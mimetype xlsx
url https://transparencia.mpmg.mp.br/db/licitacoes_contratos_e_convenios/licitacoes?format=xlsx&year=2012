--- v4 (2026-07-28)
+++ v5 (2026-09-23)
@@ -5170,51 +5170,51 @@
     <t>85.687,24</t>
   </si>
   <si>
     <t>26-08-2010 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que receberá propostas para o atendimento a esta licitação até: - 18 horas do dia 10 de setembro de 2010 para os não cadastrados; - 12 horas do dia 15 de setembro de 2010 para os cadastrados. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190 / 8233 / 8332 / 8334 ou no site www.mp.mg.gov.br, onde poderá ser obtido o edital. José Máximo da Silva Júnior - Coordenador da Divisão de Licitação ----------------------------- 27-08-2010 RETIFICAÇÃO Retifica publicação do 'Minas Gerais' de 26.08.2010, Caderno II, p 3. Onde se lê: 'Processo Licitatório nº 050/2010 - Tomada de Preços nº 007/2010'. Leia-se: 'Processo Licitatório nº 061/2010 - Tomada de Preços nº 009/2010'. José Máximo da Silva Júnior - Coordenador da Divisão de Licitação ----------------------------- 18-09-2010 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame os licitantes: Magna Engenharia Arquitetura e Gerenciamento Ltda. EPP e Urban Engenharia e Arquitetura Ltda. ME. A reunião para abertura dos envelopes de propostas fica marcada para o dia 20 setembro de 2010, às 14 horas, na sala de reuniões do 6º andar do edifício localizado na Av. Álvares Cabral, 1740, bairro Santo Agostinho, Belo Horizonte/MG. Vistas franqueadas. Emerson Morais Dias - Presidente da Comissão Permanente de Licitação ----------------------------- 29-09-2010 RES. DO JULG. DE DOC. PROPOSTA E ADJUDICAÇÃO a) Foram classificadas as propostas dos dois licitantes participantes: Magna Engenharia Arquitetura e Gerenciamento Ltda. - EPP e Urban Engenharia e Arquitetura Ltda. - ME. b) Fica declarado vencedor e adjudicatário o licitante Urban Engenharia e Arquitetura Ltda. - ME. por atender às exigências editalícias e oferecer proposta com menor preço. Vistas franqueadas. Aberto o prazo recursal contra o resultado do julgamento das propostas, contado da publicação deste ato. ----------------------------- 01-10-2010 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Urban Engenharia e Arquitetura Ltda. - ME. Evandro Manoel Senra Delgado Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 26-05-2012 REVOGAÇÃO Processo Administrativo nº 013/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a revogação do Processo Licitatório nº 061/2010 - Tomada de Preços nº 009/2010, conforme publicação no Minas Gerais de 26/05/2012.</t>
   </si>
   <si>
     <t xml:space="preserve">"&gt; pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc : http://ws.mpmg.mp.br/licitacao/anexos/pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc.exe;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 28/07/2026</t>
+    <t>Data da última atualização: 23/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>