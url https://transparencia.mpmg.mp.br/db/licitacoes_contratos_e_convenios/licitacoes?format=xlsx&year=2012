--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1527">
   <si>
     <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
   </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2012</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -74,5255 +74,5170 @@
   <si>
     <t>Lote nº</t>
   </si>
   <si>
     <t>Situação **</t>
   </si>
   <si>
     <t>Resultado (licitante vendedor)</t>
   </si>
   <si>
     <t>Valor Adjudicado/Registrado (R$)</t>
   </si>
   <si>
     <t>Margem de Preferência</t>
   </si>
   <si>
     <t>124 / 2012</t>
   </si>
   <si>
     <t>29/12/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de impermeabilização e manutenção dos edifícios, com fornecimento de mão de obra e materiais, da sede do Ministério Publico, localizados na Av. Álvares Cabral, 1690 e 1740 e na Rua Dias Adorno, 367, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">MENOR PREÇO </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">- </t>
+    <t>MENOR PREÇO</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIALNº 117</t>
+  </si>
+  <si>
+    <t>Homologado Deserto</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
     <t>29-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 17.01.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 23-01-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 17 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl124_pe117_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1599/download;
- pl124_pp117_2012_contratacao_servi?o_impermeabilizacao_edificios-sedes.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1600/download;
+pl124_pe117_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1599/download;
+pl124_pp117_2012_contratacao_servi?o_impermeabilizacao_edificios-sedes.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1600/download;
 </t>
   </si>
   <si>
     <t>123 / 2012</t>
   </si>
   <si>
     <t>22/12/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento e entrega de assinaturas de jornais e revistas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 116 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">VEREDICTO DIÁRIOS OFICIAIS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 116</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO E ENTREGA DE ASSINATURAS DE JORNAIS E REVISTAS.</t>
+  </si>
+  <si>
+    <t>Homologado Adjudicado</t>
+  </si>
+  <si>
+    <t>VEREDICTO DIÁRIOS OFICIAIS LTDA - ME</t>
   </si>
   <si>
     <t>29.999,00</t>
   </si>
   <si>
     <t>15-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.01.2013. Início da disputa de preços: às 10 horas do dia 08.01.2013. Informações: Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 22-12-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*) A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.01.2013. Início da disputa de preços: às 10 horas do dia 10.01.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190/8233/8332/8334, de 8 às 18 horas. (*)Republicado devido a alteração do objeto. ----------------------------- 24-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Veredicto Diários Oficiais Ltda.-ME no lote 1 (único). Belo Horizonte, 21 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl123_pe116_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1689/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl123_pe116_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1689/download;
 </t>
   </si>
   <si>
     <t>122 / 2012</t>
   </si>
   <si>
     <t>15/12/2012</t>
   </si>
   <si>
     <t>Aquisição de licenças de uso de dois softwares, sendo o primeiro software o Sonicwall Comprehensive Gateway Security Suíte for E5500, incluindo suporte e garantia, conforme especificado no Subanexo I do Anexo VII, e sendo o segundo software um programa em versão portátil para perícia em discos rígidos, conforme especificado no Subanexo II do Anexo VII.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 115 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALTAS NETWORKS &amp; TELECOM LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 115</t>
+  </si>
+  <si>
+    <t>LICENÇA DE USO DE SOFTWARE SONICWALL COMPREHENSIVE GATEWAY SECURITY SUITE FOR E5500, COM SUPORTE E GARANTIA POR 36 MESES.</t>
+  </si>
+  <si>
+    <t>ALTAS NETWORKS &amp; TELECOM LTDA. - EPP</t>
   </si>
   <si>
     <t>27.100,00</t>
   </si>
   <si>
     <t>15-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.01.2013. Início da disputa de preços: às 10 horas do dia 08.01.2013. Informações: Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 24-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Altas Networks &amp; Telecom Ltda.-EPP no lote 1 e Targetware Informática Ltda. no lote 2. Belo Horizonte, 22 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl122_pe115_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1688/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl122_pe115_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1688/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS VOLTADA PARA LOCALIZAÇÃO DE EVIDÊNCIAS RELACIONADAS COM A NAVEGAÇÃO NA INTERNET. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TARGETWARE INFORMÁTICA LTDA </t>
+    <t>LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS VOLTADA PARA LOCALIZAÇÃO DE EVIDÊNCIAS RELACIONADAS COM A NAVEGAÇÃO NA INTERNET.</t>
+  </si>
+  <si>
+    <t>TARGETWARE INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>8.000,00</t>
   </si>
   <si>
     <t>121 / 2012</t>
   </si>
   <si>
     <t>22/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva em portões eletrônicos e interfones, com cobertura total de peças, originais ou similares, em imóveis ocupados pelo Ministério Público/MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 114 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SANTANA SISTEMAS DE SEGURANÇA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 114</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM PORTÕES ELETRÔNICOS E INTERFONES, COM COBERTURA TOTAL DE PEÇAS, ORIGINAIS OU SIMILARES, EM IMÓVEIS OCUPADOS PELO MINISTÉRIO PÚBLICO/MG.</t>
+  </si>
+  <si>
+    <t>SANTANA SISTEMAS DE SEGURANÇA LTDA</t>
   </si>
   <si>
     <t>31.500,00</t>
   </si>
   <si>
     <t>22-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.12.2012. Início da disputa de preços: às 10 horas do dia 12.12.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 11-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Santana Sistemas de Segurança Ltda.-EPP no lote 1 (único). Belo Horizonte, 07 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl121_pe114_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1686/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl121_pe114_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1686/download;
 </t>
   </si>
   <si>
     <t>120 / 2012</t>
   </si>
   <si>
     <t>20/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de dedetização por meio de pulverização, desratização, desinsetização e descorpinização, em duas aplicações anuais e retornos periódicos, quando necessário, nos imóveis ocupados pela Procuradoria-Geral de Justiça em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 113 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">A DDTIZA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 113</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE DEDETIZAÇÃO POR MEIO DE PULVERIZAÇÃO, DESRATIZAÇÃO, DESINSETIZAÇÃO E DESCORPINIZAÇÃO, EM DUAS APLICAÇÕES ANUAIS E RETORNOS PERIÓDICOS, QUANDO NECESSÁRIO, NOS IMÓVEIS OCUPADOS PELA PROCURADORIA-GERAL DE JUSTIÇA EM BELO HORIZONTE, MG.</t>
+  </si>
+  <si>
+    <t>A DDTIZA LTDA</t>
   </si>
   <si>
     <t>7.922,00</t>
   </si>
   <si>
     <t>20-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.12.2012. Início da disputa de preços: às 10 horas do dia 04.12.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 11-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: A DDTIZA LTDA.-ME no lote 1 (único). Belo Horizonte, 07 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl120_pe113_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1685/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl120_pe113_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1685/download;
 </t>
   </si>
   <si>
     <t>119 / 2012</t>
   </si>
   <si>
     <t>14/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de impressão, plotagens, cópias xerográficas e encadernações.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 112 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Homologado Fracassado </t>
+    <t>PREGÃO ELETRÔNICONº 112</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE IMPRESSÃO, PLOTAGENS, CÓPIAS XEROGRÁFICAS E ENCADERNAÇÕES</t>
+  </si>
+  <si>
+    <t>Homologado Fracassado</t>
   </si>
   <si>
     <t>14-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 29.11.2012. Início da disputa de preços: às 10 horas do dia 30.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas ----------------------------- 06-12-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como fracassado, por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 05 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl119_pe112_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1664/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl119_pe112_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1664/download;
 </t>
   </si>
   <si>
     <t>118 / 2012</t>
   </si>
   <si>
     <t>15/11/2012</t>
   </si>
   <si>
     <t>Aquisição de eletroeletrônicos, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 111 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SIERDOVSKI &amp; SIERDOVSKI LTDA.-ME </t>
+    <t>PREGÃO ELETRÔNICONº 111</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>SIERDOVSKI &amp; SIERDOVSKI LTDA.-ME</t>
   </si>
   <si>
     <t>21.170,90</t>
   </si>
   <si>
     <t>15-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 29.11.2012. Início da disputa de preços: às 10 horas do dia 30.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Sierdovski &amp; Sierdovski Ltda.-EPP no lote 1 (único). Belo Horizonte, 06 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl118_pe111_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2198/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl118_pe111_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2198/download;
 </t>
   </si>
   <si>
     <t>117 / 2012</t>
   </si>
   <si>
     <t>10/11/2012</t>
   </si>
   <si>
     <t>Aquisição de ferramentas manuais e eletrônicas novas (alicates, decapador e testador de cabos, ferramenta de inserção, telefone badisco e maleta para ferramentas).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 110 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">WORK VIX COMÉRCIO DE INFORMÁTICA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 110</t>
+  </si>
+  <si>
+    <t>Ferramentas manuais e eletrônicas.</t>
+  </si>
+  <si>
+    <t>WORK VIX COMÉRCIO DE INFORMÁTICA LTDA - ME</t>
   </si>
   <si>
     <t>3.380,00</t>
   </si>
   <si>
     <t>10-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.11.2012. Início da disputa de preços: às 10 horas do dia 27.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Work Vix Comércio de Informática Ltda.-ME no lote 1 (único). Belo Horizonte, 06 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl117_pe110_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1663/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl117_pe110_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1663/download;
 </t>
   </si>
   <si>
     <t>116 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de demolição, com fornecimento de mão de obra e equipamentos, em galpão do Ministério Público, na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 109 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MÉTODO OBRAS E REFORMAS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 109</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA, COM FORNECIMENTO DE MÃO DE OBRA E EQUIPAMENTOS, PARA EXECUÇÃO DE SERVIÇOS DE DEMOLIÇÃO DE GALPÃO LOCALIZADO NA RUA JUSCELINO BARBOSA, 437/447, BAIRRO NOVA SUÍÇA, BELO HORIZONTE, MG.</t>
+  </si>
+  <si>
+    <t>MÉTODO OBRAS E REFORMAS LTDA - ME</t>
   </si>
   <si>
     <t>48.349,00</t>
   </si>
   <si>
     <t>10-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.11.2012. Início da disputa de preços: às 10 horas do dia 28.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 26-11-2012 ESCLARECIMENTOS PERGUNTA: "Na parte a Especificação Técnica no item 08 (Vistoria Cautelar e Alvará de Demolição) em relação a emissão do Alvará para demolição se já foi concedida a este orgão. É do nosso conhecimento, após contato na Prefeitura de Belo Horizonte da licença da demolição que se refere ao executor será concedida somente após o Alvará liberado. Para melhor esclarecimento gostariamos de saber melhor sobre o item 08." RESPOSTA da Diretoria de Engenharia: "De acordo com a especificação e a planilha orçamentária, a licença para demolição é de responsabilidade da empresa licitante vencedora. Ainda não foi emitida autorização do órgão municipal para o Ministério Público de Minas Gerais com relação ao serviço citado. A empresa vencedora deverá solicitar a licença para demolição, junto ao órgão municipal, para posteriormente, receber o alvará de demolição." ----------------------------- 06-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Método Obras e Reformas Ltda - ME no lote 1 (único). Belo Horizonte, 05 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl116_pe109_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1586/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl116_pe109_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1661/download;
+pl116_pe109_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1586/download;
 </t>
   </si>
   <si>
     <t>115 / 2012</t>
   </si>
   <si>
     <t>Aquisição de mobiliário especial.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 108 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LONGARINAS E CADEIRAS. </t>
+    <t>PREGÃO ELETRÔNICONº 108</t>
+  </si>
+  <si>
+    <t>LONGARINAS E CADEIRAS.</t>
   </si>
   <si>
     <t>10-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.11.2012. Início da disputa de preços: às 10 horas do dia 27.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas ----------------------------- 31-01-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 07 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl115_pe108_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1683/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl115_pe108_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1683/download;
 </t>
   </si>
   <si>
     <t>114 / 2012</t>
   </si>
   <si>
     <t>Aquisição de peças para sistema de climatização de ar, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 107 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PEÇAS PARA CONDICIONADORES DE AR. </t>
+    <t>PREGÃO ELETRÔNICONº 107</t>
+  </si>
+  <si>
+    <t>PEÇAS PARA CONDICIONADORES DE AR.</t>
   </si>
   <si>
     <t>10-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.11.2012. Início da disputa de preços: às 10 horas do dia 27.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 04-12-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 03 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl114_pe107_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1660/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl114_pe107_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1660/download;
 </t>
   </si>
   <si>
     <t>113 / 2012</t>
   </si>
   <si>
     <t>09/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento e instalação de divisórias, de materiais elétricos e de telecomunicações e serviços complementares, em edificações localizadas nas ruas Ouro Preto nº 1112 e Dias Adorno nº 367, ocupadas pelo Ministério Público de Minas Gerais, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 106 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE DIVISÓRIAS, DE MATERIAIS ELÉTRICOS E DE TELECOMUNICAÇÕES E SERVIÇOS COMPLEMENTARES EM EDIFICAÇÃO LOCADA NA RUA OURO PRETO Nº 1.112 E EDIFICAÇÃO OCUPADA NA RUA DIAS ADORNO Nº, 367, PELO MINISTÉRIO PÚBLICO DE MINAS GERAIS, EM BELO HORIZONTE. </t>
+    <t>PREGÃO PRESENCIALNº 106</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE DIVISÓRIAS, DE MATERIAIS ELÉTRICOS E DE TELECOMUNICAÇÕES E SERVIÇOS COMPLEMENTARES EM EDIFICAÇÃO LOCADA NA RUA OURO PRETO Nº 1.112 E EDIFICAÇÃO OCUPADA NA RUA DIAS ADORNO Nº, 367, PELO MINISTÉRIO PÚBLICO DE MINAS GERAIS, EM BELO HORIZONTE.</t>
   </si>
   <si>
     <t>09-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 23.11.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Rua Dias Adorno, 347, térreo, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 24-11-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 23 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl113_pp106_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1580/download;
- pl113_pp106_2012_contratacao_empresa_instalacao_divisorias.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1581/download;
+pl113_pp106_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1580/download;
+pl113_pp106_2012_contratacao_empresa_instalacao_divisorias.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1581/download;
 </t>
   </si>
   <si>
     <t>112 / 2012</t>
   </si>
   <si>
     <t>Aquisição de forro e longarina para porta paletes</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 105 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AF INDUSTRIA DE MOVEIS DE ACO E TRANSPORTES LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 105</t>
+  </si>
+  <si>
+    <t>FORRO E LONGARINA PARA PORTA PALETES</t>
+  </si>
+  <si>
+    <t>AF INDUSTRIA DE MOVEIS DE ACO E TRANSPORTES LTDA</t>
   </si>
   <si>
     <t>8.456,80</t>
   </si>
   <si>
     <t>09-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.11.2012. Início da disputa de preços: às 10 horas do dia 26.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 01-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante AF-Indústria de Móveis de Aço e Transporte Ltda.-EPP no lote 1 (único). Belo Horizonte, 30 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl112_pe105_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1659/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl112_pe105_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1659/download;
 </t>
   </si>
   <si>
     <t>111 / 2012</t>
   </si>
   <si>
     <t>08/11/2012</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e acessórios para manutenção de circuito interno de TV.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 104 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PREMIER SEGURANÇA ELETRÔNICA PRODUÇÕES E COMÉRCIO </t>
+    <t>PREGÃO ELETRÔNICONº 104</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS E ACESSÓRIOS PARA CIRCUITO FECHADO DE TV</t>
+  </si>
+  <si>
+    <t>PREMIER SEGURANÇA ELETRÔNICA PRODUÇÕES E COMÉRCIO</t>
   </si>
   <si>
     <t>74.950,00</t>
   </si>
   <si>
     <t>08-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 22.11.2012. Início da disputa de preços: às 10 horas do dia 23.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 04-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Premier Segurança Eletrônica Produções e Comércio no lote 1 (único). Belo Horizonte, 30 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl111_pe104_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1658/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl111_pe104_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1658/download;
 </t>
   </si>
   <si>
     <t>110 / 2012</t>
   </si>
   <si>
     <t>07/11/2012</t>
   </si>
   <si>
     <t>Contratação de serviços de manutenção mensal de jardim, com fornecimento de materiais e equipamentos, pelo período de 24 meses, na sede das Promotorias de Justiça de Varginha, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 103 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO MENSAL DE JARDIM, COM FORNECIMENTO DE MATERIAIS E EQUIPAMENTOS, NA SEDE DAS PROMOTORIAS DE JUSTIÇA DE VARGINHA, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 103</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO MENSAL DE JARDIM, COM FORNECIMENTO DE MATERIAIS E EQUIPAMENTOS, NA SEDE DAS PROMOTORIAS DE JUSTIÇA DE VARGINHA, MG.</t>
   </si>
   <si>
     <t>07-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.11.2012. Início da disputa de preços: às 10 horas do dia 21.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 28-11-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 27 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl110_pe103_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1657/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl110_pe103_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1657/download;
 </t>
   </si>
   <si>
     <t>109 / 2012</t>
   </si>
   <si>
     <t>01/11/2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 102 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EQUIPAMENTOS DE ÁUDIO E VÍDEO </t>
+    <t>PREGÃO ELETRÔNICONº 102</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS DE ÁUDIO E VÍDEO</t>
   </si>
   <si>
     <t>6.273,40</t>
   </si>
   <si>
     <t>01-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.11.2012. Início da disputa de preços: às 10 horas do dia 21.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sierdovski &amp; Sierdovski Ltda. no lote 1, AV7 Comércio de Equipamentos Eletrônicos Ltda.-ME no lote 2, Insmart Comércio de Equipamentos Ltda. ME no lote 5. O lote 4 encerrou-se 'fracassado', por não restar proposta classificada para atendimento ao seu objeto. O resultado do julgamento do lote 3 será publicado oportunamente. Belo Horizonte, 6 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 31-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento do lote 3 como 'fracassado', por não restar proposta classificada para atendimento ao seu objeto. Demais lotes foram publicados no 'MG' de 07.12.2012. Belo Horizonte, 19 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl109_pe102_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1684/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl109_pe102_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1684/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GRAVADOR DIGITAL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AV7 - COMÉRCIO DE EQUIPAMENTOS ELETRÕNICOS LTDA-ME </t>
+    <t>GRAVADOR DIGITAL</t>
+  </si>
+  <si>
+    <t>AV7 - COMÉRCIO DE EQUIPAMENTOS ELETRÕNICOS LTDA-ME</t>
   </si>
   <si>
     <t>4.251,20</t>
   </si>
   <si>
-    <t xml:space="preserve">FILMADORA DIGITAL PROFISSIONAL E ACESSÓRIOS </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">INSMART COMÉRCIO DE EQUIPAMENTOS LTDA-ME </t>
+    <t>FILMADORA DIGITAL PROFISSIONAL E ACESSÓRIOS</t>
+  </si>
+  <si>
+    <t>FILMADORA DIGITAL DE ALTA DEFINIÇÃO E ACESSÓRIOS</t>
+  </si>
+  <si>
+    <t>CRÔNOMETRO DIGITAL</t>
+  </si>
+  <si>
+    <t>INSMART COMÉRCIO DE EQUIPAMENTOS LTDA-ME</t>
   </si>
   <si>
     <t>2.066,00</t>
   </si>
   <si>
     <t>108 / 2012</t>
   </si>
   <si>
     <t>Aquisição de suprimentos de informática.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 101 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GREEN PAPER COMÉRCIO LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 101</t>
+  </si>
+  <si>
+    <t>ETIQUETAS ADESIVAS</t>
+  </si>
+  <si>
+    <t>GREEN PAPER COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>9.988,00</t>
   </si>
   <si>
     <t>01-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.11.2012. Início da disputa de preços: às 10 horas do dia 20.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas ----------------------------- 06-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Green Paper Comércio Ltda EPP no lote 1, Total Distribuidora e Atacadista Ltda - EPP nos lotes 2 e 3, Unisupri Officer - Com. de Equipamentos de Informática Ltda.-EPP no lote 4, Airton Pontes Pacheco - ME no lote 5, Douglas Rodrigues de Souza Comércio e Serviços - ME nos lotes 6 e 7. Belo Horizonte, 05 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl108_pe101_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1650/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl108_pe101_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1650/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CD e DVD </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TOTAL DISTRIBUIDORA E ATACADISTA LTDA. - ME </t>
+    <t>CD e DVD</t>
+  </si>
+  <si>
+    <t>TOTAL DISTRIBUIDORA E ATACADISTA LTDA. - ME</t>
   </si>
   <si>
     <t>6.195,00</t>
   </si>
   <si>
-    <t xml:space="preserve">FITA MINI DV E PEN DRIVE </t>
+    <t>FITA MINI DV E PEN DRIVE</t>
   </si>
   <si>
     <t>2.789,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CARTUCHOS PARA IMPRESSORAS HP </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">UNISUPRI OFFICER - COM. DE EQUIPAMENTOS DE INFORMÁTICA LTDA - EPP </t>
+    <t>CARTUCHOS PARA IMPRESSORAS HP</t>
+  </si>
+  <si>
+    <t>UNISUPRI OFFICER - COM. DE EQUIPAMENTOS DE INFORMÁTICA LTDA - EPP</t>
   </si>
   <si>
     <t>18.399,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TONER PARA IMPRESSORAS XEROX PHASER </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AIRTON PONTES PACHECO - ME </t>
+    <t>TONER PARA IMPRESSORAS XEROX PHASER</t>
+  </si>
+  <si>
+    <t>AIRTON PONTES PACHECO - ME</t>
   </si>
   <si>
     <t>53.523,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TONER PARA IMPRESSORAS LEXMARK </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DOUGLAS RODRIGUES DE SOUZA COMÉRCIO E SERVIÇOS - ME </t>
+    <t>TONER PARA IMPRESSORAS LEXMARK</t>
+  </si>
+  <si>
+    <t>DOUGLAS RODRIGUES DE SOUZA COMÉRCIO E SERVIÇOS - ME</t>
   </si>
   <si>
     <t>6.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TONER PARA IMPRESSORAS HP E SAMSUNG </t>
+    <t>TONER PARA IMPRESSORAS HP E SAMSUNG</t>
   </si>
   <si>
     <t>2.544,00</t>
   </si>
   <si>
     <t>107 / 2012</t>
   </si>
   <si>
     <t>31/10/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de ampliação e adequação da área de estacionamento e manutenção da edificação, com fornecimento de mão de obra e materiais, da Sede da Promotoria de Justiça do Juizado Especial Criminal de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 100 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE AMPLIAÇÃO E ADEQUAÇÃO DA ÁREA DE ESTACIONAMENTO E MANUTENÇÃO DA EDIFICAÇÃO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, DA SEDE DA PROMOTORIA DE JUSTIÇA DO JUIZADO ESPECIAL CRIMINAL DE BELO HORIZONTE, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 100</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE AMPLIAÇÃO E ADEQUAÇÃO DA ÁREA DE ESTACIONAMENTO E MANUTENÇÃO DA EDIFICAÇÃO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, DA SEDE DA PROMOTORIA DE JUSTIÇA DO JUIZADO ESPECIAL CRIMINAL DE BELO HORIZONTE, MG.</t>
   </si>
   <si>
     <t>107.098,13</t>
   </si>
   <si>
     <t>31-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.11.2012. Início da disputa de preços: às 10 horas do dia 20.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Método Obras e Reformas Ltda.-ME no lote 1 (único). Belo Horizonte, 06 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl107_pe100_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1578/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl107_pe100_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1654/download;
+pl107_pe100_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1578/download;
 </t>
   </si>
   <si>
     <t>106 / 2012</t>
   </si>
   <si>
     <t>26/10/2012</t>
   </si>
   <si>
     <t>Aquisição de cabos elétricos, materiais de lógica e telecomunicações.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 99 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PERFIL CONDUTORES ELÉTRICOS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 99</t>
+  </si>
+  <si>
+    <t>CABOS FLEXÍVEIS COMUNS.</t>
+  </si>
+  <si>
+    <t>PERFIL CONDUTORES ELÉTRICOS LTDA</t>
   </si>
   <si>
     <t>12.600,00</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS Pergunta:"ITEM 13 ? Cabo flexível 0,5mm , composto de 02 condutores de fio sólidos, favor esclarecer!!Solido ou flexível?". Resposta:"os cabos devem ser flexíveis." ----------------------------- 26-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.11.2012. Início da disputa de preços: às 10 horas do dia 12.11.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 29-11-2012 HOMOLOGAÇÃO O Procurador-Geral de Justiça homologa o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Imediato Comercial Elétrica e Ferramentas Ltda.- ME nos lotes 2 e 3. ----------------------------- 06-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Perfil Condutores Elétricos Ltda. no lote 1. Os lotes 2 e 3 foram homologados no 'Minas Gerais' de 29.11.2012. Belo Horizonte, 05 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl106_pe099_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1649/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl106_pe099_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1649/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CABOS MULTIPOLARES. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">IMEDIATO COMERCIAL ELÉTRICA E FERRAMENTAS LTDA-ME </t>
+    <t>CABOS MULTIPOLARES.</t>
+  </si>
+  <si>
+    <t>IMEDIATO COMERCIAL ELÉTRICA E FERRAMENTAS LTDA-ME</t>
   </si>
   <si>
     <t>5.504,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAIS DE LÓGICA E TELECOMUNICAÇÕES. </t>
+    <t>MATERIAIS DE LÓGICA E TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>7.499,85</t>
   </si>
   <si>
     <t>105 / 2012</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 98 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PRIME COMERCIAL LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 98</t>
+  </si>
+  <si>
+    <t>CONDICIONADORES DE AR PORTÁTIL, ACJ E SPLIT, NOVOS.</t>
+  </si>
+  <si>
+    <t>PRIME COMERCIAL LTDA</t>
   </si>
   <si>
     <t>148.890,00</t>
   </si>
   <si>
     <t>26-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.11.2012. Início da disputa de preços: às 10 horas do dia 12.11.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 09-11-2012 COMUNICAÇÃO O referido processo encontra-se suspenso por ter sido republicado devido a alteração do edital. ----------------------------- 12-11-2012 COMUNICAÇÃO O processo será republicado, DEVIDO À ALTERAÇÃO DO EDITAL (objeto do item 2) no site www.licitacoes-e.com.br como 105/2012REP e, conforme publicação no 'Minas Gerais' de 13.11.2012, suas novas datas serão: - Recebimento de propostas: até 17h45min de 27.11.2012 ? Início da disputa: às 10h de 28.11.2012. Esclarecemos que as propostas anteriormente lançadas, para o Processo Licitatório 105/2012, deverão ser, portanto, efetivadas novamente no sistema 'licitacoes-e'. ----------------------------- 13-11-2012 COMUNICAÇÃO As datas do processo licitatório foram alteradas, conforme abaixo, tendo em vista a necessidade de republicação em jornal de grande circulação: -Abertura das propostas: de 27 para 28.11.2012; -Data da disputa: de 28 para 29.11.2012. ----------------------------- 05-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Prime Comercial Ltda.-ME no lote 1 (único). Belo Horizonte, 04 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl105_pe098_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1655/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl105_pe098_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1655/download;
 </t>
   </si>
   <si>
     <t>104 / 2012</t>
   </si>
   <si>
     <t>25/10/2012</t>
   </si>
   <si>
     <t>Aquisição de lubrificantes e materiais de limpeza para veículos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 97 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FERNANDES &amp; FERNANDES LUBRIFICANTES LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 97</t>
+  </si>
+  <si>
+    <t>Lubrificantes e Materiais de Limpeza para Veículos.</t>
+  </si>
+  <si>
+    <t>FERNANDES &amp; FERNANDES LUBRIFICANTES LTDA - EPP</t>
   </si>
   <si>
     <t>10.599,88</t>
   </si>
   <si>
     <t>25-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.11.2012. Início da disputa de preços: às 10 horas do dia 09.11.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 29-11-2012 HOMOLOGAÇÃO O Procurador-Geral de Justiça homologa o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Fernandes &amp; Fernandes Lubrificantes Ltda EPP no lote 1 (único).</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl104_pe097_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1647/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl104_pe097_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1647/download;
 </t>
   </si>
   <si>
     <t>103 / 2012</t>
   </si>
   <si>
     <t>27/10/2012</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de informática, novos, incluindo garantia.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 96 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">RACKS PARA SERVIDORES DE REDE </t>
+    <t>PREGÃO ELETRÔNICONº 96</t>
+  </si>
+  <si>
+    <t>RACKS PARA SERVIDORES DE REDE</t>
   </si>
   <si>
     <t>13.400,00</t>
   </si>
   <si>
     <t>27-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.11.2012. Início da disputa de preços: às 10 horas do dia 13.11.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 04-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Imediato Comercial Elétrica e Ferramentas Ltda.-ME no lote 1, Iakopa Comercial M A Ltda. ME nos lotes 2 e 3, Gomes &amp; Garcia Informática Ltda. ME no lote 4 e Datacop Comércio e Serviços de Microfilmagem Ltda.no lote 5. Belo Horizonte, 3 de dezembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl103_pe096_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1653/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl103_pe096_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1653/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">ESTABILIZADORES DE TENSÃO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">IAKOPA COMERCIAL M A LTDA - ME </t>
+    <t>ESTABILIZADORES DE TENSÃO</t>
+  </si>
+  <si>
+    <t>IAKOPA COMERCIAL M A LTDA - ME</t>
   </si>
   <si>
     <t>1.122,00</t>
   </si>
   <si>
-    <t xml:space="preserve">NOTEBOOKS </t>
+    <t>NOTEBOOKS</t>
   </si>
   <si>
     <t>99.935,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MICROCOMPUTADORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GOMES &amp; GARCIA INFORMÁTICA LTDA - ME </t>
+    <t>MICROCOMPUTADORES</t>
+  </si>
+  <si>
+    <t>GOMES &amp; GARCIA INFORMÁTICA LTDA - ME</t>
   </si>
   <si>
     <t>170.252,09</t>
   </si>
   <si>
-    <t xml:space="preserve">SCANNER </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DATACOP COMÉRCIO E SERVIÇOS DE MICROFILMAGEM LTDA </t>
+    <t>SCANNER</t>
+  </si>
+  <si>
+    <t>DATACOP COMÉRCIO E SERVIÇOS DE MICROFILMAGEM LTDA</t>
   </si>
   <si>
     <t>13.019,00</t>
   </si>
   <si>
     <t>102 / 2012</t>
   </si>
   <si>
     <t>12/10/2012</t>
   </si>
   <si>
     <t>Aquisição de pneus novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 95 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GERARDO BASTOS PNEUS E PEÇAS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 95</t>
+  </si>
+  <si>
+    <t>Pneus novos.</t>
+  </si>
+  <si>
+    <t>GERARDO BASTOS PNEUS E PEÇAS LTDA.</t>
   </si>
   <si>
     <t>13.118,00</t>
   </si>
   <si>
     <t>12-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.10.2012. Início da disputa de preços: às 10 horas do dia 26.10.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 07-11-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gerardo Bastos Pneus e Peças Ltda. no lote 1 (único). Belo Horizonte, 6 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl102_pe095_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1646/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl102_pe095_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1646/download;
 </t>
   </si>
   <si>
     <t>101 / 2012</t>
   </si>
   <si>
     <t>02/10/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para montagem de estrutura necessária para a cerimônia de posse do Procurador-Geral de Justiça nos espaços físicos na sede da Procuradoria-Geral de Justiça.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 94 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ROTA DE EVENTOS LTDA </t>
+    <t>PREGÃO PRESENCIALNº 94</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviço de locação de estrutura, incluindo montagem e desmontagem, visando adequar espaços físicos da sede da PGJ para realização de eventos da cerimônia de posse do Procurador-Geral de Justiça.</t>
+  </si>
+  <si>
+    <t>ROTA DE EVENTOS LTDA</t>
   </si>
   <si>
     <t>49.500,00</t>
   </si>
   <si>
     <t>02-10-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 18.10.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Rua Dias Adorno, 347, térreo, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 18-10-2012 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunico a interposição de impugnação ao Edital da licitação supracitada por parte da empresa Estrellar Produções e Promoções Artísticas Ltda. Conheço da peça impugnativa interposta e, no mérito, nego-lhe provimento. Informo aos interessados que a realização desta licitação ocorrerá conforme aviso de licitação, publicado no 'MG' de 02.10.2012: - Início da sessão de disputa de preços: às 10 horas do dia 18.10.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 17 de outubro de 2012. Simone de Oliveira Capanema Pregoeira ----------------------------- 23-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Rota de Eventos Ltda. no lote 1 (único). Belo Horizonte, 22 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl101_pp094_ata_18102012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1570/download;
-[...1 lines deleted...]
- pl101_pp094_2012_contratacao_servico_locacao_estrutura_posse_procurador.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1560/download;
+pl101_pp094_ata_18102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1570/download;
+pl101_pp094_ata_22102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1571/download;
+pl101_pp094_2012_contratacao_servico_locacao_estrutura_posse_procurador.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1560/download;
 </t>
   </si>
   <si>
     <t>100 / 2012</t>
   </si>
   <si>
     <t>27/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Igarapé, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 6 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CONSTRUTORA RIBEIRO TEIXEIRA LTDA </t>
+    <t>CONCORRÊNCIANº 6</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA RIBEIRO TEIXEIRA LTDA</t>
   </si>
   <si>
     <t>1.113.975,50</t>
   </si>
   <si>
     <t>27-09-2012 AVISO DE LICITAÇÃO O Ministério Público do Estado de Minas Gerais, por intermédio da Procuradoria-Geral de Justiça, torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 30 de outubro de 2012. Informações e retirada do edital: site: www.mp.mg.gov.br ou Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 01-10-2012 ESCLARECIMENTOS O Edital foi substituído nesta data por ter constado nome incorreto da cidade em algumas páginas. É dispensável a republicação do processo licitatório, porquanto a incorreção constante do Edital, disponibilizado em 28.09.2012, não influenciará o lançamento das propostas. ----------------------------- 25-10-2012 ESCLARECIMENTOS PERGUNTA 1: Prezados, o Edital acima citado, solicita que se apresente atestado(s) de obra, com relação a fundações profundas. Pergunta: Execução e concretagem de tubulões atende à sua solicitação? Entendo como 'Tubulão profundo', aquele com altura de fuste acima de 5,00m; será este o entendimento da Comissão de Licitação? RESPOSTA: Se o tubulão indicado no seu atestado técnico apresentar uma altura de fuste superior a 5,0 metros, conforme informado no seu email, o mesmo será aceito para fins de comprovação do quesito 'execução de fundação profunda', especificado no item 4.2 do Anexo III do Edital. ----------------------------- 07-11-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foi habilitado para prosseguir no certame o licitante: Construtora Ribeiro Teixeira Ltda. b) Foram inabilitados os licitantes: Construtora Cofal Ltda. EPP, JFR Engenharia e Consultoria Ltda. EPP e Rimus Construtora Ltda. EPP. A reunião para abertura do envelope de proposta fica marcada para o dia 19 de novembro de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Rua Dias Adorno, 347, Bairro Santo Agostinho, Belo Horizonte, MG. Belo Horizonte, 6 de novembro de 2012. Sebastião Nobre da Silva - Presidente da Comissão Permanente de Licitação ----------------------------- 10-11-2012 INTERPOSIÇÃO DE RECURSO ADMINISTRATIVO, RESULTADO E COMUNICAÇÃO Comunico a interposição de Recurso Administrativo ao processo supracitado por parte do licitante Rimus Construtora Ltda.-EPP. Conheço da peça recursiva interposta porque própria e tempestiva e, no mérito, nego-lhe provimento. Comunico aos interessados que a reunião para abertura do envelope de proposta fica mantida para o dia 19 de novembro de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Rua Dias Adorno, 347, Bairro Santo Agostinho, Belo Horizonte, MG, conforme publicação ocorrida no 'MG' de 07.11.2012: Belo Horizonte, 9 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 30-11-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foi classificada a proposta do licitante: Construtora Ribeiro Teixeira Ltda. b) Fica declarado vencedor e adjudicatário o licitante: Construtora Ribeiro Teixeira Ltda. no item único desse processo, por atender às exigências editalícias e oferecer proposta com preço abaixo do total máximo permitido. Belo Horizonte, 29 de outubro de 2012. Sebastião Nobre da Silva Presidente da Comissão Permanente de Licitação ----------------------------- 01-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Construtora Ribeiro Teixeira Ltda. no item 1 (único) desse processo. Belo Horizonte, 30 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl100_co006_2012_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1556/download;
-[...4 lines deleted...]
- pl100_co006_ata_julg_prop_adj_29112012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1587/download;
+pl100_co006_2012_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1556/download;
+pl100_co006_2012_contratacao_execucao_obra_edificacao_IGARAPE.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1558/download;
+pl100_co006_ata_30102012.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1577/download;
+pl100_co006_ata_julg_doc06112012.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1579/download;
+pl100_co006_ata_abert_prop_19112012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1584/download;
+pl100_co006_ata_julg_prop_adj_29112012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1587/download;
 </t>
   </si>
   <si>
     <t>99 / 2012</t>
   </si>
   <si>
     <t>Aquisição de kits porteiro eletrônico e de fechaduras elétricas e manuais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 93 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">KIT PORTEIRO ELETRÔNICO </t>
+    <t>PREGÃO ELETRÔNICONº 93</t>
+  </si>
+  <si>
+    <t>KIT PORTEIRO ELETRÔNICO</t>
   </si>
   <si>
     <t>2.220,00</t>
   </si>
   <si>
     <t>27-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.10.2012. Início da disputa de preços: às 10 horas do dia 15.10.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 27-11-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Sierdovski &amp; Sierdovski Ltda.-ME nos lote 1, 2 e 3. Belo Horizonte, 26 de novembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl099_pe093_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1645/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl099_pe093_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1645/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">FECHADURAS ELÉTRICAS </t>
+    <t>FECHADURAS ELÉTRICAS</t>
   </si>
   <si>
     <t>4.140,65</t>
   </si>
   <si>
-    <t xml:space="preserve">FECHADURAS MANUAIS </t>
+    <t>FECHADURAS MANUAIS</t>
   </si>
   <si>
     <t>12.377,69</t>
   </si>
   <si>
     <t>98 / 2012</t>
   </si>
   <si>
     <t>19/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em tradução, do Português para o Inglês, de artigos científicos, com vistas à sua publicação em revista especializada editada pela Procuradoria-Geral de Justiça do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 92 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GRUPOJAM COMUNICAÇÃO E MARKETING LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 92</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TRADUÇÃO PORTUGÊS/INGLÊS DE ARTIGOS CIENTÍFICOS</t>
+  </si>
+  <si>
+    <t>GRUPOJAM COMUNICAÇÃO E MARKETING LTDA - ME</t>
   </si>
   <si>
     <t>5.459,13</t>
   </si>
   <si>
     <t>19-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 1º.10.2012. Início da disputa de preços: às 10 horas do dia 02.10.2012. Informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 09-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Grupojam Comunicação e Marketing Ltda. ME no lote 1 (único). Belo Horizonte, 08 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl098_pe092_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2074/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl098_pe092_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2074/download;
 </t>
   </si>
   <si>
     <t>97 / 2012</t>
   </si>
   <si>
     <t>Aquisição de licença de uso de software para Geoprocessamento, com suporte à utilização de imagens e dados vetoriais, para plataforma Windows e de software em versão portátil para perícia em discos rígidos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 91 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">IMAGEM GEOSISTEMAS E COMÉRCIO LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 91</t>
+  </si>
+  <si>
+    <t>LICENÇA DE USO DE SOFTWARE PARA GEOPROCESSAMENTO</t>
+  </si>
+  <si>
+    <t>IMAGEM GEOSISTEMAS E COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>14.850,00</t>
   </si>
   <si>
     <t>27-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.10.2012. Início da disputa de preços: às 10 horas do dia 11.10.2012. Informações: Rua Dias Adorno, 347, térreo, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 31-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Imagem Geosistemas &amp; Comércio Ltda. no lote 1. O lote 2 encerrou-se 'deserto' por ausência de proposta(s) para atendimento ao seu objeto. Belo Horizonte, 30 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl097_pe091_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1643/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl097_pe091_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1643/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS </t>
+    <t>LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS</t>
   </si>
   <si>
     <t>96 / 2012</t>
   </si>
   <si>
     <t>18/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção e adequação das acessibilidades, com fornecimento de mão de obra e materiais, em edificação do Ministério Público, na cidade de Montes Claros, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 90 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO E ADEQUAÇÃO DAS ACESSIBILIDADES, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DO MINISTÉRIO PÚBLICO, NA CIDADE DE MONTES CLAROS, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 90</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO E ADEQUAÇÃO DAS ACESSIBILIDADES, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DO MINISTÉRIO PÚBLICO, NA CIDADE DE MONTES CLAROS, MG.</t>
   </si>
   <si>
     <t>18-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.10.2012. Início da disputa de preços: às 10 horas do dia 03.10.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 02-10-2012 COMUNICAÇÃO Esse procedimento será republicado devido ao manifesto desinteresse das empresas do ramo, verificado através do não lançamento de propostas para o atendimento de seu objeto, às 17h30min da data limite para acolhimento. A republicação ocorrerá no jornal "MG" de 04.10.2012, com as seguintes datas: recebimento de propostas até às 17h45min de 18.10.2012 e disputa às 10h do dia 19.10.2012. ----------------------------- 03-10-2012 COMUNICAÇÃO Desconsiderar a mensagem de republicação para esse Processo Licitatório, nº 096/2012, Pregão Eletrônico nº 090/2012. A licitação encerrou-se "DESERTA" devido a não apresentação de proposta para atendimento ao seu objeto. ----------------------------- 04-10-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 03 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl096_pe090_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1546/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl096_pe090_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1546/download;
 </t>
   </si>
   <si>
     <t>95 / 2012</t>
   </si>
   <si>
     <t>Aquisição de vidros diversos, com e sem instalação, e de cortador de vidros.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 89 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALUMPORTE INDÚSTRIA E COMÉRCIO DE ESQUADRIAS EM ALUMÍNIO LTDA-EPP </t>
+    <t>PREGÃO ELETRÔNICONº 89</t>
+  </si>
+  <si>
+    <t>VIDROS DIVERSOS, COM E SEM INSTALAÇÃO E CORTADOR DE VIDRO</t>
+  </si>
+  <si>
+    <t>ALUMPORTE INDÚSTRIA E COMÉRCIO DE ESQUADRIAS EM ALUMÍNIO LTDA-EPP</t>
   </si>
   <si>
     <t>11.903,00</t>
   </si>
   <si>
     <t>18-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 1º.10.2012. Início da disputa de preços: às 10 horas do dia 02.10.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 11-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Alumporte Indústria e Comércio de Esquadrias em Alumínio Ltda.-EPP no lote 1 (único). Belo Horizonte, 10 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl095_pe089_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1616/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl095_pe089_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1616/download;
 </t>
   </si>
   <si>
     <t>94 / 2012</t>
   </si>
   <si>
     <t>13/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Matozinhos, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 5 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Matozinhos, MG. </t>
+    <t>CONCORRÊNCIANº 5</t>
   </si>
   <si>
     <t>1.178.000,00</t>
   </si>
   <si>
     <t>13-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 16 de outubro de 2012. Informações e retirada do edital: site: www.mp.mg.gov.br ou Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 horas. Belo Horizonte, 12 de setembro de 2012. Sebastião Nobre da Silva - Coordenador da Divisão de Licitação ----------------------------- 23-10-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foi classificada a proposta do licitante: Construtora Ribeiro Teixeira Ltda. b) Foi desclassificada a proposta do licitante: Tecaenge Engenharia Eireli. c) Fica declarado vencedor e adjudicatário o licitante: Construtora Ribeiro Teixeira Ltda. no item único desse processo, por atender às exigências editalícias e oferecer proposta com preço abaixo do total máximo permitido. Belo Horizonte, 22 de outubro de 2012. Simone de Oliveira Capanema Presidente da Comissão Permanente de Licitação - em substituição ----------------------------- 24-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Construtora Ribeiro Teixeira Ltda. no item 1 (único) desse processo. Belo Horizonte, 23 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl094_co005_2012_contratacao_execucao_obra_edificacao_MATOZINHOS.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1542/download;
-[...2 lines deleted...]
- pl094_co005_ata_abert_julg_doc_abert_prop_16102012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1568/download;
+pl094_co005_2012_contratacao_execucao_obra_edificacao_MATOZINHOS.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1542/download;
+pl094_co005_2012_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1543/download;
+pl094_co005_ata_julg_prop_adj_22102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1572/download;
+pl094_co005_ata_abert_julg_doc_abert_prop_16102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1568/download;
 </t>
   </si>
   <si>
     <t>93 / 2012</t>
   </si>
   <si>
     <t>12/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de intérprete e de locação de unidades de tradução simultânea, italiano/português.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 88 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AUDIOVISUAL PRODUÇÕES &amp; EVENTOS SOCIEDADE EMPRESÁRIA LTDA </t>
+    <t>PREGÃO PRESENCIALNº 88</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE INTÉRPRETE E DE LOCAÇÃO DE UNIDADES DE TRADUÇÃO SIMULTÂNEA, ITALIANO/PORTUGUÊS</t>
+  </si>
+  <si>
+    <t>AUDIOVISUAL PRODUÇÕES &amp; EVENTOS SOCIEDADE EMPRESÁRIA LTDA</t>
   </si>
   <si>
     <t>3.500,00</t>
   </si>
   <si>
     <t>12-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 24.09.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 25-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Audiovisual Produções &amp; Eventos Sociedade Empresária Ltda.no lote 1 (único). Belo Horizonte, 24 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- ata_pl093pp088_24092012.htm : https://transparencia.mpmg.mp.br/licitacao/arquivo/1553/download;
- pl093_pp088_2012_contratacao_servicos_traducao_simultanea.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1539/download;
+ata_pl093pp088_24092012.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1553/download;
+pl093_pp088_2012_contratacao_servicos_traducao_simultanea.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1539/download;
 </t>
   </si>
   <si>
     <t>92 / 2012</t>
   </si>
   <si>
     <t>07/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção de salas localizadas no Fórum, destinadas às Secretarias das Promotorias Cíveis e Criminais, com fornecimento de mão de obra e materiais, em Juiz de Fora, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 87 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de manutenção de salas localizadas no Fórum, destinadas às Secretarias das Promotorias Cíveis e Criminais, com fornecimento de mão de obra e materiais, em Juiz de Fora, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 87</t>
   </si>
   <si>
     <t>07-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.09.2012. Início da disputa de preços: às 10 horas do dia 25.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 26-09-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 25 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl092_pe087_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1537/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl092_pe087_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1537/download;
 </t>
   </si>
   <si>
     <t>91 / 2012</t>
   </si>
   <si>
     <t>05/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de motoristas, de forma contínua, em Belo Horizonte e no interior de Minas Gerais, com fornecimento de uniformes.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 86 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">APPA SERVIÇOS TEMPORÁRIOS E EFETIVOS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 86</t>
+  </si>
+  <si>
+    <t>APPA SERVIÇOS TEMPORÁRIOS E EFETIVOS LTDA</t>
   </si>
   <si>
     <t>799.656,50</t>
   </si>
   <si>
     <t>05-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.09.2012. Início da disputa de preços: às 10 horas do dia 21.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 20-09-2012 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunico a interposição de impugnação ao Edital da licitação supracitada por parte da empresa Santa Fé Serviços Ltda. Conheço da peça impugnativa interposta porque própria e tempestiva e, no mérito, nego-lhe provimento. Informo aos interessados que a realização desta licitação ocorrerá conforme aviso de licitação, publicado no 'MG' de 05.09.2012: - Início da sessão de disputa de preços: às 10 horas do dia 21.09.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 31-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Appa Serviços Temporários e Efetivos Ltda. no lote 1 (único). Belo Horizonte, 30 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl091_pe086_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1672/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl091_pe086_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1535/download;
+pl091_pe086_impugnacao.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1550/download;
+pl091_pe086_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1672/download;
 </t>
   </si>
   <si>
     <t>90 / 2012</t>
   </si>
   <si>
     <t>Aquisição de câmeras fotográficas, de rádios comunicadores e de equipamentos para filmagem, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 85 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMPAX COMÉRCIO DE INFORMÁTICA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 85</t>
+  </si>
+  <si>
+    <t>CÂMERA FOTOGRÁFICA</t>
+  </si>
+  <si>
+    <t>COMPAX COMÉRCIO DE INFORMÁTICA LTDA - ME</t>
   </si>
   <si>
     <t>3.089,00</t>
   </si>
   <si>
     <t>05-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.09.2012. Início da disputa de preços: às 10 horas do dia 20.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 23-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Compax Comércio de Informática Ltda. ME nos lotes 1 e 3, MTRD - Telecomunicações LTDA - ME no lote 2 e Sierdovski &amp; Sierdovski LTDA - ME no lote 4. Belo Horizonte, 22 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl090_pe085_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1638/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl090_pe085_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1638/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">RÁDIO COMUNICADOR </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MTRD - TELECOMUNICAÇÕES LTDA - ME </t>
+    <t>RÁDIO COMUNICADOR</t>
+  </si>
+  <si>
+    <t>MTRD - TELECOMUNICAÇÕES LTDA - ME</t>
   </si>
   <si>
     <t>799,84</t>
   </si>
   <si>
-    <t xml:space="preserve">FILMADORA FULL HD (HANDYCAM), BATERIA E BOLSA </t>
+    <t>FILMADORA FULL HD (HANDYCAM), BATERIA E BOLSA</t>
   </si>
   <si>
     <t>4.270,00</t>
   </si>
   <si>
-    <t xml:space="preserve">ILUMINADOR DE LED PARA FILMADORA E TRIPÉ PARA FILMADORA HANDYCAM. </t>
+    <t>ILUMINADOR DE LED PARA FILMADORA E TRIPÉ PARA FILMADORA HANDYCAM.</t>
   </si>
   <si>
     <t>2.954,40</t>
   </si>
   <si>
     <t>89 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos (confecção de cartilhas e folders).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 84 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GRÁFICA EDITORA FORMULÁRIOS CONTÍNUOS E ETIQUETAS F&amp;F LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 84</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE CONFECÇÃO DE CARTILHA</t>
+  </si>
+  <si>
+    <t>GRÁFICA EDITORA FORMULÁRIOS CONTÍNUOS E ETIQUETAS F&amp;F LTDA-ME</t>
   </si>
   <si>
     <t>6.200,00</t>
   </si>
   <si>
     <t>05-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.09.2012. Início da disputa de preços: às 10 horas do dia 19.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 18-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes Gráfica Editora Formulários Contínuos e Etiquetas F&amp;F Ltda.- ME nos lotes 1 e 3 e Didática Editora do Brasil Ltda.- ME no lote 2. Belo Horizonte, 17 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl089_pe084_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1642/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl089_pe084_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1642/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE CARTILHA E FOLDER </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DIDATICA EDITORA DO BRASIL LTDA - ME </t>
+    <t>SERVIÇO DE CONFECÇÃO DE CARTILHA E FOLDER</t>
+  </si>
+  <si>
+    <t>DIDATICA EDITORA DO BRASIL LTDA - ME</t>
   </si>
   <si>
     <t>7.400,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE CARTILHAS DIVERSAS </t>
+    <t>SERVIÇO DE CONFECÇÃO DE CARTILHAS DIVERSAS</t>
   </si>
   <si>
     <t>34.380,00</t>
   </si>
   <si>
     <t>88 / 2012</t>
   </si>
   <si>
     <t>01/09/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Abre Campo, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 4 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Abre Campo, MG. </t>
+    <t>CONCORRÊNCIANº 4</t>
   </si>
   <si>
     <t>01-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 10 de outubro de 2012 e abertura dos envelopes de documentação ocorrerá às 13h. Informações e retirada do edital: site: www.mp.mg.gov.br ou Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 17-10-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 10 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl088_co004_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1532/download;
-[...1 lines deleted...]
- pl088_co004_2012_contratacao_execucao_obra_edificacao_ABRE CAMPO.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1533/download;
+pl088_co004_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1532/download;
+pl088_co004_ata_abert_doc_10102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1567/download;
+pl088_co004_2012_contratacao_execucao_obra_edificacao_ABRE CAMPO.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1533/download;
 </t>
   </si>
   <si>
     <t>87 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de conserto de malotes de lona.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 83 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONSERTO DE MALOTES DE LONA </t>
+    <t>PREGÃO ELETRÔNICONº 83</t>
+  </si>
+  <si>
+    <t>CONSERTO DE MALOTES DE LONA</t>
   </si>
   <si>
     <t>01-09-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 14.09.2012. Início da disputa de preços: às 10 horas do dia 17.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 18-09-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 17 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
-    <t xml:space="preserve">Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+    <t xml:space="preserve">Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
 </t>
   </si>
   <si>
     <t>86 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviço de sondagem de simples reconhecimento do subsolo percussão (STP) e de empresa especializada para execução de levantamento planialtimétrico em terreno localizado no município de Jequitinhonha, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 82 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">D-GEO GEOLOGIA E ENGENHARIA AMBIENTAL LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 82</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução de serviço de sondagem de simples reconhecimento do subsolo percussão (STP), em terreno localizado na rua Coronel Ramiro Pereira, 235, bairro Centro, em Jequitinhonha ? MG.</t>
+  </si>
+  <si>
+    <t>D-GEO GEOLOGIA E ENGENHARIA AMBIENTAL LTDA - EPP</t>
   </si>
   <si>
     <t>12.252,00</t>
   </si>
   <si>
     <t>28-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.09.2012. Início da disputa de preços: às 10 horas do dia 13.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 13-09-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Republicado devido à alteração das datas do edital. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.09.2012. Início da disputa de preços: às 10 horas do dia 26.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 10-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante D-GEO Geologia e Engenharia Ambiental Ltda-EPP no lote 1. O lote 2 resultou 'fracassado' por não ter restado proposta classificada em atendimento ao seu objeto. Belo Horizonte, 09 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...3 lines deleted...]
- pl086_pe082_anexo_foto.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1527/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl086_pe082_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1637/download;
+pl086_pe082_anexo_planialtimetrico.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1526/download;
+pl086_pe082_anexos_sondagem.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1512/download;
+pl086_pe082_anexo_foto.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1527/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para a execução de levantamento planialtimétrico e respectivo memorial descritivo do terreno localizado na rua Coronel Ramiro Pereira, 235, bairro Centro, em Jequitinhonha, MG, com área aproximada de 320,32m². </t>
+    <t>Contratação de empresa especializada para a execução de levantamento planialtimétrico e respectivo memorial descritivo do terreno localizado na rua Coronel Ramiro Pereira, 235, bairro Centro, em Jequitinhonha, MG, com área aproximada de 320,32m².</t>
   </si>
   <si>
     <t>85 / 2012</t>
   </si>
   <si>
     <t>28/08/2012</t>
   </si>
   <si>
     <t>Aquisição de carrinhos para transporte de processos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 81 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CARRINHOS DOBRÁVEL E TIPO SUPERMERCADO </t>
+    <t>PREGÃO ELETRÔNICONº 81</t>
+  </si>
+  <si>
+    <t>CARRINHOS DOBRÁVEL E TIPO SUPERMERCADO</t>
   </si>
   <si>
     <t>28-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.09.2012. Início da disputa de preços: às 10 horas do dia 12.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 04-10-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 03 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl085_pe081_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1635/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl085_pe081_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1635/download;
 </t>
   </si>
   <si>
     <t>84 / 2012</t>
   </si>
   <si>
     <t>22/08/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de locação de sistemas contra intrusão, incluindo instalação, monitoramento remoto e assistência técnica, para as Promotorias de Justiça do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 80 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">WILSON CÉZAR DUARTE ARAÚJO - ME </t>
+    <t>PREGÃO ELETRÔNICONº 80</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LOCAÇÃO DE SISTEMAS CONTRA INTRUSÃO COM MONITORAMENTO E ASSISTÊNCIA TÉCNICA PARA AS PROMOTORIAS DE JUSTIÇA DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>WILSON CÉZAR DUARTE ARAÚJO - ME</t>
   </si>
   <si>
     <t>738.660,25</t>
   </si>
   <si>
     <t>22-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.09.2012. Início da disputa de preços: às 10 horas do dia 06.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 29-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Wilson Cezar Duarte Araújo - ME no lote 1 (único). Belo Horizonte, 28 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl084_pe_080_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1628/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl084_pe_080_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1628/download;
 </t>
   </si>
   <si>
     <t>83 / 2012</t>
   </si>
   <si>
     <t>21/08/2012</t>
   </si>
   <si>
     <t>Aquisição de mobiliário novo, com entrega parcela, incluindo garantia e assistência técnica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 79 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">LS INDÚSTRIA E COMÉRCIO DE MÓVEIS LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 79</t>
+  </si>
+  <si>
+    <t>MESAS PARA FUNCIONÁRIO E PARA MICROCOMPUTADOR</t>
+  </si>
+  <si>
+    <t>LS INDÚSTRIA E COMÉRCIO DE MÓVEIS LTDA-ME</t>
   </si>
   <si>
     <t>77.900,00</t>
   </si>
   <si>
     <t>21-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.09.2012. Início da disputa de preços: às 10 horas do dia 04.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 09-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: LS Indústria e Comércio de Móveis Ltda. EPP no lote 1, Mobiletto Indústria e Comércio Ltda. no lote 2, Marçal Comércio e Distribuição Ltda. ME no lote 3 e Artline Ind. e Com. de Móveis Ltda. no lote 4. Belo Horizonte, 08 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl083_pe079_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1634/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl083_pe079_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1634/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MESAS PARA REUNIÃO. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MOBILETTO INDUSTRIA E COMERCIO LTDA </t>
+    <t>MESAS PARA REUNIÃO.</t>
+  </si>
+  <si>
+    <t>MOBILETTO INDUSTRIA E COMERCIO LTDA</t>
   </si>
   <si>
     <t>14.199,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CADEIRAS E LONGARINAS. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MARÇAL COMÉRCIO DE MÓVEIS LTDA </t>
+    <t>CADEIRAS E LONGARINAS.</t>
+  </si>
+  <si>
+    <t>MARÇAL COMÉRCIO DE MÓVEIS LTDA</t>
   </si>
   <si>
     <t>74.799,90</t>
   </si>
   <si>
-    <t xml:space="preserve">CADEIRA ESPECIAL ESPALDAR ALTO. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ARTLINE IND. E COM. DE MÓVEIS LTDA </t>
+    <t>CADEIRA ESPECIAL ESPALDAR ALTO.</t>
+  </si>
+  <si>
+    <t>ARTLINE IND. E COM. DE MÓVEIS LTDA</t>
   </si>
   <si>
     <t>1.572,20</t>
   </si>
   <si>
     <t>82 / 2012</t>
   </si>
   <si>
     <t>Aquisição de veículo tipo hatch, novo.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 78 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VEÍCULO TIPO HATCH </t>
+    <t>PREGÃO ELETRÔNICONº 78</t>
+  </si>
+  <si>
+    <t>VEÍCULO TIPO HATCH</t>
   </si>
   <si>
     <t>21-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.09.2012. Início da disputa de preços: às 10 horas do dia 05.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 11-09-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 10 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl082_pe078_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1569/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl082_pe078_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1569/download;
 </t>
   </si>
   <si>
     <t>81 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terrenos localizados em Monte Carmelo, São Sebastião do Paraíso e Vespasiano, MG; e elaboração de parecer técnico, projetos, especificações técnicas e orçamento, acerca das fachadas de edificação localizada em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 3 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CP VASCONCELOS ARQUITETURA ME </t>
+    <t>CONCORRÊNCIANº 3</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terreno localizado na avenida ?A?, s/nº ? área 1 A, bairro Jardim Mediterranêe, em São Sebastião do Paraiso,MG.</t>
+  </si>
+  <si>
+    <t>CP VASCONCELOS ARQUITETURA ME</t>
   </si>
   <si>
     <t>140.602,00</t>
   </si>
   <si>
     <t>21-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 24 de setembro de 2012. Informações e retirada do edital: site: www.mp.mg.gov.br ou Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 25-09-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram inabilitados para prosseguirem no certame todos os licitantes: A2L Arquitetura e Construção Ltda. e CP Vasconcelos Arquitetura ME. Aberto o prazo para escoimar falhas que ensejaram as inabilitações, conforme §3º do Art. 48 da Lei 8.666/93. O referido prazo encerrar-se-á em 05.10.2012. A reunião para abertura dos novos envelopes de documentação fica marcada para o dia 08 de outubro de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Belo Horizonte, 24 de setembro de 2012. Sebastião Nobre da Silva - Presidente da Comissão Permanente de Licitação ----------------------------- 11-10-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Fica classificada a proposta do licitante CP Vasconcelos Arquitetura-ME, único participante desta fase. b) Fica declarado vencedor e adjudicatário o licitante: CP Vasconcelos Arquitetura-ME, nos itens 1, 2, 3 e 4 deste processo, por atender às exigências editalícias e oferecer proposta com menor preço e abaixo do total máximo permitido. Belo Horizonte, 10 de outubro de 2012. Sebastião Nobre da Silva - Presidente da Comissão Permanente de Licitação ----------------------------- 18-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante CP Vasconcelos Arquitetura-ME nos itens 1, 2, 3 e 4. Belo Horizonte, 17 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl081_co003_ata_julg_prop_adj_10102012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1566/download;
-[...5 lines deleted...]
- pl081_co003_anexos_ssebastiao.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1506/download;
+pl081_co003_ata_julg_prop_adj_10102012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1566/download;
+pl081_co003_2012_ata_24092012.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1554/download;
+pl081_co003_anexos_vespasiano.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1507/download;
+pl081_co003_2012_contratacao_projetos_orcamentarios_SSPARAISO_MCARMELO_BH_VESPASIANO.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1509/download;
+pl081_co003_anexos_bh.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1504/download;
+pl081_co003_anexos_montecarmelo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1505/download;
+pl081_co003_anexos_ssebastiao.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1506/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terreno localizado na avenida das Dróseas, s/nº, bairro Jardim Zeny, (lotes 5, 6 e 7. quadra A), em Monte Carmelo, MG. </t>
+    <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terreno localizado na avenida das Dróseas, s/nº, bairro Jardim Zeny, (lotes 5, 6 e 7. quadra A), em Monte Carmelo, MG.</t>
   </si>
   <si>
     <t>60.214,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terreno localizado na rua Afonso Pena, nº 479, bairro Santo Antônio, em Vespasiano, MG. </t>
+    <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas para execução de obra de edificação em terreno localizado na rua Afonso Pena, nº 479, bairro Santo Antônio, em Vespasiano, MG.</t>
   </si>
   <si>
     <t>56.325,50</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para elaboração de parecer técnico, projetos, especificações técnicas e orçamento, acerca das fachadas da edificação localizada na rua Ouro Preto, nº 703 ? bairro Barro Preto, em Belo Horizonte, MG. </t>
+    <t>Contratação de empresa especializada para elaboração de parecer técnico, projetos, especificações técnicas e orçamento, acerca das fachadas da edificação localizada na rua Ouro Preto, nº 703 ? bairro Barro Preto, em Belo Horizonte, MG.</t>
   </si>
   <si>
     <t>22.994,51</t>
   </si>
   <si>
     <t>80 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de manutenção preventiva e corretiva de coberturas, com fornecimento de mão de obra e materiais, em edificações do Ministério Público, na Região Central do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 77 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ABEL CONSTRUTORA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 77</t>
+  </si>
+  <si>
+    <t>ABEL CONSTRUTORA LTDA - ME</t>
   </si>
   <si>
     <t>96.462,20</t>
   </si>
   <si>
     <t>21-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.09.2012. Início da disputa de preços: às 10 horas do dia 05.09.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 20-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Abel Construtora Ltda.-EPP no lote 1 (único). Belo Horizonte, 19 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl080_pe077_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1633/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl080_pe077_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1502/download;
+pl080_pe077_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1633/download;
 </t>
   </si>
   <si>
     <t>79 / 2012</t>
   </si>
   <si>
     <t>10/08/2012</t>
   </si>
   <si>
     <t>Aquisição de sistemas de Circuito Fechado TV (CFTV), incluindo materiais e mão de obra de instalação, para edificações do Ministério Público, nas cidades de Betim e Contagem, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 76 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BETA ENGENHARIA E COMÉRCIO LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 76</t>
+  </si>
+  <si>
+    <t>SISTEMA DE CIRCUITO FECHADO DE TV (CFTV) DE BETIM, MG</t>
+  </si>
+  <si>
+    <t>BETA ENGENHARIA E COMÉRCIO LTDA. - ME</t>
   </si>
   <si>
     <t>30.028,40</t>
   </si>
   <si>
     <t>10-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.08.2012. Início da disputa de preços: às 10 horas do dia 28.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 26-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Beta Engenharia e Comércio Ltda. ME nos lotes 1 e 2. Belo Horizonte, 25 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl079_pe076_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1697/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl079_pe076_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1500/download;
+pl079_pe076_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1697/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SISTEMA DE CIRCUITO FECHADO DE TV (CFTV) DE CONTAGEM, MG </t>
+    <t>SISTEMA DE CIRCUITO FECHADO DE TV (CFTV) DE CONTAGEM, MG</t>
   </si>
   <si>
     <t>50.323,57</t>
   </si>
   <si>
     <t>78 / 2012</t>
   </si>
   <si>
     <t>Aquisição de circuladores de ar, eletrodomésticos (refrigeradores e fogões) e de fragmentadoras de papel, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 75 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SUPERATAC DISTRIBUIDORA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 75</t>
+  </si>
+  <si>
+    <t>CIRCULADOR DE AR</t>
+  </si>
+  <si>
+    <t>SUPERATAC DISTRIBUIDORA LTDA</t>
   </si>
   <si>
     <t>4.918,80</t>
   </si>
   <si>
     <t>10-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.08.2012. Início da disputa de preços: às 10 horas do dia 29.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 22-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Compex Comercial Ltda.-ME no lote 2. O resultado dos demais lotes será divulgado oportunamente. Belo Horizonte, 21 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 24-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Superatac Distribuidora Ltda. no lote 1 e Vipbrazil - Comércio , Importação e Exportação Ltda.-EPP no lote 4. O lote 3 encerrou-se 'fracassado' por não ter restado proposta classificada para atendimento ao seu objeto. O lote 2 foi homologado no 'MG' de 22.09.2012. Belo Horizonte, 23 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl078_pe075_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1630/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl078_pe075_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1630/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">REFRIGERADOR </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">COMPEX COMERCIAL LTDA. ME </t>
+    <t>REFRIGERADOR</t>
+  </si>
+  <si>
+    <t>COMPEX COMERCIAL LTDA. ME</t>
   </si>
   <si>
     <t>8.205,90</t>
   </si>
   <si>
-    <t xml:space="preserve">FOGÃO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIPBRASIL - COMÉRCIO, IMPORTAÇÃO E EXPORTAÇÃO LTDA - EPP </t>
+    <t>FOGÃO</t>
+  </si>
+  <si>
+    <t>FRAGMENTADORA DE PAPEL</t>
+  </si>
+  <si>
+    <t>VIPBRASIL - COMÉRCIO, IMPORTAÇÃO E EXPORTAÇÃO LTDA - EPP</t>
   </si>
   <si>
     <t>10.000,00</t>
   </si>
   <si>
     <t>77 / 2012</t>
   </si>
   <si>
     <t>14/08/2012</t>
   </si>
   <si>
     <t>Aquisição de materiais para pintura.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 74 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DIPROTEC DIST. DE PROD. TÉCNICOS PARA CONST. CIVIL LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 74</t>
+  </si>
+  <si>
+    <t>TEXTURA, SELADOR, ROLO E SUPORTE.</t>
+  </si>
+  <si>
+    <t>DIPROTEC DIST. DE PROD. TÉCNICOS PARA CONST. CIVIL LTDA.</t>
   </si>
   <si>
     <t>1.920,40</t>
   </si>
   <si>
     <t>14-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 29.08.2012. Início da disputa de preços: às 10 horas do dia 30.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 25-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Diprotec Distribuidora de Produtos Técnicos para Construção Civil Ltda. nos lotes 1 e 2. Belo Horizonte, 24 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl077_pe074_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1627/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl077_pe074_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1627/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">AGUARRÁS, BANDEJA, ESTOPA E OUTROS </t>
+    <t>AGUARRÁS, BANDEJA, ESTOPA E OUTROS</t>
   </si>
   <si>
     <t>22.280,00</t>
   </si>
   <si>
     <t>76 / 2012</t>
   </si>
   <si>
     <t>09/08/2012</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e materiais para implantação do laboratório móvel de análise de combustível do PROCON/MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 73 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MULTIAUTOMAÇÃO COMÉRCIO DE EQUIPAMENTOS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 73</t>
+  </si>
+  <si>
+    <t>DENSÍMETRO</t>
+  </si>
+  <si>
+    <t>MULTIAUTOMAÇÃO COMÉRCIO DE EQUIPAMENTOS LTDA - EPP</t>
   </si>
   <si>
     <t>799,95</t>
   </si>
   <si>
     <t>01-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.08.2012. Início da disputa de preços: às 10 horas do dia 21.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 09-08-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Processo Licitatório republicado devido a alteração do Edital. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.08.2012. Início da disputa de preços: às 10 horas do dia 24.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 21-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Multiautomação Comércio de Equipamentos Ltda - EPP nos lotes 1, 2 e 4, Teklabor Comércio de Instrumentação Analítica ME no lote 6 e Homis Controle e Instrumentação Ltda. no lote 7. O lote 3 encerrou-se 'fracassado' por não ter restado proposta para atendimento ao seu objeto. O lote 5 encerrou-se 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 20 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl076_pe073_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1681/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl076_pe073_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1681/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">TERMÔMETRO </t>
+    <t>TERMÔMETRO</t>
   </si>
   <si>
     <t>500,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CONDUTIVÍMETRO PORTÁTIL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CRONÔMETRO DIGITAL </t>
+    <t>CONDUTIVÍMETRO PORTÁTIL</t>
+  </si>
+  <si>
+    <t>CRONÔMETRO DIGITAL</t>
   </si>
   <si>
     <t>133,55</t>
   </si>
   <si>
-    <t xml:space="preserve">PROVETAS DE VIDRO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TEKLABOR COMÉRCIO DE INSTRUMENTAÇÃO ANALITICA LTDA </t>
+    <t>PROVETAS DE VIDRO</t>
+  </si>
+  <si>
+    <t>MINIDESTILADOR DE ÁGUA</t>
+  </si>
+  <si>
+    <t>TEKLABOR COMÉRCIO DE INSTRUMENTAÇÃO ANALITICA LTDA</t>
   </si>
   <si>
     <t>602,40</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTAÇÃO METEOROLÓGICA DIGITAL PORTÁTIL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">HOMIS CONTROLE E INSTRUMENTAÇÃO LTDA </t>
+    <t>ESTAÇÃO METEOROLÓGICA DIGITAL PORTÁTIL</t>
+  </si>
+  <si>
+    <t>HOMIS CONTROLE E INSTRUMENTAÇÃO LTDA</t>
   </si>
   <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>75 / 2012</t>
   </si>
   <si>
     <t>01/08/2012</t>
   </si>
   <si>
     <t>Aquisição de aparelhos telefônicos, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 72 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FB COMERCIAL LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 72</t>
+  </si>
+  <si>
+    <t>APARELHOS TELEFÔNICOS 300MS</t>
+  </si>
+  <si>
+    <t>FB COMERCIAL LTDA</t>
   </si>
   <si>
     <t>10.526,00</t>
   </si>
   <si>
     <t>01-08-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 17.08.2012. Início da disputa de preços: às 10 horas do dia 20.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 14-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: FB Comercial Ltda.-EPP no lote 1 e Ricopeças Comércio de Componentes Eletrônicos Ltda. no lote 2. Belo Horizonte, 13 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl075_pe072_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1583/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl075_pe072_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1583/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">APARELHOS TELEFÔNICOS 100MS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">RICOPEÇAS COMÉRCIO DE COMPONENTES ELETRÔNICOS LTDA </t>
+    <t>APARELHOS TELEFÔNICOS 100MS</t>
+  </si>
+  <si>
+    <t>RICOPEÇAS COMÉRCIO DE COMPONENTES ELETRÔNICOS LTDA</t>
   </si>
   <si>
     <t>5.580,00</t>
   </si>
   <si>
     <t>74 / 2012</t>
   </si>
   <si>
     <t>31/07/2012</t>
   </si>
   <si>
     <t>Aquisição de utensílios para copa e cozinha.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 71 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BBG-RIO COMERCIAL LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 71</t>
+  </si>
+  <si>
+    <t>COPOS PLÁSTICOS E GUARDANAPO DE PAPEL</t>
+  </si>
+  <si>
+    <t>BBG-RIO COMERCIAL LTDA - EPP</t>
   </si>
   <si>
     <t>21.995,00</t>
   </si>
   <si>
     <t>31-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.08.2012. Início da disputa de preços: às 10 horas do dia 17.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 02-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: BBG-Rio Comercial Ltda.-EPP no lote 1; Marcos Aurélio Collaço-EPP no lote 2 e SJ Comércio de Material de Construção Ltda.-EPP nos lotes 3 e 4. Belo Horizonte, 01 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl074_pe071_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1623/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl074_pe071_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1623/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GARRAFAS TÉRMICAS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MARCOS AURÉLIO COLLAÇO - EPP </t>
+    <t>GARRAFAS TÉRMICAS</t>
+  </si>
+  <si>
+    <t>MARCOS AURÉLIO COLLAÇO - EPP</t>
   </si>
   <si>
     <t>3.975,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CANECOS, TALHERES, COADORES E OUTROS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SJ COMÉRCIO DE UTILIDADES LTDA. - EPP </t>
+    <t>CANECOS, TALHERES, COADORES E OUTROS</t>
+  </si>
+  <si>
+    <t>SJ COMÉRCIO DE UTILIDADES LTDA. - EPP</t>
   </si>
   <si>
     <t>7.487,99</t>
   </si>
   <si>
-    <t xml:space="preserve">UTENSÍLIOS EM INOX </t>
+    <t>UTENSÍLIOS EM INOX</t>
   </si>
   <si>
     <t>5.709,96</t>
   </si>
   <si>
     <t>73 / 2012</t>
   </si>
   <si>
     <t>Aquisição de sismógrafo, incluindo curso de capacitação para manuseio.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 70 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TECHNOBLAST SERVIÇOS DE DETONAÇÃO E SISMOGRAFIA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 70</t>
+  </si>
+  <si>
+    <t>Sismógrafo e curso de capacitação</t>
+  </si>
+  <si>
+    <t>TECHNOBLAST SERVIÇOS DE DETONAÇÃO E SISMOGRAFIA LTDA</t>
   </si>
   <si>
     <t>33.500,00</t>
   </si>
   <si>
     <t>31-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 14.08.2012. Início da disputa de preços: às 10 horas do dia 16.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 04-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Technoblast Serviços de Detonação e Sismografia Ltda. no lote 1 (único). Belo Horizonte, 03 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl073_pe070_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1582/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl073_pe070_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1582/download;
 </t>
   </si>
   <si>
     <t>72 / 2012</t>
   </si>
   <si>
     <t>Aquisição de equipamento certificador digital de cabeamento metálico de rede de dados de 900 MHz ou superior, do tipo Cable Analyzer e de rack e organizadores para sistema de segurança eletrônica e lógica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 69 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">UNIVERSO INFORMÁTICA E FERRAGENS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 69</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTO CERTIFICADOR DIGITAL DE CABEAMENTO METÁLICO</t>
+  </si>
+  <si>
+    <t>UNIVERSO INFORMÁTICA E FERRAGENS LTDA - EPP</t>
   </si>
   <si>
     <t>23.680,00</t>
   </si>
   <si>
     <t>31-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 13.08.2012. Início da disputa de preços: às 10 horas do dia 14.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 30-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Universo Informática e Ferragens Ltda. EPP no lote 1. O lote 2 resultou 'fracassado' por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 29 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl072_pe069_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1624/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl072_pe069_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1624/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MINI RACK, CHAVEADOR ELETRÔNICO, PROTETOR CONTRA SURTOS DE TENSÃO E FONTE DE ALIMENTAÇÃO PARA CFTV. </t>
+    <t>MINI RACK, CHAVEADOR ELETRÔNICO, PROTETOR CONTRA SURTOS DE TENSÃO E FONTE DE ALIMENTAÇÃO PARA CFTV.</t>
   </si>
   <si>
     <t>71 / 2012</t>
   </si>
   <si>
     <t>27/07/2012</t>
   </si>
   <si>
     <t>Aquisição de peças de reposição para purificadores de água e de acessórios e peças para instalações sanitárias.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 68 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PEÇAS DE REPOSIÇÃO PARA PURIFICADORES DE ÁGUA </t>
+    <t>PREGÃO ELETRÔNICONº 68</t>
+  </si>
+  <si>
+    <t>PEÇAS DE REPOSIÇÃO PARA PURIFICADORES DE ÁGUA</t>
   </si>
   <si>
     <t>39.054,00</t>
   </si>
   <si>
     <t>27-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.08.2012. Início da disputa de preços: às 10 horas do dia 13.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. ----------------------------- 30-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Sierdovski &amp; Sierdovski Ltda. - ME no lote 1. O lote 2 deu-se 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Os lotes 3 a 6 foram 'desertos' por ausência de apresentação de propostas para os seus objetos. Belo Horizonte, 29 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl071_pe068_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1564/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl071_pe068_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1564/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">DUCHAS HIGIÊNICAS </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">LOUÇAS PARA BANHEIRO </t>
+    <t>DUCHAS HIGIÊNICAS</t>
+  </si>
+  <si>
+    <t>PEÇAS PARA CAIXAS ACOPLADAS</t>
+  </si>
+  <si>
+    <t>MATERIAIS HIDRÁULICOS</t>
+  </si>
+  <si>
+    <t>MATERIAIS PARA VÁLVULA DE DESCARGA</t>
+  </si>
+  <si>
+    <t>LOUÇAS PARA BANHEIRO</t>
   </si>
   <si>
     <t>70 / 2012</t>
   </si>
   <si>
     <t>Aquisição de totens e de adesivos magnéticos</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 67 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DESTAC COMUNICAÇÃO VISUAL LTDA. ME </t>
+    <t>PREGÃO PRESENCIALNº 67</t>
+  </si>
+  <si>
+    <t>TOTENS</t>
+  </si>
+  <si>
+    <t>DESTAC COMUNICAÇÃO VISUAL LTDA. ME</t>
   </si>
   <si>
     <t>31.000,00</t>
   </si>
   <si>
     <t>27-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 10.08.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 14-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Destac Comunicação Visual Ltda.-ME nos lote 1 e 2. Belo Horizonte, 13 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl070_pp067_anexo_desenho_tecnico_totem.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1496/download;
-[...1 lines deleted...]
- pl070_pp067_ata_10.08.2012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1499/download;
+pl070_pp067_anexo_desenho_tecnico_totem.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1496/download;
+pl070_pp067_2012_aquisicao_totens_adesivos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1498/download;
+pl070_pp067_ata_10.08.2012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1499/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">ADESIVOS MAGNÉTICOS </t>
+    <t>ADESIVOS MAGNÉTICOS</t>
   </si>
   <si>
     <t>54.500,00</t>
   </si>
   <si>
     <t>69 / 2012</t>
   </si>
   <si>
     <t>26/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de instalação e manutenção de sistemas condicionadores de ar e serviços de conserto, com fornecimento de peças, nas cidades Belo Horizonte, Ibirité e Ouro Preto, MG</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 66 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ACOMAR REFORMA E REFRIGERAÇÃO LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 66</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE INSTALAÇÃO E MANUTENÇÃO DE SISTEMAS CONDICIONADORES DE AR E SERVIÇOS DE CONSERTO, COM FORNECIMENTO DE PEÇAS, NAS CIDADES BELO HORIZONTE, IBIRITÉ E OURO PRETO, MG.</t>
+  </si>
+  <si>
+    <t>ACOMAR REFORMA E REFRIGERAÇÃO LTDA.</t>
   </si>
   <si>
     <t>12.500,00</t>
   </si>
   <si>
     <t>26-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.08.2012. Início da disputa de preços: às 10 horas do dia 09.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 12-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Acomar Reforma e Refrigeração Ltda. no lote 1 (único). Belo Horizonte, 11 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl069_pe066_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1614/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl069_pe066_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1614/download;
 </t>
   </si>
   <si>
     <t>68 / 2012</t>
   </si>
   <si>
     <t>21/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviços visando à manutenção da edificação e à ampliação e à adequação da área do estacionamento da Sede da Promotoria de Justiça do Juizado Especial Criminal, com fornecimento de materiais e mão-de-obra, na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 65 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para a execução de serviços visando à manutenção da edificação e à ampliação e à adequação da área do estacionamento da Sede da Promotoria de Justiça do Juizado Especial Criminal, localizada na avenida Juscelino Kubitscheck, 3240, bairro Padre Eustáquio, Belo Horizonte, MG, com fornecimento de materiais e mão-de-obra. </t>
+    <t>PREGÃO ELETRÔNICONº 65</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução de serviços visando à manutenção da edificação e à ampliação e à adequação da área do estacionamento da Sede da Promotoria de Justiça do Juizado Especial Criminal, localizada na avenida Juscelino Kubitscheck, 3240, bairro Padre Eustáquio, Belo Horizonte, MG, com fornecimento de materiais e mão-de-obra.</t>
   </si>
   <si>
     <t>21-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.08.2012. Início da disputa de preços: às 10 horas do dia 06.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 21-08-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como "fracassado" por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 20 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl068_pe065_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1494/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl068_pe065_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1613/download;
+pl068_pe065_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1494/download;
 </t>
   </si>
   <si>
     <t>67 / 2012</t>
   </si>
   <si>
     <t>20/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de elaboração de projeto do sistema de proteção contra descargas atmosféricas (SPDA) em imóveis da Procuradoria-Geral de Justiça em Belo Horizonte, MG</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 64 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">C&amp;W PROJETOS E CONSULTORIA LTDA. ME </t>
+    <t>PREGÃO ELETRÔNICONº 64</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviço de elaboração de projeto do sistema de proteção contra descargas atmosféricas (SPDA) em imóveis da Procuradoria-Geral de Justiça em Belo Horizonte, MG.</t>
+  </si>
+  <si>
+    <t>C&amp;W PROJETOS E CONSULTORIA LTDA. ME</t>
   </si>
   <si>
     <t>9.838,00</t>
   </si>
   <si>
     <t>20-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.08.2012. Início da disputa de preços: às 10 horas do dia 03.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 31-07-2012 ESCLARECIMENTOS PERGUNTA 1: Será disponibilizados para a licitante as plantas das edificações para análise prévia? RESPOSTA: Sim. Existem plantas arquitetônicas e estrututurais dos prédios da PGJ (Procuradoria-Geral de Justiça MG). PERGUNTA 2: É possível agendar visitas técnicas aos prédios retratados na licitação? RESPOSTA: Sim. É ate preferível a realização de visitas para avaliação do que pode ser aproveitado nas instalações existentes. Caso a empresa entenda necessário, a visita técnica poderá ser agendada com o servidor Flávio, através do telefone 0xx 31 3330-8085/8152. PERGUNTA 3: Serão aceitos atestados técnicos de edificações individuais com 03 (três) andares? RESPOSTA: Conforme edital, serão aceitos somente atestados com edificações acima de 10 andares. PERGUNTA 4: No caso do diretor da empresa ser também o responsável técnico, junto a declaração pedida no item 4.3, relativo a Qualificação Técnica, no Anexo III, deverá ser emitida junto ao CREA outra certidão comprovando que o RT já foi responsável por obras semelhantes ao objeto ou essa certidão seria a mesma que é pedida no item 4.2, referente a Qualificação técnica, do anexo III? RESPOSTA: Entendo, nesse caso, que a certidão é a mesma de acordo com os itens citados. ----------------------------- 23-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: C&amp;W Projetos e Consultoria Ltda.-ME no lote 1 (único). Belo Horizonte, 22 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl067_pe064_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1610/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl067_pe064_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1610/download;
 </t>
   </si>
   <si>
     <t>66 / 2012</t>
   </si>
   <si>
     <t>19/07/2012</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de informática e software, com garantia e assistência técnica, incluindo serviços de instalação, configuração e treinamento de capacitação</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 63 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">POSITIVO INFORMÁTICA LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 63</t>
+  </si>
+  <si>
+    <t>POSITIVO INFORMÁTICA LTDA.</t>
   </si>
   <si>
     <t>1.185.254,00</t>
   </si>
   <si>
     <t>19-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 01.08.2012. Início da disputa de preços: às 10 horas do dia 02.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 31-07-2012 ESCLARECIMENTOS 'Sobre a instalação dos equipamentos, solicitada na página 42 do referido edital, esclarecemos que a mesma será necessária apenas para dois (2) equipamentos de modelos distintos, para efeito do treinamento solicitado. Sendo assim não há que se falar em instalação de todos os equipamentos adquiridos, mas somente de uma unidade de cada modelo para o treinamento de software de gerência mencionado.' ----------------------------- 11-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Positivo Informática S.A. no lote 1 e Patrícia de Azevedo - ME no lote 2. O resultado dos lotes 3 a 10 será divulgado oportunamente. Belo Horizonte, 10 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 16-08-2012 ESCLARECIMENTOS A dotação referentes aos lotes 1 (microcomputadores), 2 (estabilizadores de tensão) e 3 (impressoras jato de tinta) desse processo foi alterada, por determinação do Ordenador de Despesas, DE: 1091.03.122.701.2.009.0001.4.4.90.52.07-10.1 PARA: 1091.03.062.714.1.064.0001.4.4.90.52.07-10.1. ----------------------------- 14-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Multisuprimentos Suprimentos e Equipamentos para Escritório e Informática LTDA. EPP no lote 3, IT-One Tecnologia da Informação LTDA. no lote 4, A.A de Araujo ME no lote 6, Sierdovski &amp; Sierdovski LTDA. no lote 8, Segmento Digital Comércio LTDA. no lote 9 e Altas Networks &amp; Telecom LTDA. - EPP no lote 10. Homologo o resultado dos lotes 5 e 7 deste processo como 'fracassados' por não ter restado proposta para atendimento aos seus objetos. O resultado dos lotes 1 e 2 foi publicado no 'MG' de 11.08.2012. Belo Horizonte, 13 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl066_pe063_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1631/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl066_pe063_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1631/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PATRÍCIA DE AZEVEDO ME </t>
+    <t>PATRÍCIA DE AZEVEDO ME</t>
   </si>
   <si>
     <t>23.373,00</t>
   </si>
   <si>
-    <t xml:space="preserve">IMPRESSORAS JATO DE TINTA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MULTISUPRIMENTOS SUP. E EQUIP. PARA ESC. E INF. LTDA. EPP </t>
+    <t>IMPRESSORAS JATO DE TINTA</t>
+  </si>
+  <si>
+    <t>MULTISUPRIMENTOS SUP. E EQUIP. PARA ESC. E INF. LTDA. EPP</t>
   </si>
   <si>
     <t>1.752,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIDORES DE REDE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">IT-ONE TECNOLOGIA DA INFORMAÇÃO LTDA. </t>
+    <t>SERVIDORES DE REDE</t>
+  </si>
+  <si>
+    <t>IT-ONE TECNOLOGIA DA INFORMAÇÃO LTDA.</t>
   </si>
   <si>
     <t>128.891,30</t>
   </si>
   <si>
-    <t xml:space="preserve">RACK PARA SERVIDORES DE REDE </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">A.A DE ARAÚJO ME </t>
+    <t>RACK PARA SERVIDORES DE REDE</t>
+  </si>
+  <si>
+    <t>NO BREAK PARA RACK</t>
+  </si>
+  <si>
+    <t>A.A DE ARAÚJO ME</t>
   </si>
   <si>
     <t>25.653,30</t>
   </si>
   <si>
-    <t xml:space="preserve">MESAS DIGITALIZADORAS </t>
+    <t>MESAS DIGITALIZADORAS</t>
   </si>
   <si>
     <t>8.971,98</t>
   </si>
   <si>
-    <t xml:space="preserve">IMPRESSORAS LASER COLORIDA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SEGMENTO DIGITAL COMÉRCIO LTDA. </t>
+    <t>IMPRESSORAS LASER COLORIDA</t>
+  </si>
+  <si>
+    <t>SEGMENTO DIGITAL COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>17.099,00</t>
   </si>
   <si>
-    <t xml:space="preserve">EQUIPAMENTOS FIREWALLS UTM COM INSTALAÇÃO, TREINAMENTO E SOFTWARE DE GERENCIAMENTO </t>
+    <t>EQUIPAMENTOS FIREWALLS UTM COM INSTALAÇÃO, TREINAMENTO E SOFTWARE DE GERENCIAMENTO</t>
   </si>
   <si>
     <t>294.835,34</t>
   </si>
   <si>
     <t>65 / 2012</t>
   </si>
   <si>
     <t>18/07/2012</t>
   </si>
   <si>
     <t>Aquisição de materiais elétricos</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 62 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">LUMINUS COMERCIAL ELÉTRICA LTDA. EPP </t>
+    <t>PREGÃO ELETRÔNICONº 62</t>
+  </si>
+  <si>
+    <t>Lâmpadas dicroicas e transformadores</t>
+  </si>
+  <si>
+    <t>LUMINUS COMERCIAL ELÉTRICA LTDA. EPP</t>
   </si>
   <si>
     <t>1.498,30</t>
   </si>
   <si>
     <t>18-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 31.07.2012. Início da disputa de preços: às 10 horas do dia 01.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 09-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Luminus Comercial Elétrica Ltda.- EPP nos lotes 1 e 3. O resultado do lote 2 será informado posteriormente. Belo Horizonte, 08 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 27-10-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Imediato Comercial Elétrica e Ferramentas Ltda.-ME no lote 2. Os lotes 1 e 3 foram homologados no 'MG' de 09.10.2012. Belo Horizonte, 26 de outubro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl065_pe062_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1608/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl065_pe062_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1608/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Lâmpadas, bases para lâmpadas, luminárias, receptáculos, reatores e transformadores </t>
+    <t>Lâmpadas, bases para lâmpadas, luminárias, receptáculos, reatores e transformadores</t>
   </si>
   <si>
     <t>38.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Luminárias </t>
+    <t>Luminárias</t>
   </si>
   <si>
     <t>804,84</t>
   </si>
   <si>
     <t>64 / 2012</t>
   </si>
   <si>
     <t>24/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de confecção de livro 'Planejamento Estratégico 2010-2023'.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 61 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GRÁFICA E EDITORA MAFALI LTDA. ME </t>
+    <t>PREGÃO ELETRÔNICONº 61</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE IMPRESSÃO DE LIVROS</t>
+  </si>
+  <si>
+    <t>GRÁFICA E EDITORA MAFALI LTDA. ME</t>
   </si>
   <si>
     <t>33.700,00</t>
   </si>
   <si>
     <t>12-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.07.2012 Início da disputa de preços: às 10 horas do dia 26.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 23-07-2012 COMUNICAÇÃO Comunicamos que o referido processo foi republicado em virtude de ALTERAÇÃO DO PRAZO DE 24HS PARA 48HS contido nos ANEXOS I (cláusula 2ª, letra b) e II (SUBITENS 2.2.1, 2.2.3 e 2.4.3). ----------------------------- 24-07-2012 AVISO DE LICITAÇÃO AVISO DE LICITAÇÃO - Republicação A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.08.2012 Início da disputa de preços: às 10 horas do dia 07.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 21-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda. ME no lote 1 (único). Belo Horizonte, 20 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl064_pe061_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1601/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl064_pe061_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1601/download;
 </t>
   </si>
   <si>
     <t>63 / 2012</t>
   </si>
   <si>
     <t>30/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de instalação e manutenção de links E1 e de 64Kbps, interligados as CCC?s das operadoras de telefonia móvel; e de links de 128Kbps de interface elétrica G703, incluindo o fornecimento de materiais para instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 60 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TELEMAR NORTE LESTE S.A. </t>
+    <t>PREGÃO ELETRÔNICONº 60</t>
+  </si>
+  <si>
+    <t>Contratação de empresa de telecomunicação para a instalação de link E1 e de 03 (três) Links interligados a CCC?s das operadoras de telefonia móvel, com manutenção mensal e fornecimento de materiais para instalação, na Procuradoria-Geral de Justiça.</t>
+  </si>
+  <si>
+    <t>TELEMAR NORTE LESTE S.A.</t>
   </si>
   <si>
     <t>43.039,08</t>
   </si>
   <si>
     <t>12-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.07.2012 Início da disputa de preços: às 10 horas do dia 25.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 18-07-2012 INTERPOSIÇÃO DE IMPUGNAÇÃO E SUSPENSÃO Devido a interposição de impugnação ao Edital pela Empresa Brasileira de Telecomunicações S.A ? Embratel, a licitação supracitada encontra-se suspensa. ----------------------------- 30-07-2012 AVISO DE LICITAÇÃO Conheço da peça impugnativa interposta porque própria e tempestiva e, no mérito, dou-lhe provimento parcial. Informo que, devido a alteração do edital, esta licitação ocorrerá em nova data e horário, conforme a seguir: Recebimento das propostas: até às 17h45min do dia 09.08.2012 Início da disputa de preços: às 10 horas do dia 10.08.2012. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190/8233/8332/8334, de 8 às 18 horas. Belo Horizonte, 26 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 06-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Telemar Norte Leste Ltda. nos lotes 1 e 2. Belo Horizonte, 05 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl063_pe060_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1585/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl063_pe060_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1585/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para prestação de serviços de instalação e manutenção de links de 128Kbps de interface elétrica G703, incluindo o fornecimento de materiais para instalação. </t>
+    <t>Contratação de empresa especializada para prestação de serviços de instalação e manutenção de links de 128Kbps de interface elétrica G703, incluindo o fornecimento de materiais para instalação.</t>
   </si>
   <si>
     <t>18.600,60</t>
   </si>
   <si>
     <t>62 / 2012</t>
   </si>
   <si>
     <t>07/07/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de locação de veículos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 59 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VALOR PRESTADORA DE SERVIÇOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 59</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULOS NOVOS, SEM MOTORISTA, COM FRANQUIA MENSAL DE 3.000 KM POR VEÍCULO.</t>
+  </si>
+  <si>
+    <t>VALOR PRESTADORA DE SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>2.499.990,00</t>
   </si>
   <si>
     <t>07-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.07.2012 Início da disputa de preços: às 10 horas do dia 24.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 04-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Valor Prestadora de Serviços Ltda.-ME no lote 1 (único). Belo Horizonte, 02 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl062_pe059_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1597/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl062_pe059_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1597/download;
 </t>
   </si>
   <si>
     <t>61 / 2012</t>
   </si>
   <si>
     <t>04/07/2012</t>
   </si>
   <si>
     <t>Aquisição de eletroeletrônicos diversos e circuladores de ar, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 58 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ÚNICO MULT EQUIPAMENTOS E ACESSÓRIOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 58</t>
+  </si>
+  <si>
+    <t>TELEVISORES</t>
+  </si>
+  <si>
+    <t>ÚNICO MULT EQUIPAMENTOS E ACESSÓRIOS LTDA - ME</t>
   </si>
   <si>
     <t>7.300,00</t>
   </si>
   <si>
     <t>04-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.07.2012 Início da disputa de preços: às 10 horas do dia 20.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 01-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Único Multi Equipamentos e Acessórios Ltda. - ME no lote 1, Sierdovski &amp; Sierdovski Ltda. - ME no lote 2, Giga Cell Comércio de Aparelhos Telefônicos Ltda. - ME no lote 3 e J.A.F. Dornelles Filho Comércio de Informática. ME no lote 4. Belo Horizonte, 31 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl061_pe058_ata.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1529/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl061_pe058_ata.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1529/download;
 </t>
   </si>
   <si>
     <t>4.907,40</t>
   </si>
   <si>
-    <t xml:space="preserve">CÂMERA FOTOGRÁFICA DIGITAL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GIGA CELL COMÉRCIO DE APARELHOS TELEFÔNICOS LTDA - ME </t>
+    <t>CÂMERA FOTOGRÁFICA DIGITAL</t>
+  </si>
+  <si>
+    <t>GIGA CELL COMÉRCIO DE APARELHOS TELEFÔNICOS LTDA - ME</t>
   </si>
   <si>
     <t>689,00</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETOR MULTIMÍDIA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">J.A.F. DORNELLES FILHO COMÉRCIO DE INFORMÁTICA - ME </t>
+    <t>PROJETOR MULTIMÍDIA</t>
+  </si>
+  <si>
+    <t>J.A.F. DORNELLES FILHO COMÉRCIO DE INFORMÁTICA - ME</t>
   </si>
   <si>
     <t>4.699,00</t>
   </si>
   <si>
     <t>60 / 2012</t>
   </si>
   <si>
     <t>Aquisição materiais de vidraçaria, com e sem instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 57 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MATERIAIS DE VIDRAÇARIA </t>
+    <t>PREGÃO ELETRÔNICONº 57</t>
+  </si>
+  <si>
+    <t>MATERIAIS DE VIDRAÇARIA</t>
   </si>
   <si>
     <t>04-07-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.07.2012 Início da disputa de preços: às 10 horas do dia 19.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 16-07-2012 ESCLARECIMENTOS Segue resposta ao questionamento da empresa Brasmili Comércio e Serviços Ltda, também disponível no sítio www.licitacoes-e.com.br: Pergunta: "Gostaria de saber exatamente os locais onde serão instalados, visto que no edital consta dessa maneira: o objeto será entregue/instalado em Belo Horizonte/MG e região metropolitana de Belo Horizonte/MG, em local indicado pela Contratante. E se a entrega é integral (de uma só vez).". Resposta: "1- os materiais sem instalação deverão ser entregues na MIP - Anel Rodoviário - Km 3,8 2- os vidros com instalação serão instalados na Av. Raja Gabaglia, 615 - Belo Horizonte. 3- a entrega é total, respeitando os prazos para instalação.". ----------------------------- 01-08-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 30 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl060_pe057_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1563/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl060_pe057_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1563/download;
 </t>
   </si>
   <si>
     <t>59 / 2012</t>
   </si>
   <si>
     <t>30/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de confecção de placas, letreiros, com e sem instalação e serviço de manutenção e limpeza de letreiros.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 56 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE LETREIROS, SEM INSTALAÇÃO. </t>
+    <t>PREGÃO PRESENCIALNº 56</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE CONFECÇÃO DE LETREIROS, SEM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>17.000,00</t>
   </si>
   <si>
     <t>30-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 (DEZ) horas do dia 13.07.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 19-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Destac Comunicação Visual Ltda.-ME nos lotes 1 e 8 e Maker Comunicação Visual Ltda.-EPP nos lotes 2, 3, 4, 5, 6, 7 e 9. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl059_pp056_2012_contratacao_servicos_placas_letreiros_adesivos.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1490/download;
+pl059_pp056_2012_contratacao_servicos_placas_letreiros_adesivos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1490/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE COLOCAÇÃO DE LETREIRO EM GOVERNADOR VALADARES. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MAKER COMUNICAÇÃO VISUAL LTDA - ME </t>
+    <t>SERVIÇOS DE COLOCAÇÃO DE LETREIRO EM GOVERNADOR VALADARES.</t>
+  </si>
+  <si>
+    <t>MAKER COMUNICAÇÃO VISUAL LTDA - ME</t>
   </si>
   <si>
     <t>1.998,50</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE PLACAS (VIDRO LAPIDADO), SEM INSTALAÇÃO. </t>
+    <t>SERVIÇO DE CONFECÇÃO DE PLACAS (VIDRO LAPIDADO), SEM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>15.800,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE PLACAS (ALUMÍNIO FUNDIDO), SEM INSTALAÇÃO. </t>
+    <t>SERVIÇO DE CONFECÇÃO DE PLACAS (ALUMÍNIO FUNDIDO), SEM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>7.700,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE PLACAS (AÇO ESCOVADO), SEM INSTALAÇÃO. </t>
+    <t>SERVIÇO DE CONFECÇÃO DE PLACAS (AÇO ESCOVADO), SEM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>14.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE PLACAS AUTOADESIVAS (TIPO PVC), SEM INSTALAÇÃO. </t>
+    <t>SERVIÇO DE CONFECÇÃO DE PLACAS AUTOADESIVAS (TIPO PVC), SEM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>3.800,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE ADESIVOS (VINIL), COM INSTALAÇÃO. </t>
+    <t>SERVIÇO DE CONFECÇÃO DE ADESIVOS (VINIL), COM INSTALAÇÃO.</t>
   </si>
   <si>
     <t>3.900,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO EM BRASÃO, LETREIROS E PLACAS. </t>
+    <t>SERVIÇO DE MANUTENÇÃO EM BRASÃO, LETREIROS E PLACAS.</t>
   </si>
   <si>
     <t>67.983,50</t>
   </si>
   <si>
-    <t xml:space="preserve">PLACAS PATRIMONIAIS </t>
+    <t>PLACAS PATRIMONIAIS</t>
   </si>
   <si>
     <t>58 / 2012</t>
   </si>
   <si>
     <t>27/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva em plataforma de elevação de portadores de necessidades especiais, com cobertura total de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 55 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Manutenção preventiva e corretiva em plataforma de elevação, de portadores de necessidades especiais, com cobertura total de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG. </t>
+    <t>PREGÃO ELETRÔNICONº 55</t>
+  </si>
+  <si>
+    <t>Manutenção preventiva e corretiva em plataforma de elevação, de portadores de necessidades especiais, com cobertura total de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG.</t>
   </si>
   <si>
     <t>27-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.07.2012 Início da disputa de preços: às 10 horas do dia 17.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 19-07-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t>57 / 2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 54 </t>
+    <t>PREGÃO ELETRÔNICONº 54</t>
   </si>
   <si>
     <t>27-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.07.2012 Início da disputa de preços: às 10 horas do dia 13.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 23-08-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 22 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl057_pe054_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1596/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl057_pe054_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1596/download;
 </t>
   </si>
   <si>
     <t>56 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de rastreamento móvel veicular, através de rastreadores portátil, com tecnologia GPS e acesso "on line" via internet, com fornecimento de aparelhos, em regime de comodato, inclusive treinamento de uso do software e do equipamento.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 53 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Virtual Sat Ltda. </t>
+    <t>PREGÃO ELETRÔNICONº 53</t>
+  </si>
+  <si>
+    <t>Virtual Sat Ltda.</t>
   </si>
   <si>
     <t>6.300,00</t>
   </si>
   <si>
     <t>27-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.07.2012. Início da disputa de preços: às 10 horas do dia 12.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 26-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Virtual Sat Ltda. no lote 1 (único). Belo Horizonte, 24 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl056_pe053_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1590/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl056_pe053_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1590/download;
 </t>
   </si>
   <si>
     <t>55 / 2012</t>
   </si>
   <si>
     <t>Aquisição de licenças de Windows Server 2008 R2 Enterprise 64 bits.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 52 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ACM EQUIPAMENTOS ELETRÔNICOS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 52</t>
+  </si>
+  <si>
+    <t>LICENÇAS DE WINDOWS SERVER</t>
+  </si>
+  <si>
+    <t>ACM EQUIPAMENTOS ELETRÔNICOS LTDA - EPP</t>
   </si>
   <si>
     <t>43.999,90</t>
   </si>
   <si>
     <t>30-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 13.07.2012. Início da disputa de preços: às 10 horas do dia 16.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 23-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: ACM Equipamentos Eletrônicos Ltda. EPP no lote 1 (único). Belo Horizonte, 22 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl055_pe052_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1594/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl055_pe052_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1594/download;
 </t>
   </si>
   <si>
     <t>54 / 2012</t>
   </si>
   <si>
     <t>23/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviço de sondagem de simples reconhecimento do subsolo percussão (STP), em terreno localizado no município de Vespasiano, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 51 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CONSOMINAS ENGENHARIA LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 51</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE SONDAGEM DE SIMPLES RECONHECIMENTO DO SUBSOLO PERCUSSÃO (STP).</t>
+  </si>
+  <si>
+    <t>CONSOMINAS ENGENHARIA LTDA. - EPP</t>
   </si>
   <si>
     <t>10.080,00</t>
   </si>
   <si>
     <t>23-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.07.2012. Início da disputa de preços: às 10 horas do dia 10.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 26-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Consominas Engenharia Ltda. no lote 1 (único). Belo Horizonte, 25 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl054pe051_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1483/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl054_pe051_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1593/download;
+pl054pe051_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1483/download;
 </t>
   </si>
   <si>
     <t>53 / 2012</t>
   </si>
   <si>
     <t>21/06/2012</t>
   </si>
   <si>
     <t>Aquisição de termocâmera digital portátil.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 50 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FLIR SYSTEMS BRASIL COMÉRCIO DE CÂMERAS INFRAVERMELHAS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 50</t>
+  </si>
+  <si>
+    <t>TERMOCÂMERA DIGITAL PORTÁTIL</t>
+  </si>
+  <si>
+    <t>FLIR SYSTEMS BRASIL COMÉRCIO DE CÂMERAS INFRAVERMELHAS LTDA.</t>
   </si>
   <si>
     <t>27.000,00</t>
   </si>
   <si>
     <t>21-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.07.2012. Início da disputa de preços: às 10 horas do dia 09.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 20 de junho de 2012. Sebastião Nobre da Silva - Coordenador da Divisão de Licitação ----------------------------- 04-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Flir Sistems Brasil Comércio de Câmeras Infravermelhas Ltda. no lote 01 (único). Belo Horizonte, 2 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl053_pe050_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1595/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl053_pe050_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1595/download;
 </t>
   </si>
   <si>
     <t>52 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de seguros de vida para estagiários do Ministério Público do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 49 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FEDERAL VIDA E PREVIDÊNCIA S.A. </t>
+    <t>PREGÃO ELETRÔNICONº 49</t>
+  </si>
+  <si>
+    <t>SEGURO DE VIDA PARA ESTAGIÁRIOS</t>
+  </si>
+  <si>
+    <t>FEDERAL VIDA E PREVIDÊNCIA S.A.</t>
   </si>
   <si>
     <t>7.200,00</t>
   </si>
   <si>
     <t>20-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.07.2012. Início da disputa de preços: às 10 horas do dia 05.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 02-07-2012 SUSPENSÃO O Processo Licitatório 052/2012 Pregão Eletrônico 049/2012 foi suspenso e será republicado para alteração do Edital. ----------------------------- 09-08-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)Republicado devido à alteração do edital. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.08.2012. Início da disputa de preços: às 10 horas do dia 27.08.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 14-08-2012 ESCLARECIMENTOS Seguem esclarecimentos prestados pelo setor técnico/solicitante (Diretoria de Estágios e Convênios Acadêmicos), pela Assessoria Jurídico Administrativa da Procuradoria-Geral de Justiça (AJAD-PGJ) e Pregoeiro, a questionamentos aos termos do Edital: PERGUNTA 1: Item 4.1.2 - Os não-cadastrados que atuem no ramos de atividade compatível com o objeto desta licitação poderão participar cadastrando-se, previamente, na SEPLAG ou apresentando os documentos exigidos para habilitação (Anexo III). Questionamos: Se não formos cadastrados na SEPLAG e apresentarmos todos os documentos solicitados no Anexo III, podemos participar do certame? Caso sejamos vencedores, teremos que efetuar o cadastro? Temos algum prazo? RESPOSTA: Conforme previsto no Edital, a empresa pode atender de uma forma ou de outra. PERGUNTA 2: Item - 11.4 - Caso o licitante detentor da melhor proposta não seja cadastrado deverá apresentar toda a documentação do Anexo III, da forma exigida. Questionamos: Este cadastro refere-se ao mencionado no item 11.1 CAGEF? Se não tivermos este cadastro e apresentarmos toda a documentação do Anexo III, será aceito? RESPOSTA: Vide resposta anterior. PERGUNTA 3: Item - 13.1 - Encerrado o procedimento licitatório, o representante legal do licitante cuja proposta foi considerada vencedora será convocado para firmar o termo de Contrato, conforme a minuta constante do Anexo I, devendo fazê-lo em, no máximo, 5 (cinco) dias úteis a contar da comunicação ou, no decurso desse prazo, devidamente fundamentado, apresentar pedido de prorrogação. Questionamos: Podemos solicitar a retirada do Contrato para assinatura em São Paulo, já que nossa Diretoria fica nesta cidade? RESPOSTA: Sim. PERGUNTA 4: Item - 3.1 - O pagamento da indenização deverá ocorrer em, no máximo, 10 (dez) dias úteis a contar da solicitação formal da contratante, após cumpridas as exigências contratuais ao seu encargo. Questionamos: Com base no artigo 72 da circular 302 da Susep, o prazo para pagamento de indenizações é de 30 dias após recebimento da documentação e caso a documentação não esteja completa, o prazo pode ser prorrogado, é o que diz os parágrafos: § 1o Deverá ser estabelecido prazo para pagamento das indenizações, limitado a 30 (trinta) dias, contados a partir da entrega de todos os documentos básicos previstos no caput deste artigo, ressalvado o disposto no § 2o deste artigo. § 2o Deverá ser estabelecido que no caso de solicitação de documentação e/ou informação complementar, na forma prevista no caput deste artigo, o prazo de que trata o parágrafo anterior será suspenso, voltando a correr a partir do dia útil subseqüente àquele em que forem completamente atendidas as exigências. Sendo assim, será aceito pelo órgão? RESPOSTA (AJAD): O prazo de 10 dias úteis, conforme previsto no Edital, está de acordo com o disposto na Circular 302, uma vez que esta estabelece que deverá ser estabelecido prazo para pagamento das indenizações, limitado a 30 dias, ou seja, o prazo não poderá ultrapassar 30 dias. PERGUNTA 5: Item d) Das obrigações da Contratada - Liberar a indenização em até 10 (dez) dias, a contar da Comunicação do evento, qual seja morte acidenta ou invalidez ou total ou parcial permanente por acidente, estando entregue à Contratada a completa documentação, cumprindo as exigências contratuais pela Contratante. Questionamos: Com base no artigo 72 da circular 302 da Susep, o prazo para pagamento de indenizações é de 30 dias após recebimento da documentação e caso a documentação não esteja completa, o prazo pode ser prorrogado, é o que diz os parágrafos: § 1o Deverá ser estabelecido prazo para pagamento das indenizações, limitado a 30 (trinta) dias, contados a partir da entrega de todos os documentos básicos previstos no caput deste artigo, ressalvado o disposto no § 2o deste artigo. § 2o Deverá ser estabelecido que no caso de solicitação de documentação e/ou informação complementar, na forma prevista no caput deste artigo, o prazo de que trata o parágrafo anterior será suspenso, voltando a correr a partir do dia útil subseqüente àquele em que forem completamente atendidas as exigências. Sendo assim, será aceito pelo órgão? RESPOSTA (AJAD): Quanto à suspensão do prazo no caso de solicitação de documentação e/ou informação complementar, o Edital reproduz na cláusula quinta, letra f, da Minuta do Contrato, exatamente o disposto no §2º, da Circular 302: será suspensa a contagem do prazo acima referenciado, a partir do momento em que for solicitada documentação complementar, sendo reiniciada a contagem de prazo remanescente a partir do dia útil posterior àquele em que forem entregues os respectivos documentos. Assim, concluo que o item 3.1, da Cláusula Segunda e a letra d, da Cláusula Quinta, ambas da Minuta do Contrato, anexa ao Edital, estão em conformidade com o disposto na Circular 302, da SUSEP. PERGUNTA 6: Cláusula Nona das Penalidades - A inadimplência da Contratada, sem a devida justificativa aceita pela Contratante, no cumprimento de qualquer cláusula ou condição prevista neste contrato a sujeitará às sanções a seguir discriminadas, de acordo com a natureza da infração, mediante processo administrativo pertinente, observada a aplicação subsidiária da Lei Federal nº 8.666/93. Questionamos: Entendemos que foram invertidos os papéis da Contratada e Contratante e que este item deve ser retificado. RESPOSTA (Pregoeiro): Não, a nomeação está correta e a cláusula não será alterada. PERGUNTA 7: Clausula Décima - da Vigência do Seguro - A vigência do seguro iniciar-se à 0 (zero) hora do dia imediatamente posterior ao do pagamento devido, relativo ao prêmio, sendo de 12 (doze) meses interruptos, podendo o Contrato ser prorrogado e/ou alterado através de termos aditivos, observando o interesse das partes, limitada a sua duração em 60 (sessenta meses). Questionamos: A vigência poderá sempre ocorrer a partir do 1º (primeiro) dia do mês? RESPOSTA: Fineza reformular pergunta. PERGUNTA 8: Trata-se de Seguro novo, caso negativo, qual a Seguradora Atual? RESPOSTA: Não se trata de seguro novo. Seguem seguradoras atuais: Porto Seguro Cia de Seguros Gerais e Alfa Previdência e Vida S/A. PERGUNTA 9: Qual a taxa atual? RESPOSTA: de acordo com informações obtidas junto às Seguradoras A TAXA ATUAL EQUIVALE DIVIDIR O CUSTO INDIVIDUAL DE CADA ESTAGIÁRIO POR 5000 E MULTIPLICAR POR 100. A TAXA DA PORTO SEGURO É 0,41/5000x100 =0,0082. A TAXA DA ALFA PREVIDÊNCIA É: 0,34/5000x100=0,0068. PERGUNTA 10: Qual o valor da última fatura? RESPOSTA: Última fatura da Porto Seguro: R$267,69 - Última fatura da Alfa: R$290,36. PERGUNTA 11: Qual a sinistralidade dos últimos 36 meses (aberto ano a ano)? RESPOSTA: 2 sinistros (um em 2010 e outro em 2011- morte acidental - um a cada ano, pagos pela Porto Seguro Cia de Seguros Gerais). PERGUNTA 12: Solicitamos encaminhar a massa e questionamos: existem aposentados, afastados? No caso deste último, se houver, informar o CID. RESPOSTA: Podemos informar apenas o número de vidas seguradas e o limite de cada seguradora. Vidas seguradas: Porto Seguro limite máximo 500 vidas. Atualmente seguradas 449 (última fatura) - Alfa Previdência: limite 2.500 vidas, atualmente 854 (última fatura). PERGUNTA 13: Será possível o reajuste por desequilíbrio econômico e financeiro e por sinistralidade? RESPOSTA (Pregoeiro): Será possível reajuste por desequilíbrio econômico e financeiro nos moldes da lei. Não deverá ocorrer reajuste devido a alteração na sinistralidade. PERGUNTA 14: Poderá ser considerada como base da contratação as condições gerais o produto de Acidentes Pessoais ou VG da cia vencedora do processo licitatório, as quais não sejam contrárias ao Edital e que estejam devidamente registradas pela SUSEP? Caso negativo, como serão tratados os casos de "riscos excluídos"? RESPOSTA: Fineza reformular pergunta. ----------------------------- 14-08-2012 ESCLARECIMENTOS Seguem esclarecimentos prestados pelo setor técnico/solicitante (Diretoria de Estágios e Convênios Acadêmicos) a questionamentos aos termos do Edital: PERGUNTA 1: "Informar se o grupo segurável possui seguro em vigor. Em caso afirmativo, solicitamos: 1.1. Seguradora Atual, 1.2. Capitais Segurados, 1.3. Taxa Atual, 1.4. Valor da última fatura." RESPOSTAS: 1.1. Seguradora Atual: Porto Seguro Cia de Seguros Gerais e Alfa Previdência e Vida S/A. 1.2. Capitais Segurados: Morte acidental R$5.000,00 e invalidez permanente por acidente R$5.000,00 - é o que está no próprio edital. posso informar apenas o número de vidas seguradas e o limite de cada seguradora - vidas seguradas: Porto Seguro limite máximo 500 vidas , atualmente seguradas: 449 (última fatura) - Alfa Previdência : limite 2.500 vidas, atualmente 854 (última fatura). 1.3. Taxa Atual: de acordo com informações obtidas junto às Seguradoras A TAXA ATUAL EQUIVALE DIVIDIR O CUSTO INDIVIDUAL DE CADA ESTAGIÁRIO POR 5000 E MULTIPLICAR POR 100. A TAXA DA PORTO SEGURO É 0,41/5000x100=0,0082. A TAXA DA ALFA PREVIDÊNCIA É: 0,34/5000x100=0,0068. 1.4. Valor da última fatura: Última fatura da Porto Seguro: R$267,69 - Última fatura da Alfa: R$290,36. PERGUNTA 2: "Experiência de sinistro do grupo nos últimos 03 (três) anos. 2.1 Prêmio pago; o valor da última fatura paga; 2.2 Sinistros por cobertura (pagos/avisados); 2.3. Taxa vigente em cada período." RESPOSTAS: 2 sinistros (um em 2010 e outro em 2011 - morte acidental - um a cada ano, pagos pela Porto Seguro Cia de Seguros Gerais). 2.1. Prêmio pago; o valor da última fatura paga. Posso informar apenas o número de vidas seguradas e o limite de cada seguradora. Vidas seguradas: Porto Seguro limite máximo 500 vidas. Atualmente seguradas: 449 (última fatura) - Alfa Previdência : limite 2.500 vidas, atualmente 854 (última fatura). 2.2. Sinistros por cobertura (pagos/avisados): foram pagos somente os 2 sinistros já mencionados sendo que não existe nenhum sinistro avisado. 2.3. Taxa vigente em cada período. É A MESMA DO INÍCIO DO CONTRATO, NÃO HOUVE MODIFICAÇÃO. PERGUNTA 3: O MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS é isento/imune de IOF? RESPOSTA: O IOF já vem embutido no prêmio. PERGUNTA 4: De acordo com o art. 40 da Lei 8.666/03, constituem anexos do edital, dele fazendo parte integrante o orçamento estimado em planilhas de quantitativos e preços unitários. Desta forma, pedimos informar qual a estimativa para a contratação que consta no projeto básico. RESPOSTA (Pregoeiro): Primeiramente, necessário lembrar que trata-se de um pregão, modalidade de licitação com legislação específica. Quanto ao valor do Termo de Referência, poderá ser verificado junto ao processo licitatório. ----------------------------- 31-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Federal Vida e Previdência S/A no lote 1 (único). Belo Horizonte, 30 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl052_pe049_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1589/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl052_pe049_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1589/download;
 </t>
   </si>
   <si>
     <t>51 / 2012</t>
   </si>
   <si>
     <t>15/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de confecção de materiais e impressos gráficos, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 48 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BLOCOS E LIVROS </t>
+    <t>PREGÃO ELETRÔNICONº 48</t>
+  </si>
+  <si>
+    <t>BLOCOS E LIVROS</t>
   </si>
   <si>
     <t>16.569,00</t>
   </si>
   <si>
     <t>15-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.07.2012. Início da disputa de preços: às 10 horas do dia 04.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 04-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes Gráfica e Editora Mafali Ltda.-ME nos lotes 1 e 2, Roqueseller Gráfica e Editora Ltda. no lote 3 e MB Comércio de Envelopes Ltda.EPP no lote 4. Belo Horizonte, 2 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl051_pe048_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1592/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl051_pe048_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1592/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CAPAS </t>
+    <t>CAPAS</t>
   </si>
   <si>
     <t>60.490,00</t>
   </si>
   <si>
-    <t xml:space="preserve">IMPRESSOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ROQUESELLER GRÁFICA E EDITORA LTDA. </t>
+    <t>IMPRESSOS</t>
+  </si>
+  <si>
+    <t>ROQUESELLER GRÁFICA E EDITORA LTDA.</t>
   </si>
   <si>
     <t>146.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">ENVELOPES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MB COMÉRCIO DE ENVELOPES LTDA </t>
+    <t>ENVELOPES</t>
+  </si>
+  <si>
+    <t>MB COMÉRCIO DE ENVELOPES LTDA</t>
   </si>
   <si>
     <t>54.000,00</t>
   </si>
   <si>
     <t>50 / 2012</t>
   </si>
   <si>
     <t>Aquisição de becas, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 47 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Becas. </t>
+    <t>PREGÃO ELETRÔNICONº 47</t>
+  </si>
+  <si>
+    <t>Becas.</t>
   </si>
   <si>
     <t>15-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.07.2012. Início da disputa de preços: às 10 horas do dia 03.07.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 24-07-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 23 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl050_pe047_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1557/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl050_pe047_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1557/download;
 </t>
   </si>
   <si>
     <t>49 / 2012</t>
   </si>
   <si>
     <t>Aquisição de mobiliários sob medida, mesas para telefone e poltronas, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 46 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MODERN DESIGN DO BRASIL LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 46</t>
+  </si>
+  <si>
+    <t>MOBILIÁRIOS DIVERSOS</t>
+  </si>
+  <si>
+    <t>MODERN DESIGN DO BRASIL LTDA. - EPP</t>
   </si>
   <si>
     <t>6.318,00</t>
   </si>
   <si>
     <t>15-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.06.2012. Início da disputa de preços: às 10 horas do dia 29.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 04-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Modern Design do Brasil Ltda.-EPP no lote 1. Os lotes 2 e 3 encontram-se em andamento. Belo Horizonte, 31 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 30-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Modern Design do Brasil Ltda.-EPP no lote 2. O lote 3 deu-se 'fracassado' por não ter restado proposta para atendimento ao seu objeto. O lote 1 foi homologado no 'MG' de 04.08.2012. Belo Horizonte, 29 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl049_pe046_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1470/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl049_pe046_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1591/download;
+pl049_pe046_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1470/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MOBILIÁRIOS SOB MEDIDA </t>
+    <t>MOBILIÁRIOS SOB MEDIDA</t>
   </si>
   <si>
     <t>52.100,00</t>
   </si>
   <si>
-    <t xml:space="preserve">POLTRONAS </t>
+    <t>POLTRONAS</t>
   </si>
   <si>
     <t>48 / 2012</t>
   </si>
   <si>
     <t>13/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para realizar serviço de instalação de aparelhos de ar condicionado na Promotoria de Justiça de Caratinga, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 45 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para realizar serviço de instalação de aparelhos de ar condicionado na Promotoria de Justiça de Caratinga, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 45</t>
   </si>
   <si>
     <t>13-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.06.2012. Início da disputa de preços: às 10 horas do dia 28.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 24-07-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 23 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl048_pe045_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1562/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl048_pe045_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1562/download;
 </t>
   </si>
   <si>
     <t>47 / 2012</t>
   </si>
   <si>
     <t>06/06/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e equipamentos, para execução de serviços de demolição de galpão localizado na Rua Juscelino Barbosa, 447, bairro Nova Suíça, Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 44 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada, com fornecimento de mão de obra e equipamentos, para execução de serviços de demolição de galpão localizado na Rua Juscelino Barbosa, 447, bairro Nova Suíça, Belo Horizonte, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 44</t>
   </si>
   <si>
     <t>06-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.06.2012. Início da disputa de preços: às 10 horas do dia 26.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 04-08-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 1º de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl047_pe044_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1463/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl047_pe044_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1588/download;
+pl047_pe044_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1463/download;
 </t>
   </si>
   <si>
     <t>46 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de pintura, com fornecimento de mão de obra e materiais, em edificações do Ministério Público em Belo Horizonte e Região Metropolitana, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 43 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BRASMILI COMÉRCIO E SERVIÇOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 43</t>
+  </si>
+  <si>
+    <t>BRASMILI COMÉRCIO E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>191.300,00</t>
   </si>
   <si>
     <t>06-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 22.06.2012. Início da disputa de preços: às 10 horas do dia 25.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 05 de junho de 2012. ----------------------------- 18-06-2012 COMUNICAÇÃO Comunicamos que foram abaixo disponibilizados, em Arquivos (editais, anexos, atas), os anexos Especificações Técnicas e Planilha. ----------------------------- 12-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Brasmili Comércio e Serviços Ltda. ME no lote 1 (único) Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl046_pe043_anexo_planilha.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1472/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl046_pe043_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1549/download;
+pl046_pe043_anexo_espec_tec.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1471/download;
+pl046_pe043_anexo_planilha.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1472/download;
 </t>
   </si>
   <si>
     <t>45 / 2012</t>
   </si>
   <si>
     <t>Aquisição de peças de reposição para cadeiras.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 42 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PEÇAS DE REPOSIÇÃO PARA CADEIRAS. </t>
+    <t>PREGÃO ELETRÔNICONº 42</t>
+  </si>
+  <si>
+    <t>PEÇAS DE REPOSIÇÃO PARA CADEIRAS.</t>
   </si>
   <si>
     <t>2.692,00</t>
   </si>
   <si>
     <t>06-06-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 21.06.2012. Início da disputa de preços: às 10 horas do dia 22.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 19-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: LS Indústria e Comércio de Móveis Ltda.-EPP no lote 1 (único). Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl045_pe042_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1548/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl045_pe042_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1548/download;
 </t>
   </si>
   <si>
     <t>44 / 2012</t>
   </si>
   <si>
     <t>31/05/2012</t>
   </si>
   <si>
     <t>Aquisição e instalação de divisórias e portas, novas, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 41 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">L3A DIVISÓRIAS E FORROS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 41</t>
+  </si>
+  <si>
+    <t>Aquisição de divisórias, portas e vidros, instalados, conforme Anexo VII.</t>
+  </si>
+  <si>
+    <t>L3A DIVISÓRIAS E FORROS LTDA</t>
   </si>
   <si>
     <t>118.999,00</t>
   </si>
   <si>
     <t>31-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.06.2012. Início da disputa de preços: às 10 horas do dia 20.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 19-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: L3A Divisórias e Forros Ltda. no lote 1 (único). Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl044_pe041_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1545/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl044_pe041_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1545/download;
 </t>
   </si>
   <si>
     <t>43 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento de combustível, de forma parcelada, para a Promotoria de Justiça de São João Del Rei, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 40 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Fornecimento de combustível, de forma parcelada, para a Promotoria de São João Del Rei, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 40</t>
+  </si>
+  <si>
+    <t>Fornecimento de combustível, de forma parcelada, para a Promotoria de São João Del Rei, MG.</t>
   </si>
   <si>
     <t>31-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.06.2012. Início da disputa de preços: às 10 horas do dia 19.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 20-06-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'DESERTO' por não ter sido apresentada proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t>42 / 2012</t>
   </si>
   <si>
     <t>26/05/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviço de adaptação de telhado, com fornecimento de materiais e mão de obra na sede das Promotorias de Justiça da cidade de Uberlândia/MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 39 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviço de adaptação de telhado, com fornecimento de materiais e mão de obra na sede das Promotorias de Justiça da cidade de Uberlândia/MG. </t>
+    <t>PREGÃO ELETRÔNICONº 39</t>
   </si>
   <si>
     <t>26-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 15.06.2012 Início da disputa de preços: às 10 horas do dia 18.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 19-06-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl042_pe039_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1453/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl042_pe039_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1453/download;
 </t>
   </si>
   <si>
     <t>41 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços de fornecimento de assinatura de jornais e revistas impressas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 38 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada na prestação de serviços de fornecimento de assinatura de jornais e revistas impressas. </t>
+    <t>PREGÃO ELETRÔNICONº 38</t>
   </si>
   <si>
     <t>26-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 14.06.2012 Início da disputa de preços: às 10 horas do dia 15.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 12-07-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl041_pe038_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1561/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl041_pe038_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1561/download;
 </t>
   </si>
   <si>
     <t>40 / 2012</t>
   </si>
   <si>
     <t>18/05/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em confecção de banners e adesivos</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 37 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SUPREMA DIGITAL LTDA-ME </t>
+    <t>PREGÃO PRESENCIALNº 37</t>
+  </si>
+  <si>
+    <t>Confecção de BANNERS</t>
+  </si>
+  <si>
+    <t>SUPREMA DIGITAL LTDA-ME</t>
   </si>
   <si>
     <t>18-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 05.06.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 23-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Suprema Digital Ltda - ME no lote 1 e Maker Comunicação Visual Ltda. - ME no lote 2. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl040_pp037_2012_contratacao_servicos_banners_adesivos_ASSCOM.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1452/download;
- pl040_pp037_ata_05.06.12.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1459/download;
+pl040_pp037_2012_contratacao_servicos_banners_adesivos_ASSCOM.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1452/download;
+pl040_pp037_ata_05.06.12.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1459/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Confecção de Adesivo Vinil </t>
+    <t>Confecção de Adesivo Vinil</t>
   </si>
   <si>
     <t>3.200,00</t>
   </si>
   <si>
     <t>39 / 2012</t>
   </si>
   <si>
     <t>Aquisição de material para escritório, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 36 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">KLX COMÉRCIO DE ARTIGOS DE PAPELARIA E MATERIAL DE ESCRITÓRIO LTDA-EPP </t>
+    <t>PREGÃO ELETRÔNICONº 36</t>
+  </si>
+  <si>
+    <t>MATERIAIS DIVERSOS, com entrega parcelada (agenda, almofada, bobina, extrator, papeleira, tesoura...)</t>
+  </si>
+  <si>
+    <t>KLX COMÉRCIO DE ARTIGOS DE PAPELARIA E MATERIAL DE ESCRITÓRIO LTDA-EPP</t>
   </si>
   <si>
     <t>26.988,50</t>
   </si>
   <si>
     <t>18-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 13.06.2012 Início da disputa de preços: às 10 horas do dia 14.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 26-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: KLX Comércio de Artigos de Papelaria e Material de Escritório Ltda.-EPP nos lotes 1, 2, 6 e 7; Marcos Aurelio Collaço-EPP nos lotes 3, 8 e 11; Papelaria Irmãos Borges Ltda. nos lotes 4, 9 e 10; Port Distribuidora de Informática e Papelaria Ltda. no lote 5 e Papyrus Materiais para Escritório Ltda. no lote 12. Belo Horizonte, 25 de julho de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl039_pe036_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1544/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl039_pe036_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1544/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">BLOCOS DE RECADO, com entrega parcelada. </t>
+    <t>BLOCOS DE RECADO, com entrega parcelada.</t>
   </si>
   <si>
     <t>15.200,00</t>
   </si>
   <si>
-    <t xml:space="preserve">COLAS E CORRETIVOS, com entrega parcelada. </t>
+    <t>COLAS E CORRETIVOS, com entrega parcelada.</t>
   </si>
   <si>
     <t>4.786,00</t>
   </si>
   <si>
-    <t xml:space="preserve">PASTAS, com entrega parcelada. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PAPELARIA IRMAOS BORGES LTDA. </t>
+    <t>PASTAS, com entrega parcelada.</t>
+  </si>
+  <si>
+    <t>PAPELARIA IRMAOS BORGES LTDA.</t>
   </si>
   <si>
     <t>32.120,00</t>
   </si>
   <si>
-    <t xml:space="preserve">PAPÉIS, com entrega parcelada. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PORT DISTRIBUIDORA DE INFORMÁTICA E PAPELARIA LTDA </t>
+    <t>PAPÉIS, com entrega parcelada.</t>
+  </si>
+  <si>
+    <t>PORT DISTRIBUIDORA DE INFORMÁTICA E PAPELARIA LTDA</t>
   </si>
   <si>
     <t>204.998,70</t>
   </si>
   <si>
-    <t xml:space="preserve">FITAS ADESIVAS, com entrega única. </t>
+    <t>FITAS ADESIVAS, com entrega única.</t>
   </si>
   <si>
     <t>7.521,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CANETAS E PINCÉIS, com entrega parcelada. </t>
+    <t>CANETAS E PINCÉIS, com entrega parcelada.</t>
   </si>
   <si>
     <t>2.191,70</t>
   </si>
   <si>
-    <t xml:space="preserve">CANETAS ESFEROGRÁFICAS, com entrega parcelada. </t>
+    <t>CANETAS ESFEROGRÁFICAS, com entrega parcelada.</t>
   </si>
   <si>
     <t>7.590,00</t>
   </si>
   <si>
-    <t xml:space="preserve">GRAMPEADORES E PERFURADORES, com entrega parcelada. </t>
+    <t>GRAMPEADORES E PERFURADORES, com entrega parcelada.</t>
   </si>
   <si>
     <t>21.035,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CLIPES, GRAMPOS E COLCHETES, com entrega parcelada. </t>
+    <t>CLIPES, GRAMPOS E COLCHETES, com entrega parcelada.</t>
   </si>
   <si>
     <t>18.024,90</t>
   </si>
   <si>
-    <t xml:space="preserve">GRAMPO FIXADOR PLÁSTICO, com entrega parcelada. </t>
+    <t>GRAMPO FIXADOR PLÁSTICO, com entrega parcelada.</t>
   </si>
   <si>
     <t>4.500,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CAIXA PARA ARQUIVO, com entrega parcelada. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PAPYRUS MATERIAIS PARA ESCRITÓRIO LTDA. </t>
+    <t>CAIXA PARA ARQUIVO, com entrega parcelada.</t>
+  </si>
+  <si>
+    <t>PAPYRUS MATERIAIS PARA ESCRITÓRIO LTDA.</t>
   </si>
   <si>
     <t>13.390,00</t>
   </si>
   <si>
     <t>38 / 2012</t>
   </si>
   <si>
     <t>Aquisição de extintores de incêndio novos, classe ABC e suportes, com entrega parcelada</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 35 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SOMA COMÉRCIO DE EQUIPAMENTOS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 35</t>
+  </si>
+  <si>
+    <t>EXTINTORES, SUPORTES DE PAREDE E DE PISO, COM ENTREGA PARCELADA.</t>
+  </si>
+  <si>
+    <t>SOMA COMÉRCIO DE EQUIPAMENTOS LTDA</t>
   </si>
   <si>
     <t>33.986,54</t>
   </si>
   <si>
     <t>18-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.06.2012 Início da disputa de preços: às 10 horas do dia 13.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 19-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Soma Comércio de Equipamentos Ltda.-ME no lote 1 (único). Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl038_pe035_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1534/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl038_pe035_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1534/download;
 </t>
   </si>
   <si>
     <t>37 / 2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 34 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">M.K. TRANJAN ETIQUETAS - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 34</t>
+  </si>
+  <si>
+    <t>M.K. TRANJAN ETIQUETAS - EPP</t>
   </si>
   <si>
     <t>18-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.06.2012 Início da disputa de preços: às 10 horas do dia 12.06.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 06-06-2012 ESCLARECIMENTOS Segue resposta do setor solicitante (Diretoria de Material e Patrimônio - DMAP) a questionamento referente ao objeto do lote 1 (etiquetas para CD): Pergunta: "Podemos oferecer a embalagem da etiqueta para CD A4, conservando duas por folha nas caixas , porem sendo com 10 ou 25 ou 100 folhas. Pois não possuímos embalagens ou seja caixas com 50 folhas" Resposta: "A especificação contida no edital não deverá ser alterada." ----------------------------- 28-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: MK Tranjan Etiquetas - EPP no lote 1, JRL Comercial de Produtos e Serviços em Geral Ltda ? ME no lote 3, Rafide Informática Ltda ? EPP no lote 5, Douglas Rodrigues de Souza Comércio e Serviços ? ME no lote 7 e BH Ink Tonner Serviços e Comércio Ltda - ME no lote 8. O lote 2 resultou ?fracassado? por não ter restado proposta para atendimento ao seu objeto. Os lotes 4 e 6 encontram-se em andamento. Belo Horizonte, 27 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 13-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Work Vix Comércio de Informática Ltda.-ME no lote 4 e Microinfo Papelaria e Informática Ltda.-ME no lote 6. O resultado dos lotes 1,2,3,5,7 e 8 foi publicado no ?MG? de 28.08.2012. Belo Horizonte, 12 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl037_pe034_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1598/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl037_pe034_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1598/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CD E DVD </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JRL COMERCIAL DE PRODUTOS E SERVIÇOS LTDA - ME </t>
+    <t>CD E DVD</t>
+  </si>
+  <si>
+    <t>FITAS E PEN DRIVE</t>
+  </si>
+  <si>
+    <t>JRL COMERCIAL DE PRODUTOS E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>2.130,00</t>
   </si>
   <si>
     <t>11.960,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TONERs PARA IMPRESSORAS LASER LEXMARK e FOTO REVELADOR </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">RAFIDE INFORMÁTICA LTDA - EPP </t>
+    <t>TONERs PARA IMPRESSORAS LASER LEXMARK e FOTO REVELADOR</t>
+  </si>
+  <si>
+    <t>RAFIDE INFORMÁTICA LTDA - EPP</t>
   </si>
   <si>
     <t>5.430,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MICROINFO PAPELARIA E INFORMÁTICA LTDA </t>
+    <t>MICROINFO PAPELARIA E INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>21.875,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TONER PARA IMPRESSORA SAMSUNG </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BH INK TONNER SERVIÇOS E COMÉRCIO LTDA - ME </t>
+    <t>TONER PARA IMPRESSORA SAMSUNG</t>
+  </si>
+  <si>
+    <t>BH INK TONNER SERVIÇOS E COMÉRCIO LTDA - ME</t>
   </si>
   <si>
     <t>918,00</t>
   </si>
   <si>
     <t>36 / 2012</t>
   </si>
   <si>
     <t>08/05/2012</t>
   </si>
   <si>
     <t>Aquisição de materiais gráficos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 33 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BLOCOS E FICHAS </t>
+    <t>PREGÃO ELETRÔNICONº 33</t>
+  </si>
+  <si>
+    <t>BLOCOS E FICHAS</t>
   </si>
   <si>
     <t>3.135,00</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.05.2012 Início da disputa de preços: às 10 horas do dia 29.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 21-05-2012 ESCLARECIMENTOS Tendo em vista solicitação de licitante, foi disponibilizado, nesta data (21.05.2012) arquivo com ILUSTRAÇÃO PASTA, referente ao LOTE 2. Verificar nos anexos. ----------------------------- 27-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Gráfica e Editora Mafali Ltda. ME nos lotes 1 e 2. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl036_pe033_ilustracao_pasta_lote2.png : https://transparencia.mpmg.mp.br/licitacao/arquivo/1446/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl036_pe033_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1531/download;
+pl036_pe033_ilustracao_pasta_lote2.png: https://transparencia.mpmg.mp.br/licitacao/arquivo/1446/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PASTAS </t>
+    <t>PASTAS</t>
   </si>
   <si>
     <t>12.000,00</t>
   </si>
   <si>
     <t>35 / 2012</t>
   </si>
   <si>
     <t>Aquisição de relógio protocolador eletrônico, fragmentadora de papéis e bebedouro de galão, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 32 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VELTI TECNOLOGIA , SISTEMAS E ENGENHARIA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 32</t>
+  </si>
+  <si>
+    <t>RELÓGIO PROTOCOLADOR ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>VELTI TECNOLOGIA , SISTEMAS E ENGENHARIA LTDA - ME</t>
   </si>
   <si>
     <t>8.847,90</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.05.2012 Início da disputa de preços: às 10 horas do dia 25.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 14-05-2012 ESCLARECIMENTOS PERGUNTA referente ao objeto do lote 1 (RELÓGIO PROTOCOLADOR ELETRÔNICO): Oferecemos com acionamento somente automático, atendemos? Oferecemos numerador de 06 dígitos, atendemos? RESPOSTA (conforme setor técnico/solicitante - Diretoria de Material e Patrimônio DMAP): (...) apresentando como amostra o equipamento sugerido, o mesmo atenderia ao que foi por nós demandado. ----------------------------- 12-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Velti Tecnologia, Sistemas e Engenharia Ltda.-ME no lote 1, Vipbrazil Comércio, Importação e Exportação Ltda. no lote 2 e Grupo Asa Empresarial Ltda. EPP no lote 3. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl035_pe032_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1541/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl035_pe032_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1541/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">FRAGMENTADORA DE PAPÉIS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIPBRAZIL - COMÉRCIO, IMPORTAÇÃO E EXPORTAÇÃO LTDA </t>
+    <t>FRAGMENTADORA DE PAPÉIS</t>
+  </si>
+  <si>
+    <t>VIPBRAZIL - COMÉRCIO, IMPORTAÇÃO E EXPORTAÇÃO LTDA</t>
   </si>
   <si>
     <t>4.799,00</t>
   </si>
   <si>
-    <t xml:space="preserve">BEBEDOURO DE GALÃO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GRUPO ASA EMPRESARIAL LTDA - EPP </t>
+    <t>BEBEDOURO DE GALÃO</t>
+  </si>
+  <si>
+    <t>GRUPO ASA EMPRESARIAL LTDA - EPP</t>
   </si>
   <si>
     <t>4.833,00</t>
   </si>
   <si>
     <t>34 / 2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 31 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIA LUMEN'S AUDIO, VIDEO E INFORMÁTICA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 31</t>
+  </si>
+  <si>
+    <t>CÂMERAS FOTOGRÁFICAS DIGITAIS</t>
+  </si>
+  <si>
+    <t>VIA LUMEN'S AUDIO, VIDEO E INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>7.001,00</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.05.2012 Início da disputa de preços: às 10 horas do dia 24.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 14-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Via Lumen's Áudio, Vídeo e Informática Ltda. - EPP no lote 1 e Irmãos Bohrer Eletro Eletrônicos Ltda. - ME no lote 3. Homologo o resultado dos lotes 2 e 4 como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Belo Horizonte, 06 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl034_pe031_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1559/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl034_pe031_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1559/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">IRMÃOS BOHRER ELETRO ELETRÔNICOS LTDA - ME </t>
+    <t>IRMÃOS BOHRER ELETRO ELETRÔNICOS LTDA - ME</t>
   </si>
   <si>
     <t>1.840,00</t>
   </si>
   <si>
-    <t xml:space="preserve">TRANSMISSOR E RECEPTOR DE VÍDEO VGA COM ÁUDIO. </t>
+    <t>TRANSMISSOR E RECEPTOR DE VÍDEO VGA COM ÁUDIO.</t>
   </si>
   <si>
     <t>33 / 2012</t>
   </si>
   <si>
     <t>Aquisição de equipamentos e materiais para laboratório de análise de combustível.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 30 </t>
+    <t>PREGÃO ELETRÔNICONº 30</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 22.05.2012 Início da disputa de preços: às 10 horas do dia 23.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 19-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Marte Equipamentos para Laboratório Ltda. no lote 4; TK Service Ltda.-EPP no lote 8; Pensalab Equipamentos Industriais S.A. nos lotes 9 e 10 e A. Diogo Comércio de Ferragens Ltda.-ME no lote 11. Os lotes 3 e 12 enceraram-se 'fracassados' por não terem restado propostas para atendimento aos seus objetos. Os lotes 1, 2, 5, 6 e 7 enceraram-se 'desertos' por não terem sido apresentadas propostas para atendimento aos seus objetos. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl033_pe030_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1540/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl033_pe030_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1540/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PHMETRO PORTÁTIL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MARTE EQUIPAMENTOS PARA LABORATÓRIO LTDA </t>
+    <t>PHMETRO PORTÁTIL</t>
+  </si>
+  <si>
+    <t>MARTE EQUIPAMENTOS PARA LABORATÓRIO LTDA</t>
   </si>
   <si>
     <t>4.646,40</t>
   </si>
   <si>
-    <t xml:space="preserve">CRONÔMETRO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TK SERVICE LTDA - EPP </t>
+    <t>CRONÔMETRO</t>
+  </si>
+  <si>
+    <t>BALANÇA DIGITAL PORTÁTIL</t>
+  </si>
+  <si>
+    <t>TK SERVICE LTDA - EPP</t>
   </si>
   <si>
     <t>525,00</t>
   </si>
   <si>
-    <t xml:space="preserve">ESPECTÔMETRO DE INFRA VERMELHO E SUPRIMENTOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PENSALAB EQUIPAMENTOS INDUSTRIAIS S.A. </t>
+    <t>ESPECTÔMETRO DE INFRA VERMELHO E SUPRIMENTOS</t>
+  </si>
+  <si>
+    <t>PENSALAB EQUIPAMENTOS INDUSTRIAIS S.A.</t>
   </si>
   <si>
     <t>115.200,00</t>
   </si>
   <si>
-    <t xml:space="preserve">APARELHO PARA DETERMINAÇÃO DE FULGOR </t>
+    <t>APARELHO PARA DETERMINAÇÃO DE FULGOR</t>
   </si>
   <si>
     <t>33.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">COLORÍMETRO COMPLETAMENTE PORTÁTIL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">A. DIOGO COMÉRCIO DE FERRAGENS LTDA - ME </t>
+    <t>COLORÍMETRO COMPLETAMENTE PORTÁTIL</t>
+  </si>
+  <si>
+    <t>A. DIOGO COMÉRCIO DE FERRAGENS LTDA - ME</t>
   </si>
   <si>
     <t>3.766,00</t>
   </si>
   <si>
     <t>32 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresas especializadas para prestação de serviços gráficos e para serviços de gravação de DVD.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 29 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SERVIÇO DE IMPRESSÃO DE LIVROS. </t>
+    <t>PREGÃO PRESENCIALNº 29</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE IMPRESSÃO DE LIVROS.</t>
   </si>
   <si>
     <t>98.790,00</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 22.05.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 01-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda.-ME nos lotes 1, 2, 3 e 4. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl032_pp029_ata_22.05.2012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1451/download;
- pl032_pp0292012_contratacao_servicos_graficos_cartilha_livros_capas_DVD_CEAF.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1436/download;
+pl032_pp029_ata_22.05.2012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1451/download;
+pl032_pp0292012_contratacao_servicos_graficos_cartilha_livros_capas_DVD_CEAF.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1436/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE IMPRESSÃO DE CARTILHAS. </t>
+    <t>SERVIÇO DE IMPRESSÃO DE CARTILHAS.</t>
   </si>
   <si>
     <t>64.650,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE IMPRESSÃO E MONTAGEM DE CAPAS DE DVD </t>
+    <t>SERVIÇO DE IMPRESSÃO E MONTAGEM DE CAPAS DE DVD</t>
   </si>
   <si>
     <t>2.800,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE GRAVAÇAÕ DE DVD </t>
+    <t>SERVIÇO DE GRAVAÇAÕ DE DVD</t>
   </si>
   <si>
     <t>25.100,00</t>
   </si>
   <si>
     <t>31 / 2012</t>
   </si>
   <si>
     <t>Aquisição de licenças de uso de software ADOBE, Microsoft Visio e de suporte para Geoprocessamento.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 28 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FÁTIMA HONORATO AGUIAR - ME </t>
+    <t>PREGÃO ELETRÔNICONº 28</t>
+  </si>
+  <si>
+    <t>LICENÇAS DE USO DE SOFTEWARES ADOBE</t>
+  </si>
+  <si>
+    <t>FÁTIMA HONORATO AGUIAR - ME</t>
   </si>
   <si>
     <t>45.119,98</t>
   </si>
   <si>
     <t>08-05-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 21.05.2012 Início da disputa de preços: às 10 horas do dia 22.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 09-05-2012 ESCLARECIMENTOS Segue questionamento e resposta do setor técnico (Superintendência de Tecnologia da Informação - STI). Pergunta: "Gostaria de saber se as licenças para os lotes 1 e 2 do referido PE podem ser LICENÇAS GOVERNAMENTAIS, ou serão somente aceitas licenças comerciais." Resposta: "Não colocamos nenhuma limitação no edital sobre o tipo de licença, cabe ao fornecedor escolher a opção que achar melhor para fornecimento." ----------------------------- 23-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Fátima Honorato Aguiar - ME nos lotes 1 e 2. Homologo o resultado do lote 3 deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl031_pe028_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1530/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl031_pe028_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1530/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇAS DE USO DE SOFTWARE MICROSOFT VISIO </t>
+    <t>LICENÇAS DE USO DE SOFTWARE MICROSOFT VISIO</t>
   </si>
   <si>
     <t>12.520,80</t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇAS DE USO DE SOFTWARE PARA GEOPROCESSAMENTO. </t>
+    <t>LICENÇAS DE USO DE SOFTWARE PARA GEOPROCESSAMENTO.</t>
   </si>
   <si>
     <t>30 / 2012</t>
   </si>
   <si>
     <t>25/04/2012</t>
   </si>
   <si>
     <t>Aquisição de peças de reposição para equipamentos de informática.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 27 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">L L MONTEIRO COMÉRCIO DE INFORMÁTICA LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 27</t>
+  </si>
+  <si>
+    <t>UNIDADES FUSORAS</t>
+  </si>
+  <si>
+    <t>L L MONTEIRO COMÉRCIO DE INFORMÁTICA LTDA-ME</t>
   </si>
   <si>
     <t>6.748,50</t>
   </si>
   <si>
     <t>25-04-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.05.2012 Início da disputa de preços: às 10 horas do dia 11.05.2012. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 08-05-2012 ESCLARECIMENTOS LOTE 6 (fita LTO), especificações do produto: "Fitas LTO3 Ultrium RW 800 GB". O Edital não será republicado, a informação não alterará a formulação das propostas. ----------------------------- 01-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: L L Monteiro Comércio de Informática Ltda.-ME nos lotes 1 e 5, Giga Byte Sistemas e Computadores Ltda. no lote2, Informática Quality Comércio e Serviços Ltda.-ME no lote 3, Bellcomsys Comércio e Prestação de Serviços em Informática Ltda.-EPP no lote 4, Reis Office Products Comercial Ltda. nos lotes 6 e 7. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl030_pe027_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1528/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl030_pe027_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1528/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GIGA BYTE SISTEMAS E COMPUTADORES LTDA </t>
+    <t>GIGA BYTE SISTEMAS E COMPUTADORES LTDA</t>
   </si>
   <si>
     <t>6.799,98</t>
   </si>
   <si>
-    <t xml:space="preserve">FONTE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">INFORMÁTICA QUALITY COMÉRCIO E SERVIÇOS LTDA-ME </t>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>INFORMÁTICA QUALITY COMÉRCIO E SERVIÇOS LTDA-ME</t>
   </si>
   <si>
     <t>3.404,50</t>
   </si>
   <si>
-    <t xml:space="preserve">PENTES DE MEMÓRIA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BELLCOMSYS COMÉRCIO E PRESTAÇÃO DE SERVIÇOS EM INFORMÁTICA LTDA-EPP </t>
+    <t>PENTES DE MEMÓRIA</t>
+  </si>
+  <si>
+    <t>BELLCOMSYS COMÉRCIO E PRESTAÇÃO DE SERVIÇOS EM INFORMÁTICA LTDA-EPP</t>
   </si>
   <si>
     <t>13.560,00</t>
   </si>
   <si>
-    <t xml:space="preserve">DISCOS RÍGIDOS E CABOS </t>
+    <t>DISCOS RÍGIDOS E CABOS</t>
   </si>
   <si>
     <t>89.920,00</t>
   </si>
   <si>
-    <t xml:space="preserve">FITAS LTO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">REIS OFFICE PRODUCTS COMERCIAL LTDA </t>
+    <t>FITAS LTO</t>
+  </si>
+  <si>
+    <t>REIS OFFICE PRODUCTS COMERCIAL LTDA</t>
   </si>
   <si>
     <t>2.160,00</t>
   </si>
   <si>
-    <t xml:space="preserve">REFIS DE FITAS </t>
+    <t>REFIS DE FITAS</t>
   </si>
   <si>
     <t>1.210,00</t>
   </si>
   <si>
     <t>29 / 2012</t>
   </si>
   <si>
     <t>04/05/2012</t>
   </si>
   <si>
     <t>Aquisição equipamentos de informática, incluindo garantia e assistência técnica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 26 </t>
+    <t>PREGÃO ELETRÔNICONº 26</t>
   </si>
   <si>
     <t>118.944,00</t>
   </si>
   <si>
     <t>20-04-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.05.2012 Início da disputa de preços: às 10 horas do dia 08.05.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 04-05-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.05.2012 Início da disputa de preços: às 10 horas do dia 17.05.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 03-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Arquimedes Automação e Informática Ltda. no lote 3; Eletra Tecnologia e Informática Ltda. no lote 4 e Digicomp Engenharia Ltda. no lote 5. O resultado dos lotes 1, 2 e 6 será divulgado posteriormente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 18-07-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sierdovski &amp; Sierdovski Ltda. no lote 1, Eletra Tecnologia e Informática Ltda. no lote 2 e R.M.S. Comércio de Produtos Eletrônicos Ltda. - ME no lote 6. Os lotes 3 , 4 e 5 foram homologados no 'MG' de 03.07.2012. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl029_pe026_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1538/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl029_pe026_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1538/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MONITORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ELETRA TECNOLOGIA E INFORMÁTICA LTDA. </t>
+    <t>MONITORES</t>
+  </si>
+  <si>
+    <t>ELETRA TECNOLOGIA E INFORMÁTICA LTDA.</t>
   </si>
   <si>
     <t>6.098,00</t>
   </si>
   <si>
-    <t xml:space="preserve">IMPRESSORA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ARQUIMEDES AUTOMAÇÃO E INFORMÁTICA LTDA </t>
+    <t>IMPRESSORA</t>
+  </si>
+  <si>
+    <t>ARQUIMEDES AUTOMAÇÃO E INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>762,96</t>
   </si>
   <si>
     <t>10.416,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SWITCHS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DIGICOMP ENGENHARIA LTDA </t>
+    <t>SWITCHS</t>
+  </si>
+  <si>
+    <t>DIGICOMP ENGENHARIA LTDA</t>
   </si>
   <si>
     <t>231.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SWITCH E ROTEADORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">R.M.S. COMÉRCIO DE PRODUTOS ELETRÔNICOS LTDA </t>
+    <t>SWITCH E ROTEADORES</t>
+  </si>
+  <si>
+    <t>R.M.S. COMÉRCIO DE PRODUTOS ELETRÔNICOS LTDA</t>
   </si>
   <si>
     <t>10.988,85</t>
   </si>
   <si>
     <t>28 / 2012</t>
   </si>
   <si>
     <t>22/03/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 25 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONFECÇÃO DE MATERIAIS GRÁFICOS </t>
+    <t>PREGÃO PRESENCIALNº 25</t>
+  </si>
+  <si>
+    <t>CONFECÇÃO DE MATERIAIS GRÁFICOS</t>
   </si>
   <si>
     <t>90.420,00</t>
   </si>
   <si>
     <t>22-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 11.04.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda. ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl028_pp025_ata_11.04.2012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1425/download;
- pl028_pp025_2012_contratacao_servicos_graficos_cartilha_ASSCOM.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1412/download;
+pl028_pp025_ata_11.04.2012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1425/download;
+pl028_pp025_2012_contratacao_servicos_graficos_cartilha_ASSCOM.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1412/download;
 </t>
   </si>
   <si>
     <t>27 / 2012</t>
   </si>
   <si>
     <t>17/03/2012</t>
   </si>
   <si>
     <t>Aquisição de veículos de representação, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 24 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">NISSAN DO BRASIL AUTOMÓVEIS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 24</t>
+  </si>
+  <si>
+    <t>NISSAN DO BRASIL AUTOMÓVEIS LTDA</t>
   </si>
   <si>
     <t>103.500,00</t>
   </si>
   <si>
     <t>17-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 30.03.2012 Início da disputa de preços: às 10 horas do dia 02.04.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 01-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Nissan do Brasil Automóveis Ltda.no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl027_pe024_ata.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1438/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl027_pe024_ata.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1438/download;
 </t>
   </si>
   <si>
     <t>26 / 2012</t>
   </si>
   <si>
     <t>14/03/2012</t>
   </si>
   <si>
     <t>Aquisição de persianas com entrega parcelada, com e sem instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 23 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BABADOS DECORAÇÕES LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 23</t>
+  </si>
+  <si>
+    <t>Persianas com entrega parcelada, com e sem instalação.</t>
+  </si>
+  <si>
+    <t>BABADOS DECORAÇÕES LTDA. - ME</t>
   </si>
   <si>
     <t>46.992,00</t>
   </si>
   <si>
     <t>14-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 29.03.2012 Início da disputa de preços: às 10 horas do dia 30.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Babados Decorações Ltda. ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl026_pe023_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1503/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl026_pe023_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1503/download;
 </t>
   </si>
   <si>
     <t>25 / 2012</t>
   </si>
   <si>
     <t>Aquisição de mobiliário de aço, novo.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 22 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TSW INDÚSTRIA E COMERCIO DE MÓVEIS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 22</t>
+  </si>
+  <si>
+    <t>ARMÁRIO E ESTANTE DE AÇO, NOVOS</t>
+  </si>
+  <si>
+    <t>TSW INDÚSTRIA E COMERCIO DE MÓVEIS LTDA</t>
   </si>
   <si>
     <t>84.850,00</t>
   </si>
   <si>
     <t>14-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.03.2012 Início da disputa de preços: às 10 horas do dia 29.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 24-05-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante LS Indústria e Comércio de Móveis Ltda. ME no lote 2. O resultado do julgamento do lote 1 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 29-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante TSW INDÚSTRIA E COMÉRCIO DE MÓVEIS LTDA no lote 01. O lote 2 foi homologado no 'MG' de 24.05.2012. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl025_pe022_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1511/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl025_pe022_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1511/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">APOIO PARA PÉS, NOVOS. </t>
+    <t>APOIO PARA PÉS, NOVOS.</t>
   </si>
   <si>
     <t>12.974,00</t>
   </si>
   <si>
     <t>24 / 2012</t>
   </si>
   <si>
     <t>10/03/2012</t>
   </si>
   <si>
     <t>Aquisição de refrigeradores e fogões, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 21 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PRESTOBAT LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 21</t>
+  </si>
+  <si>
+    <t>REFRIGERADORES E FOGÕES</t>
+  </si>
+  <si>
+    <t>PRESTOBAT LTDA.</t>
   </si>
   <si>
     <t>14.828,20</t>
   </si>
   <si>
     <t>10-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.03.2012 Início da disputa de preços: às 10 horas do dia 28.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Prestobat Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl024_pe021_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1573/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl024_pe021_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1573/download;
 </t>
   </si>
   <si>
     <t>23 / 2012</t>
   </si>
   <si>
     <t>20/06/2012</t>
   </si>
   <si>
     <t>Aquisição de sistema de controle de acesso de veículos, incluindo materiais e mão de obra de instalação, para edificação do Ministério Público em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 20 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">A PONTO RÁPIDO LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 20</t>
+  </si>
+  <si>
+    <t>SISTEMA DE CONTROLE DE ACESSO DE VEÍCULOS - Rua Dias Adorno, 367, Bairro Santo Agostinho, Belo Horizonte, MG.</t>
+  </si>
+  <si>
+    <t>A PONTO RÁPIDO LTDA. - ME</t>
   </si>
   <si>
     <t>107.560,00</t>
   </si>
   <si>
     <t>10-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.03.2012 Início da disputa de preços: às 10 horas do dia 27.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 14-03-2012 COMUNICAÇÃO Comunicamos que o referido processo encontra-se suspenso e aguarda republicação por motivo de alteração do objeto. ----------------------------- 20-06-2012 AVISO DE LICITAÇÃO *Republicado devido a alteração do objeto A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.07.2012 Início da disputa de preços: às 10 horas do dia 06.07.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 03-07-2012 ESCLARECIMENTOS PERGUNTA 1: Os Lotes 2, 3, 4 e 5 são apenas aquisição? RESPOSTA: Lotes 2 e 3 aquisição com instalação. Lotes 4 e 5 sem instalação. PERGUNTA 2: A vistoria para execução de serviços é prévia? RESPOSTA: A visita/vistoria técnica não é obrigatória para participação no pregão. Ressaltamos que não serão aceitas alegações posteriores quanto ao desconhecimento de qualquer elemento, existência de dúvidas e outras questões que possam provocar empecilhos, atrasos ou paralisações na execução dos serviços e que poderiam ter sido observados na visita/vistoria técnica. PERGUNTA 3: Qual a marca e modelo de referência da cancela do lote 1? RESPOSTA: Não foram definidos marca e modelo de referência para a cancela especificada, mas apenas que possua os requisitos mínimos solicitados. ----------------------------- 07-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante A Ponto Rápido Ltda.-ME no lote 1. Os lotes 2, 3, 4 e 5 encontram-se em andamento. Belo Horizonte, 06 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça ----------------------------- 12-09-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: A Ponto Rápido Ltda.-ME no lote 3 e Beta Engenharia e Comércio Ltda.-ME no lote 5. Os lotes 2 e 4 resultaram 'fracassados' por não ter restado propostas classificadas para atendimento aos seus objetos. O lote 1 foi homologado no 'MG' em 07.08.2012. Belo Horizonte, 11 de setembro de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl023_pe020_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1682/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl023_pe020_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1485/download;
+pl023_pe020_anexo_.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1486/download;
+pl023_pe020_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1682/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SISTEMA DE AUTOMATIZAÇÃO DE PORTÃO DE GARAGEM - UBERLÂNDIA, MG (Rua São Paulo, 95, Bairro Tibery) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SISTEMA DE AUTOMATIZAÇÃO DE PORTÃO DE GARAGEM - BELO HORIZONTE MG (Rua Rio Grande do Sul, 604, Bairro Barro Preto) </t>
+    <t>SISTEMA DE AUTOMATIZAÇÃO DE PORTÃO DE GARAGEM - UBERLÂNDIA, MG (Rua São Paulo, 95, Bairro Tibery)</t>
+  </si>
+  <si>
+    <t>SISTEMA DE AUTOMATIZAÇÃO DE PORTÃO DE GARAGEM - BELO HORIZONTE MG (Rua Rio Grande do Sul, 604, Bairro Barro Preto)</t>
   </si>
   <si>
     <t>5.462,00</t>
   </si>
   <si>
-    <t xml:space="preserve">EQUIPAMENTOS E MATERIAIS PARA CIRCUITO FECHADO DE TV. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EQUIPAMENTOS PARA CIRCUITO INTERNO DE TV. </t>
+    <t>EQUIPAMENTOS E MATERIAIS PARA CIRCUITO FECHADO DE TV.</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS PARA CIRCUITO INTERNO DE TV.</t>
   </si>
   <si>
     <t>75.374,40</t>
   </si>
   <si>
     <t>22 / 2012</t>
   </si>
   <si>
     <t>03/05/2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 19 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CARTILHAS </t>
+    <t>PREGÃO PRESENCIALNº 19</t>
+  </si>
+  <si>
+    <t>CARTILHAS</t>
   </si>
   <si>
     <t>22.150,00</t>
   </si>
   <si>
     <t>10-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 23.03.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 14-03-2012 COMUNICAÇÃO Comunicamos que o referido processo encontra-se suspenso e aguarda republicação por motivo de alteração do objeto. ----------------------------- 03-05-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 17.05.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. Belo Horizonte, 02 de maio de 2012. Emerson Morais Dias - Coordenador da Divisão de Licitação *Republicado devido a alteração do objeto. ----------------------------- 01-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda.-ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl022_pp019_2012_REP_contratacao_servicos_graficos_cartilha_FEPDC_.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1435/download;
-[...1 lines deleted...]
- pl022_pp019_ata_17052012.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1536/download;
+pl022_pp019_2012_REP_contratacao_servicos_graficos_cartilha_FEPDC_.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1435/download;
+pl022_pp019_2012_contratacao_servicos_graficos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1393/download;
+pl022_pp019_ata_17052012.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1536/download;
 </t>
   </si>
   <si>
     <t>21 / 2012</t>
   </si>
   <si>
     <t>23/03/2012</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 18 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TEMPO FRIO - COMÉRCIO E SERVIÇOS DE REFRIGERAÇÃO LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 18</t>
+  </si>
+  <si>
+    <t>CONDICIONADORES DE AR ACJ E SPLIT, NOVOS.</t>
+  </si>
+  <si>
+    <t>TEMPO FRIO - COMÉRCIO E SERVIÇOS DE REFRIGERAÇÃO LTDA - ME</t>
   </si>
   <si>
     <t>19.377,00</t>
   </si>
   <si>
     <t>10-03-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.03.2012 Início da disputa de preços: às 10 horas do dia 26.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 22-03-2012 SUSPENSÃO O PL 021/2012 PE 018 foi suspenso devido à necessidade de alteração de seu objeto. ----------------------------- 23-03-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.04.2012. Início da disputa de preços: às 10 horas do dia 12.04.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 07-08-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Tempo Frio Comércio e Serviço de Refrigeração Ltda.-ME no lote 01 (único). Belo Horizonte, 6 de agosto de 2012. Alceu José Torres Marques Procurador-Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl021_pe018_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1552/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl021_pe018_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1552/download;
 </t>
   </si>
   <si>
     <t>20 / 2012</t>
   </si>
   <si>
     <t>28/02/2012</t>
   </si>
   <si>
     <t>Aquisição de notebooks novos, incluindo garantia e assistência técnica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 17 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MG 777 COMPUTADORES E INFORMÁTICA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 17</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE NOTEBOOKS (Tela LED 14?)</t>
+  </si>
+  <si>
+    <t>MG 777 COMPUTADORES E INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>98.296,80</t>
   </si>
   <si>
     <t>28-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.03.2012 Início da disputa de preços: às 10 horas do dia 13.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 03-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: MG 777 Computadores e Informática Ltda. no lote 1. Homologo o resultado do lote 2 deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl020_pe017_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1437/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl020_pe017_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1437/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">AQUISIÇÃO DE NOTEBOOKS (Tela LED 15,6?) </t>
+    <t>AQUISIÇÃO DE NOTEBOOKS (Tela LED 15,6?)</t>
   </si>
   <si>
     <t>19 / 2012</t>
   </si>
   <si>
     <t>25/02/2012</t>
   </si>
   <si>
     <t>Aquisição de licença de uso do software SCO OpenServer 5.0.7 V Enterprise para VMWare, incluindo atualizações.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 16 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">INFOKEEP INFORMÁTICA LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 16</t>
+  </si>
+  <si>
+    <t>Licença de uso do software SCO OpenServer 5.0.7 V Enterprise para VMWare com garantia de atualizações por um período de 3 (três) anos, incluindo o fornecimento de mídias para instalação.</t>
+  </si>
+  <si>
+    <t>INFOKEEP INFORMÁTICA LTDA.</t>
   </si>
   <si>
     <t>8.014,00</t>
   </si>
   <si>
     <t>25-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.03.2012 Início da disputa de preços: às 10 horas do dia 09.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 06-03-2012 ESCLARECIMENTOS Segue esclarecimento prestado pelo setor técnico/solicitante (Superintendência de Tecnologia da Informação - STI) a questionamento aos termos do Edital: Pergunta 1: A aquisição que V.Sas. desejam fazer é da versão Crossgrade, ou da versão full? Resposta: A nossa versão do SCO é a 5.0.5 e release 6, ou seja o fornecedor deverá cotar a versão para quem não possui o produto, ou seja o produto Full. ----------------------------- 28-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Infokeep Informática Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl019_pe016_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1455/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl019_pe016_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1455/download;
 </t>
   </si>
   <si>
     <t>18 / 2012</t>
   </si>
   <si>
     <t>17/02/2012</t>
   </si>
   <si>
     <t>Aquisição de bandeiras diversas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 15 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BANDERTTINI COMÉRCIO E CONFECÇÕES DE BANDEIRAS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 15</t>
+  </si>
+  <si>
+    <t>BANDEIRAS</t>
+  </si>
+  <si>
+    <t>BANDERTTINI COMÉRCIO E CONFECÇÕES DE BANDEIRAS LTDA.</t>
   </si>
   <si>
     <t>14.996,90</t>
   </si>
   <si>
     <t>17-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.03.2012 Início da disputa de preços: às 10 horas do dia 07.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 29-02-2012 COMUNICAÇÃO Tendo em vista solicitação de empresa, o setor técnico (Assessoria de Comunicação Social - ACS) disponibilizou imagem da bandeira do MP, referentes aos itens 3, 6 e 9 do lote 1 (único). O arquivo foi disponibilizado como anexo, que poderá ser retirado como referência. ----------------------------- 03-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Banderttini Comércio e Confecções de Bandeiras Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl018_pe015_anexo_modelo_bandeira_mp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1378/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl018_pe015_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1441/download;
+pl018_pe015_anexo_modelo_bandeira_mp.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1378/download;
 </t>
   </si>
   <si>
     <t>17 / 2012</t>
   </si>
   <si>
     <t>21/04/2012</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviço de confecção de kits com sacola de lona de banner, bloco de rascunho, caneta esferográfica e crachá.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 14 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CENTRAL MÃOS DE MINAS </t>
+    <t>PREGÃO PRESENCIALNº 14</t>
+  </si>
+  <si>
+    <t>CONFECÇÃO DE SACOLAS, BLOCO DE RASCUNHO, CANETA ESFEROGRÁFICA E CHACHÁ</t>
+  </si>
+  <si>
+    <t>CENTRAL MÃOS DE MINAS</t>
   </si>
   <si>
     <t>9.250,00</t>
   </si>
   <si>
     <t>21-04-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 10.05.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 8º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima ----------------------------- 01-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Central Mãos de Minas no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl017_pp014_ata_10.05.2012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1439/download;
- pl017_pp014_2012_contratacao_servicos_graficos.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1434/download;
+pl017_pp014_ata_10.05.2012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1439/download;
+pl017_pp014_2012_contratacao_servicos_graficos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1434/download;
 </t>
   </si>
   <si>
     <t>16 / 2012</t>
   </si>
   <si>
     <t>16/02/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de ampliação de edificação do Ministério Público, na cidade de Barbacena, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 2 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JFR ENGENHARIA E CONSULTORIA LTDA </t>
+    <t>CONCORRÊNCIANº 2</t>
+  </si>
+  <si>
+    <t>JFR ENGENHARIA E CONSULTORIA LTDA</t>
   </si>
   <si>
     <t>447.816,50</t>
   </si>
   <si>
     <t>16-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 22 de março de 2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, onde poderá ser obtido o edital completo, ou pelos telefax (31)3330-8190 / 8233 / 8332, pelo fax (31)3330-8334 ou no site www.mp.mg.gov.br. ----------------------------- 28-03-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame todos os licitantes: JFR Engenharia e Consultoria Ltda. e Reconp Engenharia Ltda. EPP. A reunião para abertura dos envelopes de propostas fica marcada para o dia 10 de abril de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 18-04-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foram classificadas as propostas de todos os licitantes: JFR Engenharia e Consultoria Ltda. e Reconp Engenharia Ltda. EPP. b) Fica declarado vencedor e adjudicatário o licitante: JFR Engenharia e Consultoria Ltda. no item único desse processo, por atender às exigências editalícias e oferecer proposta com menor preço e abaixo do total máximo permitido. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 28-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante JFR Engenharia e Consultoria Ltda. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl016_co002_ata_julg_prop_adj.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1426/download;
-[...3 lines deleted...]
- pl016_co002_2011_contratacao_servicos_ampliacao_edificacao_BARBACENA.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1371/download;
+pl016_co002_ata_julg_prop_adj.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1426/download;
+pl016_co002_ata_abert_prop.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1424/download;
+pl016_co002_ata_julg_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1417/download;
+pl016_co002_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1370/download;
+pl016_co002_2011_contratacao_servicos_ampliacao_edificacao_BARBACENA.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1371/download;
 </t>
   </si>
   <si>
     <t>15 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de serviços de adaptação e manutenção em edificação do Ministério Público, na cidade de Porteirinha, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 13 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALMEIDA TOSCANO CONSTRUÇÕES E REFORMAS LTDA. </t>
+    <t>PREGÃO PRESENCIALNº 13</t>
+  </si>
+  <si>
+    <t>ALMEIDA TOSCANO CONSTRUÇÕES E REFORMAS LTDA.</t>
   </si>
   <si>
     <t>239.402,00</t>
   </si>
   <si>
     <t>16-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 07.03.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 31-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Almeida Toscano Construções e Reformas Ltda., no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl015_pp013_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1372/download;
-[...1 lines deleted...]
- pl015_pp013_ata_07032012.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1481/download;
+pl015_pp013_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1372/download;
+pl015_pp013_2011_contratacao_servicos_adaptacao_manutencao_PORTEIRINHA.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1373/download;
+pl015_pp013_ata_07032012.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1481/download;
 </t>
   </si>
   <si>
     <t>14 / 2012</t>
   </si>
   <si>
     <t>Aquisição de açúcar e café torrado e moído, com entrega parcelada, e de adoçante, com entrega única.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 12 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DISTRIBUIDORA LANCE CERTO LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 12</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE AÇÚCAR, AÇÚCAR REFINADO E ADOÇANTE</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA LANCE CERTO LTDA-ME</t>
   </si>
   <si>
     <t>16.999,00</t>
   </si>
   <si>
     <t>16-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.03.2012 Início da disputa de preços: às 10 horas do dia 06.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 05-03-2012 ESCLARECIMENTOS Segue resposta do setor solicitante (Diretoria de Material e Patrimônio - DMAP) a questionamento, intempestivo, de empresa sobre edital do PL 014/2012 PE 012 (Aquisição de açúcar, café torrado e moído e adoçante): PERGUNTA: há uma dupla solcitação na questãoembalagem. café herméticamente fechado por processo a vácuo, almofada, - O café embalado a vácuo não é o café almofada, pois vácuo significa ausencia de ar e é que vocês solicitam. E o almofada é outro tipo de empacotamento, com presença de ar no pacote. RESPOSTA: Esclareço-lhe que o edital deixa claro que o licitante poderá entregar o produto empacotado à vácuo ou almofada. Portanto, o produto entregue em embalagem tipo almofada ou tipo tijolinho atende perfeitamente o objetivo pretendido para armazenagem e distribuição. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Distribuidora Lance Certo Ltda.-ME no lote 1. O resultado do julgamento do lote 2 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 14-06-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Mícron Gêneros Alimentícios Ltda.-EPP no lote 2. O lote 1 foi homologado no 'MG' de 24.04.2012. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl014_pe012_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1510/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl014_pe012_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1510/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CAFÉ TORRADO E MOÍDO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MICRON GÊNEROS ALIMENTÍCIOS LTDA </t>
+    <t>CAFÉ TORRADO E MOÍDO</t>
+  </si>
+  <si>
+    <t>MICRON GÊNEROS ALIMENTÍCIOS LTDA</t>
   </si>
   <si>
     <t>44.500,00</t>
   </si>
   <si>
     <t>13 / 2012</t>
   </si>
   <si>
     <t>15/02/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção, com fornecimento de mão de obra e materiais, em edificações do Ministério Público nas cidades de Montes Claros e Ouro Preto, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 11 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de manutenção, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de Montes Claros, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 11</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução de serviços de manutenção, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de Montes Claros, MG.</t>
   </si>
   <si>
     <t>15-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.03.2012 Início da disputa de preços: às 10 horas do dia 05.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 03-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Ada Comércio e Serviços Ltda ME no lote 2. Homologo o resultado do julgamento do lote 1 deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl013_pe011_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1454/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl013_pe011_anexo_Ouro_Preto.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1366/download;
+pl013_pe011_anexo_Montes_Claros.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1365/download;
+pl013_pe011_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1454/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de manutenção, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de Ouro Preto, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ADA COMÉRCIO E SERVIÇOS LTDA - ME </t>
+    <t>Contratação de empresa especializada para execução de serviços de manutenção, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de Ouro Preto, MG.</t>
+  </si>
+  <si>
+    <t>ADA COMÉRCIO E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>49.556,71</t>
   </si>
   <si>
     <t>12 / 2012</t>
   </si>
   <si>
     <t>Aquisição de cartões de acesso para os prédios da Procuradoria-Geral de Justiça, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 10 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">REPRESENTAÇÕES NOVA GERAÇÃO LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 10</t>
+  </si>
+  <si>
+    <t>Cartões de acesso.</t>
+  </si>
+  <si>
+    <t>REPRESENTAÇÕES NOVA GERAÇÃO LTDA. - ME</t>
   </si>
   <si>
     <t>4.000,00</t>
   </si>
   <si>
     <t>15-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 1º.03.2012 Início da disputa de preços: às 10 horas do dia 02.03.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Representações Nova Geração Ltda.-ME, no lote 1(único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl012_pe010_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1466/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl012_pe010_modelo_cartoes.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1364/download;
+pl012_pe010_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1466/download;
 </t>
   </si>
   <si>
     <t>11 / 2012</t>
   </si>
   <si>
     <t>10/02/2012</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar monobloco, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 9 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ARCON - AR CONDICIONADO LTDA ME </t>
+    <t>PREGÃO ELETRÔNICONº 9</t>
+  </si>
+  <si>
+    <t>CONDICIONADORES DE AR MONOBLOCO.</t>
+  </si>
+  <si>
+    <t>ARCON - AR CONDICIONADO LTDA ME</t>
   </si>
   <si>
     <t>48.345,00</t>
   </si>
   <si>
     <t>10-02-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.02.2012 Início da disputa de preços: às 10 horas do dia 28.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 28-02-2012 COMUNICAÇÃO Informamos que, devido a problemas técnicos do sistema, não realizaremos a disputa hoje (28.02.2012). A sessão ocorrerá às 10h de amanhã (29.02.2012). ----------------------------- 29-02-2012 COMUNICAÇÃO Informamos que, devido a problemas técnicos do sistema, não realizaremos a disputa hoje (29.02.2012). A sessão ocorrerá às 10h de amanhã (1º.03.2012). ----------------------------- 17-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Arcon - Ar Condicionado Ltda ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl011_pe009_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1440/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl011_pe009_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1440/download;
 </t>
   </si>
   <si>
     <t>10 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para elaboração de projetos, visando à execução de obras de edificação das sedes do MPMG, nas cidades de São Lourenço e Abre Campo, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">TOMADA DE PREÇOS  Nº 1 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PROJEX ENGENHARIA LTDA. </t>
+    <t>TOMADA DE PREÇOSNº 1</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas, visando à execução de obra de edificação da sede do MPMG, na cidade de São Lourenço, MG.</t>
+  </si>
+  <si>
+    <t>PROJEX ENGENHARIA LTDA.</t>
   </si>
   <si>
     <t>101.851,00</t>
   </si>
   <si>
     <t>27-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que receberá propostas para o atendimento a esta licitação até: - 18 horas do dia 13 de fevereiro de 2012 para os não cadastrados; - 12 horas do dia 16 de fevereiro de 2012 para os cadastrados. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190 / 8233 / 8332 / 8334 ou no site www.mp.mg.gov.br, onde poderá ser obtido o edital. ----------------------------- 10-02-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que receberá propostas para o atendimento a esta licitação até: - 18 horas do dia 24 de fevereiro de 2012 para os não cadastrados; - 12 horas do dia 28 de fevereiro de 2012 para os cadastrados. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190 / 8233 / 8332 / 8334 ou no site www.mp.mg.gov.br, onde poderá ser obtido o edital. Belo Horizonte, 09 de fevereiro de 2012. Emerson Morais Dias - Coordenador da Divisão de Licitação *Republicado devido à alteração do valor orçado. ----------------------------- 10-02-2012 COMUNICAÇÃO Reiteramos que o EDITAL E SEUS ANEXOS FORAM REPUBLICADOS nesta data em virtude de retificação do valor da planilha de São Lourenço (valor anterior: R$142.393,00 - valor corrigido: R$157.404,75), sendo necessário, portanto, que sejam novamente retirados. ----------------------------- 17-02-2012 ESCLARECIMENTOS Seguem esclarecimentos prestados pelo setor técnico/solicitante (Diretoria de Engenharia Arquitetura e Manutenção - DEAM a questionamentos aos termos do edital: Pergunta 1: a)- A estrutura/construção existente será demolida e será construída uma inteiramente nova ou será aproveitada a edificação existente para ampliação? b)- Em caso de aproveitamento da estrutura existente, precisamos saber se o projeto estrutural existente já foi avaliado e comporta o acréscimo de carga a ser incorporado tanto na estrutura como nas fundações. c)- Será fornecido também o projeto estrutural (fundações e superestrutura) para a empresa que elaborará os trabalhos? Resposta: Informamos que, em ambos os casos, NÃO será aproveitada qualquer tipo de edificação, de modo que os projetos a serem elaborados terão como objeto uma construção totalmente nova. ----------------------------- 16-03-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame os licitantes: Exata Engenharia e Comércio Ltda., NB Engenharia de Projetos e Consultoria Ltda. e Projex Engenharia Ltda. b) Foi inabilitado o licitante: Auto Hidros Engenharia Ltda. A reunião para abertura dos envelopes de propostas fica marcada para o dia 27 de março de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 17-03-2012 RETIFICAÇÃO DE RESULTADO DO JULGAMENTO DE DOCUMENTAÇÃO E COMUNICAÇÃO Retifica publicação veiculada no ?MG? de 16.03.2012. a) Foram habilitados para prosseguirem no certame os licitantes: Exata Engenharia e Comércio Ltda. no item 2, NB Engenharia de Projetos e Consultoria Ltda. nos itens 1 e 2 e Projex Engenharia Ltda. nos itens 1 e 2. b) Foram inabilitados os licitantes: Autohidros Engenharia Ltda. nos itens 1 e 2 e Exata Engenharia e Comércio Ltda. no item 1. A reunião para abertura dos envelopes de propostas fica marcada para o dia 27 de março de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 03-04-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foram classificadas as propostas de todos os licitantes: Exata Engenharia e Comércio Ltda. no item 2, NB Engenharia de Projetos e Consultoria Ltda. nos itens 1 e 2 e Projex Engenharia Ltda. nos itens 1 e 2. b) Ficam declarados vencedores e adjudicatários os licitantes: Projex Engenharia Ltda. no item 1 (São Lourenço) e Exata Engenharia e Comércio Ltda. no item 2 (Abre Campo), por atenderem às exigências editalícias e oferecerem propostas com menores preços e abaixo do total máximo permitido. c) O licitante Exata Engenharia e Comércio Ltda. terá 2 dias úteis, a contar da publicação deste ato, para regularizar a documentação fiscal, conforme LC 123/2006. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 10-04-2012 ADJUDICAÇÃO DO OBJETO Informamos que o licitante adjudicatário do Item 02 (Abre Campo), Exata Engenharia e Comércio Ltda., regularizou a documentação fiscal nesta data (10.04.2012). Aberto, portanto, o prazo para recurso referente à manutenção do licitante Exata Engenharia como adjudicatário do Item 2. ----------------------------- 24-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Projex Engenharia Ltda. no item 1 (São Lourenço) e Exata Engenharia e Comércio Ltda. no item 2 (Abre Campo). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl010_tp001_2012_ata_julg_prop_adjudicacao.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1423/download;
-[...4 lines deleted...]
- pl010rep_tp001_2012_contratacao_projetos_orcamentos_SAOLOURENCO_ABRECAMPO.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1358/download;
+pl010_tp001_2012_ata_julg_prop_adjudicacao.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1423/download;
+pl010_tp001_anexo_Sao_Lourenco_REP.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1359/download;
+pl010_tp001_ata_abert_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1377/download;
+pl010_tp001_ata_julg_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1408/download;
+pl010_tp001_anexo_Abre_Campo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1351/download;
+pl010rep_tp001_2012_contratacao_projetos_orcamentos_SAOLOURENCO_ABRECAMPO.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1358/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para elaboração de projetos de contenção/drenagem, fundação e estrutural, orçamento e memorial descritivo/especificações técnicas, visando à execução de obra de edificação da sede do MPMG, na cidade de Abre Campo, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EXATA ENGENHARIA E COMÉRCIO LTDA. </t>
+    <t>Contratação de empresa especializada para elaboração de projetos de contenção/drenagem, fundação e estrutural, orçamento e memorial descritivo/especificações técnicas, visando à execução de obra de edificação da sede do MPMG, na cidade de Abre Campo, MG.</t>
+  </si>
+  <si>
+    <t>EXATA ENGENHARIA E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>32.164,00</t>
   </si>
   <si>
     <t>9 / 2012</t>
   </si>
   <si>
     <t>26/01/2012</t>
   </si>
   <si>
     <t>Prestação de serviços de rastreamento eletrônico móvel veicular, através de GPS e acesso via internet, com fornecimento de aparelhos, em regime de comodato, e treinamento.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 8 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Prestação de serviços de rastreamento eletrônico móvel veicular, através de GPS e acesso via internet, com fornecimento de aparelhos, em regime de comodato, e treinamento. </t>
+    <t>PREGÃO ELETRÔNICONº 8</t>
   </si>
   <si>
     <t>26-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.02.2012 Início da disputa de preços: às 10 horas do dia 09.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 29-02-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado' por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl009_pe008_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1469/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl009_pe008_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1469/download;
 </t>
   </si>
   <si>
     <t>8 / 2012</t>
   </si>
   <si>
     <t>28/01/2012</t>
   </si>
   <si>
     <t>Aquisição de cadeiras diversas, novas</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 7 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MARIA LUIZA INDÚSTRIA E COMÉRCIO LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 7</t>
+  </si>
+  <si>
+    <t>MARIA LUIZA INDÚSTRIA E COMÉRCIO LTDA - ME</t>
   </si>
   <si>
     <t>168.897,95</t>
   </si>
   <si>
     <t>28-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.02.2012 Início da disputa de preços: às 10 horas do dia 13.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 02-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Maria Luiza Indústria e Comércio Ltda. - ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl008_pe007_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1462/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl008_pe007_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1462/download;
 </t>
   </si>
   <si>
     <t>7 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de táxi no Distrito Federal.</t>
   </si>
   <si>
-    <t xml:space="preserve">MAIOR DESCONTO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada, permissionária de serviço rádio-táxi, para prestação de serviço de transporte de passageiros por meio de táxi convencional, mediante requisição prévia por voucher, no Distrito Federal/DF, para atender aos membros do Ministério Público do Estado de Minas Gerais em seus deslocamentos dentro da capital federal, quando em viagens, por motivos institucionais. </t>
+    <t>MAIOR DESCONTO</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIALNº 6</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada, permissionária de serviço rádio-táxi, para prestação de serviço de transporte de passageiros por meio de táxi convencional, mediante requisição prévia por voucher, no Distrito Federal/DF, para atender aos membros do Ministério Público do Estado de Minas Gerais em seus deslocamentos dentro da capital federal, quando em viagens, por motivos institucionais.</t>
   </si>
   <si>
     <t>26-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 10.02.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31) 3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 11-02-2012 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl007_pp006_ata_10.02.12.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1465/download;
- pl007_pp006_2012_servico_taxi_DF.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1349/download;
+pl007_pp006_ata_10.02.12.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1465/download;
+pl007_pp006_2012_servico_taxi_DF.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1349/download;
 </t>
   </si>
   <si>
     <t>6 / 2012</t>
   </si>
   <si>
     <t>25/01/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de dedetização por meio de pulverização, desratização e descorpinização nos imóveis ocupados pela Procuradoria-Geral de Justiça em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 5 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SAVASSI CONTROLE DE PRAGAS E SERVIÇOS LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 5</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços de dedetização por meio de pulverização, desratização e descorpinização, em duas aplicações anuais, nos imóveis ocupados pela Procuradoria-Geral de Justiça em Belo Horizonte, MG.</t>
+  </si>
+  <si>
+    <t>SAVASSI CONTROLE DE PRAGAS E SERVIÇOS LTDA-ME</t>
   </si>
   <si>
     <t>10.283,00</t>
   </si>
   <si>
     <t>25-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.02.2012 Início da disputa de preços: às 10 horas do dia 09.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 25-02-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Savassi Controle de Pragas e Serviços Ltda - ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl006_pe005_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1458/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl006_pe005_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1458/download;
 </t>
   </si>
   <si>
     <t>5 / 2012</t>
   </si>
   <si>
     <t>21/01/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de organização de logística de cursos de capacitação, em 4 capitais brasileiras, com fornecimento de passagens aéreas e terrestres, hospedagens, alimentação e transfer</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 4 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AERO EVENTOS COMERCIAL LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 4</t>
+  </si>
+  <si>
+    <t>Serviço de organização logística com fornecimento de passagens aéreas, passagens terrestres, hospedagem em hotéis com espaço para o curso, alimentação dos participantes e serviço de van (transfer) para cursos de capacitação a ser realizado nas cidades de Belo Horizonte, Curitiba, Salvador e São Paulo, em conformidade com a descrição constante no Termo de Referência (Anexo VI do Edital).</t>
+  </si>
+  <si>
+    <t>AERO EVENTOS COMERCIAL LTDA - EPP</t>
   </si>
   <si>
     <t>208.400,00</t>
   </si>
   <si>
     <t>21-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.02.2012 Início da disputa de preços: às 10 horas do dia 07.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 03-02-2012 ESCLARECIMENTOS PERGUNTA 1: Quais são as datas exatas de utilização de salas/almoços/coffee breaks? Pois as datas de chegadas e partidas do público não condizem. Por exemplo: Evento Capacitação BH. Os participantes vão chegar na cidade 12/03 em diversos horários. Neste dia Haverá evento? Ou somente recepção? RESPOSTA: em relação à capacitação em Belo Horizonte, a chegada está prevista para ocorrer no dia 12 até as 08:00 horas (manhã) e a partida será no dia 16, à noite, após às 19:00 horas. A necessidade dos participantes estarem em Belo Horizonte pela manhã indica que no decorrer deste dia haverá a capacitação, bem como, se partirão à noite no dia 16, é porque durante todo este dia também haverá capacitação, sendo portanto necessária toda logística e estrutura este período de 05 dias. O mesmo raciocínio aplica-se às outras datas e capacitações. ----------------------------- 24-02-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Aero Eventos Comercial Ltda.-EPP no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl005_pe004_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1456/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl005_pe004_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1456/download;
 </t>
   </si>
   <si>
     <t>4 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em criação, produção, edição e finalização de programas do gênero documentário jornalístico, para veiculação em TV e internet, sobre temas do MPMG</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 3 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIKTOR JESUS THOMAZ WAEWELL-ME </t>
+    <t>PREGÃO PRESENCIALNº 3</t>
+  </si>
+  <si>
+    <t>VIKTOR JESUS THOMAZ WAEWELL-ME</t>
   </si>
   <si>
     <t>202.699,92</t>
   </si>
   <si>
     <t>21-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 08.02.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 07-02-2012 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunico a interposição de impugnação ao Edital da licitação supracitada por parte do Sindicato das Agências de Propaganda do Estado de Minas Gerais SINAPRO ? MG. Conheço da peça impugnativa interposta porque própria e tempestiva e, no mérito, nego-lhe provimento. Informo aos interessados que a realização desta licitação ocorrerá conforme aviso de licitação, publicado no ?MG? de 21.01.2012: - Início da sessão de disputa de preços: às 13 horas do dia 08.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 6 de fevereiro de 2012. Sebastião Nobre da Silva Pregoeiro ----------------------------- 02-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Viktor Jésus Thomaz Waewell no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl004_pp003_resposta_impugnacao.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1355/download;
-[...4 lines deleted...]
- pl004_pp003_ata_23022012B.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1480/download;
+pl004_pp003_resposta_impugnacao.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1355/download;
+pl004_pp003_2012_Producao_edicao_TV_e_internet.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1348/download;
+pl004_pp003_ata_08022012.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1477/download;
+pl004_pp003_ata_14022012.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1478/download;
+pl004_pp003_ata_23022012A.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1479/download;
+pl004_pp003_ata_23022012B.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1480/download;
 </t>
   </si>
   <si>
     <t>3 / 2012</t>
   </si>
   <si>
     <t>20/01/2012</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento de combustível, de forma parcelada, para as Promotorias de Justiça de Ouro Preto e São João Del Rei, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 2 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VICENTE PEDROSA &amp; IRMÃOS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 2</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento de combustível, de forma parcelada, para a Promotoria de Justiça de Ouro Preto, MG.</t>
+  </si>
+  <si>
+    <t>VICENTE PEDROSA &amp; IRMÃOS LTDA</t>
   </si>
   <si>
     <t>8.176,00</t>
   </si>
   <si>
     <t>20-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 01.02.2012 Início da disputa de preços: às 10 horas do dia 02.02.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 27-01-2012 ESCLARECIMENTOS Pergunta: Se o abastecimento é feito nos postos de gasolina ou se os combustíveis são armazenados em tanques? Resposta: O abastecimento deverá ocorrer em postos de combustíveis. ----------------------------- 25-02-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Vicente Pedrosa &amp; Irmãos Ltda. no lote 1. O lote 2 deste processo encerrou-se 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl003_pe002_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1460/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl003_pe002_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1460/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa para fornecimento de combustível, de forma parcelada, para a Promotoria de São João Del Rei, MG. </t>
+    <t>Contratação de empresa para fornecimento de combustível, de forma parcelada, para a Promotoria de São João Del Rei, MG.</t>
   </si>
   <si>
     <t>2 / 2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço de operacionalização da primeira etapa do concurso público para ingresso na carreira do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 1 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CONSULPLAN CONSULTORIA E PLANEJAMENTO EM ADMINISTRAÇÃO PÚBLICA LTDA </t>
+    <t>PREGÃO PRESENCIALNº 1</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviço de operacionalização da primeira etapa do concurso público para ingresso na carreira do Ministério Público de Minas Gerais</t>
+  </si>
+  <si>
+    <t>CONSULPLAN CONSULTORIA E PLANEJAMENTO EM ADMINISTRAÇÃO PÚBLICA LTDA</t>
   </si>
   <si>
     <t>99.500,00</t>
   </si>
   <si>
     <t>21-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 06.02.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 15-02-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Consulplan Consultoria e Planejamento em Administração Pública Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl002_pp001_2012_contratacao_servico_concurso_MP.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1347/download;
+pl002_pp001_2012_contratacao_servico_concurso_MP.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1347/download;
 </t>
   </si>
   <si>
     <t>1 / 2012</t>
   </si>
   <si>
     <t>10/01/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para a execução de obra de reforma no pavimento térreo e mezanino de edificação localizada na Rua Dias Adorno, 347, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 1 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Revogado Adjudicado </t>
+    <t>CONCORRÊNCIANº 1</t>
+  </si>
+  <si>
+    <t>Revogado Adjudicado</t>
   </si>
   <si>
     <t>807.256,00</t>
   </si>
   <si>
     <t>10-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 13 de fevereiro de 2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, onde poderá ser obtido o edital completo, ou pelos telefax (31)3330-8190 / 8233 / 8332, pelo fax (31)3330-8334 ou no site www.mp.mg.gov.br. ----------------------------- 28-02-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame todos os licitantes: Ada Comércio e Serviços Ltda. ME, Pegasus Engenharia Ltda. EPP e Tecaenge Engenharia Ltda. A reunião para abertura dos envelopes de propostas fica marcada para o dia 08 de março de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 13-03-2012 COMUNICAÇÃO Reunião - Resultado do Julgamento de Propostas e Aplicabilidade da LC 123/2006. Convocamos Vossas Senhorias para a referida reunião, que ocorrerá às 10 horas do dia 15.03.2012, para a devida classificação das propostas (Resultado do Julgamento das Propostas e Adjudicação), em observância à LC 123/2006 (ME/EPP). Local da reunião: sala da Divisão de Licitação da Procuradoria Geral de Justiça MG, localizada na Av. Álvares Cabral nº1740 6º andar, Santo Agostinho, Belo Horizonte, MG. ----------------------------- 16-03-2012 RESULTADO DO JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foram classificadas as propostas de todos os licitantes: Ada Comércio e Serviços Ltda. ME, Pegasus Engenharia Ltda. EPP e Tecaenge Engenharia Ltda. b) Fica declarado vencedor e adjudicatário o licitante: Ada Comércio e Serviços Ltda. ME no item único desse processo, por atender às exigências editalícias e oferecer proposta com menor preço e abaixo do total máximo permitido. Vistas franqueadas. Simone de Oliveira Capanema ? Presidente da Comissão Permanente de Licitação em exercício ----------------------------- 11-01-2013 REVOGAÇÃO Processo Administrativo nº 030/2012 - A Diretora-Geral da Procuradoria-Geral de Justiça/MPMG determinou a revogação do Processo Licitatório nº 001/2012 - Concorrência nº 001/2012, conforme publicação no Minas Gerais de 11.01.2013.</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl001_co001__anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
-[...4 lines deleted...]
- pl001_co001_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
+pl001_co001__anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
+pl001_co001_2012_contratacao_servicos_reforma_PROCON.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1342/download;
+pl001_co001_lc123.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1407/download;
+pl001_co001_ata_abert_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
+pl001_co001_ata_abert_prop.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1402/download;
+pl001_co001_ata_julg_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
 </t>
   </si>
   <si>
     <t>104 / 2011</t>
   </si>
   <si>
     <t>31/12/2011</t>
   </si>
   <si>
     <t>Aquisição de materiais de higiene pessoal (papel higiênico, papel toalha e sabonete espuma), com o fornecimento dos dispensers em regime de comodato, incluindo a sua instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição de materiais de higiene pessoal (papel higiênico, papel toalha e sabonete espuma), com o fornecimento dos dispensers em regime de comodato, incluindo a sua instalação. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">J PLUS SERVIÇOS COMÉRCIO E DISTRIBUIÇÃO LTDA. </t>
+    <t>J PLUS SERVIÇOS COMÉRCIO E DISTRIBUIÇÃO LTDA.</t>
   </si>
   <si>
     <t>245.994,84</t>
   </si>
   <si>
     <t>31-12-2011 AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.01.2012. Início da disputa de preços: às 10 horas do dia 19.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 02-02-2012 RESULTADO DO JULG. DE REC. ADM, ADJUDICAÇÃO E HOMOLOGAÇÃO Conheço da peça recursiva interposta por parte da empresa Organização e Empreendimento Brasil Ltda. porque própria e tempestiva e, no mérito, nego-lhe provimento. Adjudico o objeto do lote 1 (único) desse processo ao licitante: J.Plus Comércio e Distribuição Ltda. Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: J.Plus Comércio e Distribuição Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl104_pe095_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1448/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl104_pe095_contrarrazoes.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1362/download;
+pl104_pe095_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1448/download;
 </t>
   </si>
   <si>
     <t>103 / 2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de obra de edificação, com fornecimento de mão de obra e materiais, da sede das Promotorias de Justiça da cidade de Uberaba, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para a execução de obra de edificação, com fornecimento de mão de obra e materiais, da sede das Promotorias de Justiça da cidade de Uberaba, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PEDRO UMBERTO CARNEIRO </t>
+    <t>PEDRO UMBERTO CARNEIRO</t>
   </si>
   <si>
     <t>7.921.713,00</t>
   </si>
   <si>
     <t>31-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 6 de fevereiro de 2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, onde poderá ser obtido o edital completo, ou pelos telefax (31)3330-8190 / 8233 / 8332, pelo fax (31)3330-8334 ou no site www.mp.mg.gov.br. Belo Horizonte, 30 de novembro de 2011. José Máximo da Silva Júnior ? Diretoria de Compras e Licitações ----------------------------- 09-01-2012 COMUNICAÇÃO Esclarecemos que antes de apresentar sua proposta, o licitante poderá agendar visita (facultativa) junto à Promotoria de Justiça de Uberaba, MG, pelo(s) telefone(s) (34)3313-6142 com o(a) Sr(a). Eugênia Rodrigues Trajano Borges. Após a visita ao local da prestação dos serviços, será fornecido um Atestado de Visita, emitido pela Promotoria local, cuja cópia será remetida à Divisão de Licitação (DILIC) para ser juntada neste Processo Licitatório. ----------------------------- 26-01-2012 ESCLARECIMENTOS Pergunta 1: Verificamos que na planilha de preços da Licitação supra, são orçados os seguintes serviços: climatização, instalações elétricas e afins, hidrossanitário e incêndio e afins. Gostariamos de saber se esses orçamentos, devem ser apresentados junto às propostas de todas as empresas licitantes, ou esses devem ser apresentados só pela empresa vencedora do certame? Resposta: (...) a dúvida é referente à entrega das planilhas complementares (listas de materiais dos itens 6, 8, 9, 10, 11, 12 e 13) discriminadas, na fase da licitação. Se for essa a dúvida, não há necessidade que o licitante entregue nesta fase, pois somente o licitante vencedor entregará, após assinatura do contrato, os itens constantes na cláusula terceira do contrato (ver a minuta constante no edital). No processo licitatório, é necessário que o licitante entregue a página da proposta (ver anexo II - Modelo de Proposta) juntamente com a planilha geral da obra, constando os valores unitários de cada item da planilha, assim como os demais documentos solicitados no edital. ----------------------------- 02-02-2012 ESCLARECIMENTOS Pergunta 1: O item do orçamento relativo a estrutura, LAJE diz: ?03.03.03.04 LAJE pré-moldada, h=12cm, inclusive capeamento - vãos conforme projeto estrutural? refere-se a laje pré-modada, sendo que no memorial descritivo e projeto estrutural não identificamos tal solução. E também, nos parece que o memorial descritivo está incompleto, somente com duas páginas no arquivo ?estrutural-ministerio_publico-uberaba.doc. Solicitamos esclarecer. Resposta: O memorial descritivo estrutural é apenas para dar esclarecimentos dos quesitos adotados no cálculo estrutural. As informações necessárias à execução dos serviços encontram-se no projeto estrutural, seguindo as normas afetas à área, ou nas especificações técnicas. Por isso, o memorial contempla apenas 2 páginas. Com relação à laje pré-moldada, ela está especificada nos locais corretos: no projeto e nas especificações. No projeto, prancha 07/67, as lajes pré-fabricadas são as indicadas como L313, L332 e L347 (vãos da escada e jardim). Nas especificações técnicas, elas são citadas no item 03.03.03.04. Pergunta 2: Com relação ao item 6 do AnexoII, houve um equívoco, pois a garantia de cinco anos é para solidez e segurança da obra, e por consequência aos materiais somente a ela inerentes. Da forma como está descrito dá a entender que é para todos os materiais empregados na obra, o que não é aplicável pelo período de (5) cinco anos. Nenhum fabricante de material de construção oferece garantia por esse período, o que, caso seja por nós declaro, passamos a assumir tal responsabilidade. Resposta: Entendemos que a garantia de obra é de 5 (cinco) anos, conforme art. 618 do Código Civil. ?Art. 618 - Nos contratos de empreitada de edifícios ou outras construções consideráveis, o empreiteiro de materiais e execução responderá, durante o prazo irredutível de cinco anos, pela solidez e segurança do trabalho, assim em razão dos materiais, como do solo. Pergunta 3: Consta do edital e seus anexos um modelo de medição de serviços. Indagamos se os serviços serão pagos mediante aquela planilha de medição ou serão atestada a execução da parcela prevista no cronograma aprovado para em seguida serem faturados? Resposta: Os serviços serão pagos de acordo com a cláusula quarta da minuta do contrato. Pergunta 4: Em sendo por medição, caso seja efetuados serviços alem dos previstos na parcela do cronograma, (antecipação do prazo de entrega) se os mesmos serão pagos? Resposta: Idem resposta 3. Pergunta 5: Na proposta de preços, pode ser apresentado um prazo de execução inferior a 720 dias? Se positiva a resposta, se os pagamentos se darão dentro do prazo de execução declarado, nas proporções mensais do cronograma a ser aprovado? Resposta: A proposta deverá ser elaborada a partir dos prazos constantes da minuta do contratado. Pergunta 6: Consideramos temerária a contratação da obra pelo preço fixo e irreajustável, conforme declara o item 4.2 do Edital. Impossível prever com a confiança desejada os possíveis aumentos dos insumos e serviços para serem considerados na proposta de preços a ser apresentada. Corre-se o risco de perdas, quer à Contratada no caso da sua previsão ser inferior aos aumentos reais ocorridos, quer ao Contratante no caso contrário. No primeiro caso, inclusive com o risco de tornar a obra inexequível, diante da grandeza dos valores de eventuais discrepâncias nos preços que podem ocorrer. Entendemos e sugerimos, com devido respeito aos elaboradores do edital, que tal condição seja revista e seguido o que prescreve a legislação para contratos acima de 12 meses, para segurança das partes. Resposta: Deverá ser seguida a legislação pertinente. Pergunta 7: Venho por meio desta solicitar a planilha que detalha os preços unitários dos produtos que estão apenas com o preço global. Por exemplo; a planilha que fala das instalações elétricas tem o preço de R$ 810.033, e na planilha de descrição dos produtos relacionado a instalação eletrica, só tem o item a ser comprado e a quantidade, teriamos que ter acesso aos preços destes produtos para saber o orçamento real. Resposta: Informamos que o valor correspondente aos subitens dos projetos complementares (elétrico, hidrossanitário, incêndio e outros) é dado na planilha de serviços. As informações necessárias ao seu detalhamento, como os materiais levantados, unidades e respectivas quantidades, foram informados nas listas de materiais. Pergunta 8: Favor nos enviar detalhes sobre o paginamento do granito Corumbá. Resposta: Para efeito de orçamento considerar placas entre 50x50cm a 60x60cm. ----------------------------- 14-02-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame os licitantes: Construtora Gomes Pimentel Ltda., Construtora Toubes Ltda., Enel Engenharia e Empreendimentos Ltda., Nasman Indústria Comércio e Construções Ltda., Pedro Umberto Carneiro, Tecaenge Engenharia Ltda., Topo Engenharia e Consultoria Ltda. b) Foram inabilitados os licitantes: Quattro Construtora Ltda. e Portal Construtora e Empreendimentos Ltda. A reunião para abertura dos envelopes de propostas fica marcada para o dia 27 de fevereiro de 2012, às 13 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Belo Horizonte, 13 de fevereiro de 2012. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 24-02-2012 COMUNICAÇÃO Esclarecemos que devido à interposição de recurso administrativo, a reunião marcada anteriormente para o dia 27/02/2012 não mais ocorrerá. ----------------------------- 25-02-2012 INTERPOSIÇÃO DE RECURSO ADMINISTRATIVO A Procuradoria-Geral de Justiça do Estado de Minas Gerais comunica a interposição de recurso administrativo por parte do licitante Portal Construtora e Empreendimentos Ltda. Fica aberto, aos interessados, prazo para impugnação, nos termos do § 3º do art. 109 da Lei Federal nº 8.666/93. Belo Horizonte, 24 de fevereiro de 2012. Sebastião Nobre da Silva - Presidente da Comissão Permanente de Licitação ----------------------------- 08-03-2012 RESULTADO DE JULGAMENTO DE RECURSO E COMUNICAÇÃO Conheço da peça recursiva interposta por parte da empresa Portal Construtora e Empreendimentos Ltda. porque própria e tempestiva e, no mérito, nego-lhe provimento. A reunião para abertura dos envelopes de propostas fica marcada para o dia 14 de março de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Vistas franqueadas. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 09-03-2012 COMUNICAÇÃO Informamos que se encontram abaixo disponibilizados os seguintes arquivos: Demonstração de Intempestividade relativa à manifestação de interposição de recurso da empresa Quattro Construtora Ltda. e Contrarrazoes de recurso referentes à empresa Portal Construtora e Empreendimentos Ltda.. ----------------------------- 21-03-2012 COMUNICAÇÃO Convocamos para a reunião de retomada do referido processo, que ocorrerá às 10 horas do dia 26.03.2012, oportunidade em que procederemos à devida classificação das propostas (Resultado do Julgamento das Propostas e Adjudicação), em observância à LC 123/2006 (ME/EPP). ----------------------------- 27-03-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foram classificadas as propostas de todos os licitantes: Construtora Gomes Pimentel Ltda., Construtora Toubes Ltda., Enel Engenharia e Empreendimentos Ltda., Nasman Indústria, Comércio e Construções Ltda., Pedro Umberto Carneiro, Tecaenge Engenharia Ltda. e Topo Engenharia e Consultoria Ltda. b) Fica declarado vencedor e adjudicatário o licitante: Pedro Umberto Carneiro no item único desse processo, por atender às exigências editalícias e oferecer proposta com menor preço e abaixo do total máximo permitido. Vistas franqueadas. Simone de Oliveira Capanema ? Presidente da Comissão Permanente de Licitação em exercício ----------------------------- 19-04-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Pedro Umberto Carneiro. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl103_co004_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1363/download;
-[...7 lines deleted...]
- pl103_co004_ata_lc123.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1415/download;
+pl103_co004_ata_julg_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1363/download;
+pl103_co004_ata_abert_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1360/download;
+pl103_co004_recurso.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1374/download;
+pl103_co004_abert_prop.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1405/download;
+pl103_co004_demonstracao_intempestividade.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1387/download;
+pl103_co004_contrarrazoes.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1388/download;
+pl103_co004_2011_contratacao_servicos_edificacao_UBERABA.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1340/download;
+pl103_conc004_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1339/download;
+pl103_co004_ata_lc123.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1415/download;
 </t>
   </si>
   <si>
     <t>102 / 2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de adaptações do telhado, com fornecimento de materiais e mão de obra na cidade de Uberlândia, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 94 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de adaptações do telhado, com fornecimento de materiais e mão de obra na cidade de Uberlândia, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 94</t>
   </si>
   <si>
     <t>31-12-2011 AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.01.2012. Início da disputa de preços: às 10 horas do dia 20.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 27 de dezembro de 2011. José Máximo da Silva Júnior ? Diretoria de Compras e Licitações ----------------------------- 16-02-2012 HOMOLOGAÇÃO - FRACASSADO O Procurador-Geral de Justiça Adjunto Administrativo homologa o resultado do lote 1 (único) deste processo como fracassado por não ter restado proposta para atendimento ao seu objeto.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl102_pe094_ata_homolog_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1442/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl102_pe094_anexo_VI.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1337/download;
+pl102_pe094_ata_homolog_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1442/download;
 </t>
   </si>
   <si>
     <t>101 / 2011</t>
   </si>
   <si>
     <t>27/12/2011</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento de diversos livros, de forma parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 93 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">EMPÓRIO VÉRTICE - EDITORA E DISTRIBUIDORA DE LIVROS LTDA. </t>
+    <t>PREGÃO PRESENCIALNº 93</t>
+  </si>
+  <si>
+    <t>EMPÓRIO VÉRTICE - EDITORA E DISTRIBUIDORA DE LIVROS LTDA.</t>
   </si>
   <si>
     <t>59.200,00</t>
   </si>
   <si>
     <t>27-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 18.01.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. Belo Horizonte, 23 de dezembro de 2011. José Máximo da Silva Júnior ? Diretoria de Compras e Licitações ----------------------------- 20-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante. Empório Vértice ? Editora e Distribuidora de Livros Ltda.no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl101_pp093_2011_aquisicao_livros.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1335/download;
- pl101_pp093_ata_18.01.2012.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1413/download;
+pl101_pp093_2011_aquisicao_livros.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1335/download;
+pl101_pp093_ata_18.01.2012.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1413/download;
 </t>
   </si>
   <si>
     <t>100 / 2011</t>
   </si>
   <si>
     <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de materiais e mão de obra, na cidade de Sete Lagoas - MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de materiais e mão de obra, na cidade de Sete Lagoas - MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">WORK ELEVADORES LTDA - ME </t>
+    <t>WORK ELEVADORES LTDA - ME</t>
   </si>
   <si>
     <t>86.500,00</t>
   </si>
   <si>
     <t>27-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.01.2012. Início da disputa de preços: às 10 horas do dia 17.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 23 de dezembro de 2011. José Máximo da Silva Júnior ? Diretoria de Compras e Licitações ----------------------------- 02-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Work Elevadores Ltda. - ME no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl100_pe092_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1447/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl100_pe092_anexo_elevador.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1334/download;
+pl100_pe092_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1447/download;
 </t>
   </si>
   <si>
     <t>99 / 2011</t>
   </si>
   <si>
     <t>22/12/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de lanches, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 91 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMERCIAL VIEIRA E QUEIROZ LTDA - ME </t>
+    <t>PREGÃO PRESENCIALNº 91</t>
+  </si>
+  <si>
+    <t>LANCHES DIVERSOS PARA ATENDER AOS EVENTOS DA DSGT E DO PROCON ESTADUAL.</t>
+  </si>
+  <si>
+    <t>COMERCIAL VIEIRA E QUEIROZ LTDA - ME</t>
   </si>
   <si>
     <t>94.478,00</t>
   </si>
   <si>
     <t>22-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 16.01.2012, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. Belo Horizonte, 21 de dezembro de 2011. José Máximo da Silva Júnior ? Diretoria de Compras e Licitações ----------------------------- 21-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Vieira e Queiroz Ltda. ME no lote 1 (único). Geraldo Flávio Vasques Procurador-Geral de Justiça Adjunto Administrativo - em substituição ----------------------------- 24-01-2012 HOMOLOGAÇÃO TORNA SEM EFEITO - A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna sem efeito a homologação do lote 1 (único) do processo supracitado, publicado no ?MG? de 21.01.2012, Caderno II, pg. 4, tendo em vista a não apreciação de recurso interposto tempestivamente pela empresa Panificium Comercial Ltda. e esclarece que o resultado do referido lote será publicado oportunamente. Geraldo Flávio Vasques Procurador-Geral de Justiça Adjunto Administrativo - em substituição ----------------------------- 27-01-2012 RESULTADO DO JULG. DE REC. ADM, ADJUDICAÇÃO E HOMOLOGAÇÃO Conheço da peça recursiva interposta por parte da empresa Panificium Comercial Ltda. porque própria e tempestiva e, no mérito, nego-lhe provimento. Adjudico o objeto do lote 1 (único) desse processo ao licitante: Comercial Vieira e Queiroz Ltda. Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Vieira e Queiroz Ltda. ME no lote 1 (único). Geraldo Flávio Vasques Procurador-Geral de Justiça Adjunto Administrativo - em substituição</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl099_pp091_2011_contratacao_fornecimento_lanche.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1333/download;
-[...2 lines deleted...]
- pl099_pp091_ata_20.01.12.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1475/download;
+pl099_pp091_2011_contratacao_fornecimento_lanche.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1333/download;
+pl099_pp091_ata_16-01-12.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1346/download;
+pl099_pp091_contrarrazoes.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1354/download;
+pl099_pp091_ata_20.01.12.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1475/download;
 </t>
   </si>
   <si>
     <t>98 / 2011</t>
   </si>
   <si>
     <t>14/12/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de licenças de uso de software integrado de gestão de recursos humanos e folha de pagamento, manutenção, consultoria técnica, orientação de uso, gerência de projeto e implementação.</t>
   </si>
   <si>
-    <t xml:space="preserve">Fornecimento de licenças de uso de software integrado de gestão de recursos humanos e folha de pagamento, manutenção, consultoria técnica, orientação de uso, gerência de projeto e implementação. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LG INFORMÁTICA LTDA </t>
+    <t>Fornecimento de licenças de uso de software integrado de gestão de recursos humanos e folha de pagamento, manutenção, consultoria técnica, orientação de uso, gerência de projeto e implementação.</t>
+  </si>
+  <si>
+    <t>LG INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>3.335.493,00</t>
   </si>
   <si>
     <t>14-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.01.2012. Início da disputa de preços: às 10 horas do dia 13.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 13 de dezembro de 2011. Emerson Morais Dias ? Coordenador da Divisão de Licitação ----------------------------- 31-03-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante LG Informática Ltda. no lote 1 (único). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl098_pe090_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1445/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl098_pe090_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1445/download;
 </t>
   </si>
   <si>
     <t>97 / 2011</t>
   </si>
   <si>
     <t>16/12/2011</t>
   </si>
   <si>
     <t>Aquisição de servidor, incluindo a instalação, e de equipamentos de audioconferência, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">APARELHOS DE AUDIOCONFERÊNCIA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ALFACOM COMÉRCIO E SERVIÇOS DE RADIOCOMUNICAÇÃO LTDA. </t>
+    <t>APARELHOS DE AUDIOCONFERÊNCIA</t>
+  </si>
+  <si>
+    <t>ALFACOM COMÉRCIO E SERVIÇOS DE RADIOCOMUNICAÇÃO LTDA.</t>
   </si>
   <si>
     <t>24.275,00</t>
   </si>
   <si>
     <t>16-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.01.2012. Início da disputa de preços: às 10 horas do dia 12.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Emerson Morais Dias ? Coordenador da Divisão de Licitação ----------------------------- 31-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Alfacom Comércio e Serviços de Radiocomunicação Ltda. no lote 1 e Advah do Brasil Ltda. no lote 2. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl097_pe089_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1418/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl097_pe089_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1418/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIDOR </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ADVAH DO BRASIL LTDA. </t>
+    <t>SERVIDOR</t>
+  </si>
+  <si>
+    <t>ADVAH DO BRASIL LTDA.</t>
   </si>
   <si>
     <t>49.940,00</t>
   </si>
   <si>
     <t>96 / 2011</t>
   </si>
   <si>
     <t>01/12/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de obra de reforma, com acréscimo de área, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de São João da Ponte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para execução de obra de reforma, com acréscimo de área, com fornecimento de mão de obra e materiais, em edificação do Ministério Público na cidade de São João da Ponte, MG. </t>
-[...1 lines deleted...]
-  <si>
     <t>288.177,00</t>
   </si>
   <si>
     <t>01-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 11 de janeiro de 2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, onde poderá ser obtido o edital completo, ou pelos telefax (31)3330-8190 / 8233 / 8332, pelo fax (31)3330-8334 ou no site www.mp.mg.gov.br. ----------------------------- 14-01-2012 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foi classificada a proposta do licitante: Almeida Toscano Construções e Reformas Ltda. b) Fica declarado vencedor e adjudicatário o licitante: Almeida Toscano Construções e Reformas Ltda. no item único desse processo, por atender às exigências editalícias e oferecer proposta abaixo do total máximo permitido. Vistas franqueadas. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 19-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Almeida Toscano Construções e Reformas Ltda. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl096_conc003_anexo_X.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1330/download;
-[...2 lines deleted...]
- pl096_co003_ata_abert_julg_doc_abert_prop.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1343/download;
+pl096_conc003_anexo_X.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1330/download;
+pl096_co003_2011_contratacao_reforma_SAO_JOAO_DA_PONTE.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1332/download;
+pl096_co003_ata_julg_prop_adj.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1344/download;
+pl096_co003_ata_abert_julg_doc_abert_prop.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1343/download;
 </t>
   </si>
   <si>
     <t>95 / 2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de licenças de uso perpétuo para plataforma de portal corporativo, instalação e configuração dos ambientes, suporte técnico, manutenção, treinamento e transferência de tecnologia.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 88 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">XTI INFORMÁTICA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 88</t>
+  </si>
+  <si>
+    <t>Fornecimento de licenças de uso perpétuo para plataforma de portal corporativo, instalação e configuração dos ambientes, suporte técnico, manutenção, treinamento e transferência de tecnologia.</t>
+  </si>
+  <si>
+    <t>XTI INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>1.347.894,00</t>
   </si>
   <si>
     <t>01-12-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.01.2012. Início da disputa de preços: às 10 horas do dia 10.01.2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 26-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante XTI Informática Ltda. no lote 1 (único). Geraldo Flávio Vasques Procurador-Geral de Justiça Adjunto Administrativo - em substituição</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl095_pe088_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1444/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl095_pe088_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1444/download;
 </t>
   </si>
   <si>
     <t>94 / 2011</t>
   </si>
   <si>
     <t>23/11/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva em plataforma de elevação de portadores de necessidades especiais, com cobertura de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG</t>
   </si>
   <si>
-    <t xml:space="preserve">Manutenção preventiva e corretiva em plataforma de elevação, de portadores de necessidades especiais, com cobertura de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG. </t>
+    <t>Manutenção preventiva e corretiva em plataforma de elevação, de portadores de necessidades especiais, com cobertura de peças, instalado na Promotoria de Justiça da comarca de João Pinheiro/MG.</t>
   </si>
   <si>
     <t>23-11-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.12.2011. Início da disputa de preços: às 10 horas do dia 06.12.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 13-01-2012 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como ?fracassado? por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl094_pe087_ata_homolog_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1449/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl094_pe087_ata_homolog_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1449/download;
 </t>
   </si>
   <si>
     <t>92 / 2011</t>
   </si>
   <si>
     <t>11/11/2011</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de informática novos, incluindo garantia e assistência técnica.</t>
   </si>
   <si>
-    <t xml:space="preserve">MICROCOMPUTADORES COMPATÍVEIS COM IMAC </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Anulado </t>
+    <t>MICROCOMPUTADORES COMPATÍVEIS COM IMAC</t>
+  </si>
+  <si>
+    <t>Anulado</t>
   </si>
   <si>
     <t>11-11-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.11.2011. Início da disputa de preços: às 10 horas do dia 28.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 21-11-2011 ESCLARECIMENTOS PERGUNTA: 'No item 3 - OS PREÇOS E AS ESPECIFICAÇÕES MÍNIMAS em LOTE 01 - MICROCOMPUTADORES COMPATÍVEIS COM IMAC é solicitado uma porta Thunderbolt no iMac de 21,5 polegadas; duas portas Thunderbolt no iMac de 27 polegadas. Pergunta: quantas portas Thunderbolt o microcomputador deverá acompanhar, 1 (uma) ou 2 (duas), pois de acordo com o número de portas teremos que ofertar equipamentos distintos(iMac de 21,5 polegadas ou iMac de 27 polegadas).' RESPOSTA: 'Como está sendo solicitado o monitor de 21 polegadas, deverá ser ofertada apenas uma porta Thunderbolt.' ----------------------------- 06-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sisterpel Suprimentos para Informática Ltda. ME no lote 2 e Moisés Hamerski no lote 3. O resultado do julgamento do lote 1 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 16-05-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 005/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote 01 do Processo Licitatório nº 092/2011, Pregão Eletrônico nº 085/2011, conforme publicação no ?Minas Gerais? de 16.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl092_pe085_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1468/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl092_pe085_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1468/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SISTERPEL SUPRIMENTOS PARA INFORMÁTICA LTDA - ME </t>
+    <t>SISTERPEL SUPRIMENTOS PARA INFORMÁTICA LTDA - ME</t>
   </si>
   <si>
     <t>69.900,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MOISÉS HAMERSKI </t>
+    <t>MOISÉS HAMERSKI</t>
   </si>
   <si>
     <t>861,00</t>
   </si>
   <si>
     <t>90 / 2011</t>
   </si>
   <si>
     <t>05/11/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de vigilância armada, de forma contínua, com fornecimento de uniformes e equipamentos, em Belo Horizonte e no interior de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para prestação de serviços de vigilância armada, de forma contínua, com fornecimento de uniformes e equipamentos, em Belo Horizonte e no interior de Minas Gerais. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ESPARTA SEGURANÇA LTDA </t>
+    <t>ESPARTA SEGURANÇA LTDA</t>
   </si>
   <si>
     <t>2.634.705,00</t>
   </si>
   <si>
     <t>05-11-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.11.2011. Início da disputa de preços: às 10 horas do dia 24.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 11-11-2011 ESCLARECIMENTOS Esclarecemos que: a relação de compromissos assumidos que importem na diminuição da capacidade operativa ou absorção de disponibilidade financeira, citada nos subitens 3.2.6 e 3.2.7 do Anexo III do Edital faz referência ao Anexo IX (A) MODELO DE DECLARAÇÃO CONTÁBIL (RELAÇÃO DE COMPROMISSOS ASSUMIDOS), cujo teor está disponibilizado como anexo, com o nome de arquivo pl090_pe083_anexoIX. Lembramos que trata-se de documento meramente exemplificativo, porquanto, qualquer outro formato apresentado/entregue para habilitação será aceito, desde que contenha as informações necessárias. ----------------------------- 12-11-2011 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESPOSTA E COMUNICAÇÃO Comunico a interposição de impugnação ao Edital da licitação supracitada por parte da empresa Meg Segurança Patrimonial Ltda. ME. Conheço da peça impugnativa interposta porque própria e tempestiva e, no mérito, nego-lhe provimento. Informo que ficam mantidas as datas e horários desta licitação conforme aviso publicado no ?MG? de 05.11.2011: - Recebimento das propostas: até às 17h45min do dia 23.11.2011; - Início da disputa de preços: às 10 horas do dia 24.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Sebastião Nobre da Silva Pregoeiro ----------------------------- 19-11-2011 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESPOSTA E COMUNICAÇÃO Comunico a interposição de impugnações ao Edital da licitação supracitada por parte das empresas Afeque Serviços de Vigilância Ltda., Esquadra Vigilância e Segurança Armada Ltda., Esparta Segurança Ltda. e Alpha Vigilância e Segurança Ltda. Conheço das peças impugnativas interpostas porque próprias e tempestivas e, no mérito, nego-lhes provimento. Informo que ficam mantidas as datas e horários desta licitação conforme aviso publicado no ?MG? de 05.11.2011: - Recebimento das propostas: até às 17h45min do dia 23.11.2011; - Início da disputa de preços: às 10 horas do dia 24.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Sebastião Nobre da Silva Pregoeiro ----------------------------- 14-01-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Esparta Segurança Ltda. no lote 1 (único). Belo Horizonte, 12 de janeiro de 2012. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl090_pe083_anexoIX.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1319/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl090_pe083_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1313/download;
+pl090_pe083_anexoIX.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1319/download;
 </t>
   </si>
   <si>
     <t>88 / 2011</t>
   </si>
   <si>
     <t>04/11/2011</t>
   </si>
   <si>
     <t>Aquisição de eletroeletrônicos diversos e guilhotina semi-industrial, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">MESA DIGITALIZADORA </t>
+    <t>MESA DIGITALIZADORA</t>
   </si>
   <si>
     <t>5.669,30</t>
   </si>
   <si>
     <t>04-11-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 21.11.2011. Início da disputa de preços: às 10 horas do dia 22.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas ----------------------------- 07-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sierdovski &amp; Sierdovski Ltda. nos lotes 1, 6, 8 e 9, Admaq Ltda. EPP no lote 3, Leandro Luiz Leal Silva ME no lote 5. Os lotes 2, 4 e 7 encerraram-se ?fracassados? por não ter restado proposta para atendimento ao seu objeto. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 08-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sierdovski &amp; Sierdovski Ltda. nos lotes 1, 6, 8 e 9 e Admaq Ltda. EPP no lote 3. Os lotes 2, 4 e 7 encerraram-se ?fracassados? por não ter restado proposta para atendimento ao seu objeto. O resultado do julgamento do lote 5 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo (*)Retifica publicação ocorrida no ?MG?, p. 01 de 07.12.2011. ----------------------------- 12-05-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 004/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote 05 do Processo Licitatório nº 088/2011, Pregão Eletrônico nº 081/2011, conforme publicação no ?Minas Gerais? de 12.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl088_pe081_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1467/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl088_pe081_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1467/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MESA DE LUZ </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ADMAQ LTDA </t>
+    <t>MESA DE LUZ</t>
+  </si>
+  <si>
+    <t>GUILHOTINA SEMI-INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>ADMAQ LTDA</t>
   </si>
   <si>
     <t>1.870,00</t>
   </si>
   <si>
-    <t xml:space="preserve">FILMADORA DIGITAL </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">RÁDIO COMUNICADOR DIGITAL </t>
+    <t>FILMADORA DIGITAL</t>
+  </si>
+  <si>
+    <t>GRAVADOR DIGITAL PORTÁTIL</t>
+  </si>
+  <si>
+    <t>RÁDIO COMUNICADOR DIGITAL</t>
   </si>
   <si>
     <t>4.848,96</t>
   </si>
   <si>
-    <t xml:space="preserve">RECEPTOR DE RÁDIO/GRAVADOR. </t>
+    <t>RECEPTOR DE RÁDIO/GRAVADOR.</t>
   </si>
   <si>
     <t>17.482,00</t>
   </si>
   <si>
     <t>14.950,00</t>
   </si>
   <si>
     <t>86 / 2011</t>
   </si>
   <si>
     <t>01/11/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para realizar serviço de higienização nos sistemas de climatização das Promotorias de Justiça de Ouro Preto e Itaúna, MG, com fornecimento de todo o material e equipamento necessários.</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇO DE HIGIENIZAÇÃO EM SISTEMA DE CLIMATIZAÇÃO, COM FORNECIMENTO DE TODO O MATERIAL E EQUIPAMENTO NECESSÁRIOS, CONFORME PROJETO TERMO DE REFERÊNCIA, ANEXO VI, SUBANEXO I. </t>
+    <t>PRESTAÇÃO DE SERVIÇO DE HIGIENIZAÇÃO EM SISTEMA DE CLIMATIZAÇÃO, COM FORNECIMENTO DE TODO O MATERIAL E EQUIPAMENTO NECESSÁRIOS, CONFORME PROJETO TERMO DE REFERÊNCIA, ANEXO VI, SUBANEXO I.</t>
   </si>
   <si>
     <t>01-11-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 17.11.2011. Início da disputa de preços: às 10 horas do dia 18.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 31 de outubro de 2011. Emerson Morais Dias ? Coordenador da Divisão de Licitação. ----------------------------- 12-05-2012 ANULAÇÃO Processo Administrativo nº 007/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação dos lotes 1 e 2 do Processo Licitatório nº 086/2011, Pregão Eletrônico nº 079/2011, conforme publicação no ?Minas Gerais? de 12.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl086_pe079_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1492/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl086_pe079_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1492/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇO DE HIGIENIZAÇÃO EM SISTEMA DE CLIMATIZAÇÃO, COM FORNECIMENTO DE TODO O MATERIAL E EQUIPAMENTO NECESSÁRIOS. CONFORME TERMO DE REFERENCIA, ANEXO VI, SUBANEXO II. </t>
+    <t>PRESTAÇÃO DE SERVIÇO DE HIGIENIZAÇÃO EM SISTEMA DE CLIMATIZAÇÃO, COM FORNECIMENTO DE TODO O MATERIAL E EQUIPAMENTO NECESSÁRIOS. CONFORME TERMO DE REFERENCIA, ANEXO VI, SUBANEXO II.</t>
   </si>
   <si>
     <t>85 / 2011</t>
   </si>
   <si>
     <t>27/10/2011</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de licenças de uso de ferramenta de indexação e busca implementado em Appliance.</t>
   </si>
   <si>
-    <t xml:space="preserve">Fornecimento de licenças de uso de ferramenta de indexação e busca implementado em Appliance. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">E-STORAGE TECNOLOGIA LTDA </t>
+    <t>Fornecimento de licenças de uso de ferramenta de indexação e busca implementado em Appliance.</t>
+  </si>
+  <si>
+    <t>E-STORAGE TECNOLOGIA LTDA</t>
   </si>
   <si>
     <t>979.626,63</t>
   </si>
   <si>
     <t>27-10-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.11.2011. Início da disputa de preços: às 10 horas do dia 16.11.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Emerson Morais Dias ? Coordenador da Divisão de Licitação. ----------------------------- 13-01-2012 HOMOLOGAÇÃO O Procurador-Geral de Justiça Adjunto Administrativo homologa o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante E-Storage Tecnologia Ltda. no lote 1 (único).</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl085_pe078_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1443/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl085_pe078_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1443/download;
 </t>
   </si>
   <si>
     <t>77 / 2011</t>
   </si>
   <si>
     <t>11/10/2011</t>
   </si>
   <si>
     <t>Aquisição de mobiliários novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">MÓVEIS DE AÇO </t>
+    <t>MÓVEIS DE AÇO</t>
   </si>
   <si>
     <t>99.789,50</t>
   </si>
   <si>
     <t>11-10-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.10.2011. Início da disputa de preços: às 10 horas do dia 26.10.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Emerson Morais Dias ? Coordenador da Divisão de Licitação. ----------------------------- 02-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: AF Indústria de Móveis de Aço e Transporte Ltda. EPP no lote 1, Mobiletto Indústria e Comércio Ltda. nos lotes 2 e 3, LS Indústria e Comércio de Móveis Ltda. EPP nos lotes 4, 7 e 8. O lote 6 encerrou-se ?fracassado? por não ter restado proposta para atendimento ao seu objeto. O resultado do julgamento do lote 5 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 15-05-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 002/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote 05 do Processo Licitatório nº 077/2011, Pregão Eletrônico nº 070/2011, conforme publicação no ?Minas Gerais? de 15.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl077_pe070_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1487/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl077_pe070_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1487/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MESAS </t>
+    <t>MESAS</t>
   </si>
   <si>
     <t>124.776,00</t>
   </si>
   <si>
     <t>69.098,90</t>
   </si>
   <si>
-    <t xml:space="preserve">MESA E CADEIRA DE REFEITÓRIO </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">SUPORTE PARA CPU </t>
+    <t>MESA E CADEIRA DE REFEITÓRIO</t>
+  </si>
+  <si>
+    <t>CADEIRAS</t>
+  </si>
+  <si>
+    <t>APOIO PARA PÉS</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA CPU</t>
   </si>
   <si>
     <t>2.875,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SUPORTE PARA TECLADO </t>
+    <t>SUPORTE PARA TECLADO</t>
   </si>
   <si>
     <t>4.900,00</t>
   </si>
   <si>
     <t>74 / 2011</t>
   </si>
   <si>
     <t>05/10/2011</t>
   </si>
   <si>
     <t>Aquisição de materiais de pintura.</t>
   </si>
   <si>
-    <t xml:space="preserve">Materiais de pintura. </t>
+    <t>Materiais de pintura.</t>
   </si>
   <si>
     <t>05-10-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.10.2011. Início da disputa de preços: às 10 horas do dia 20.10.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 04 de outubro de 2011. Emerson Morais Dias ? Coordenador da Divisão de Licitação ----------------------------- 16-05-2012 ANULAÇÃO Processo Administrativo nº 006/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote único do Processo Licitatório nº 074/2011, Pregão Eletrônico nº 068/2011, conforme publicação no ?Minas Gerais? de 16.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl074_pe068_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1491/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl074_pe068_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1491/download;
 </t>
   </si>
   <si>
     <t>73 / 2011</t>
   </si>
   <si>
     <t>03/10/2011</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de informática, incluindo instalação, configuração, treinamento, suporte, garantia e assistência técnica, e de licenças do software Red Hat, incluindo suporte e atualizações.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 67 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MONITOR DE VÍDEO </t>
+    <t>PREGÃO ELETRÔNICONº 67</t>
+  </si>
+  <si>
+    <t>MONITOR DE VÍDEO</t>
   </si>
   <si>
     <t>3.650,00</t>
   </si>
   <si>
     <t>03-10-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 14.10.2011. Início da disputa de preços: às 10 horas do dia 18.10.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 07-10-2011 ESCLARECIMENTOS Pergunta 1: PERGUNTA 1: "De acordo com o item 2 do lote 7 do edital, subitem 2.5.1. É solicitado "2 (dois) discos SAS 300GB 15k rpm Hot-swap". A HP para atender ao modelo requerido no item 2, possui no máximo, disco de 146GB com 15000 rpm. Sendo assim, a opção de disco que temos para atender ao requerido, são os discos de 10000 rpm SAS de 300GB. Diante do exposto, entendemos que fornecendo 02 discos de 300GB SAS de 10k, estaremos atendendo ao edital. Esta correto nosso entendimento?" RESPOSTA: Conforme determinado pela Superintendência de Tecnologia de Informação, o fornecedor deverá manter o tamanho do disco de 300GB e a velocidade de 10K. ----------------------------- 19-11-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Eletra Tecnologia e Informática Ltda. - EPP no lote 1, Altas Networks &amp; Telecom Ltda. no lote 4, Positivo Informática S.A. no lote 5, Lexos - Comércio de Informática Ltda.-ME no lote 6 e It Digital Tecnologia da Informação Ltda. - ME no lote 7. O resultado do julgamento dos lotes 2 e 3 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 06-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Ação Informática Brasil Ltda. no lote 3. Os demais lotes (1, 4, 5, 6 e 7) foram homologados no ?MG? de 19.11.2011, p 3. O resultado do julgamento do lote 2 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 08-12-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Drive A Informática Brasil Ltda. no lote 7. Esse lote está sendo homologado com o licitante 2º colocado como vencedor e adjudicatário, tendo em vista a não contratação com o primeiro adjudicatário. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 17-08-2012 REVOGAÇÃO Processo Administrativo nº 003/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a revogação do lote 2 do Processo Licitatório nº 073/2011, Pregão Eletrônico nº 067/2011, conforme publicação no 'Minas Gerais' de 17.08.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl073_pe067_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1551/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl073_pe067_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1551/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SWITCH, MÓDULOS E TRANSCEIVER (incluindo instalação, configuração e treinamento). </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">AÇÃO INFORMÁTICA BRASIL LTDA </t>
+    <t>SWITCH, MÓDULOS E TRANSCEIVER (incluindo instalação, configuração e treinamento).</t>
+  </si>
+  <si>
+    <t>Revogado</t>
+  </si>
+  <si>
+    <t>LICENÇAS DE SOFTWARE RED HAT, COM SUPORTE PREMIUM</t>
+  </si>
+  <si>
+    <t>AÇÃO INFORMÁTICA BRASIL LTDA</t>
   </si>
   <si>
     <t>195.300,05</t>
   </si>
   <si>
-    <t xml:space="preserve">EQUIPAMENTO FIREWALL SONICWALL E5500 E PRESTAÇÃO DE SERVIÇOS (Instalação, Treinamento, Configuração de Solução e Suporte) </t>
+    <t>EQUIPAMENTO FIREWALL SONICWALL E5500 E PRESTAÇÃO DE SERVIÇOS (Instalação, Treinamento, Configuração de Solução e Suporte)</t>
   </si>
   <si>
     <t>36.449,75</t>
   </si>
   <si>
     <t>869.099,00</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTABILIZADOR DE TENSÃO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LEXOS - COMÉRCIO DE INFORMÁTICA LTDA-ME </t>
+    <t>ESTABILIZADOR DE TENSÃO</t>
+  </si>
+  <si>
+    <t>LEXOS - COMÉRCIO DE INFORMÁTICA LTDA-ME</t>
   </si>
   <si>
     <t>22.610,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SOLUÇÃO DE SERVIDORES DA LINHA BLADE HP (com suporte centralizado em um único fabricante para todo o ambiente) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DRIVE A INFORMÁTICA LTDA </t>
+    <t>SOLUÇÃO DE SERVIDORES DA LINHA BLADE HP (com suporte centralizado em um único fabricante para todo o ambiente)</t>
+  </si>
+  <si>
+    <t>DRIVE A INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>611.138,38</t>
   </si>
   <si>
     <t>72 / 2011</t>
   </si>
   <si>
-    <t xml:space="preserve">FONTE, PLACA MÃE E PENTE DE MEMÓRIA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">HF INFORMÁTICA LTDA. </t>
+    <t>FONTE, PLACA MÃE E PENTE DE MEMÓRIA</t>
+  </si>
+  <si>
+    <t>HF INFORMÁTICA LTDA.</t>
   </si>
   <si>
     <t>12.410,00</t>
   </si>
   <si>
     <t>05-10-2011 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.10.2011. Início da disputa de preços: às 10 horas do dia 21.10.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 04 de outubro de 2011. Emerson Morais Dias ? Coordenador da Divisão de Licitação ----------------------------- 19-11-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes HF Informática Ltda. no lote 1, Reynet Cabeamento Estruturado Ltda.-ME no lote 2 e Lexos Comércio de Informática Ltda.-ME no lote 3. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 02-06-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 009/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote 1 do Processo Licitatório nº 072/2011, Pregão Eletrônico nº 066/2011, conforme publicação no ?Minas Gerais? de 02.06.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl072_pe066_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1547/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl072_pe066_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1547/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">RACKS (para montagem de redes, organizadores de cabos e réguas de energia) e PATCH PANEL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">REYNET CABEAMENTO ESTRUTURADO LTDA.-ME </t>
+    <t>RACKS (para montagem de redes, organizadores de cabos e réguas de energia) e PATCH PANEL</t>
+  </si>
+  <si>
+    <t>REYNET CABEAMENTO ESTRUTURADO LTDA.-ME</t>
   </si>
   <si>
     <t>13.700,00</t>
   </si>
   <si>
-    <t xml:space="preserve">DISCO RÍGIDO E GAVETAS PARA DISCO RÍGIDO. </t>
+    <t>DISCO RÍGIDO E GAVETAS PARA DISCO RÍGIDO.</t>
   </si>
   <si>
     <t>23.265,00</t>
   </si>
   <si>
     <t>22 / 2011</t>
   </si>
   <si>
     <t>26/04/2011</t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAIS DE USO GERAL (agenda, almofada, bobina, extrator, papeleira, tesoura..., com entrega parcelada) </t>
+    <t>MATERIAIS DE USO GERAL (agenda, almofada, bobina, extrator, papeleira, tesoura..., com entrega parcelada)</t>
   </si>
   <si>
     <t>27.310,00</t>
   </si>
   <si>
     <t>26-04-2011 AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregão Eletrônico, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.05.2011. Início da disputa de preços: às 9 horas do dia 10.05.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 06-07-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Papelaria Irmãos Borges Ltda. nos lotes 1, 3, 6, 7 e 9, Papyrus Materiais para Escritório Ltda. ME no lote 2, Multpaper Distribuidora de Papéis Ltda. no lote 5, Máximo Distribuidora Ltda. no lote 10, Bornia &amp; Cia Ltda. no lote 12. O resultado do julgamento dos lotes 4, 8 e 11 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 16-09-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Papelaria Irmãos Borges Ltda. no lote 11. O resultado do julgamento dos lotes 4 e 8 será publicado oportunamente. Demais lotes foram homologados no ?MG? de 06.07.2011 (pg.1). Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 12-05-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 008/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação dos lotes 4 e 8 do Processo Licitatório nº 022/2011, Pregão Eletrônico nº 021/2011, conforme publicação no ?Minas Gerais? de 12.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl022_pe021_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1493/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl022_pe021_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1493/download;
 </t>
   </si>
   <si>
     <t>3.739,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MULTPAPER DISTRIBUIDORA DE PAPEIS LTDA </t>
+    <t>MULTPAPER DISTRIBUIDORA DE PAPEIS LTDA</t>
   </si>
   <si>
     <t>180.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">FITAS ADESIVAS, com entrega parcelada. </t>
+    <t>FITAS ADESIVAS, com entrega parcelada.</t>
   </si>
   <si>
     <t>4.797,80</t>
   </si>
   <si>
     <t>2.437,00</t>
   </si>
   <si>
     <t>15.459,70</t>
   </si>
   <si>
-    <t xml:space="preserve">MÁXIMO DISTRIBUIDORA LTDA. </t>
+    <t>MÁXIMO DISTRIBUIDORA LTDA.</t>
   </si>
   <si>
     <t>11.487,06</t>
   </si>
   <si>
     <t>14.628,00</t>
   </si>
   <si>
-    <t xml:space="preserve">FORMULÁRIO CONTÍNUO, com entrega parcelada. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BORNIA &amp; CIA LTDA </t>
+    <t>FORMULÁRIO CONTÍNUO, com entrega parcelada.</t>
+  </si>
+  <si>
+    <t>BORNIA &amp; CIA LTDA</t>
   </si>
   <si>
     <t>2.145,00</t>
   </si>
   <si>
     <t>19 / 2011</t>
   </si>
   <si>
     <t>20/04/2011</t>
   </si>
   <si>
     <t>Aquisição de utensílios de copa e cozinha novos, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">COPOS PLÁSTICOS E GUARDANAPO COM ENTREGA PARCELADA. </t>
+    <t>COPOS PLÁSTICOS E GUARDANAPO COM ENTREGA PARCELADA.</t>
   </si>
   <si>
     <t>08-04-2011 AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.04.2011. Início da disputa de preços: às 10 horas do dia 28.04.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. ----------------------------- 20-04-2011 AVISO DE LICITAÇÃO A Procuradoria-geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.05.2011. Início da disputa de preços: às 10 horas do dia 06.05.2011. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Emerson Morais Dias ? Coordenador da Divisão de Licitação *Republicado devido à alteração do edital. ----------------------------- 30-06-2011 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante BH Louças Ltda. nos lotes 2, 3 e 4. O resultado do julgamento do lote 1 será publicado oportunamente. Carlos André Mariani Bittencourt Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 16-05-2012 ANULAÇÃO PARCIAL Processo Administrativo nº 012/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a anulação do lote 01 do Processo Licitatório nº 019/2011, Pregão Eletrônico nº 018/2011, conforme publicação no ?Minas Gerais? de 16.05.2012.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl019_pe018_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1476/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl019_pe018_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1476/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GARRAFAS TÉRMICAS COM ENTREGA PARCELADA. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BH LOUÇAS LTDA. </t>
+    <t>GARRAFAS TÉRMICAS COM ENTREGA PARCELADA.</t>
+  </si>
+  <si>
+    <t>BH LOUÇAS LTDA.</t>
   </si>
   <si>
     <t>4.914,96</t>
   </si>
   <si>
-    <t xml:space="preserve">CANECOS, COLHERES EM INOX E OUTROS COM ENTREGA PARCELADA. </t>
+    <t>CANECOS, COLHERES EM INOX E OUTROS COM ENTREGA PARCELADA.</t>
   </si>
   <si>
     <t>4.350,00</t>
   </si>
   <si>
-    <t xml:space="preserve">AÇUCAREIRO, BANDEJAS E OUTROS, COM ENTREGA PARCELADA. </t>
+    <t>AÇUCAREIRO, BANDEJAS E OUTROS, COM ENTREGA PARCELADA.</t>
   </si>
   <si>
     <t>2.770,00</t>
   </si>
   <si>
     <t>61 / 2010</t>
   </si>
   <si>
     <t>26/08/2010</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas, incluindo mão-de-obra e materiais, visando à construção de edificação do Ministério Público, na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">TOMADA DE PREÇOS  Nº 9 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">URBAN ENGENHARIA E ARQUITETURA LTDA-ME </t>
+    <t>TOMADA DE PREÇOSNº 9</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para elaboração de projetos, orçamentos e especificações técnicas, incluindo mão-de-obra e materiais, visando a execução de obra de edificação do Ministério Público, na cidade de Belo Horizonte, MG.</t>
+  </si>
+  <si>
+    <t>URBAN ENGENHARIA E ARQUITETURA LTDA-ME</t>
   </si>
   <si>
     <t>85.687,24</t>
   </si>
   <si>
     <t>26-08-2010 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que receberá propostas para o atendimento a esta licitação até: - 18 horas do dia 10 de setembro de 2010 para os não cadastrados; - 12 horas do dia 15 de setembro de 2010 para os cadastrados. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, telefax (31)3330-8190 / 8233 / 8332 / 8334 ou no site www.mp.mg.gov.br, onde poderá ser obtido o edital. José Máximo da Silva Júnior - Coordenador da Divisão de Licitação ----------------------------- 27-08-2010 RETIFICAÇÃO Retifica publicação do 'Minas Gerais' de 26.08.2010, Caderno II, p 3. Onde se lê: 'Processo Licitatório nº 050/2010 - Tomada de Preços nº 007/2010'. Leia-se: 'Processo Licitatório nº 061/2010 - Tomada de Preços nº 009/2010'. José Máximo da Silva Júnior - Coordenador da Divisão de Licitação ----------------------------- 18-09-2010 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame os licitantes: Magna Engenharia Arquitetura e Gerenciamento Ltda. EPP e Urban Engenharia e Arquitetura Ltda. ME. A reunião para abertura dos envelopes de propostas fica marcada para o dia 20 setembro de 2010, às 14 horas, na sala de reuniões do 6º andar do edifício localizado na Av. Álvares Cabral, 1740, bairro Santo Agostinho, Belo Horizonte/MG. Vistas franqueadas. Emerson Morais Dias - Presidente da Comissão Permanente de Licitação ----------------------------- 29-09-2010 RES. DO JULG. DE DOC. PROPOSTA E ADJUDICAÇÃO a) Foram classificadas as propostas dos dois licitantes participantes: Magna Engenharia Arquitetura e Gerenciamento Ltda. - EPP e Urban Engenharia e Arquitetura Ltda. - ME. b) Fica declarado vencedor e adjudicatário o licitante Urban Engenharia e Arquitetura Ltda. - ME. por atender às exigências editalícias e oferecer proposta com menor preço. Vistas franqueadas. Aberto o prazo recursal contra o resultado do julgamento das propostas, contado da publicação deste ato. ----------------------------- 01-10-2010 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante Urban Engenharia e Arquitetura Ltda. - ME. Evandro Manoel Senra Delgado Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 26-05-2012 REVOGAÇÃO Processo Administrativo nº 013/2012 - O Diretor-Geral da Procuradoria-Geral de Justiça/MPMG determinou a revogação do Processo Licitatório nº 061/2010 - Tomada de Preços nº 009/2010, conforme publicação no Minas Gerais de 26/05/2012.</t>
   </si>
   <si>
-    <t xml:space="preserve">"&gt; pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc : http://ws.mpmg.mp.br/licitacao/anexos/pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc.exe;
+    <t xml:space="preserve">"&gt;pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc: http://ws.mpmg.mp.br/licitacao/anexos/pl061_tp009_2010_contratacao_projetos_orçamentos_BH.doc.exe;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 23/09/2026</t>
+    <t>Data da última atualização: 08/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="solid">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="1">
     <border>
-      <left style="thin">
-[...10 lines deleted...]
-      </bottom>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...2 lines deleted...]
-    </xf>
+  <cellXfs count="10">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5584,15619 +5499,11289 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z347"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+      <selection activeCell="A10" sqref="A10:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" s="1"/>
-[...11 lines deleted...]
-      <c r="M2" s="1"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="1"/>
-[...10 lines deleted...]
-      <c r="M3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="1"/>
-[...10 lines deleted...]
-      <c r="M4" s="1"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1"/>
-[...10 lines deleted...]
-      <c r="M5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4"/>
-[...10 lines deleted...]
-      <c r="M6" s="4"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="F7" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="4"/>
-[...4 lines deleted...]
-      <c r="L7" s="4" t="s">
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="32">
-      <c r="A8" s="7"/>
-[...4 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="I8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="K8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="5"/>
-[...13 lines deleted...]
-      <c r="Z8"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="110.42857142857">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>1</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="5" t="s">
+      <c r="K9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="M9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="M9" s="5" t="s">
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="218.71428571429">
+      <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="N9"/>
-[...14 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="F10" s="6">
+        <v>1</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="131.42857142857">
+      <c r="A11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="5">
+      <c r="E11" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="6">
         <v>1</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="G11" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="160">
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="6">
+        <v>2</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="125.71428571429">
+      <c r="A13" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="5">
+      <c r="E13" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="6">
         <v>1</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="G13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="122.42857142857">
+      <c r="A14" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="6">
+        <v>1</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="121.28571428571">
+      <c r="A15" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="6">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="124.85714285714">
+      <c r="A16" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="126.28571428571">
+      <c r="A17" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="6">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="258.85714285714">
+      <c r="A18" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="125.57142857143">
+      <c r="A19" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="F19" s="6">
+        <v>1</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="121.71428571429">
+      <c r="A20" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="F20" s="6">
+        <v>1</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="105.57142857143">
+      <c r="A21" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="123.85714285714">
+      <c r="A22" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F22" s="6">
+        <v>1</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="123.71428571429">
+      <c r="A23" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" s="6">
+        <v>1</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="121.71428571429">
+      <c r="A24" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="F24" s="6">
+        <v>1</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="217.42857142857">
+      <c r="A25" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="52">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="6">
+        <v>2</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="44">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="6">
+        <v>3</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="51">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="6">
+        <v>4</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="41">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="6">
+        <v>5</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="155.28571428571">
+      <c r="A30" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="F30" s="6">
+        <v>1</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="43">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="6">
+        <v>2</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="43">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="6">
+        <v>3</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="66">
+      <c r="A33" s="8"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="6">
+        <v>4</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="35">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="6">
+        <v>5</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="53">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="6">
+        <v>6</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="53">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="6">
+        <v>7</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="124.85714285714">
+      <c r="A37" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="F37" s="6">
+        <v>1</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="M37" s="6" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="197.28571428571">
+      <c r="A38" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="F38" s="6">
+        <v>1</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="50">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="6">
+        <v>2</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="50">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="6">
+        <v>3</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="260.14285714286">
+      <c r="A41" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F41" s="6">
+        <v>1</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="113.71428571429">
+      <c r="A42" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="F42" s="6">
+        <v>1</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="146.28571428571">
+      <c r="A43" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="F43" s="6">
+        <v>1</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="30">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="6">
+        <v>2</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="30">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="6">
+        <v>3</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="37">
+      <c r="A46" s="8"/>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="6">
+        <v>4</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="51">
+      <c r="A47" s="8"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="6">
+        <v>5</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="121.57142857143">
+      <c r="A48" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F48" s="6">
+        <v>1</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="212.71428571429">
+      <c r="A49" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="F49" s="6">
+        <v>1</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="M49" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="533.42857142857">
+      <c r="A50" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="F50" s="6">
+        <v>1</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="121.14285714286">
+      <c r="A51" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="F51" s="6">
+        <v>1</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="32">
+      <c r="A52" s="8"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="6">
+        <v>2</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="32">
+      <c r="A53" s="8"/>
+      <c r="B53" s="8"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="6">
+        <v>3</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="123.85714285714">
+      <c r="A54" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="F54" s="6">
+        <v>1</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J54" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="M54" s="6" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="133.57142857143">
+      <c r="A55" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="F55" s="6">
+        <v>1</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="74">
+      <c r="A56" s="8"/>
+      <c r="B56" s="8"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="6">
+        <v>2</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="226.85714285714">
+      <c r="A57" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="F57" s="6">
+        <v>1</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="M57" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="127.42857142857">
+      <c r="A58" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="F58" s="6">
+        <v>1</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="K58" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="M58" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="209.42857142857">
+      <c r="A59" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="F59" s="6">
+        <v>1</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M59" s="6" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="109.14285714286">
+      <c r="A60" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="F60" s="6">
+        <v>1</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="M60" s="6" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="121">
+      <c r="A61" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="F61" s="6">
+        <v>1</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="M61" s="6" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="223.42857142857">
+      <c r="A62" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="F62" s="6">
+        <v>1</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="M62" s="6" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="137.28571428571">
+      <c r="A63" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="F63" s="6">
+        <v>1</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="M63" s="6" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="35">
+      <c r="A64" s="8"/>
+      <c r="B64" s="8"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="6">
+        <v>2</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="H64" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="45">
+      <c r="A65" s="8"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="6">
+        <v>3</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="66">
+      <c r="A66" s="8"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="6">
+        <v>4</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="134.57142857143">
+      <c r="A67" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="F67" s="6">
+        <v>1</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="M67" s="6" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="44">
+      <c r="A68" s="8"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="8"/>
+      <c r="D68" s="8"/>
+      <c r="E68" s="8"/>
+      <c r="F68" s="6">
+        <v>2</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L68" s="6"/>
+      <c r="M68" s="6"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="64">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="6">
+        <v>3</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" s="6"/>
+      <c r="M69" s="6"/>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="111.14285714286">
+      <c r="A70" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="F70" s="6">
+        <v>1</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J70" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="121">
+      <c r="A71" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="F71" s="6">
+        <v>1</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="230.85714285714">
+      <c r="A72" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="F72" s="6">
+        <v>1</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="K72" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="M72" s="6" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="36.142857142857">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="6">
+        <v>2</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" s="6"/>
+      <c r="M73" s="6"/>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="121.14285714286">
+      <c r="A74" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="F74" s="6">
+        <v>1</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="M74" s="6" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="122.28571428571">
+      <c r="A75" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="F75" s="6">
+        <v>1</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="M75" s="6" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="144.85714285714">
+      <c r="A76" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="F76" s="6">
+        <v>1</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="M76" s="6" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="35">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="6">
+        <v>2</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="J77" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" s="6"/>
+      <c r="M77" s="6"/>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="33">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="6">
+        <v>3</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" s="6"/>
+      <c r="M78" s="6"/>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="35">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8"/>
+      <c r="C79" s="8"/>
+      <c r="D79" s="8"/>
+      <c r="E79" s="8"/>
+      <c r="F79" s="6">
+        <v>4</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="J79" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="K79" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" s="6"/>
+      <c r="M79" s="6"/>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="121.28571428571">
+      <c r="A80" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="F80" s="6">
+        <v>1</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="M80" s="6" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="294.71428571429">
+      <c r="A81" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="F81" s="6">
+        <v>1</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="K81" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="M81" s="6" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="39.142857142857">
+      <c r="A82" s="8"/>
+      <c r="B82" s="8"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="6">
+        <v>2</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H82" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82" s="6"/>
+      <c r="M82" s="6"/>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="34.714285714286">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="6">
+        <v>3</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="K83" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" s="6"/>
+      <c r="M83" s="6"/>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="35.285714285714">
+      <c r="A84" s="8"/>
+      <c r="B84" s="8"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="8"/>
+      <c r="E84" s="8"/>
+      <c r="F84" s="6">
+        <v>4</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="K84" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84" s="6"/>
+      <c r="M84" s="6"/>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="121.28571428571">
+      <c r="A85" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="F85" s="6">
+        <v>1</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="K85" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="M85" s="6" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="125.42857142857">
+      <c r="A86" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="F86" s="6">
+        <v>1</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="J86" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="K86" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="M86" s="6" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="56">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="6">
+        <v>2</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="K87" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" s="6"/>
+      <c r="M87" s="6"/>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="207.28571428571">
+      <c r="A88" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="F88" s="6">
+        <v>1</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="J88" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="K88" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="M88" s="6" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="30">
+      <c r="A89" s="8"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="6">
+        <v>2</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" s="6"/>
+      <c r="M89" s="6"/>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="30">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="8"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+      <c r="F90" s="6">
+        <v>3</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I90" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="61">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="6">
+        <v>4</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="J91" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="K91" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" s="6"/>
+      <c r="M91" s="6"/>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="130.85714285714">
+      <c r="A92" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="F92" s="6">
+        <v>1</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="K92" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="M92" s="6" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="57">
+      <c r="A93" s="8"/>
+      <c r="B93" s="8"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="8"/>
+      <c r="E93" s="8"/>
+      <c r="F93" s="6">
+        <v>2</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="K93" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" s="6"/>
+      <c r="M93" s="6"/>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="266">
+      <c r="A94" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="F94" s="6">
+        <v>1</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="K94" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="M94" s="6" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="53">
+      <c r="A95" s="8"/>
+      <c r="B95" s="8"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="6">
+        <v>2</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I95" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="K95" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" s="6"/>
+      <c r="M95" s="6"/>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="30">
+      <c r="A96" s="8"/>
+      <c r="B96" s="8"/>
+      <c r="C96" s="8"/>
+      <c r="D96" s="8"/>
+      <c r="E96" s="8"/>
+      <c r="F96" s="6">
+        <v>3</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I96" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J96" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96" s="6"/>
+      <c r="M96" s="6"/>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="53">
+      <c r="A97" s="8"/>
+      <c r="B97" s="8"/>
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="6">
+        <v>4</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I97" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="J97" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="K97" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" s="6"/>
+      <c r="M97" s="6"/>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="30">
+      <c r="A98" s="8"/>
+      <c r="B98" s="8"/>
+      <c r="C98" s="8"/>
+      <c r="D98" s="8"/>
+      <c r="E98" s="8"/>
+      <c r="F98" s="6">
+        <v>5</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I98" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" s="6"/>
+      <c r="M98" s="6"/>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="53">
+      <c r="A99" s="8"/>
+      <c r="B99" s="8"/>
+      <c r="C99" s="8"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="6">
+        <v>6</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="J99" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="K99" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" s="6"/>
+      <c r="M99" s="6"/>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="42">
+      <c r="A100" s="8"/>
+      <c r="B100" s="8"/>
+      <c r="C100" s="8"/>
+      <c r="D100" s="8"/>
+      <c r="E100" s="8"/>
+      <c r="F100" s="6">
+        <v>7</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="K100" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L100" s="6"/>
+      <c r="M100" s="6"/>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="130.14285714286">
+      <c r="A101" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="F101" s="6">
+        <v>1</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="K101" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="M101" s="6" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="53">
+      <c r="A102" s="8"/>
+      <c r="B102" s="8"/>
+      <c r="C102" s="8"/>
+      <c r="D102" s="8"/>
+      <c r="E102" s="8"/>
+      <c r="F102" s="6">
+        <v>2</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="K102" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L102" s="6"/>
+      <c r="M102" s="6"/>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="136.71428571429">
+      <c r="A103" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F103" s="6">
+        <v>1</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="J103" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" customHeight="1" ht="30">
+      <c r="A104" s="8"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+      <c r="F104" s="6">
+        <v>2</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="J104" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="K104" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L104" s="6"/>
+      <c r="M104" s="6"/>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="38">
+      <c r="A105" s="8"/>
+      <c r="B105" s="8"/>
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="6">
+        <v>3</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="J105" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="K105" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L105" s="6"/>
+      <c r="M105" s="6"/>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="38">
+      <c r="A106" s="8"/>
+      <c r="B106" s="8"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="8"/>
+      <c r="E106" s="8"/>
+      <c r="F106" s="6">
+        <v>4</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="J106" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="K106" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L106" s="6"/>
+      <c r="M106" s="6"/>
+    </row>
+    <row r="107" spans="1:26" customHeight="1" ht="125.71428571429">
+      <c r="A107" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="F107" s="6">
+        <v>1</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="K107" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="M107" s="6" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" customHeight="1" ht="138.57142857143">
+      <c r="A108" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="F108" s="6">
+        <v>1</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I108" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="J108" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="M108" s="6" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" customHeight="1" ht="103">
+      <c r="A109" s="8"/>
+      <c r="B109" s="8"/>
+      <c r="C109" s="8"/>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="6">
+        <v>2</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J109" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L109" s="6"/>
+      <c r="M109" s="6"/>
+    </row>
+    <row r="110" spans="1:26" customHeight="1" ht="148.14285714286">
+      <c r="A110" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="F110" s="6">
+        <v>1</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J110" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="M110" s="6" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" customHeight="1" ht="30">
+      <c r="A111" s="8"/>
+      <c r="B111" s="8"/>
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="8"/>
+      <c r="F111" s="6">
+        <v>2</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J111" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L111" s="6"/>
+      <c r="M111" s="6"/>
+    </row>
+    <row r="112" spans="1:26" customHeight="1" ht="30">
+      <c r="A112" s="8"/>
+      <c r="B112" s="8"/>
+      <c r="C112" s="8"/>
+      <c r="D112" s="8"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="6">
+        <v>3</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J112" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L112" s="6"/>
+      <c r="M112" s="6"/>
+    </row>
+    <row r="113" spans="1:26" customHeight="1" ht="30">
+      <c r="A113" s="8"/>
+      <c r="B113" s="8"/>
+      <c r="C113" s="8"/>
+      <c r="D113" s="8"/>
+      <c r="E113" s="8"/>
+      <c r="F113" s="6">
+        <v>4</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J113" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" s="6"/>
+      <c r="M113" s="6"/>
+    </row>
+    <row r="114" spans="1:26" customHeight="1" ht="35">
+      <c r="A114" s="8"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+      <c r="F114" s="6">
+        <v>5</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J114" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" s="6"/>
+      <c r="M114" s="6"/>
+    </row>
+    <row r="115" spans="1:26" customHeight="1" ht="30">
+      <c r="A115" s="8"/>
+      <c r="B115" s="8"/>
+      <c r="C115" s="8"/>
+      <c r="D115" s="8"/>
+      <c r="E115" s="8"/>
+      <c r="F115" s="6">
+        <v>6</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J115" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" s="6"/>
+      <c r="M115" s="6"/>
+    </row>
+    <row r="116" spans="1:26" customHeight="1" ht="104.85714285714">
+      <c r="A116" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="F116" s="6">
+        <v>1</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="H116" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="K116" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L116" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="M116" s="6" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" customHeight="1" ht="36">
+      <c r="A117" s="8"/>
+      <c r="B117" s="8"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="8"/>
+      <c r="F117" s="6">
+        <v>2</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="J117" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="K117" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L117" s="6"/>
+      <c r="M117" s="6"/>
+    </row>
+    <row r="118" spans="1:26" customHeight="1" ht="126">
+      <c r="A118" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="F118" s="6">
+        <v>1</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="H118" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="J118" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="K118" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="M118" s="6" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" customHeight="1" ht="124">
+      <c r="A119" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="F119" s="6">
+        <v>1</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J119" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="M119" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" customHeight="1" ht="317.28571428571">
+      <c r="A120" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="F120" s="6">
+        <v>1</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I120" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="J120" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="K120" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="M120" s="6" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" customHeight="1" ht="364.85714285714">
+      <c r="A121" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="F121" s="6">
+        <v>1</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="J121" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="M121" s="6" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" customHeight="1" ht="30">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8"/>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="6">
+        <v>2</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="J122" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="K122" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" s="6"/>
+      <c r="M122" s="6"/>
+    </row>
+    <row r="123" spans="1:26" customHeight="1" ht="57">
+      <c r="A123" s="8"/>
+      <c r="B123" s="8"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="6">
+        <v>3</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="J123" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L123" s="6"/>
+      <c r="M123" s="6"/>
+    </row>
+    <row r="124" spans="1:26" customHeight="1" ht="39">
+      <c r="A124" s="8"/>
+      <c r="B124" s="8"/>
+      <c r="C124" s="8"/>
+      <c r="D124" s="8"/>
+      <c r="E124" s="8"/>
+      <c r="F124" s="6">
+        <v>4</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="J124" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="K124" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L124" s="6"/>
+      <c r="M124" s="6"/>
+    </row>
+    <row r="125" spans="1:26" customHeight="1" ht="30">
+      <c r="A125" s="8"/>
+      <c r="B125" s="8"/>
+      <c r="C125" s="8"/>
+      <c r="D125" s="8"/>
+      <c r="E125" s="8"/>
+      <c r="F125" s="6">
+        <v>5</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" s="6"/>
+      <c r="M125" s="6"/>
+    </row>
+    <row r="126" spans="1:26" customHeight="1" ht="30">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="6">
+        <v>6</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="J126" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="K126" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" s="6"/>
+      <c r="M126" s="6"/>
+    </row>
+    <row r="127" spans="1:26" customHeight="1" ht="30">
+      <c r="A127" s="8"/>
+      <c r="B127" s="8"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+      <c r="F127" s="6">
+        <v>7</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="H127" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J127" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L127" s="6"/>
+      <c r="M127" s="6"/>
+    </row>
+    <row r="128" spans="1:26" customHeight="1" ht="32">
+      <c r="A128" s="8"/>
+      <c r="B128" s="8"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="6">
+        <v>8</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="H128" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J128" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L128" s="6"/>
+      <c r="M128" s="6"/>
+    </row>
+    <row r="129" spans="1:26" customHeight="1" ht="32">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8"/>
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="8"/>
+      <c r="F129" s="6">
+        <v>9</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="J129" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="K129" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L129" s="6"/>
+      <c r="M129" s="6"/>
+    </row>
+    <row r="130" spans="1:26" customHeight="1" ht="84">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8"/>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="8"/>
+      <c r="F130" s="6">
+        <v>10</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I130" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="H11" s="5" t="s">
-[...37 lines deleted...]
-      <c r="F12" s="5">
+      <c r="J130" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="K130" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" s="6"/>
+      <c r="M130" s="6"/>
+    </row>
+    <row r="131" spans="1:26" customHeight="1" ht="186.28571428571">
+      <c r="A131" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="F131" s="6">
+        <v>1</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="J131" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="K131" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="M131" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" customHeight="1" ht="87">
+      <c r="A132" s="8"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="8"/>
+      <c r="D132" s="8"/>
+      <c r="E132" s="8"/>
+      <c r="F132" s="6">
         <v>2</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...40 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="G132" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J132" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="K132" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L132" s="6"/>
+      <c r="M132" s="6"/>
+    </row>
+    <row r="133" spans="1:26" customHeight="1" ht="37">
+      <c r="A133" s="8"/>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8"/>
+      <c r="F133" s="6">
+        <v>3</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="J133" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L133" s="6"/>
+      <c r="M133" s="6"/>
+    </row>
+    <row r="134" spans="1:26" customHeight="1" ht="251.28571428571">
+      <c r="A134" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="D134" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="5">
+      <c r="E134" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="F134" s="6">
         <v>1</v>
       </c>
-      <c r="G13" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="G134" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J134" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="K134" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="M134" s="6" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" customHeight="1" ht="250.71428571429">
+      <c r="A135" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="D135" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="5">
+      <c r="E135" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="F135" s="6">
         <v>1</v>
       </c>
-      <c r="G14" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D15" s="7" t="s">
+      <c r="G135" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="H135" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="J135" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" customHeight="1" ht="205">
+      <c r="A136" s="8"/>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="6">
+        <v>2</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="H136" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="J136" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="K136" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L136" s="6"/>
+      <c r="M136" s="6"/>
+    </row>
+    <row r="137" spans="1:26" customHeight="1" ht="125.71428571429">
+      <c r="A137" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="D137" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="5">
+      <c r="E137" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="F137" s="6">
         <v>1</v>
       </c>
-      <c r="G15" s="5" t="s">
+      <c r="G137" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="J137" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="K137" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="M137" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" customHeight="1" ht="152.71428571429">
+      <c r="A138" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="F138" s="6">
+        <v>1</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="J138" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="K138" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="M138" s="6" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" customHeight="1" ht="32">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="6">
+        <v>2</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J139" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="K139" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+    </row>
+    <row r="140" spans="1:26" customHeight="1" ht="55">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="6">
+        <v>3</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="H140" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="J140" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="K140" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" s="6"/>
+      <c r="M140" s="6"/>
+    </row>
+    <row r="141" spans="1:26" customHeight="1" ht="53">
+      <c r="A141" s="8"/>
+      <c r="B141" s="8"/>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8"/>
+      <c r="F141" s="6">
+        <v>4</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>687</v>
+      </c>
+      <c r="J141" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="K141" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L141" s="6"/>
+      <c r="M141" s="6"/>
+    </row>
+    <row r="142" spans="1:26" customHeight="1" ht="231.28571428571">
+      <c r="A142" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="F142" s="6">
+        <v>1</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="H142" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="5" t="s">
+      <c r="I142" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J142" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J15" s="6" t="s">
-[...29 lines deleted...]
-      <c r="B16" s="7" t="s">
+      <c r="K142" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="M142" s="6" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" customHeight="1" ht="111.42857142857">
+      <c r="A143" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="F143" s="6">
+        <v>1</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="J143" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="K143" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>701</v>
+      </c>
+      <c r="M143" s="6" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" customHeight="1" ht="61">
+      <c r="A144" s="8"/>
+      <c r="B144" s="8"/>
+      <c r="C144" s="8"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="8"/>
+      <c r="F144" s="6">
+        <v>2</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J144" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="K144" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L144" s="6"/>
+      <c r="M144" s="6"/>
+    </row>
+    <row r="145" spans="1:26" customHeight="1" ht="69">
+      <c r="A145" s="8"/>
+      <c r="B145" s="8"/>
+      <c r="C145" s="8"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="8"/>
+      <c r="F145" s="6">
+        <v>3</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>706</v>
+      </c>
+      <c r="H145" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J145" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="K145" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L145" s="6"/>
+      <c r="M145" s="6"/>
+    </row>
+    <row r="146" spans="1:26" customHeight="1" ht="72">
+      <c r="A146" s="8"/>
+      <c r="B146" s="8"/>
+      <c r="C146" s="8"/>
+      <c r="D146" s="8"/>
+      <c r="E146" s="8"/>
+      <c r="F146" s="6">
+        <v>4</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="H146" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J146" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="K146" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L146" s="6"/>
+      <c r="M146" s="6"/>
+    </row>
+    <row r="147" spans="1:26" customHeight="1" ht="68">
+      <c r="A147" s="8"/>
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="6">
+        <v>5</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="H147" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J147" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="K147" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L147" s="6"/>
+      <c r="M147" s="6"/>
+    </row>
+    <row r="148" spans="1:26" customHeight="1" ht="76">
+      <c r="A148" s="8"/>
+      <c r="B148" s="8"/>
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8"/>
+      <c r="F148" s="6">
+        <v>6</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="H148" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J148" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="K148" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" s="6"/>
+      <c r="M148" s="6"/>
+    </row>
+    <row r="149" spans="1:26" customHeight="1" ht="62">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8"/>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="6">
+        <v>7</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="H149" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J149" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="K149" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L149" s="6"/>
+      <c r="M149" s="6"/>
+    </row>
+    <row r="150" spans="1:26" customHeight="1" ht="56">
+      <c r="A150" s="8"/>
+      <c r="B150" s="8"/>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="6">
+        <v>8</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="H150" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="J150" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="K150" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L150" s="6"/>
+      <c r="M150" s="6"/>
+    </row>
+    <row r="151" spans="1:26" customHeight="1" ht="36">
+      <c r="A151" s="8"/>
+      <c r="B151" s="8"/>
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+      <c r="F151" s="6">
+        <v>9</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J151" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="K151" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L151" s="6"/>
+      <c r="M151" s="6"/>
+    </row>
+    <row r="152" spans="1:26" customHeight="1" ht="118.14285714286">
+      <c r="A152" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="F152" s="6">
+        <v>1</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J152" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="M152" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" customHeight="1" ht="123.85714285714">
+      <c r="A153" s="8" t="s">
+        <v>725</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="F153" s="6">
+        <v>1</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J153" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>727</v>
+      </c>
+      <c r="M153" s="6" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" customHeight="1" ht="122.71428571429">
+      <c r="A154" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="F154" s="6">
+        <v>1</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="H154" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="J154" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="K154" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L154" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="M154" s="6" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" customHeight="1" ht="126">
+      <c r="A155" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="F155" s="6">
+        <v>1</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>739</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I155" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="J155" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="K155" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="M155" s="6" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" customHeight="1" ht="124.14285714286">
+      <c r="A156" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="F156" s="6">
+        <v>1</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I156" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="J156" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="K156" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="M156" s="6" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" customHeight="1" ht="144">
+      <c r="A157" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="F157" s="6">
+        <v>1</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I157" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="J157" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="K157" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="M157" s="6" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" customHeight="1" ht="1805.2857142857">
+      <c r="A158" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="F158" s="6">
+        <v>1</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="H158" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I158" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="J158" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="K158" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="M158" s="6" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" customHeight="1" ht="139.14285714286">
+      <c r="A159" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="F159" s="6">
+        <v>1</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I159" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J159" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="K159" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" customHeight="1" ht="34">
+      <c r="A160" s="8"/>
+      <c r="B160" s="8"/>
+      <c r="C160" s="8"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="8"/>
+      <c r="F160" s="6">
+        <v>2</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J160" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="K160" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L160" s="6"/>
+      <c r="M160" s="6"/>
+    </row>
+    <row r="161" spans="1:26" customHeight="1" ht="36">
+      <c r="A161" s="8"/>
+      <c r="B161" s="8"/>
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="6">
+        <v>3</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>780</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I161" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="J161" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="K161" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L161" s="6"/>
+      <c r="M161" s="6"/>
+    </row>
+    <row r="162" spans="1:26" customHeight="1" ht="30">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8"/>
+      <c r="C162" s="8"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="8"/>
+      <c r="F162" s="6">
+        <v>4</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="J162" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="K162" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L162" s="6"/>
+      <c r="M162" s="6"/>
+    </row>
+    <row r="163" spans="1:26" customHeight="1" ht="123.85714285714">
+      <c r="A163" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="F163" s="6">
+        <v>1</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I163" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J163" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L163" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="M163" s="6" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" customHeight="1" ht="191.28571428571">
+      <c r="A164" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="F164" s="6">
+        <v>1</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I164" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="J164" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="K164" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L164" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="M164" s="6" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" customHeight="1" ht="35">
+      <c r="A165" s="8"/>
+      <c r="B165" s="8"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="8"/>
+      <c r="F165" s="6">
+        <v>2</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I165" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="J165" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="K165" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L165" s="6"/>
+      <c r="M165" s="6"/>
+    </row>
+    <row r="166" spans="1:26" customHeight="1" ht="30">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="6">
+        <v>3</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I166" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J166" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L166" s="6"/>
+      <c r="M166" s="6"/>
+    </row>
+    <row r="167" spans="1:26" customHeight="1" ht="123.71428571429">
+      <c r="A167" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="F167" s="6">
+        <v>1</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>805</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J167" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="M167" s="6" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" customHeight="1" ht="124.14285714286">
+      <c r="A168" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>811</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="F168" s="6">
+        <v>1</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I168" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J168" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L168" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="M168" s="6" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" customHeight="1" ht="156.85714285714">
+      <c r="A169" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="F169" s="6">
+        <v>1</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="J169" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="K169" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L169" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="M169" s="6" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" customHeight="1" ht="121.42857142857">
+      <c r="A170" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="F170" s="6">
+        <v>1</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J170" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="K170" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L170" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="M170" s="6" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" customHeight="1" ht="119.28571428571">
+      <c r="A171" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="F171" s="6">
+        <v>1</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I171" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="J171" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="K171" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L171" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="M171" s="6" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" customHeight="1" ht="122.57142857143">
+      <c r="A172" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="F172" s="6">
+        <v>1</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="H172" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I172" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J172" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L172" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="M172" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" customHeight="1" ht="122.42857142857">
+      <c r="A173" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="F173" s="6">
+        <v>1</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I173" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J173" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="M173" s="6" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" customHeight="1" ht="122.71428571429">
+      <c r="A174" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="F174" s="6">
+        <v>1</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I174" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J174" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="M174" s="6" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" customHeight="1" ht="109.57142857143">
+      <c r="A175" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="F175" s="6">
+        <v>1</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="H175" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I175" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="J175" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="K175" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="M175" s="6" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" customHeight="1" ht="36">
+      <c r="A176" s="8"/>
+      <c r="B176" s="8"/>
+      <c r="C176" s="8"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="8"/>
+      <c r="F176" s="6">
+        <v>2</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="H176" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I176" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="J176" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="K176" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" s="6"/>
+      <c r="M176" s="6"/>
+    </row>
+    <row r="177" spans="1:26" customHeight="1" ht="163.28571428571">
+      <c r="A177" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="F177" s="6">
+        <v>1</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="H177" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I177" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="J177" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="K177" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="M177" s="6" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" customHeight="1" ht="72">
+      <c r="A178" s="8"/>
+      <c r="B178" s="8"/>
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="6">
+        <v>2</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="H178" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I178" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="J178" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="K178" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L178" s="6"/>
+      <c r="M178" s="6"/>
+    </row>
+    <row r="179" spans="1:26" customHeight="1" ht="42">
+      <c r="A179" s="8"/>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="6">
+        <v>3</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I179" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="J179" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="K179" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L179" s="6"/>
+      <c r="M179" s="6"/>
+    </row>
+    <row r="180" spans="1:26" customHeight="1" ht="30">
+      <c r="A180" s="8"/>
+      <c r="B180" s="8"/>
+      <c r="C180" s="8"/>
+      <c r="D180" s="8"/>
+      <c r="E180" s="8"/>
+      <c r="F180" s="6">
+        <v>4</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="H180" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I180" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J180" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="K180" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L180" s="6"/>
+      <c r="M180" s="6"/>
+    </row>
+    <row r="181" spans="1:26" customHeight="1" ht="51">
+      <c r="A181" s="8"/>
+      <c r="B181" s="8"/>
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="8"/>
+      <c r="F181" s="6">
+        <v>5</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I181" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="J181" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="K181" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" s="6"/>
+      <c r="M181" s="6"/>
+    </row>
+    <row r="182" spans="1:26" customHeight="1" ht="72">
+      <c r="A182" s="8"/>
+      <c r="B182" s="8"/>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="6">
+        <v>6</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="H182" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I182" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="J182" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="K182" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L182" s="6"/>
+      <c r="M182" s="6"/>
+    </row>
+    <row r="183" spans="1:26" customHeight="1" ht="72">
+      <c r="A183" s="8"/>
+      <c r="B183" s="8"/>
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="8"/>
+      <c r="F183" s="6">
+        <v>7</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="H183" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I183" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="J183" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="K183" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L183" s="6"/>
+      <c r="M183" s="6"/>
+    </row>
+    <row r="184" spans="1:26" customHeight="1" ht="47">
+      <c r="A184" s="8"/>
+      <c r="B184" s="8"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="6">
+        <v>8</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="H184" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I184" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="J184" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="K184" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L184" s="6"/>
+      <c r="M184" s="6"/>
+    </row>
+    <row r="185" spans="1:26" customHeight="1" ht="51">
+      <c r="A185" s="8"/>
+      <c r="B185" s="8"/>
+      <c r="C185" s="8"/>
+      <c r="D185" s="8"/>
+      <c r="E185" s="8"/>
+      <c r="F185" s="6">
+        <v>9</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>888</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I185" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J185" s="7" t="s">
+        <v>889</v>
+      </c>
+      <c r="K185" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L185" s="6"/>
+      <c r="M185" s="6"/>
+    </row>
+    <row r="186" spans="1:26" customHeight="1" ht="51">
+      <c r="A186" s="8"/>
+      <c r="B186" s="8"/>
+      <c r="C186" s="8"/>
+      <c r="D186" s="8"/>
+      <c r="E186" s="8"/>
+      <c r="F186" s="6">
+        <v>10</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="H186" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I186" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J186" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="K186" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L186" s="6"/>
+      <c r="M186" s="6"/>
+    </row>
+    <row r="187" spans="1:26" customHeight="1" ht="48">
+      <c r="A187" s="8"/>
+      <c r="B187" s="8"/>
+      <c r="C187" s="8"/>
+      <c r="D187" s="8"/>
+      <c r="E187" s="8"/>
+      <c r="F187" s="6">
+        <v>11</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I187" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="J187" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="K187" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L187" s="6"/>
+      <c r="M187" s="6"/>
+    </row>
+    <row r="188" spans="1:26" customHeight="1" ht="42">
+      <c r="A188" s="8"/>
+      <c r="B188" s="8"/>
+      <c r="C188" s="8"/>
+      <c r="D188" s="8"/>
+      <c r="E188" s="8"/>
+      <c r="F188" s="6">
+        <v>12</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="H188" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="J188" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="K188" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L188" s="6"/>
+      <c r="M188" s="6"/>
+    </row>
+    <row r="189" spans="1:26" customHeight="1" ht="120.42857142857">
+      <c r="A189" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="F189" s="6">
+        <v>1</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="H189" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I189" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="J189" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="K189" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L189" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="M189" s="6" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" customHeight="1" ht="309.28571428571">
+      <c r="A190" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="F190" s="6">
+        <v>1</v>
+      </c>
+      <c r="G190" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I190" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="J190" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="K190" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L190" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="M190" s="6" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" customHeight="1" ht="30">
+      <c r="A191" s="8"/>
+      <c r="B191" s="8"/>
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="8"/>
+      <c r="F191" s="6">
+        <v>2</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I191" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J191" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K191" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L191" s="6"/>
+      <c r="M191" s="6"/>
+    </row>
+    <row r="192" spans="1:26" customHeight="1" ht="47">
+      <c r="A192" s="8"/>
+      <c r="B192" s="8"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+      <c r="F192" s="6">
+        <v>3</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="J192" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="K192" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" s="6"/>
+      <c r="M192" s="6"/>
+    </row>
+    <row r="193" spans="1:26" customHeight="1" ht="44">
+      <c r="A193" s="8"/>
+      <c r="B193" s="8"/>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="6">
+        <v>4</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I193" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J193" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" s="6"/>
+      <c r="M193" s="6"/>
+    </row>
+    <row r="194" spans="1:26" customHeight="1" ht="54">
+      <c r="A194" s="8"/>
+      <c r="B194" s="8"/>
+      <c r="C194" s="8"/>
+      <c r="D194" s="8"/>
+      <c r="E194" s="8"/>
+      <c r="F194" s="6">
+        <v>5</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="H194" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I194" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="J194" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="K194" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L194" s="6"/>
+      <c r="M194" s="6"/>
+    </row>
+    <row r="195" spans="1:26" customHeight="1" ht="54">
+      <c r="A195" s="8"/>
+      <c r="B195" s="8"/>
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="8"/>
+      <c r="F195" s="6">
+        <v>6</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>918</v>
+      </c>
+      <c r="J195" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="K195" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L195" s="6"/>
+      <c r="M195" s="6"/>
+    </row>
+    <row r="196" spans="1:26" customHeight="1" ht="53">
+      <c r="A196" s="8"/>
+      <c r="B196" s="8"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="8"/>
+      <c r="F196" s="6">
+        <v>7</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J196" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="K196" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L196" s="6"/>
+      <c r="M196" s="6"/>
+    </row>
+    <row r="197" spans="1:26" customHeight="1" ht="45">
+      <c r="A197" s="8"/>
+      <c r="B197" s="8"/>
+      <c r="C197" s="8"/>
+      <c r="D197" s="8"/>
+      <c r="E197" s="8"/>
+      <c r="F197" s="6">
+        <v>8</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I197" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="J197" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="K197" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L197" s="6"/>
+      <c r="M197" s="6"/>
+    </row>
+    <row r="198" spans="1:26" customHeight="1" ht="154.85714285714">
+      <c r="A198" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="F198" s="6">
+        <v>1</v>
+      </c>
+      <c r="G198" s="6" t="s">
+        <v>927</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I198" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J198" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="K198" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L198" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="M198" s="6" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" customHeight="1" ht="34">
+      <c r="A199" s="8"/>
+      <c r="B199" s="8"/>
+      <c r="C199" s="8"/>
+      <c r="D199" s="8"/>
+      <c r="E199" s="8"/>
+      <c r="F199" s="6">
+        <v>2</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I199" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J199" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="K199" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L199" s="6"/>
+      <c r="M199" s="6"/>
+    </row>
+    <row r="200" spans="1:26" customHeight="1" ht="203.71428571429">
+      <c r="A200" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="F200" s="6">
+        <v>1</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I200" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="J200" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="K200" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L200" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="M200" s="6" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" customHeight="1" ht="55">
+      <c r="A201" s="8"/>
+      <c r="B201" s="8"/>
+      <c r="C201" s="8"/>
+      <c r="D201" s="8"/>
+      <c r="E201" s="8"/>
+      <c r="F201" s="6">
+        <v>2</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I201" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="J201" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="K201" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L201" s="6"/>
+      <c r="M201" s="6"/>
+    </row>
+    <row r="202" spans="1:26" customHeight="1" ht="32">
+      <c r="A202" s="8"/>
+      <c r="B202" s="8"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+      <c r="F202" s="6">
+        <v>3</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I202" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="J202" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="K202" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L202" s="6"/>
+      <c r="M202" s="6"/>
+    </row>
+    <row r="203" spans="1:26" customHeight="1" ht="152.42857142857">
+      <c r="A203" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C203" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="7" t="s">
+      <c r="D203" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="5">
+      <c r="E203" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="F203" s="6">
         <v>1</v>
       </c>
-      <c r="G16" s="5" t="s">
+      <c r="G203" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I203" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="J203" s="7" t="s">
+        <v>951</v>
+      </c>
+      <c r="K203" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L203" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="M203" s="6" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" customHeight="1" ht="30">
+      <c r="A204" s="8"/>
+      <c r="B204" s="8"/>
+      <c r="C204" s="8"/>
+      <c r="D204" s="8"/>
+      <c r="E204" s="8"/>
+      <c r="F204" s="6">
+        <v>2</v>
+      </c>
+      <c r="G204" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I204" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J204" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" s="6"/>
+      <c r="M204" s="6"/>
+    </row>
+    <row r="205" spans="1:26" customHeight="1" ht="44">
+      <c r="A205" s="8"/>
+      <c r="B205" s="8"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="6">
+        <v>3</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I205" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="J205" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="K205" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L205" s="6"/>
+      <c r="M205" s="6"/>
+    </row>
+    <row r="206" spans="1:26" customHeight="1" ht="48">
+      <c r="A206" s="8"/>
+      <c r="B206" s="8"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="8"/>
+      <c r="F206" s="6">
+        <v>4</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="H206" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I206" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J206" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" s="6"/>
+      <c r="M206" s="6"/>
+    </row>
+    <row r="207" spans="1:26" customHeight="1" ht="174.85714285714">
+      <c r="A207" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="F207" s="6">
+        <v>1</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I207" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J207" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L207" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="M207" s="6" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" customHeight="1" ht="30">
+      <c r="A208" s="8"/>
+      <c r="B208" s="8"/>
+      <c r="C208" s="8"/>
+      <c r="D208" s="8"/>
+      <c r="E208" s="8"/>
+      <c r="F208" s="6">
+        <v>2</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I208" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J208" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L208" s="6"/>
+      <c r="M208" s="6"/>
+    </row>
+    <row r="209" spans="1:26" customHeight="1" ht="30">
+      <c r="A209" s="8"/>
+      <c r="B209" s="8"/>
+      <c r="C209" s="8"/>
+      <c r="D209" s="8"/>
+      <c r="E209" s="8"/>
+      <c r="F209" s="6">
+        <v>3</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I209" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J209" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L209" s="6"/>
+      <c r="M209" s="6"/>
+    </row>
+    <row r="210" spans="1:26" customHeight="1" ht="41">
+      <c r="A210" s="8"/>
+      <c r="B210" s="8"/>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="6">
+        <v>4</v>
+      </c>
+      <c r="G210" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I210" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="J210" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="K210" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L210" s="6"/>
+      <c r="M210" s="6"/>
+    </row>
+    <row r="211" spans="1:26" customHeight="1" ht="30">
+      <c r="A211" s="8"/>
+      <c r="B211" s="8"/>
+      <c r="C211" s="8"/>
+      <c r="D211" s="8"/>
+      <c r="E211" s="8"/>
+      <c r="F211" s="6">
+        <v>5</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I211" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J211" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L211" s="6"/>
+      <c r="M211" s="6"/>
+    </row>
+    <row r="212" spans="1:26" customHeight="1" ht="30">
+      <c r="A212" s="8"/>
+      <c r="B212" s="8"/>
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="6">
+        <v>6</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I212" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J212" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K212" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L212" s="6"/>
+      <c r="M212" s="6"/>
+    </row>
+    <row r="213" spans="1:26" customHeight="1" ht="30">
+      <c r="A213" s="8"/>
+      <c r="B213" s="8"/>
+      <c r="C213" s="8"/>
+      <c r="D213" s="8"/>
+      <c r="E213" s="8"/>
+      <c r="F213" s="6">
+        <v>7</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I213" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J213" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L213" s="6"/>
+      <c r="M213" s="6"/>
+    </row>
+    <row r="214" spans="1:26" customHeight="1" ht="30">
+      <c r="A214" s="8"/>
+      <c r="B214" s="8"/>
+      <c r="C214" s="8"/>
+      <c r="D214" s="8"/>
+      <c r="E214" s="8"/>
+      <c r="F214" s="6">
+        <v>8</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I214" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="J214" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="K214" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L214" s="6"/>
+      <c r="M214" s="6"/>
+    </row>
+    <row r="215" spans="1:26" customHeight="1" ht="45">
+      <c r="A215" s="8"/>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+      <c r="F215" s="6">
+        <v>9</v>
+      </c>
+      <c r="G215" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="H215" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I215" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="J215" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="K215" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L215" s="6"/>
+      <c r="M215" s="6"/>
+    </row>
+    <row r="216" spans="1:26" customHeight="1" ht="38">
+      <c r="A216" s="8"/>
+      <c r="B216" s="8"/>
+      <c r="C216" s="8"/>
+      <c r="D216" s="8"/>
+      <c r="E216" s="8"/>
+      <c r="F216" s="6">
+        <v>10</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="H216" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I216" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="J216" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="K216" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L216" s="6"/>
+      <c r="M216" s="6"/>
+    </row>
+    <row r="217" spans="1:26" customHeight="1" ht="41">
+      <c r="A217" s="8"/>
+      <c r="B217" s="8"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="8"/>
+      <c r="F217" s="6">
+        <v>11</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I217" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="J217" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="K217" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L217" s="6"/>
+      <c r="M217" s="6"/>
+    </row>
+    <row r="218" spans="1:26" customHeight="1" ht="42">
+      <c r="A218" s="8"/>
+      <c r="B218" s="8"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+      <c r="F218" s="6">
+        <v>12</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="H218" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J218" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K218" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L218" s="6"/>
+      <c r="M218" s="6"/>
+    </row>
+    <row r="219" spans="1:26" customHeight="1" ht="104.42857142857">
+      <c r="A219" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="D219" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="F219" s="6">
+        <v>1</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="H219" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I219" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J219" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="K219" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L219" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="M219" s="6" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" customHeight="1" ht="36">
+      <c r="A220" s="8"/>
+      <c r="B220" s="8"/>
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="8"/>
+      <c r="F220" s="6">
+        <v>2</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="H220" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I220" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J220" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="K220" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L220" s="6"/>
+      <c r="M220" s="6"/>
+    </row>
+    <row r="221" spans="1:26" customHeight="1" ht="49">
+      <c r="A221" s="8"/>
+      <c r="B221" s="8"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="6">
+        <v>3</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I221" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J221" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="K221" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L221" s="6"/>
+      <c r="M221" s="6"/>
+    </row>
+    <row r="222" spans="1:26" customHeight="1" ht="34">
+      <c r="A222" s="8"/>
+      <c r="B222" s="8"/>
+      <c r="C222" s="8"/>
+      <c r="D222" s="8"/>
+      <c r="E222" s="8"/>
+      <c r="F222" s="6">
+        <v>4</v>
+      </c>
+      <c r="G222" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I222" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J222" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="K222" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L222" s="6"/>
+      <c r="M222" s="6"/>
+    </row>
+    <row r="223" spans="1:26" customHeight="1" ht="209.85714285714">
+      <c r="A223" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="B223" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="F223" s="6">
+        <v>1</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I223" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="J223" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="K223" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" s="6" t="s">
+        <v>996</v>
+      </c>
+      <c r="M223" s="6" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" customHeight="1" ht="44">
+      <c r="A224" s="8"/>
+      <c r="B224" s="8"/>
+      <c r="C224" s="8"/>
+      <c r="D224" s="8"/>
+      <c r="E224" s="8"/>
+      <c r="F224" s="6">
+        <v>2</v>
+      </c>
+      <c r="G224" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I224" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="J224" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="K224" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L224" s="6"/>
+      <c r="M224" s="6"/>
+    </row>
+    <row r="225" spans="1:26" customHeight="1" ht="51">
+      <c r="A225" s="8"/>
+      <c r="B225" s="8"/>
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+      <c r="F225" s="6">
+        <v>3</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H225" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I225" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J225" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L225" s="6"/>
+      <c r="M225" s="6"/>
+    </row>
+    <row r="226" spans="1:26" customHeight="1" ht="195.28571428571">
+      <c r="A226" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B226" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F226" s="6">
+        <v>1</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H226" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I226" s="6" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J226" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K226" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L226" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M226" s="6" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" customHeight="1" ht="38">
+      <c r="A227" s="8"/>
+      <c r="B227" s="8"/>
+      <c r="C227" s="8"/>
+      <c r="D227" s="8"/>
+      <c r="E227" s="8"/>
+      <c r="F227" s="6">
+        <v>2</v>
+      </c>
+      <c r="G227" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H227" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I227" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J227" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="K227" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" s="6"/>
+      <c r="M227" s="6"/>
+    </row>
+    <row r="228" spans="1:26" customHeight="1" ht="50">
+      <c r="A228" s="8"/>
+      <c r="B228" s="8"/>
+      <c r="C228" s="8"/>
+      <c r="D228" s="8"/>
+      <c r="E228" s="8"/>
+      <c r="F228" s="6">
+        <v>3</v>
+      </c>
+      <c r="G228" s="6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H228" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I228" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J228" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K228" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L228" s="6"/>
+      <c r="M228" s="6"/>
+    </row>
+    <row r="229" spans="1:26" customHeight="1" ht="72">
+      <c r="A229" s="8"/>
+      <c r="B229" s="8"/>
+      <c r="C229" s="8"/>
+      <c r="D229" s="8"/>
+      <c r="E229" s="8"/>
+      <c r="F229" s="6">
+        <v>4</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H229" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I229" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J229" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K229" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L229" s="6"/>
+      <c r="M229" s="6"/>
+    </row>
+    <row r="230" spans="1:26" customHeight="1" ht="46">
+      <c r="A230" s="8"/>
+      <c r="B230" s="8"/>
+      <c r="C230" s="8"/>
+      <c r="D230" s="8"/>
+      <c r="E230" s="8"/>
+      <c r="F230" s="6">
+        <v>5</v>
+      </c>
+      <c r="G230" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H230" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I230" s="6" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J230" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K230" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L230" s="6"/>
+      <c r="M230" s="6"/>
+    </row>
+    <row r="231" spans="1:26" customHeight="1" ht="35">
+      <c r="A231" s="8"/>
+      <c r="B231" s="8"/>
+      <c r="C231" s="8"/>
+      <c r="D231" s="8"/>
+      <c r="E231" s="8"/>
+      <c r="F231" s="6">
+        <v>6</v>
+      </c>
+      <c r="G231" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H231" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I231" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J231" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K231" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L231" s="6"/>
+      <c r="M231" s="6"/>
+    </row>
+    <row r="232" spans="1:26" customHeight="1" ht="35">
+      <c r="A232" s="8"/>
+      <c r="B232" s="8"/>
+      <c r="C232" s="8"/>
+      <c r="D232" s="8"/>
+      <c r="E232" s="8"/>
+      <c r="F232" s="6">
+        <v>7</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H232" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I232" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J232" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K232" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" s="6"/>
+      <c r="M232" s="6"/>
+    </row>
+    <row r="233" spans="1:26" customHeight="1" ht="301.42857142857">
+      <c r="A233" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B233" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D233" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F233" s="6">
+        <v>1</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I233" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="H16" s="5" t="s">
-[...41 lines deleted...]
-      <c r="D17" s="7" t="s">
+      <c r="J233" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="K233" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L233" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M233" s="6" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" customHeight="1" ht="38">
+      <c r="A234" s="8"/>
+      <c r="B234" s="8"/>
+      <c r="C234" s="8"/>
+      <c r="D234" s="8"/>
+      <c r="E234" s="8"/>
+      <c r="F234" s="6">
+        <v>2</v>
+      </c>
+      <c r="G234" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H234" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I234" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J234" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K234" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" s="6"/>
+      <c r="M234" s="6"/>
+    </row>
+    <row r="235" spans="1:26" customHeight="1" ht="42">
+      <c r="A235" s="8"/>
+      <c r="B235" s="8"/>
+      <c r="C235" s="8"/>
+      <c r="D235" s="8"/>
+      <c r="E235" s="8"/>
+      <c r="F235" s="6">
+        <v>3</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I235" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J235" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K235" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" s="6"/>
+      <c r="M235" s="6"/>
+    </row>
+    <row r="236" spans="1:26" customHeight="1" ht="38">
+      <c r="A236" s="8"/>
+      <c r="B236" s="8"/>
+      <c r="C236" s="8"/>
+      <c r="D236" s="8"/>
+      <c r="E236" s="8"/>
+      <c r="F236" s="6">
+        <v>4</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="H236" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I236" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J236" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="K236" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" s="6"/>
+      <c r="M236" s="6"/>
+    </row>
+    <row r="237" spans="1:26" customHeight="1" ht="30">
+      <c r="A237" s="8"/>
+      <c r="B237" s="8"/>
+      <c r="C237" s="8"/>
+      <c r="D237" s="8"/>
+      <c r="E237" s="8"/>
+      <c r="F237" s="6">
+        <v>5</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H237" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I237" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J237" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K237" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L237" s="6"/>
+      <c r="M237" s="6"/>
+    </row>
+    <row r="238" spans="1:26" customHeight="1" ht="46">
+      <c r="A238" s="8"/>
+      <c r="B238" s="8"/>
+      <c r="C238" s="8"/>
+      <c r="D238" s="8"/>
+      <c r="E238" s="8"/>
+      <c r="F238" s="6">
+        <v>6</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H238" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I238" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J238" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K238" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L238" s="6"/>
+      <c r="M238" s="6"/>
+    </row>
+    <row r="239" spans="1:26" customHeight="1" ht="104">
+      <c r="A239" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D239" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="5">
+      <c r="E239" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F239" s="6">
         <v>1</v>
       </c>
-      <c r="G17" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D18" s="7" t="s">
+      <c r="G239" s="6" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H239" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I239" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J239" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K239" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" s="6" t="s">
+        <v>1051</v>
+      </c>
+      <c r="M239" s="6" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" customHeight="1" ht="123.85714285714">
+      <c r="A240" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D240" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="5">
+      <c r="E240" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F240" s="6">
         <v>1</v>
       </c>
-      <c r="G18" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D19" s="7" t="s">
+      <c r="G240" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H240" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I240" s="6" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J240" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K240" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="M240" s="6" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26" customHeight="1" ht="123.28571428571">
+      <c r="A241" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D241" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="5">
+      <c r="E241" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F241" s="6">
         <v>1</v>
       </c>
-      <c r="G19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I19" s="5" t="s">
+      <c r="G241" s="6" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H241" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I241" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J241" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K241" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M241" s="6" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26" customHeight="1" ht="182.85714285714">
+      <c r="A242" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F242" s="6">
+        <v>1</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H242" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I242" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J242" s="7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K242" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M242" s="6" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26" customHeight="1" ht="44">
+      <c r="A243" s="8"/>
+      <c r="B243" s="8"/>
+      <c r="C243" s="8"/>
+      <c r="D243" s="8"/>
+      <c r="E243" s="8"/>
+      <c r="F243" s="6">
+        <v>2</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H243" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I243" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J243" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K243" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L243" s="6"/>
+      <c r="M243" s="6"/>
+    </row>
+    <row r="244" spans="1:26" customHeight="1" ht="121.28571428571">
+      <c r="A244" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F244" s="6">
+        <v>1</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H244" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I244" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J244" s="7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="K244" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="M244" s="6" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" customHeight="1" ht="443.71428571429">
+      <c r="A245" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D245" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F245" s="6">
+        <v>1</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H245" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I245" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J245" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K245" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M245" s="6" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" customHeight="1" ht="102">
+      <c r="A246" s="8"/>
+      <c r="B246" s="8"/>
+      <c r="C246" s="8"/>
+      <c r="D246" s="8"/>
+      <c r="E246" s="8"/>
+      <c r="F246" s="6">
+        <v>2</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H246" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J246" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J19" s="6" t="s">
-[...35 lines deleted...]
-      <c r="D20" s="7" t="s">
+      <c r="K246" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L246" s="6"/>
+      <c r="M246" s="6"/>
+    </row>
+    <row r="247" spans="1:26" customHeight="1" ht="117">
+      <c r="A247" s="8"/>
+      <c r="B247" s="8"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="8"/>
+      <c r="E247" s="8"/>
+      <c r="F247" s="6">
+        <v>3</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I247" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J247" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K247" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" s="6"/>
+      <c r="M247" s="6"/>
+    </row>
+    <row r="248" spans="1:26" customHeight="1" ht="53">
+      <c r="A248" s="8"/>
+      <c r="B248" s="8"/>
+      <c r="C248" s="8"/>
+      <c r="D248" s="8"/>
+      <c r="E248" s="8"/>
+      <c r="F248" s="6">
+        <v>4</v>
+      </c>
+      <c r="G248" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H248" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I248" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J248" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" s="6"/>
+      <c r="M248" s="6"/>
+    </row>
+    <row r="249" spans="1:26" customHeight="1" ht="41">
+      <c r="A249" s="8"/>
+      <c r="B249" s="8"/>
+      <c r="C249" s="8"/>
+      <c r="D249" s="8"/>
+      <c r="E249" s="8"/>
+      <c r="F249" s="6">
+        <v>5</v>
+      </c>
+      <c r="G249" s="6" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H249" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I249" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="J249" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K249" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L249" s="6"/>
+      <c r="M249" s="6"/>
+    </row>
+    <row r="250" spans="1:26" customHeight="1" ht="217.42857142857">
+      <c r="A250" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D250" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="5">
+      <c r="E250" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F250" s="6">
         <v>1</v>
       </c>
-      <c r="G20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="5" t="s">
+      <c r="G250" s="6" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H250" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I250" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J250" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="K250" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" s="6" t="s">
+        <v>1109</v>
+      </c>
+      <c r="M250" s="6" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" customHeight="1" ht="236.57142857143">
+      <c r="A251" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C251" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D251" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F251" s="6">
+        <v>1</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H251" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I251" s="6" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J251" s="7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="K251" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L251" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M251" s="6" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" customHeight="1" ht="141.57142857143">
+      <c r="A252" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D252" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F252" s="6">
+        <v>1</v>
+      </c>
+      <c r="G252" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H252" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I252" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J252" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K252" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L252" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M252" s="6" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" customHeight="1" ht="41">
+      <c r="A253" s="8"/>
+      <c r="B253" s="8"/>
+      <c r="C253" s="8"/>
+      <c r="D253" s="8"/>
+      <c r="E253" s="8"/>
+      <c r="F253" s="6">
+        <v>2</v>
+      </c>
+      <c r="G253" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H253" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I253" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J253" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J20" s="6" t="s">
-[...35 lines deleted...]
-      <c r="D21" s="7" t="s">
+      <c r="K253" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L253" s="6"/>
+      <c r="M253" s="6"/>
+    </row>
+    <row r="254" spans="1:26" customHeight="1" ht="190.14285714286">
+      <c r="A254" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D254" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="5">
+      <c r="E254" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F254" s="6">
         <v>1</v>
       </c>
-      <c r="G21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="G254" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H254" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I254" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J254" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="K254" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" s="6" t="s">
+        <v>1137</v>
+      </c>
+      <c r="M254" s="6" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" customHeight="1" ht="174.42857142857">
+      <c r="A255" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B255" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D255" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F255" s="6">
+        <v>1</v>
+      </c>
+      <c r="G255" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H255" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I255" s="6" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J255" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K255" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L255" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M255" s="6" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26" customHeight="1" ht="102.14285714286">
+      <c r="A256" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D256" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F256" s="6">
+        <v>1</v>
+      </c>
+      <c r="G256" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H256" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I256" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J256" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K256" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L256" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M256" s="6" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" customHeight="1" ht="262.14285714286">
+      <c r="A257" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B257" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D257" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F257" s="6">
+        <v>1</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I257" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J257" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K257" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="M257" s="6" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" customHeight="1" ht="105.85714285714">
+      <c r="A258" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D258" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F258" s="6">
+        <v>1</v>
+      </c>
+      <c r="G258" s="6" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I258" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J258" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="K258" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L258" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="M258" s="6" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" customHeight="1" ht="305.57142857143">
+      <c r="A259" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D259" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F259" s="6">
+        <v>1</v>
+      </c>
+      <c r="G259" s="6" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H259" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I259" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J259" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K259" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L259" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="M259" s="6" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" customHeight="1" ht="34">
+      <c r="A260" s="8"/>
+      <c r="B260" s="8"/>
+      <c r="C260" s="8"/>
+      <c r="D260" s="8"/>
+      <c r="E260" s="8"/>
+      <c r="F260" s="6">
+        <v>2</v>
+      </c>
+      <c r="G260" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I260" s="6" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J260" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K260" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L260" s="6"/>
+      <c r="M260" s="6"/>
+    </row>
+    <row r="261" spans="1:26" customHeight="1" ht="143.42857142857">
+      <c r="A261" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F261" s="6">
+        <v>1</v>
+      </c>
+      <c r="G261" s="6" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I261" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="J261" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J21" s="6" t="s">
-[...35 lines deleted...]
-      <c r="D22" s="7" t="s">
+      <c r="K261" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" s="6" t="s">
+        <v>1188</v>
+      </c>
+      <c r="M261" s="6" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" customHeight="1" ht="199">
+      <c r="A262" s="8"/>
+      <c r="B262" s="8"/>
+      <c r="C262" s="8"/>
+      <c r="D262" s="8"/>
+      <c r="E262" s="8"/>
+      <c r="F262" s="6">
+        <v>2</v>
+      </c>
+      <c r="G262" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I262" s="6" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J262" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="K262" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L262" s="6"/>
+      <c r="M262" s="6"/>
+    </row>
+    <row r="263" spans="1:26" customHeight="1" ht="125">
+      <c r="A263" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D263" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="5">
+      <c r="E263" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F263" s="6">
         <v>1</v>
       </c>
-      <c r="G22" s="5" t="s">
+      <c r="G263" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I263" s="6" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J263" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K263" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L263" s="6" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M263" s="6" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26" customHeight="1" ht="184.28571428571">
+      <c r="A264" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B264" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D264" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E264" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F264" s="6">
+        <v>1</v>
+      </c>
+      <c r="G264" s="6" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H264" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I264" s="6" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J264" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K264" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" s="6" t="s">
+        <v>1208</v>
+      </c>
+      <c r="M264" s="6" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26" customHeight="1" ht="785.85714285714">
+      <c r="A265" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B265" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C265" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D265" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E265" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F265" s="6">
+        <v>1</v>
+      </c>
+      <c r="G265" s="6" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I265" s="6" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J265" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K265" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L265" s="6" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M265" s="6" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26" customHeight="1" ht="38.714285714286">
+      <c r="A266" s="8"/>
+      <c r="B266" s="8"/>
+      <c r="C266" s="8"/>
+      <c r="D266" s="8"/>
+      <c r="E266" s="8"/>
+      <c r="F266" s="6">
+        <v>2</v>
+      </c>
+      <c r="G266" s="6" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H266" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I266" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J266" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K266" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L266" s="6"/>
+      <c r="M266" s="6"/>
+    </row>
+    <row r="267" spans="1:26" customHeight="1" ht="122.71428571429">
+      <c r="A267" s="8" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D267" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F267" s="6">
+        <v>1</v>
+      </c>
+      <c r="G267" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I267" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J267" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L267" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="M267" s="6" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26" customHeight="1" ht="125.57142857143">
+      <c r="A268" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B268" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C268" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D268" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E268" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F268" s="6">
+        <v>1</v>
+      </c>
+      <c r="G268" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H268" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I268" s="6" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J268" s="7" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K268" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L268" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="M268" s="6" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" customHeight="1" ht="102.57142857143">
+      <c r="A269" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B269" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C269" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D269" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E269" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F269" s="6">
+        <v>1</v>
+      </c>
+      <c r="G269" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H269" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I269" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J269" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L269" s="6" t="s">
+        <v>1240</v>
+      </c>
+      <c r="M269" s="6" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26" customHeight="1" ht="125.85714285714">
+      <c r="A270" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B270" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C270" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D270" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E270" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F270" s="6">
+        <v>1</v>
+      </c>
+      <c r="G270" s="6" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H270" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I270" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J270" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K270" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L270" s="6" t="s">
+        <v>1249</v>
+      </c>
+      <c r="M270" s="6" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26" customHeight="1" ht="258.14285714286">
+      <c r="A271" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B271" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C271" s="8" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F271" s="6">
+        <v>1</v>
+      </c>
+      <c r="G271" s="6" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H271" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I271" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J271" s="7" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K271" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L271" s="6" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M271" s="6" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26" customHeight="1" ht="219.85714285714">
+      <c r="A272" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B272" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C272" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E272" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F272" s="6">
+        <v>1</v>
+      </c>
+      <c r="G272" s="6" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H272" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I272" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J272" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="K272" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L272" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="M272" s="6" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26" customHeight="1" ht="173.14285714286">
+      <c r="A273" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B273" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C273" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E273" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F273" s="6">
+        <v>1</v>
+      </c>
+      <c r="G273" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I273" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="J273" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="K273" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L273" s="6" t="s">
+        <v>1274</v>
+      </c>
+      <c r="M273" s="6" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26" customHeight="1" ht="124">
+      <c r="A274" s="8"/>
+      <c r="B274" s="8"/>
+      <c r="C274" s="8"/>
+      <c r="D274" s="8"/>
+      <c r="E274" s="8"/>
+      <c r="F274" s="6">
+        <v>2</v>
+      </c>
+      <c r="G274" s="6" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H274" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I274" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J274" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L274" s="6"/>
+      <c r="M274" s="6"/>
+    </row>
+    <row r="275" spans="1:26" customHeight="1" ht="109.28571428571">
+      <c r="A275" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B275" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C275" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D275" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F275" s="6">
+        <v>1</v>
+      </c>
+      <c r="G275" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H275" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I275" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J275" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K275" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L275" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="M275" s="6" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26" customHeight="1" ht="357.57142857143">
+      <c r="A276" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B276" s="8" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C276" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D276" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F276" s="6">
+        <v>1</v>
+      </c>
+      <c r="G276" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H276" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I276" s="6" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J276" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K276" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L276" s="6" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M276" s="6" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26" customHeight="1" ht="171">
+      <c r="A277" s="8" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B277" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C277" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D277" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E277" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F277" s="6">
+        <v>1</v>
+      </c>
+      <c r="G277" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H277" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I277" s="6" t="s">
+        <v>1296</v>
+      </c>
+      <c r="J277" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K277" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L277" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="M277" s="6" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26" customHeight="1" ht="1550.5714285714">
+      <c r="A278" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B278" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C278" s="8" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D278" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E278" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="F278" s="6">
+        <v>1</v>
+      </c>
+      <c r="G278" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H278" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I278" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J278" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K278" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L278" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="M278" s="6" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26" customHeight="1" ht="133.57142857143">
+      <c r="A279" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B279" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D279" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F279" s="6">
+        <v>1</v>
+      </c>
+      <c r="G279" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H279" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I279" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J279" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L279" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="M279" s="6" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26" customHeight="1" ht="123">
+      <c r="A280" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B280" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C280" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D280" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F280" s="6">
+        <v>1</v>
+      </c>
+      <c r="G280" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H280" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I280" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J280" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K280" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L280" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="M280" s="6" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" customHeight="1" ht="138.57142857143">
+      <c r="A281" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B281" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D281" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E281" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="F281" s="6">
+        <v>1</v>
+      </c>
+      <c r="G281" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H281" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I281" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J281" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K281" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L281" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M281" s="6" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" customHeight="1" ht="286.14285714286">
+      <c r="A282" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B282" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D282" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F282" s="6">
+        <v>1</v>
+      </c>
+      <c r="G282" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H282" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I282" s="6" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J282" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K282" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L282" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="M282" s="6" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26" customHeight="1" ht="136.57142857143">
+      <c r="A283" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B283" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C283" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D283" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="F283" s="6">
+        <v>1</v>
+      </c>
+      <c r="G283" s="6" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H283" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I283" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J283" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="K283" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L283" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="M283" s="6" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26" customHeight="1" ht="140.71428571429">
+      <c r="A284" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B284" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C284" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D284" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="F284" s="6">
+        <v>1</v>
+      </c>
+      <c r="G284" s="6" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H284" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I284" s="6" t="s">
+        <v>1346</v>
+      </c>
+      <c r="J284" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="K284" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L284" s="6" t="s">
+        <v>1348</v>
+      </c>
+      <c r="M284" s="6" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26" customHeight="1" ht="30">
+      <c r="A285" s="8"/>
+      <c r="B285" s="8"/>
+      <c r="C285" s="8"/>
+      <c r="D285" s="8"/>
+      <c r="E285" s="8"/>
+      <c r="F285" s="6">
+        <v>2</v>
+      </c>
+      <c r="G285" s="6" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H285" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I285" s="6" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J285" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="K285" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L285" s="6"/>
+      <c r="M285" s="6"/>
+    </row>
+    <row r="286" spans="1:26" customHeight="1" ht="181.14285714286">
+      <c r="A286" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B286" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C286" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D286" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E286" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="F286" s="6">
+        <v>1</v>
+      </c>
+      <c r="G286" s="6" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H286" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I286" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J286" s="7" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K286" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L286" s="6" t="s">
+        <v>1357</v>
+      </c>
+      <c r="M286" s="6" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26" customHeight="1" ht="123.71428571429">
+      <c r="A287" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B287" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D287" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E287" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F287" s="6">
+        <v>1</v>
+      </c>
+      <c r="G287" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H287" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I287" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J287" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="K287" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L287" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="M287" s="6" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26" customHeight="1" ht="122.85714285714">
+      <c r="A288" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B288" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C288" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D288" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="F288" s="6">
+        <v>1</v>
+      </c>
+      <c r="G288" s="6" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H288" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I288" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J288" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L288" s="6" t="s">
+        <v>1371</v>
+      </c>
+      <c r="M288" s="6" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26" customHeight="1" ht="275.28571428571">
+      <c r="A289" s="8" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B289" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D289" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="F289" s="6">
+        <v>1</v>
+      </c>
+      <c r="G289" s="6" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I289" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J289" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L289" s="6" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M289" s="6" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26" customHeight="1" ht="49">
+      <c r="A290" s="8"/>
+      <c r="B290" s="8"/>
+      <c r="C290" s="8"/>
+      <c r="D290" s="8"/>
+      <c r="E290" s="8"/>
+      <c r="F290" s="6">
+        <v>2</v>
+      </c>
+      <c r="G290" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="H290" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I290" s="6" t="s">
+        <v>1380</v>
+      </c>
+      <c r="J290" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="K290" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L290" s="6"/>
+      <c r="M290" s="6"/>
+    </row>
+    <row r="291" spans="1:26" customHeight="1" ht="30">
+      <c r="A291" s="8"/>
+      <c r="B291" s="8"/>
+      <c r="C291" s="8"/>
+      <c r="D291" s="8"/>
+      <c r="E291" s="8"/>
+      <c r="F291" s="6">
+        <v>3</v>
+      </c>
+      <c r="G291" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I291" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J291" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K291" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L291" s="6"/>
+      <c r="M291" s="6"/>
+    </row>
+    <row r="292" spans="1:26" customHeight="1" ht="462.14285714286">
+      <c r="A292" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B292" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D292" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E292" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="F292" s="6">
+        <v>1</v>
+      </c>
+      <c r="G292" s="6" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H292" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I292" s="6" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J292" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K292" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L292" s="6" t="s">
+        <v>1389</v>
+      </c>
+      <c r="M292" s="6" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26" customHeight="1" ht="276.14285714286">
+      <c r="A293" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B293" s="8" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="F293" s="6">
+        <v>1</v>
+      </c>
+      <c r="G293" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H293" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I293" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J293" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K293" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L293" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="M293" s="6" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26" customHeight="1" ht="30">
+      <c r="A294" s="8"/>
+      <c r="B294" s="8"/>
+      <c r="C294" s="8"/>
+      <c r="D294" s="8"/>
+      <c r="E294" s="8"/>
+      <c r="F294" s="6">
+        <v>2</v>
+      </c>
+      <c r="G294" s="6" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H294" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I294" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J294" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L294" s="6"/>
+      <c r="M294" s="6"/>
+    </row>
+    <row r="295" spans="1:26" customHeight="1" ht="30">
+      <c r="A295" s="8"/>
+      <c r="B295" s="8"/>
+      <c r="C295" s="8"/>
+      <c r="D295" s="8"/>
+      <c r="E295" s="8"/>
+      <c r="F295" s="6">
+        <v>3</v>
+      </c>
+      <c r="G295" s="6" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H295" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I295" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J295" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="K295" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L295" s="6"/>
+      <c r="M295" s="6"/>
+    </row>
+    <row r="296" spans="1:26" customHeight="1" ht="30">
+      <c r="A296" s="8"/>
+      <c r="B296" s="8"/>
+      <c r="C296" s="8"/>
+      <c r="D296" s="8"/>
+      <c r="E296" s="8"/>
+      <c r="F296" s="6">
+        <v>4</v>
+      </c>
+      <c r="G296" s="6" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H296" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I296" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J296" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L296" s="6"/>
+      <c r="M296" s="6"/>
+    </row>
+    <row r="297" spans="1:26" customHeight="1" ht="30">
+      <c r="A297" s="8"/>
+      <c r="B297" s="8"/>
+      <c r="C297" s="8"/>
+      <c r="D297" s="8"/>
+      <c r="E297" s="8"/>
+      <c r="F297" s="6">
+        <v>5</v>
+      </c>
+      <c r="G297" s="6" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I297" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J297" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L297" s="6"/>
+      <c r="M297" s="6"/>
+    </row>
+    <row r="298" spans="1:26" customHeight="1" ht="32">
+      <c r="A298" s="8"/>
+      <c r="B298" s="8"/>
+      <c r="C298" s="8"/>
+      <c r="D298" s="8"/>
+      <c r="E298" s="8"/>
+      <c r="F298" s="6">
+        <v>6</v>
+      </c>
+      <c r="G298" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H298" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I298" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J298" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K298" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L298" s="6"/>
+      <c r="M298" s="6"/>
+    </row>
+    <row r="299" spans="1:26" customHeight="1" ht="30">
+      <c r="A299" s="8"/>
+      <c r="B299" s="8"/>
+      <c r="C299" s="8"/>
+      <c r="D299" s="8"/>
+      <c r="E299" s="8"/>
+      <c r="F299" s="6">
+        <v>7</v>
+      </c>
+      <c r="G299" s="6" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I299" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J299" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L299" s="6"/>
+      <c r="M299" s="6"/>
+    </row>
+    <row r="300" spans="1:26" customHeight="1" ht="32">
+      <c r="A300" s="8"/>
+      <c r="B300" s="8"/>
+      <c r="C300" s="8"/>
+      <c r="D300" s="8"/>
+      <c r="E300" s="8"/>
+      <c r="F300" s="6">
+        <v>8</v>
+      </c>
+      <c r="G300" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H300" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I300" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J300" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K300" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L300" s="6"/>
+      <c r="M300" s="6"/>
+    </row>
+    <row r="301" spans="1:26" customHeight="1" ht="32">
+      <c r="A301" s="8"/>
+      <c r="B301" s="8"/>
+      <c r="C301" s="8"/>
+      <c r="D301" s="8"/>
+      <c r="E301" s="8"/>
+      <c r="F301" s="6">
+        <v>9</v>
+      </c>
+      <c r="G301" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="H301" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I301" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J301" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="K301" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L301" s="6"/>
+      <c r="M301" s="6"/>
+    </row>
+    <row r="302" spans="1:26" customHeight="1" ht="140.85714285714">
+      <c r="A302" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B302" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C302" s="8" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D302" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="F302" s="6">
+        <v>1</v>
+      </c>
+      <c r="G302" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H302" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I302" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J302" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L302" s="6" t="s">
+        <v>1413</v>
+      </c>
+      <c r="M302" s="6" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26" customHeight="1" ht="188">
+      <c r="A303" s="8"/>
+      <c r="B303" s="8"/>
+      <c r="C303" s="8"/>
+      <c r="D303" s="8"/>
+      <c r="E303" s="8"/>
+      <c r="F303" s="6">
+        <v>2</v>
+      </c>
+      <c r="G303" s="6" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H303" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I303" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J303" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L303" s="6"/>
+      <c r="M303" s="6"/>
+    </row>
+    <row r="304" spans="1:26" customHeight="1" ht="127.14285714286">
+      <c r="A304" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B304" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C304" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D304" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E304" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="F304" s="6">
+        <v>1</v>
+      </c>
+      <c r="G304" s="6" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H304" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I304" s="6" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J304" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K304" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L304" s="6" t="s">
+        <v>1422</v>
+      </c>
+      <c r="M304" s="6" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26" customHeight="1" ht="221.85714285714">
+      <c r="A305" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B305" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C305" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D305" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="F305" s="6">
+        <v>1</v>
+      </c>
+      <c r="G305" s="6" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H305" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I305" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="H22" s="5" t="s">
-[...41 lines deleted...]
-      <c r="D23" s="7" t="s">
+      <c r="J305" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="K305" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="M305" s="6" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26" customHeight="1" ht="35">
+      <c r="A306" s="8"/>
+      <c r="B306" s="8"/>
+      <c r="C306" s="8"/>
+      <c r="D306" s="8"/>
+      <c r="E306" s="8"/>
+      <c r="F306" s="6">
+        <v>2</v>
+      </c>
+      <c r="G306" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H306" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I306" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="J306" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="K306" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" s="6"/>
+      <c r="M306" s="6"/>
+    </row>
+    <row r="307" spans="1:26" customHeight="1" ht="35">
+      <c r="A307" s="8"/>
+      <c r="B307" s="8"/>
+      <c r="C307" s="8"/>
+      <c r="D307" s="8"/>
+      <c r="E307" s="8"/>
+      <c r="F307" s="6">
+        <v>3</v>
+      </c>
+      <c r="G307" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H307" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I307" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="J307" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K307" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L307" s="6"/>
+      <c r="M307" s="6"/>
+    </row>
+    <row r="308" spans="1:26" customHeight="1" ht="44">
+      <c r="A308" s="8"/>
+      <c r="B308" s="8"/>
+      <c r="C308" s="8"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="8"/>
+      <c r="F308" s="6">
+        <v>4</v>
+      </c>
+      <c r="G308" s="6" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H308" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I308" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J308" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="K308" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L308" s="6"/>
+      <c r="M308" s="6"/>
+    </row>
+    <row r="309" spans="1:26" customHeight="1" ht="30">
+      <c r="A309" s="8"/>
+      <c r="B309" s="8"/>
+      <c r="C309" s="8"/>
+      <c r="D309" s="8"/>
+      <c r="E309" s="8"/>
+      <c r="F309" s="6">
+        <v>5</v>
+      </c>
+      <c r="G309" s="6" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H309" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I309" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J309" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L309" s="6"/>
+      <c r="M309" s="6"/>
+    </row>
+    <row r="310" spans="1:26" customHeight="1" ht="30">
+      <c r="A310" s="8"/>
+      <c r="B310" s="8"/>
+      <c r="C310" s="8"/>
+      <c r="D310" s="8"/>
+      <c r="E310" s="8"/>
+      <c r="F310" s="6">
+        <v>6</v>
+      </c>
+      <c r="G310" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H310" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I310" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J310" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L310" s="6"/>
+      <c r="M310" s="6"/>
+    </row>
+    <row r="311" spans="1:26" customHeight="1" ht="44">
+      <c r="A311" s="8"/>
+      <c r="B311" s="8"/>
+      <c r="C311" s="8"/>
+      <c r="D311" s="8"/>
+      <c r="E311" s="8"/>
+      <c r="F311" s="6">
+        <v>7</v>
+      </c>
+      <c r="G311" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H311" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I311" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J311" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="K311" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L311" s="6"/>
+      <c r="M311" s="6"/>
+    </row>
+    <row r="312" spans="1:26" customHeight="1" ht="44">
+      <c r="A312" s="8"/>
+      <c r="B312" s="8"/>
+      <c r="C312" s="8"/>
+      <c r="D312" s="8"/>
+      <c r="E312" s="8"/>
+      <c r="F312" s="6">
+        <v>8</v>
+      </c>
+      <c r="G312" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H312" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I312" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J312" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="K312" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" s="6"/>
+      <c r="M312" s="6"/>
+    </row>
+    <row r="313" spans="1:26" customHeight="1" ht="140.57142857143">
+      <c r="A313" s="8" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B313" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C313" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D313" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="5">
+      <c r="E313" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="F313" s="6">
         <v>1</v>
       </c>
-      <c r="G23" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D24" s="7" t="s">
+      <c r="G313" s="6" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H313" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I313" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J313" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L313" s="6" t="s">
+        <v>1445</v>
+      </c>
+      <c r="M313" s="6" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26" customHeight="1" ht="436">
+      <c r="A314" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B314" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C314" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D314" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="5">
+      <c r="E314" s="8" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F314" s="6">
         <v>1</v>
       </c>
-      <c r="G24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="5" t="s">
+      <c r="G314" s="6" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H314" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I314" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J314" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="K314" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L314" s="6" t="s">
+        <v>1453</v>
+      </c>
+      <c r="M314" s="6" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26" customHeight="1" ht="86">
+      <c r="A315" s="8"/>
+      <c r="B315" s="8"/>
+      <c r="C315" s="8"/>
+      <c r="D315" s="8"/>
+      <c r="E315" s="8"/>
+      <c r="F315" s="6">
+        <v>2</v>
+      </c>
+      <c r="G315" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H315" s="6" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I315" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J315" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J24" s="6" t="s">
-[...35 lines deleted...]
-      <c r="D25" s="7" t="s">
+      <c r="K315" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L315" s="6"/>
+      <c r="M315" s="6"/>
+    </row>
+    <row r="316" spans="1:26" customHeight="1" ht="50">
+      <c r="A316" s="8"/>
+      <c r="B316" s="8"/>
+      <c r="C316" s="8"/>
+      <c r="D316" s="8"/>
+      <c r="E316" s="8"/>
+      <c r="F316" s="6">
+        <v>3</v>
+      </c>
+      <c r="G316" s="6" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H316" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I316" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J316" s="7" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K316" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L316" s="6"/>
+      <c r="M316" s="6"/>
+    </row>
+    <row r="317" spans="1:26" customHeight="1" ht="130">
+      <c r="A317" s="8"/>
+      <c r="B317" s="8"/>
+      <c r="C317" s="8"/>
+      <c r="D317" s="8"/>
+      <c r="E317" s="8"/>
+      <c r="F317" s="6">
+        <v>4</v>
+      </c>
+      <c r="G317" s="6" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H317" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I317" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J317" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="K317" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" s="6"/>
+      <c r="M317" s="6"/>
+    </row>
+    <row r="318" spans="1:26" customHeight="1" ht="30">
+      <c r="A318" s="8"/>
+      <c r="B318" s="8"/>
+      <c r="C318" s="8"/>
+      <c r="D318" s="8"/>
+      <c r="E318" s="8"/>
+      <c r="F318" s="6">
+        <v>5</v>
+      </c>
+      <c r="G318" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="H318" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I318" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="J318" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="K318" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L318" s="6"/>
+      <c r="M318" s="6"/>
+    </row>
+    <row r="319" spans="1:26" customHeight="1" ht="41">
+      <c r="A319" s="8"/>
+      <c r="B319" s="8"/>
+      <c r="C319" s="8"/>
+      <c r="D319" s="8"/>
+      <c r="E319" s="8"/>
+      <c r="F319" s="6">
+        <v>6</v>
+      </c>
+      <c r="G319" s="6" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H319" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I319" s="6" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J319" s="7" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K319" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L319" s="6"/>
+      <c r="M319" s="6"/>
+    </row>
+    <row r="320" spans="1:26" customHeight="1" ht="113">
+      <c r="A320" s="8"/>
+      <c r="B320" s="8"/>
+      <c r="C320" s="8"/>
+      <c r="D320" s="8"/>
+      <c r="E320" s="8"/>
+      <c r="F320" s="6">
+        <v>7</v>
+      </c>
+      <c r="G320" s="6" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H320" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I320" s="6" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J320" s="7" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K320" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L320" s="6"/>
+      <c r="M320" s="6"/>
+    </row>
+    <row r="321" spans="1:26" customHeight="1" ht="196">
+      <c r="A321" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B321" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C321" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D321" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E25" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="5">
+      <c r="E321" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="F321" s="6">
         <v>1</v>
       </c>
-      <c r="G25" s="5" t="s">
-[...40 lines deleted...]
-      <c r="F26" s="5">
+      <c r="G321" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H321" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I321" s="6" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J321" s="7" t="s">
+        <v>1472</v>
+      </c>
+      <c r="K321" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L321" s="6" t="s">
+        <v>1473</v>
+      </c>
+      <c r="M321" s="6" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26" customHeight="1" ht="89">
+      <c r="A322" s="8"/>
+      <c r="B322" s="8"/>
+      <c r="C322" s="8"/>
+      <c r="D322" s="8"/>
+      <c r="E322" s="8"/>
+      <c r="F322" s="6">
         <v>2</v>
       </c>
-      <c r="G26" s="5" t="s">
-[...36 lines deleted...]
-      <c r="F27" s="5">
+      <c r="G322" s="6" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H322" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I322" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J322" s="7" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K322" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L322" s="6"/>
+      <c r="M322" s="6"/>
+    </row>
+    <row r="323" spans="1:26" customHeight="1" ht="43">
+      <c r="A323" s="8"/>
+      <c r="B323" s="8"/>
+      <c r="C323" s="8"/>
+      <c r="D323" s="8"/>
+      <c r="E323" s="8"/>
+      <c r="F323" s="6">
         <v>3</v>
       </c>
-      <c r="G27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I27" s="5" t="s">
+      <c r="G323" s="6" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I323" s="6" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J323" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="K323" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L323" s="6"/>
+      <c r="M323" s="6"/>
+    </row>
+    <row r="324" spans="1:26" customHeight="1" ht="267.42857142857">
+      <c r="A324" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B324" s="8" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C324" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F324" s="6">
+        <v>1</v>
+      </c>
+      <c r="G324" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H324" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I324" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J324" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="K324" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L324" s="6" t="s">
+        <v>1484</v>
+      </c>
+      <c r="M324" s="6" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26" customHeight="1" ht="40">
+      <c r="A325" s="8"/>
+      <c r="B325" s="8"/>
+      <c r="C325" s="8"/>
+      <c r="D325" s="8"/>
+      <c r="E325" s="8"/>
+      <c r="F325" s="6">
+        <v>2</v>
+      </c>
+      <c r="G325" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I325" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="J325" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="K325" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L325" s="6"/>
+      <c r="M325" s="6"/>
+    </row>
+    <row r="326" spans="1:26" customHeight="1" ht="42">
+      <c r="A326" s="8"/>
+      <c r="B326" s="8"/>
+      <c r="C326" s="8"/>
+      <c r="D326" s="8"/>
+      <c r="E326" s="8"/>
+      <c r="F326" s="6">
+        <v>3</v>
+      </c>
+      <c r="G326" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="H326" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I326" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J326" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K326" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L326" s="6"/>
+      <c r="M326" s="6"/>
+    </row>
+    <row r="327" spans="1:26" customHeight="1" ht="30">
+      <c r="A327" s="8"/>
+      <c r="B327" s="8"/>
+      <c r="C327" s="8"/>
+      <c r="D327" s="8"/>
+      <c r="E327" s="8"/>
+      <c r="F327" s="6">
+        <v>4</v>
+      </c>
+      <c r="G327" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="H327" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I327" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J327" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J27" s="6" t="s">
-[...27 lines deleted...]
-      <c r="F28" s="5">
+      <c r="K327" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" s="6"/>
+      <c r="M327" s="6"/>
+    </row>
+    <row r="328" spans="1:26" customHeight="1" ht="38">
+      <c r="A328" s="8"/>
+      <c r="B328" s="8"/>
+      <c r="C328" s="8"/>
+      <c r="D328" s="8"/>
+      <c r="E328" s="8"/>
+      <c r="F328" s="6">
+        <v>5</v>
+      </c>
+      <c r="G328" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="H328" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I328" s="6" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J328" s="7" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K328" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L328" s="6"/>
+      <c r="M328" s="6"/>
+    </row>
+    <row r="329" spans="1:26" customHeight="1" ht="38">
+      <c r="A329" s="8"/>
+      <c r="B329" s="8"/>
+      <c r="C329" s="8"/>
+      <c r="D329" s="8"/>
+      <c r="E329" s="8"/>
+      <c r="F329" s="6">
+        <v>6</v>
+      </c>
+      <c r="G329" s="6" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H329" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I329" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J329" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="K329" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L329" s="6"/>
+      <c r="M329" s="6"/>
+    </row>
+    <row r="330" spans="1:26" customHeight="1" ht="42">
+      <c r="A330" s="8"/>
+      <c r="B330" s="8"/>
+      <c r="C330" s="8"/>
+      <c r="D330" s="8"/>
+      <c r="E330" s="8"/>
+      <c r="F330" s="6">
+        <v>7</v>
+      </c>
+      <c r="G330" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="H330" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I330" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J330" s="7" t="s">
+        <v>1491</v>
+      </c>
+      <c r="K330" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L330" s="6"/>
+      <c r="M330" s="6"/>
+    </row>
+    <row r="331" spans="1:26" customHeight="1" ht="47">
+      <c r="A331" s="8"/>
+      <c r="B331" s="8"/>
+      <c r="C331" s="8"/>
+      <c r="D331" s="8"/>
+      <c r="E331" s="8"/>
+      <c r="F331" s="6">
+        <v>8</v>
+      </c>
+      <c r="G331" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="H331" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I331" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J331" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L331" s="6"/>
+      <c r="M331" s="6"/>
+    </row>
+    <row r="332" spans="1:26" customHeight="1" ht="51">
+      <c r="A332" s="8"/>
+      <c r="B332" s="8"/>
+      <c r="C332" s="8"/>
+      <c r="D332" s="8"/>
+      <c r="E332" s="8"/>
+      <c r="F332" s="6">
+        <v>9</v>
+      </c>
+      <c r="G332" s="6" t="s">
+        <v>888</v>
+      </c>
+      <c r="H332" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I332" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J332" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K332" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L332" s="6"/>
+      <c r="M332" s="6"/>
+    </row>
+    <row r="333" spans="1:26" customHeight="1" ht="51">
+      <c r="A333" s="8"/>
+      <c r="B333" s="8"/>
+      <c r="C333" s="8"/>
+      <c r="D333" s="8"/>
+      <c r="E333" s="8"/>
+      <c r="F333" s="6">
+        <v>10</v>
+      </c>
+      <c r="G333" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="H333" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I333" s="6" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J333" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K333" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L333" s="6"/>
+      <c r="M333" s="6"/>
+    </row>
+    <row r="334" spans="1:26" customHeight="1" ht="48">
+      <c r="A334" s="8"/>
+      <c r="B334" s="8"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="8"/>
+      <c r="E334" s="8"/>
+      <c r="F334" s="6">
+        <v>11</v>
+      </c>
+      <c r="G334" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="H334" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I334" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="J334" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K334" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L334" s="6"/>
+      <c r="M334" s="6"/>
+    </row>
+    <row r="335" spans="1:26" customHeight="1" ht="45">
+      <c r="A335" s="8"/>
+      <c r="B335" s="8"/>
+      <c r="C335" s="8"/>
+      <c r="D335" s="8"/>
+      <c r="E335" s="8"/>
+      <c r="F335" s="6">
+        <v>12</v>
+      </c>
+      <c r="G335" s="6" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I335" s="6" t="s">
+        <v>1497</v>
+      </c>
+      <c r="J335" s="7" t="s">
+        <v>1498</v>
+      </c>
+      <c r="K335" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L335" s="6"/>
+      <c r="M335" s="6"/>
+    </row>
+    <row r="336" spans="1:26" customHeight="1" ht="277.57142857143">
+      <c r="A336" s="8" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B336" s="8" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C336" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D336" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E336" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F336" s="6">
+        <v>1</v>
+      </c>
+      <c r="G336" s="6" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H336" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I336" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J336" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L336" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="M336" s="6" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26" customHeight="1" ht="41">
+      <c r="A337" s="8"/>
+      <c r="B337" s="8"/>
+      <c r="C337" s="8"/>
+      <c r="D337" s="8"/>
+      <c r="E337" s="8"/>
+      <c r="F337" s="6">
+        <v>2</v>
+      </c>
+      <c r="G337" s="6" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H337" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I337" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J337" s="7" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K337" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L337" s="6"/>
+      <c r="M337" s="6"/>
+    </row>
+    <row r="338" spans="1:26" customHeight="1" ht="57">
+      <c r="A338" s="8"/>
+      <c r="B338" s="8"/>
+      <c r="C338" s="8"/>
+      <c r="D338" s="8"/>
+      <c r="E338" s="8"/>
+      <c r="F338" s="6">
+        <v>3</v>
+      </c>
+      <c r="G338" s="6" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H338" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I338" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J338" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="K338" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L338" s="6"/>
+      <c r="M338" s="6"/>
+    </row>
+    <row r="339" spans="1:26" customHeight="1" ht="54">
+      <c r="A339" s="8"/>
+      <c r="B339" s="8"/>
+      <c r="C339" s="8"/>
+      <c r="D339" s="8"/>
+      <c r="E339" s="8"/>
+      <c r="F339" s="6">
         <v>4</v>
       </c>
-      <c r="G28" s="5" t="s">
-[...80 lines deleted...]
-      <c r="D30" s="7" t="s">
+      <c r="G339" s="6" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H339" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I339" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J339" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="K339" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L339" s="6"/>
+      <c r="M339" s="6"/>
+    </row>
+    <row r="340" spans="1:26" customHeight="1" ht="380.85714285714">
+      <c r="A340" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B340" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C340" s="8" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D340" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E30" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="5">
+      <c r="E340" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F340" s="6">
         <v>1</v>
       </c>
-      <c r="G30" s="5" t="s">
-[...11183 lines deleted...]
-      <c r="E273" s="7" t="s">
+      <c r="G340" s="6" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H340" s="6" t="s">
         <v>1289</v>
       </c>
-      <c r="F273" s="5">
-[...2577 lines deleted...]
-      <c r="J329" s="6" t="s">
+      <c r="I340" s="6" t="s">
         <v>1517</v>
       </c>
-      <c r="K329" s="5" t="s">
-[...36 lines deleted...]
-      <c r="J330" s="6" t="s">
+      <c r="J340" s="7" t="s">
         <v>1518</v>
       </c>
-      <c r="K330" s="5" t="s">
-[...76 lines deleted...]
-      <c r="J332" s="6" t="s">
+      <c r="K340" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L340" s="6" t="s">
         <v>1519</v>
       </c>
-      <c r="K332" s="5" t="s">
-[...33 lines deleted...]
-      <c r="I333" s="5" t="s">
+      <c r="M340" s="6" t="s">
         <v>1520</v>
       </c>
-      <c r="J333" s="6" t="s">
-[...327 lines deleted...]
-      <c r="Z340"/>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>1548</v>
+        <v>1521</v>
       </c>
       <c r="M341">
         <v>147</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>1549</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>1550</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>1551</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>1552</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>1553</v>
+        <v>1526</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="F7:K7"/>
     <mergeCell ref="A9:A9"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="C9:C9"/>
     <mergeCell ref="D9:D9"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="L9:L9"/>
     <mergeCell ref="M9:M9"/>
     <mergeCell ref="A10:A10"/>
     <mergeCell ref="B10:B10"/>
     <mergeCell ref="C10:C10"/>
     <mergeCell ref="D10:D10"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="L10:L10"/>
     <mergeCell ref="M10:M10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="A13:A13"/>
     <mergeCell ref="B13:B13"/>
@@ -22188,79 +17773,72 @@
     <mergeCell ref="A324:A335"/>
     <mergeCell ref="B324:B335"/>
     <mergeCell ref="C324:C335"/>
     <mergeCell ref="D324:D335"/>
     <mergeCell ref="E324:E335"/>
     <mergeCell ref="L324:L335"/>
     <mergeCell ref="M324:M335"/>
     <mergeCell ref="A336:A339"/>
     <mergeCell ref="B336:B339"/>
     <mergeCell ref="C336:C339"/>
     <mergeCell ref="D336:D339"/>
     <mergeCell ref="E336:E339"/>
     <mergeCell ref="L336:L339"/>
     <mergeCell ref="M336:M339"/>
     <mergeCell ref="A340:A340"/>
     <mergeCell ref="B340:B340"/>
     <mergeCell ref="C340:C340"/>
     <mergeCell ref="D340:D340"/>
     <mergeCell ref="E340:E340"/>
     <mergeCell ref="L340:L340"/>
     <mergeCell ref="M340:M340"/>
     <mergeCell ref="A341:L341"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
-[...7 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Transparência - MPMG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:title>Transparência - MPMG</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>