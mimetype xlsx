--- v4 (2026-07-27)
+++ v5 (2026-09-23)
@@ -4943,51 +4943,51 @@
     <t xml:space="preserve">
  pl001_co001_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
  pl001_co001_lc123.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1407/download;
  pl001_co001__anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
  pl001_co001_2012_contratacao_servicos_reforma_PROCON.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1342/download;
  pl001_co001_ata_abert_prop.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1402/download;
  pl001_co001_ata_abert_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/07/2026</t>
+    <t>Data da última atualização: 23/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>