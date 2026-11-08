--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1427">
   <si>
     <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
   </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2013</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -74,5028 +74,4943 @@
   <si>
     <t>Lote nº</t>
   </si>
   <si>
     <t>Situação **</t>
   </si>
   <si>
     <t>Resultado (licitante vendedor)</t>
   </si>
   <si>
     <t>Valor Adjudicado/Registrado (R$)</t>
   </si>
   <si>
     <t>Margem de Preferência</t>
   </si>
   <si>
     <t>140 / 2013</t>
   </si>
   <si>
     <t>17/12/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de impressão da Revista MPMG Jurídico.</t>
   </si>
   <si>
-    <t xml:space="preserve">MENOR PREÇO </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">GRÁFICA E EDITORA MAFALI LTDA. ME </t>
+    <t>MENOR PREÇO</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIALNº 138</t>
+  </si>
+  <si>
+    <t>Homologado Adjudicado</t>
+  </si>
+  <si>
+    <t>GRÁFICA E EDITORA MAFALI LTDA. ME</t>
   </si>
   <si>
     <t>94.920,00</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
     <t>17-12-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 20/01/2014, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefones: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs e no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões / Portal de Compras/MG. SIAD 1091040 - 000070/2013 ----------------------------- 28-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda., CNPJ 07.795.101/0001-45, no lote 1 (único). Belo Horizonte, 23 de janeiro de 2014. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl140_pp138_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2038/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl140_pp138_2013_sd070_pc600_2013_servi?os_impressao_REVISTA_CEAF.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1936/download;
+pl140_pp138_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2038/download;
 </t>
   </si>
   <si>
     <t>139 / 2013</t>
   </si>
   <si>
     <t>07/12/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de fornecimento de software de orçamento eletrônico, avaliação e controle de manutenções automotivas, incluindo atualizações e suporte técnico.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 137 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CESVI-BRASIL CENTRO DE EXPERIMENTAÇÃO E SEGURANÇA VIÁRIA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 137</t>
+  </si>
+  <si>
+    <t>CESVI-BRASIL CENTRO DE EXPERIMENTAÇÃO E SEGURANÇA VIÁRIA LTDA</t>
   </si>
   <si>
     <t>9.951,06</t>
   </si>
   <si>
     <t>07-12-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 20.01.2014. Início da disputa de preços: às 10 horas do dia 20.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000068/2013 ----------------------------- 29-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: CESVI - BRASIL CENTRO DE EXPERIMENTAÇÃO E SEGURANÇA VIÁRIA LTDA., CNPJ 00.020.777/0001-18, no lote 1 (único). Belo Horizonte, 27 de janeiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl139_pe137_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2037/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl139_pe137_2013_sd068_pc622_2013_fornecimento_software_or?amento_eletronico_DSGT.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1924/download;
+pl139_pe137_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2037/download;
 </t>
   </si>
   <si>
     <t>138 / 2013</t>
   </si>
   <si>
     <t>Aquisição de suportes para texto e apoiadores de antebraço.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 136 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FF INFORMÁTICA E EQUIPAMENTOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 136</t>
+  </si>
+  <si>
+    <t>SUPORTES PARA TEXTO E APOIADORES DE ANTEBRAÇO</t>
+  </si>
+  <si>
+    <t>FF INFORMÁTICA E EQUIPAMENTOS LTDA - ME</t>
   </si>
   <si>
     <t>20.799,00</t>
   </si>
   <si>
     <t>07-12-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 17.01.2014. Início da disputa de preços: às 10 horas do dia 17.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000057/2013 ----------------------------- 30-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: FF Informática e Equipamentos Ltda - ME, CNPJ 04.923.051/0001-46, no lote 1 (único). Belo Horizonte, 24 de janeiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl138_pe136_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2036/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl138_pe136_2013_sd057_pc631_2013_aquisicao_suportes_texto_apoiadores_antebraco_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1921/download;
+pl138_pe136_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2036/download;
 </t>
   </si>
   <si>
     <t>137 / 2013</t>
   </si>
   <si>
     <t>20/12/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de reprografia, com locação, instalação e manutenção de máquinas, incluindo treinamento de pessoal e fornecimento de insumos, exceto papel e grampo.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 135 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PRINTEC TECNOLOGIA DA IMPRESSÃO LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 135</t>
+  </si>
+  <si>
+    <t>Serviços de reprografia</t>
+  </si>
+  <si>
+    <t>PRINTEC TECNOLOGIA DA IMPRESSÃO LTDA - EPP</t>
   </si>
   <si>
     <t>22.019,04</t>
   </si>
   <si>
     <t>06-12-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 16.01.2014. Início da disputa de preços: às 10 horas do dia 16.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000052/2013 ----------------------------- 20-12-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)(**)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 21.01.2014. Início da disputa de preços: às 10 horas do dia 21.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. SIAD 1091040 - 000052/2013 (*)Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido a alterações nas especificações técnicas do Item 1, com alteração de datas. ----------------------------- 15-01-2014 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunicamos a interposição de impugnação ao Edital da licitação supracitada por parte da empresa CSI Service Ltda. Conhecemos da peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão administrativa se encontra nos autos do processo licitatório, na Divisão de Licitação, bem como na página desta Procuradoria-Geral de Justiça de Minas Gerais, no endereço http://www.mpmg.mp.br/acesso-a-informacao/licitacoes/Pesquisa de Processos Licitatórios (no campo 'Número do Processo' digitar o nº desse procedimento e clicar em 'Enviar'). Informamos aos interessados que a realização desta licitação ocorrerá conforme aviso de licitação, publicado no 'MG' de 20.12.2013: Início da sessão de disputa de preços: às 10 horas do dia 21.01.2014. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 14 de janeiro de 2014. Sebastião Nobre da Silva Pregoeiro ----------------------------- 30-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Printec Tecnologia da Impressão Ltda - EPP, CNPJ 06.101.609/0001-33, no lote 1 (único). Belo Horizonte, 24 de janeiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...3 lines deleted...]
- pl137_pe135_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2027/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl137_pe135_2013_sd052_pc577_servicos_reprografia_FEPDC.REPUBLICADO.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1940/download;
+pl137_pe135_2013_sd052_pc577_servicos_reprografia_FEPDC.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1916/download;
+decisao impugnacao PL 137 PE 135 - improvimento.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1949/download;
+pl137_pe135_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2027/download;
 </t>
   </si>
   <si>
     <t>136 / 2013</t>
   </si>
   <si>
     <t>03/12/2013</t>
   </si>
   <si>
     <t>Aquisição de poltronas, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 134 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMERCIAL MAKARIOS EQUIPAMENTOS E ARTIGOS PARA ESCRITÓRIOS &amp; SERVIÇOS LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 134</t>
+  </si>
+  <si>
+    <t>Poltronas para escritório, novas.</t>
+  </si>
+  <si>
+    <t>COMERCIAL MAKARIOS EQUIPAMENTOS E ARTIGOS PARA ESCRITÓRIOS &amp; SERVIÇOS LTDA</t>
   </si>
   <si>
     <t>39.000,00</t>
   </si>
   <si>
     <t>03-12-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 15.01.2014. Início da disputa de preços: às 10 horas do dia 15.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000060/2013 ----------------------------- 11-02-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Makarios Equipamentos e Artigos para Escritório &amp; Serviços Ltda. - EPP, CNPJ 07.419.834/0001-85, no lote 1 (único). Belo Horizonte, 7 de fevereiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl136_pe134_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2024/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl136_pe134_2013_sdzzz_pc560_2013_aquisicao_poltronas_FEPDC.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1900/download;
+pl136_pe134_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2024/download;
 </t>
   </si>
   <si>
     <t>135 / 2013</t>
   </si>
   <si>
     <t>04/12/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de coleta e transporte de entulho, por meio de caçamba estacionária, em imóveis ocupados pelo Ministério Público de Minas Gerais, na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 133 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TAMMA COMERCIAL LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 133</t>
+  </si>
+  <si>
+    <t>Serviço de coleta e transporte de entulho</t>
+  </si>
+  <si>
+    <t>TAMMA COMERCIAL LTDA - ME</t>
   </si>
   <si>
     <t>10.800,00</t>
   </si>
   <si>
     <t>03-12-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 14.01.2014. Início da disputa de preços: às 10 horas do dia 14.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000064/2013 ----------------------------- 04-12-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 14.01.2014. Início da disputa de preços: às 10 horas do dia 14.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Republicado por se tratar de licitação aberta a todos os licitantes, sem exclusividade para ME e EPP. ----------------------------- 24-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tamma Comercial Ltda. - ME, CNPJ 15.246.056/0001-06, no lote 1 (único). Belo Horizonte, 21 de janeiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl135_pe133_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2020/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl135_pe133_2013_sd064_pc620_2013_contratacao_servicos_coleta_entulho.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1903/download;
+pl135_pe133_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2020/download;
 </t>
   </si>
   <si>
     <t>134 / 2013</t>
   </si>
   <si>
     <t>Aquisição e instalação de sistema audiovisual e equipamentos de informática, com treinamento para uso dos equipamentos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 132 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">WAVE TECNOLOGIAS EM SISTEMAS AUDIOVISUAIS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 132</t>
+  </si>
+  <si>
+    <t>Sistema de Vídeo</t>
+  </si>
+  <si>
+    <t>WAVE TECNOLOGIAS EM SISTEMAS AUDIOVISUAIS LTDA - ME</t>
   </si>
   <si>
     <t>23.500,00</t>
   </si>
   <si>
     <t>30-11-2013 AVISO DE LICITAÇÃO (*) A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 13.01.2014. Início da disputa de preços: às 10 horas do dia 13.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. SIAD 1091040 - 000061/2013 (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 04-12-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)(**)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 07.01.2014. Início da disputa de preços: às 10 horas do dia 07.01.2014. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicação devido à retificação do site que promoverá esta licitação (com alteração das datas). SIAD 1091040 - 000061/2013 ----------------------------- 17-01-2014 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Wave Tecnologias em Sistemas Audiovisuais Ltda. - ME, CNPJ 17.991.869/0001-48, nos lotes 1, 2 e 3. Belo Horizonte, 15 de janeiro de 2014. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl134_pe132_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2026/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl134_pe132_2013_sd061_pc633_2013_aquisicao_instalacao_treinamento_sistema audiovisual _CEAF - VERSAO ME EPP_REP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1902/download;
+pl134_pe132_2013_sd061_pc633_2013_aquisicao_instalacao_treinamento_sistema audiovisual _CEAF - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1895/download;
+pl134_pe132_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2026/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Sistema de Áudio </t>
+    <t>Sistema de Áudio</t>
   </si>
   <si>
     <t>17.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição de Computador </t>
+    <t>Aquisição de Computador</t>
   </si>
   <si>
     <t>18.227,00</t>
   </si>
   <si>
     <t>133 / 2013</t>
   </si>
   <si>
     <t>27/11/2013</t>
   </si>
   <si>
     <t>Aquisição de solução de BI (Business Intelligence), com características de descobrimento de dados (Data Discovery) e análise associativa, que permita extração, transformação e carga de dados, bem como a geração de gráficos analíticos, painéis (dashboard) e relatórios para suporte à tomada de decisão, acompanhadas de suporte técnico e manutenção de software com garantia de atualização tecnológica e consultoria.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 131 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Path Itts Information Technology &amp; Telecom Service Ltda </t>
+    <t>PREGÃO ELETRÔNICONº 131</t>
+  </si>
+  <si>
+    <t>Aquisição de solução de BI (Business Intelligence), com características de descobrimento de dados (Data Discovery) e análise associativa (licenças de software, instalação,configuração e consultoria).</t>
+  </si>
+  <si>
+    <t>Path Itts Information Technology &amp; Telecom Service Ltda</t>
   </si>
   <si>
     <t>280.000,00</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 11.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000065/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Path Itts Information Technology &amp; Telecom Service Ltda., CNPJ: 03.220.219/0001-94, no lote 1 (único). Belo Horizonte, 13 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl133_pe131_2013_sd065_pc609_2013_aquisicao_solucao_BI_STI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1892/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl133_pe131_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2014/download;
+pl133_pe131_2013_sd065_pc609_2013_aquisicao_solucao_BI_STI.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1892/download;
 </t>
   </si>
   <si>
     <t>132 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço telefônico fixo comutado STFC na modalidade local, para diversos endereços do Ministério Público do Estado de Minas Gerais no Estado de Minas Gerais, e modalidade local e longa distância nacional no Distrito Federal.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 130 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TELEMAR NORTE LESTE S.A. </t>
+    <t>PREGÃO ELETRÔNICONº 130</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviço telefônico fixo comutado ? STFC, na modalidade local e longa distância nacional, para tráfego de voz em Brasília/DF, escritório de representação da Procuradoria-Geral de Justiça do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>TELEMAR NORTE LESTE S.A.</t>
   </si>
   <si>
     <t>1.938.067,75</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 11.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000063/2013 ----------------------------- 04-12-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 16.12.2013. Início da disputa de preços: às 10 horas do dia 16.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Republicado devido à alteração da qualificação econômico-financeira exigida no edital. SIAD 1091040 - 000063/2013 ----------------------------- 18-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Telemar Norte Leste S/A, CNPJ: 33.000.118/0001-79, no lote 1. O lote 2 resultou 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 17 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl132_pe130_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2035/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl132_pe130_2013_sd063_pcs 593 e 608_2013_telefonia_STFC_Minas_Brasilia.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1899/download;
+pl132_pe130_2013_sd063_pcs 593 e 608_2013_telefonia_STFC_Minas_Brasilia_REP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1904/download;
+pl132_pe130_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2035/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Homologado Deserto </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">- </t>
+    <t>Homologado Deserto</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>131 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento, instalação, treinamento, suporte e manutenção em plataforma de Call Center, com os equipamentos necessários para sua instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 129 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TENACITY COMÉRCIO E SERVIÇOS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 129</t>
+  </si>
+  <si>
+    <t>Fornecimento, instalação, treinamento, suporte e manutenção em plataforma de Call Center.</t>
+  </si>
+  <si>
+    <t>TENACITY COMÉRCIO E SERVIÇOS LTDA - EPP</t>
   </si>
   <si>
     <t>26.800,00</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 11.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000065/2013 ----------------------------- 02-12-2013 ESCLARECIMENTOS Segue questionamentos realizados por um dos licitantes, bem como as respostas do setor competente (Superintendência de Tecnologia da Informação da PGJ): 1) Questionamento: "HARDWARE Todos os equipamentos a serem fornecidos deverão ser novos, de 1º (primeiro) uso, estar em linha normal de produção e serem entregues em suas caixas originais. SERVIDOR DE REDE A CONTRATADA deverá fornecer todos os meios para que a solução, com todos os seus softwares/módulos, funcione em ambiente virtualizado com vmware ou, a critério da CONTRATANTE, em hardware disponibilizado por ela. Qualquer que seja a opção da CONTRATANTE, toda a solução deverá funcionar em um único servidor, físico ou virtualizado." Caso a CONTRATANTE faça a opção por instalação da solução em hardware, o servidor será de responsabilidade da CONTRATANTE? Resposta: Sim, nesse caso a CONTRATANTE irá fornecer o servidor. 2)Questionamento: "Para a Contratação de empresa especializada para fornecimento, instalação, treinamento, suporte e manutenção em plataforma de Call Center, com os equipamentos necessários para sua instalação." - Há valores de referência para os 03 itens do lote 1? Resposta: Sim. 3) Questionamento: "Para a Contratação de empresa especializada para fornecimento, instalação, treinamento, suporte e manutenção em plataforma de Call Center, com os equipamentos necessários para sua instalação?. - Os terminais telefônicos serão comprados ou locados para utilização em 36 meses? Resposta: Sim, os terminais telefônicos serão comprados. 4) Questionamento: No Anexo VII - CADERNO DE ESPECIFICAÇÕES TÉCNICAS SERVIDOR DE REDE "A CONTRATADA deverá fornecer todos os meios para que a solução, com todos os seus softwares/módulos, funcione em ambiente virtualizado com vmware." O ambiente virtualizado é de responsabilidade da CONTRATANTE? Resposta: Sim, a CONTRATANTE deverá fornecer o servidor virtualizado para instalação. 5) Questionamento: No Anexo VII - CADERNO DE ESPECIFICAÇÕES TÉCNICAS TERMINAIS TELEFÔNICOS Lista 300 entradas, black list 5.1) Questionamento: Black list de quê? Resposta: Black List : relação de números que devem ser automaticamente rejeitados. Os números que forem incluídos nesse rol deverão ser negados, ou seja, o telefone não deve tocar. Com relação a quantidade 300, trata-se da capacidade total de entradas: ligações recebidas, efetuadas, perdidas, etc. Para black list considerar pelo menos 30 entradas. 5.2) Questionamento: XML / importação / exportação Importar/Exportar o quê? Resposta: Trata-se de uma maneira pratica de salvar a lista de contatos que constem no aparelho em um arquivo XML e poder restaura-lo posteriormente. Por exemplo, se um usuário tem uma agenda com vários numeros e a salva em XML posteriormente pode restaura-la em outro aparelho IP. 5.3) Questionamento: Intercomunicador, o que é? Resposta: Trata-se de um recurso no qual um usuário (A) em um terminal IP consiga acionar o viva-voz de um terminal IP (usuario B) sem que o usuário B necessite pressionar alguma tecla. Essa facilidade deve ser precedida de um tom audível no terminal receptor (B). Apos a conexão, a voz do usuario (A) saira no viva-voz do terminal do usuario (B). 5.4) Questionamento: Chamada IP direta sem proxy SIP Discar por IP? Ou o telefone deverá suportar o nº do IP, sem PBX? Resposta: O terminal devera ter a capacidade de discar para outro terminal sem a interveniencia de um SIP Proxy, por exemplo, discando diretamente o IP de destino (192.168.x.x). Nesse caso, portanto, na falha de um SIP PROXY continuará sendo possível dois terminais entrarem em contato. ----------------------------- 17-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tenacity Comércio e Serviços Ltda.- EPP, CNPJ: 04.322.311/0001-28, no lote 1 (único). Belo Horizonte, 12 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl131_pe129_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2013/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl131_pe129_2013_sd066_pc625_2013_contratacao_fornecimento_suporte_treinamento_callcenter_STI_DSMT.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1889/download;
+pl131_pe129_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2013/download;
 </t>
   </si>
   <si>
     <t>130 / 2013</t>
   </si>
   <si>
     <t>Aquisição de switches de acesso (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 128 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALTAS NETWORKS &amp; TELECOM LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 128</t>
+  </si>
+  <si>
+    <t>ALTAS NETWORKS &amp; TELECOM LTDA. - EPP</t>
   </si>
   <si>
     <t>89.760,00</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO SIAD 1091040 - 000062/2013 A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 10.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000062/2013 ----------------------------- 03-12-2013 ESCLARECIMENTOS Seguem questionamentos realizados por licitantes, bem como as respostas do setor competente (Superintendência de Tecnologia da Informação da PGJ): 1) Questionamento: As especificações técnicas dos switches pedem, para cada tipo de switch, os seguintes itens de gerenciamento: 1.17 Deverá permitir o gerenciamento pela interface gráfica, console local, TELNET e/ou SSH. 2.17 Deverá permitir o gerenciamento pela interface gráfica, console local, TELNET e/ou SSH. 3.22 Deverá permitir o gerenciamento pela interface gráfica, console local, TELNET e/ou SSH. Entendemos que podemos suprir, com nossa oferta, todos os demais itens do edital, e no que se refere aos itens acima, que tratam das mesmas funcionalidades nos três tipos de switch, a PGJ não perderia a capacidade de gerenciamento ao ser alterada a redação desses itens para: ?Deverá permitir o gerenciamento pela interface gráfica, TELNET e/ou SSH e/ou console local.? Está correto o nosso entendimento? Resposta: O entendimento não está correto. Deve ser mantido o texto do edital, pois o gerenciamento pela console local é uma característica necessária e concomitante com o gerenciamento remoto SSH/TELNET. 2) Questionamento: Item 02 Switch de Acesso FastEthernet de 48 portas No título diz ?Switch de Acesso FastEthernet de 48 Portas? entretanto no item 2.4 informa que o equipamento ?Deverá possuir, no mínimo, 48 (quarenta e oito) portas padrão RJ-45 10/100/1000 Mbps, auto-sensing, padronização IEEE 802.3 10BASE-T e IEEE 802.3u 100BASE-TX?. Qual a descrição correta? Entendemos que o equipamento deverá possui 48 portas 10/100 e não 48 portas 10/100/100. O entendimento está correto? Resposta: Sim, está correto. O switch deverá possuir no mínimo, 48 (quarenta e oito) portas padrão RJ-45 10/100 Mbps. 3) Questionamento: Item 01; 02 e 03 do pregão eletrônico 128/2013 Quanto a descrição do item segurança: ?Deverá implementar autenticação de usuário através do protocolo IEEE 802.1x associando automaticamente a VLAN correspondente.? Entendimento: Entendemos que a associação automática de VLAN está relacionada a capacidade do dispositivo atribui dinamicamente uma VLAN específica de usuário para uma determinada porta após a autenticação com sucesso no servidor Radius 802.1x . A VLAN correspondente ao usuário deve ser definida no perfil do usuário configurando no servidor RADIUS. Quando o usuário for autenticado com êxito, o servidor RADIUS fornece as informações da VLAN do usuário para o switch , como parte do processo de autenticação. O Switch em seguida, adiciona a porta como um membro de uma determinada vlan. O Entendimento está correto? Resposta: Sim, está correto. 4) Questionamento: Em relação ao item 3, subitem 3.5, relativo à especificação técnica, reproduzido abaixo, apresentamos questionamento: ?Deverá possuir, no mínimo, 2 (duas) portas padrão RJ-45 10/100/1000 Mbps, auto-sensing, padronização IEEE 802.3ab 1000Base-T. ? Mínimo obrigatório: 2 portas 10/100/1000 RJ-45.? Nosso entendimento: Tendo em vista que este item está sendo solicitado no item anterior 3.4 na totalidade de 24 portas, entendemos que este item 3.5 foi digitado em duplicidade e que devemos desconsiderar o mesmo. Nosso entendimento está correto? Resposta: Sim, está correto. ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Altas Networks &amp; Telecom Ltda. - EPP, CNPJ: 05.407.609/0001-01, no lote 1(único). Belo Horizonte, 13 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl130_pe128_2013_sd062_pc607_2013_aquisi??o_switches_STI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1887/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl130_pe128_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2062/download;
+pl130_pe128_2013_sd062_pc607_2013_aquisi??o_switches_STI.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1887/download;
 </t>
   </si>
   <si>
     <t>129 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para instalação de condicionadores de ar, com fornecimento de mão de obra e materiais, em edificações ocupadas pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 127 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ELIAS SOUZA RODRIGUES </t>
+    <t>PREGÃO ELETRÔNICONº 127</t>
+  </si>
+  <si>
+    <t>Instalação de condicionadores de ar, com fornecimento de mão de obra e materiais, em edificações ocupadas pelo Ministério Público do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>ELIAS SOUZA RODRIGUES</t>
   </si>
   <si>
     <t>135.774,00</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 10.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000067/2013 ----------------------------- 17-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Elias Souza Rodrigues 05523774650, CNPJ: 11.572.409/0001-07, no lote 1 (único). Belo Horizonte, 13 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...3 lines deleted...]
- pl129_pe127_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2042/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl129_pe127_2013_sd067_pc635_2013_contratacao_servicos_instalacao_ar_condicionado_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1885/download;
+pl129_pe127_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1886/download;
+pl129_pe127_modelos_planilhas.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1927/download;
+pl129_pe127_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2042/download;
 </t>
   </si>
   <si>
     <t>128 / 2013</t>
   </si>
   <si>
     <t>Aquisição de licenças de uso de software do Sistema de Gerenciamento de Banco de Dados (SGBD) Microsoft SQL Server, versão 2012 Enterprise Edition; e de software do Sistema Operacional de Servidor Microsoft Windows Server, versão 2012 Standard.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 126 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALLEN RIO SERV. E COM. DE PROD. DE INFORMÁTICA LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 126</t>
+  </si>
+  <si>
+    <t>ALLEN RIO SERV. E COM. DE PROD. DE INFORMÁTICA LTDA.</t>
   </si>
   <si>
     <t>217.610,02</t>
   </si>
   <si>
     <t>27-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.12.2013. Início da disputa de preços: às 10 horas do dia 10.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000059/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Allen Rio Serviços e Comércio de Produtos de Informática Ltda., CNPJ: 00.710.799/0001-00, no lote 1 (único). Belo Horizonte, 12 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl128_pe126_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2009/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl128_pe126_2013_sd059_pc575_2013_aquisicao_licencas_microsoft_SQL_SERVER_2012_STI.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1888/download;
+pl128_pe126_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2009/download;
 </t>
   </si>
   <si>
     <t>127 / 2013</t>
   </si>
   <si>
     <t>26/11/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de engenharia para manutenção da edificação das Promotorias de Justiça, com fornecimento de mão de obra e materiais, na cidade de Ipatinga, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 125 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CONSTRUTORA VIEIRA &amp; LOPES LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 125</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE ENGENHARIA PARA MANUTENÇÃO DA EDIFICAÇÃO DAS PROMOTORIAS DE JUSTIÇA, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, NA CIDADE DE IPATINGA, MG.</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA VIEIRA &amp; LOPES LTDA</t>
   </si>
   <si>
     <t>71.323,91</t>
   </si>
   <si>
     <t>26-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 06.12.2013. Início da disputa de preços: às 10 horas do dia 09.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000056/2013 ----------------------------- 17-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Construtora Vieira &amp; Lopes Ltda.- EPP, CNPJ: 02.264.924/0001-20, no lote 1 (único). Belo Horizonte, 16 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl127_pe125_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1879/download;
-[...1 lines deleted...]
- pl127_pe125_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2061/download;
+pl127_pe125_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1879/download;
+pl127_pe125_2013_sd056_pc591_2013_ME_EPP_contratacao_servicos_manutencao_IPATINGA_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1881/download;
+pl127_pe125_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2061/download;
 </t>
   </si>
   <si>
     <t>126 / 2013</t>
   </si>
   <si>
     <t>Aquisição de materiais de consumo diversos (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 124 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MULTICOM COMÉRCIO MÚLTIPLO DE ALIMENTOS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 124</t>
+  </si>
+  <si>
+    <t>Açúcar Refinado.</t>
+  </si>
+  <si>
+    <t>MULTICOM COMÉRCIO MÚLTIPLO DE ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>4.740,00</t>
   </si>
   <si>
     <t>26-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 06.12.2013. Início da disputa de preços: às 10 horas do dia 09.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000058/2013 ----------------------------- 05-12-2013 RETIFICAÇÃO ATENÇÃO ERRATA PL 126/2013 PE 124/2013 Informamos retificação do Edital do PL 126/2013 PE 124/2013, para o estrito fim de adequar o modelo de propostas e o termo de referência ao que já consta do Portal de Compras SIAD (no Item 7 do Lote 5 e no Item 10 do Lote 6). Não houve alteração das datas para o recebimento das propostas e do início da sessão de lances. O edital retificado pode ser obtido nos sites www.compras.mg.gov.br e http://www.mpmg.mp.br/acesso-a-informacao/licitacoes . ----------------------------- 18-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Multicom Comércio Múltiplo de Alimentos Ltda., CNPJ 05.656.062/0001-70 no lote 1, Embalagens Barbieri Ltda. - EPP, CNPJ: 25.353.475/0001-92 no lote 2, Papelaria Irmãos Borges Ltda., CNPJ: 07.266.248/0001-48 no lote 3, Sérgio Luiz da Costa, CNPJ: 03.376.436/0001-78 no lote 4 e Marcos Aurélio Collaço, CNPJ: 81.431.777/0001-02 no lote 7. Os lotes 5 e 6 foram anulados porque não foi cumprido prazo para a publicidade legal desses lotes e, portanto, a formulação das propostas restou prejudicada. Belo Horizonte, 17 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl126_pe124_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2043/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl126_pp124_2013_sd058_pc584_2013_aquisicao_materiais de consumo_diversos_DIMAC.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1912/download;
+pl126_pp124_2013_sd058_pc584_2013_aquisi??o_materiais de consumo_diversos_DIMAC_Retificado.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1913/download;
+pl126_pe124_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2043/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Caixas de papelão. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EMBALAGENS BARBIERI LTDA. - EPP </t>
+    <t>Caixas de papelão.</t>
+  </si>
+  <si>
+    <t>EMBALAGENS BARBIERI LTDA. - EPP</t>
   </si>
   <si>
     <t>8.635,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Diversos. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PAPELARIA IRMAOS BORGES LTDA. </t>
+    <t>Diversos.</t>
+  </si>
+  <si>
+    <t>PAPELARIA IRMAOS BORGES LTDA.</t>
   </si>
   <si>
     <t>12.025,84</t>
   </si>
   <si>
-    <t xml:space="preserve">Papel A4 branco para xerox. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SÉRGIO LUIZ DA COSTA </t>
+    <t>Papel A4 branco para xerox.</t>
+  </si>
+  <si>
+    <t>SÉRGIO LUIZ DA COSTA</t>
   </si>
   <si>
     <t>204.380,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Toner e Unidade de Imagem. </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">MARCOS AURÉLIO COLLAÇO - EPP </t>
+    <t>Toner e Unidade de Imagem.</t>
+  </si>
+  <si>
+    <t>Anulado</t>
+  </si>
+  <si>
+    <t>Cartuchos HP e Fita para impressora.</t>
+  </si>
+  <si>
+    <t>Carimbo automático e fita para protocolo.</t>
+  </si>
+  <si>
+    <t>MARCOS AURÉLIO COLLAÇO - EPP</t>
   </si>
   <si>
     <t>6.052,40</t>
   </si>
   <si>
     <t>125 / 2013</t>
   </si>
   <si>
     <t>05/12/2013</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de manutenção, com cobertura de peças, de equipamentos de áudio e vídeo situados nos edifícios da Procuradoria-Geral de Justiça do Estado de Minas Gerais, Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 123 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">IMAGO DEI - ÁUDIO E VÍDEO LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 123</t>
+  </si>
+  <si>
+    <t>Serviços de manutenção, com cobertura de peças, de equipamentos de áudio e vídeo situados nos edifícios da Procuradoria-Geral de Justiça do Estado de Minas Gerais, Belo Horizonte, MG.</t>
+  </si>
+  <si>
+    <t>IMAGO DEI - ÁUDIO E VÍDEO LTDA - ME</t>
   </si>
   <si>
     <t>58.920,00</t>
   </si>
   <si>
     <t>22-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.12.2013. Início da disputa de preços: às 10 horas do dia 05.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000055/2013 ----------------------------- 04-12-2013 COMUNICAÇÃO RETIFICAÇÃO DE EDITAL E ALTERAÇÃO DE DATAS - SIAD 1091040 000055/2013. Senhores Fornecedores, informamos que o lote 1 (único) foi excluído no sistema SIAD e consequentemente as propostas foram excluídas. Devido à adequação da cotação da proposta para valor total ANUAL (anexo II do edital - modelo de proposta), o edital será republicado no Diário Oficial, no dia 05/12/2013. Dessa forma, será necessário o cadastramento de nova proposta dos fornecedores. Nova data: Recebimento das propostas: até às 10:00 horas do dia 17/12/2013. Início da sessão de lances: às 10:00 horas do dia 17/12/2013. ----------------------------- 05-12-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 10 horas do dia 17.12.2013. Início da disputa de preços: às 10 horas do dia 17.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido à alteração da cotação da proposta para anual (houve alteração das datas). SIAD 1091040 - 000055/2013 ----------------------------- 19-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Imago Dei - Áudio e Vídeo Ltda. - ME, CNPJ: 13.240.986/0001-19, no lote 1 (único). Belo Horizonte, 18 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl125_pe123_2013_sd055_pc599_2013_servicos_manutencao_equipamentos_audio_video_SOC_ME_EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1876/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl125_pe123_2013_sd055_pc599_2013_servicos_manutencao_equipamentos_audio_video_SOC_ME_EPP_REP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1906/download;
+pl125_pe123_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2002/download;
+pl125_pe123_2013_sd055_pc599_2013_servicos_manutencao_equipamentos_audio_video_SOC_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1876/download;
 </t>
   </si>
   <si>
     <t>124 / 2013</t>
   </si>
   <si>
     <t>22/11/2013</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 122 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">LEANDRO LUIZ LEAL SILVA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 122</t>
+  </si>
+  <si>
+    <t>CONDICIONADORES E CLIMATIZADORES DE AR</t>
+  </si>
+  <si>
+    <t>LEANDRO LUIZ LEAL SILVA - ME</t>
   </si>
   <si>
     <t>284.902,09</t>
   </si>
   <si>
     <t>22-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 04.12.2013. Início da disputa de preços: às 10 horas do dia 05.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1451630 - 000054/2013 ----------------------------- 17-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Leandro Luiz Leal Silva - EPP, CNPJ: 08.194.579/0001-82, no lote 1(único). Belo Horizonte, 16 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl124_pe122_2013_sd054_pc594_604_2013_aquisi??o de condicionadores de ar.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1877/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl124_pe122_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2008/download;
+pl124_pe122_2013_sd054_pc594_604_2013_aquisi??o de condicionadores de ar.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1877/download;
 </t>
   </si>
   <si>
     <t>123 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de adaptação e manutenção, com fornecimento de mão de obra e materiais, no 11º andar de edificação localizada na Rua Timbiras, nº 2928, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 121 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MÉTODO OBRAS E REFORMAS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 121</t>
+  </si>
+  <si>
+    <t>MÉTODO OBRAS E REFORMAS LTDA - ME</t>
   </si>
   <si>
     <t>32.268,44</t>
   </si>
   <si>
     <t>22-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.12.2013. Início da disputa de preços: às 10 horas do dia 05.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000055/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Método Obras e Reformas Ltda - ME, CNPJ: 14.062.059/0001-19, no lote 1 (único). Belo Horizonte, 12 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl123_pe121_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2039/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl123_pe121_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1884/download;
+pl123_pe121_2013_sd051_pc585_2013_servi?os_adaptacao_manutencao_edificio Timbiras_SEA_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1875/download;
+pl123_pe121_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2039/download;
 </t>
   </si>
   <si>
     <t>122 / 2013</t>
   </si>
   <si>
     <t>21/11/2013</t>
   </si>
   <si>
     <t>Aquisição de sistema de armazenamento de dados (storage) e switch san, compreendendo os serviços de instalação, configuração, ativação e treinamento, com garantia para suporte de hardware e software e assistência técnica de todas as soluções.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 120 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">HITACHI DATA SYSTEMS DO BRASIL LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 120</t>
+  </si>
+  <si>
+    <t>HITACHI DATA SYSTEMS DO BRASIL LTDA</t>
   </si>
   <si>
     <t>600.000,00</t>
   </si>
   <si>
     <t>21-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 03.12.2013. Início da disputa de preços: às 10 horas do dia 04.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1451630 - 000003/2013 ----------------------------- 12-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Hitachi Data Systems do Brasil Ltda., CNPJ: 68.074.673/0001-20, no lote 1(único). Belo Horizonte, 09 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl122_pe120_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2078/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl122_pe120_2013_sd003_pc512_2013_aquisicao_STORAGE_switch_SAN_STI_SEDS.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1874/download;
+pl122_pe120_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2078/download;
 </t>
   </si>
   <si>
     <t>121 / 2013</t>
   </si>
   <si>
     <t>20/11/2013</t>
   </si>
   <si>
     <t>Aquisição de solução de backup em disco e fita, compreendendo o sistema de backup em fita, sistema de backup em disco e cartuchos de fita magnética, incluindo instalação, configuração, ativação, garantia para suporte de hardware e software e assistência técnica de todas as soluções.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 119 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">IT-ONE TECNOLOGIA DA INFORMAÇÃO LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 119</t>
+  </si>
+  <si>
+    <t>IT-ONE TECNOLOGIA DA INFORMAÇÃO LTDA.</t>
   </si>
   <si>
     <t>303.359,97</t>
   </si>
   <si>
     <t>20-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 02.12.2013. Início da disputa de preços: às 10 horas do dia 03.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1451630 - 000002/2013 ----------------------------- 26-11-2013 ESCLARECIMENTOS Segue questionamento de licitante e resposta do setor competente (Diretoria de Redes e Bancos de Dados da PGJ): Pergunta - Em relação ao item 4, subitem 4.2, relativo à qualificação técnica, reproduzido abaixo, apresentamos questionamento: "Declaração contendo o(s) nomes(s) e respectivo (s) documento(s) de identidade de, no mínimo, 1 (um) profissional tecnicamente treinado e capacitado, acompanhado do respectivo certificado individual, emitido pelo fabricante, indicado para a execução da instalação dos equipamentos que envolvam a solução". Nosso entendimento: Tendo em vista que quem fará a instalação dos equipamentos que envolvem a solução é o fabricante, entendemos que a exigência do subitem acima é dispensável. Nosso entendimento está correto? Resposta - "O entendimento está correto desde que a CONTRATADA apresente declaração do fabricante que garanta que o serviço será prestado diretamente por ele (fabricante)". ----------------------------- 11-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: It-One Tecnologia da Informação Ltda, CNPJ: 05.333.907/0001-96, no lote 1(único). Belo Horizonte, 09 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl121_pe119_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2067/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl121_pe119_2013_sd002_pc511_2013_aquisicao_solucao_BACKUP_STI_SEDS.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1871/download;
+pl121_pe119_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2067/download;
 </t>
   </si>
   <si>
     <t>120 / 2013</t>
   </si>
   <si>
     <t>15/11/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais elétricos para iluminação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 118 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Homologado Fracassado </t>
+    <t>PREGÃO ELETRÔNICONº 118</t>
+  </si>
+  <si>
+    <t>LÂMPADAS FLUORESCENTES COMPACTAS E LÂMPADAS LED</t>
+  </si>
+  <si>
+    <t>Homologado Fracassado</t>
   </si>
   <si>
     <t>15-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 28.11.2013. Início da disputa de preços: às 10 horas do dia 02.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000053/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: L&amp;Z Eletricidade e Iluminação Eireli, CNPJ 02.644.184/0001-58, no lote 2. O lote 1 resultou 'fracassado' por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 09 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
- pl120_pe118_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2017/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl120_pe118_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2017/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LÂMPADA DE DESCARGA DE ALTA PRESSÃO E LÂMPADAS FLUORESCENTES TUBULARES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">L &amp; Z ELETRICIDADE E ILUMINAÇÃO EIRELI </t>
+    <t>LÂMPADA DE DESCARGA DE ALTA PRESSÃO E LÂMPADAS FLUORESCENTES TUBULARES</t>
+  </si>
+  <si>
+    <t>L &amp; Z ELETRICIDADE E ILUMINAÇÃO EIRELI</t>
   </si>
   <si>
     <t>147.298,30</t>
   </si>
   <si>
     <t>119 / 2013</t>
   </si>
   <si>
     <t>14/11/2013</t>
   </si>
   <si>
     <t>Aquisição de carrinhos dobráveis e tipo supermercado.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 117 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JERBRA COMERCIAL LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 117</t>
+  </si>
+  <si>
+    <t>CARRINHOS DOBRÁVEIS E TIPO SUPERMERCADO</t>
+  </si>
+  <si>
+    <t>JERBRA COMERCIAL LTDA.</t>
   </si>
   <si>
     <t>12.710,00</t>
   </si>
   <si>
     <t>14-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 27.11.2013. Início da disputa de preços: às 10 horas do dia 28.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000049/2013 ----------------------------- 06-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Jerbra Comercial Ltda.-ME, CNPJ: 17.544.123/0001-96, no lote 1 (único). Belo Horizonte, 04 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl119_pe117_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2095/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl119_pe117_2013_sd049_pc568_2013_aquisicao_carrinhos_dobraveis_e_tipo_supermercado_DMAP_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1866/download;
+pl119_pe117_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1867/download;
+pl119_pe117_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2095/download;
 </t>
   </si>
   <si>
     <t>118 / 2013</t>
   </si>
   <si>
     <t>13/11/2013</t>
   </si>
   <si>
     <t>Aquisição de bebedouros diversos (garrafão, de acessibilidade e de pressão), novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 116 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bebedouros (garrafão, acessível e de pressão). </t>
+    <t>PREGÃO ELETRÔNICONº 116</t>
+  </si>
+  <si>
+    <t>Bebedouros (garrafão, acessível e de pressão).</t>
   </si>
   <si>
     <t>39.397,90</t>
   </si>
   <si>
     <t>13-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 26.11.2013. Início da disputa de preços: às 10 horas do dia 27.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000047/2013 ----------------------------- 13-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Leandro Luiz Leal Silva - EPP, CNPJ 08.194.579/0001-82, no lote 1(único). Belo Horizonte, 10 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl118_pe116_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2059/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl118_pe116_2013_sd047_pcs570_587__2013_aquisicao_bebedouros_garrafao_pressao_acessabilidade_DMAP-ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1863/download;
+pl118_pe116_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2059/download;
 </t>
   </si>
   <si>
     <t>117 / 2013</t>
   </si>
   <si>
     <t>Aquisição de mobiliário, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 115 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MULTIMIX - IMP., EXP. E COMERCIALIZAÇÃO DE MÓVEIS EM GERAL E COMPONENTES LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 115</t>
+  </si>
+  <si>
+    <t>CADEIRAS E LONGARINAS</t>
+  </si>
+  <si>
+    <t>MULTIMIX - IMP., EXP. E COMERCIALIZAÇÃO DE MÓVEIS EM GERAL E COMPONENTES LTDA. - EPP</t>
   </si>
   <si>
     <t>123.100,00</t>
   </si>
   <si>
     <t>13-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 26.11.2013. Início da disputa de preços: às 10 horas do dia 28.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000041/2013 ----------------------------- 12-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Multmix - Importação, Exportação e Comercialização de Móveis em Geral e Componentes Ltda - EPP, CNPJ: 09.614.362/0001-47, no lote 1(único). Belo Horizonte, 06 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl117_pe115_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2018/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl117_pe115_2013_sd041_pc566_2013_aquisicao_cadeiras_longarinas_DMAP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1864/download;
+pl117_pe115_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2018/download;
 </t>
   </si>
   <si>
     <t>116 / 2013</t>
   </si>
   <si>
     <t>12/11/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 114 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">REFRI MASTER COMÉRCIO IMPORTAÇÃO E SERVIÇOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 114</t>
+  </si>
+  <si>
+    <t>REFRI MASTER COMÉRCIO IMPORTAÇÃO E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>44.291,00</t>
   </si>
   <si>
     <t>12-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 26.11.2013. Início da disputa de preços: às 10 horas do dia 27.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000050/2013 ----------------------------- 11-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Refri Master Comércio Importação e Serviços Ltda - ME, CNPJ: 05.385.583/0001-30, no lote 1(único). Belo Horizonte, 06 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl116_pe114_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1997/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl116_pe114_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1861/download;
+pl116_pe114_2013_sd050_pc582_2013_ME_EPP_contratacao_servicos_instalacao_ar_condicionado_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1860/download;
+pl116_pe114_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1997/download;
 </t>
   </si>
   <si>
     <t>115 / 2013</t>
   </si>
   <si>
     <t>08/11/2013</t>
   </si>
   <si>
     <t>Aquisição de diversos mobiliários sob medida e poltronas, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 113 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MODERN DESIGN DO BRASIL LTDA. - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 113</t>
+  </si>
+  <si>
+    <t>MOBILIÁRIOS SOB MEDIDA</t>
+  </si>
+  <si>
+    <t>MODERN DESIGN DO BRASIL LTDA. - EPP</t>
   </si>
   <si>
     <t>91.674,00</t>
   </si>
   <si>
     <t>08-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 22.11.2013. Início da disputa de preços: às 10 horas do dia 25.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. ----------------------------- 19-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Modern Design do Brasil Ltda.-EPP, CNPJ: 71.360.713/0001-04, no lote 1 e Tecnolinea Injetados Plásticos Ltda., CNPJ: 93.448.959/0001-75, no lote 2. Belo Horizonte, 18 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl115_pe113_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2029/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl115_pe113_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1858/download;
+pl115_pe113_2013_sd045_pc387_526_527_488_2013_aquisicao_mobiliario_sob_medida_poltronas_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1859/download;
+pl115_pe113_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2029/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">POLTRONAS PARA AUDITÓRIO, COM INSTALAÇÃO. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TECNOLINEA INJETADOS PLÁSTICOS LTDA </t>
+    <t>POLTRONAS PARA AUDITÓRIO, COM INSTALAÇÃO.</t>
+  </si>
+  <si>
+    <t>TECNOLINEA INJETADOS PLÁSTICOS LTDA</t>
   </si>
   <si>
     <t>100.095,80</t>
   </si>
   <si>
     <t>114 / 2013</t>
   </si>
   <si>
     <t>Aquisição de equipamentos, componentes e acessórios fotográficos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 112 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">INFODATAS COM. DE PROD. ELETROEL. E SERV. LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 112</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTOS, COMPONENTES E ACESSÓRIOS FOTOGRÁFICOS</t>
+  </si>
+  <si>
+    <t>INFODATAS COM. DE PROD. ELETROEL. E SERV. LTDA. - ME</t>
   </si>
   <si>
     <t>21.990,00</t>
   </si>
   <si>
     <t>08-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 21.11.2013. Início da disputa de preços: às 10 horas do dia 22.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000048/2013 ----------------------------- 28-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Infodatas Comércio de Produtos Eletroeletrônicos e Serviços Ltda. - ME, CNPJ: 68.514.900/0001-90, no lote 1(único). Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl114_pe112_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2041/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl114_pe112_2013_sd048_pc456_2013_aquisicao_equip_fotograficos_SCI_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1855/download;
+pl114_pe112_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2041/download;
 </t>
   </si>
   <si>
     <t>113 / 2013</t>
   </si>
   <si>
     <t>Aquisição de materiais hidráulicos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 111 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PEÇAS HIDRÁULICAS EM GERAL </t>
+    <t>PREGÃO ELETRÔNICONº 111</t>
+  </si>
+  <si>
+    <t>PEÇAS HIDRÁULICAS EM GERAL</t>
   </si>
   <si>
     <t>08-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 21.11.2013. Início da disputa de preços: às 10 horas do dia 22.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000027/2013 ----------------------------- 14-11-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*) (**) A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 27.11.2013. Início da disputa de preços: às 10 horas do dia 29.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000027/2013 (*) Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido à alteração do Edital. ----------------------------- 11-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: FX Comércio e Distribuidora Eireli - ME, CNPJ 13.857.945/0001-76, nos lotes 3, 4, 5 e 6. Os lotes 1 e 2 resultaram 'fracassados' por não ter restado proposta classificada para atendimento aos seus objetos. Belo Horizonte, 09 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl113_pe111_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2003/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl113_pe111_2013_sd027_pc478_479_ME_EPP_aquisicao_materiais_hidraulicos_SEA_REPUBLICADO.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1868/download;
+pl113_pe111_2013_sd027_pc478_479_ME_EPP_aquisicao_materiais_hidraulicos_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1857/download;
+pl113_pe111_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2003/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAL PARA CAIXA ACOPLADA (MODELOS DIVERSOS) </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FX COMÉRCIO E DISTRIBUIDORA EIRELI - ME </t>
+    <t>MATERIAL PARA CAIXA ACOPLADA (MODELOS DIVERSOS)</t>
+  </si>
+  <si>
+    <t>MATERIAL DE VÁLVULA DE DESCARGA</t>
+  </si>
+  <si>
+    <t>FX COMÉRCIO E DISTRIBUIDORA EIRELI - ME</t>
   </si>
   <si>
     <t>1.200,00</t>
   </si>
   <si>
-    <t xml:space="preserve">PIA EM LOUÇA PARA BANHEIRO DE DEFICIENTE </t>
+    <t>PIA EM LOUÇA PARA BANHEIRO DE DEFICIENTE</t>
   </si>
   <si>
     <t>1.314,00</t>
   </si>
   <si>
-    <t xml:space="preserve">LOUÇAS PARA BANHEIRO E ÁREA DE SERVIÇO </t>
+    <t>LOUÇAS PARA BANHEIRO E ÁREA DE SERVIÇO</t>
   </si>
   <si>
     <t>1.206,14</t>
   </si>
   <si>
-    <t xml:space="preserve">DUCHA HIGIÊNICA PARA BANHEIRO </t>
+    <t>DUCHA HIGIÊNICA PARA BANHEIRO</t>
   </si>
   <si>
     <t>5.432,40</t>
   </si>
   <si>
     <t>112 / 2013</t>
   </si>
   <si>
     <t>Aquisição de mobiliários de aço (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 110 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMERCIAL MORBRAS LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 110</t>
+  </si>
+  <si>
+    <t>MOBILIÁRIOS DE AÇO.</t>
+  </si>
+  <si>
+    <t>COMERCIAL MORBRAS LTDA. - ME</t>
   </si>
   <si>
     <t>111.000,00</t>
   </si>
   <si>
     <t>08-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 22.11.2013. Início da disputa de preços: às 10 horas do dia 25.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. Belo Horizonte, 7 de novembro de 2013. SIAD 1091040 - 000037/2013 ----------------------------- 12-11-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 26.11.2013. Início da disputa de preços: às 10 horas do dia 27.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000037/2013 (*) Republicado devido à alteração de datas. ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Morbras Ltda - ME, CNPJ: 05.312.963/0001-44, no lote 1(único). Belo Horizonte, 11 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl112_pe110_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2040/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl112_pe110_2013_sd037_pc557_569_2013_aquisicao mobiliarios aco_DMAP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1856/download;
+pl112_pe110_2013_sd037_pc557_569_2013_aquisicao mobiliarios aco_DMAP_Republicado.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1862/download;
+pl112_pe110_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2040/download;
 </t>
   </si>
   <si>
     <t>111 / 2013</t>
   </si>
   <si>
     <t>07/11/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a elaboração de projetos e orçamentos visando à execução de obra de edificação na cidade de Governador Valadares.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 109 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">G.O.S ENGENHARIA LTDA </t>
+    <t>PREGÃO PRESENCIALNº 109</t>
+  </si>
+  <si>
+    <t>Elaboração de projetos e orçamentos visando à execução de obra de edificação na cidade de Governador Valadares.</t>
+  </si>
+  <si>
+    <t>G.O.S ENGENHARIA LTDA</t>
   </si>
   <si>
     <t>416.970,00</t>
   </si>
   <si>
     <t>07-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 21/11/2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefones: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs e no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões / Portal de Compras/MG. SIAD 1091040 - 000043/2013 (*)PREGÃO PRESENCIAL ----------------------------- 29-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: GOS Engenharia Ltda. - EPP, CNPJ: 02.498.391/0001-41, no lote 1(único). Belo Horizonte, 28 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl111_pp109_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1854/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl111_pp109_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2034/download;
+pl111_pp109_2013_sd043_pcs580_2013_servi?os_elaboracao de projetos e orcamentos_Governador Valadares_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1852/download;
+pl111_pp109_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1854/download;
 </t>
   </si>
   <si>
     <t>110 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos (confecção de exemplares de Códigos de Defesa do Consumidor).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 108 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">USINA DO LIVRO - GRÁFICA E EDITORA LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 108</t>
+  </si>
+  <si>
+    <t>SERVIÇOS GRÁFICOS (CONFECÇÃO DE CÓDIGOS DE DEFESA DO CONSUMIDOR).</t>
+  </si>
+  <si>
+    <t>USINA DO LIVRO - GRÁFICA E EDITORA LTDA - EPP</t>
   </si>
   <si>
     <t>8.800,00</t>
   </si>
   <si>
     <t>07-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 20.11.2013. Início da disputa de preços: às 10 horas do dia 21.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000046/2013 ----------------------------- 28-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Usina do Livro - Gráfica e Editora Ltda - EPP - CNPJ: 15.572.409/0001-50, no Lote 1 (único). Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl110_pe108_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1996/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl110_pe108_2013_sd046_pc562_servicos_graficos_cdc_FEPDC.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1850/download;
+pl110_pe108_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1996/download;
 </t>
   </si>
   <si>
     <t>109 / 2013</t>
   </si>
   <si>
     <t>06/11/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais para manutenção e conservação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 107 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Materiais diversos </t>
+    <t>PREGÃO ELETRÔNICONº 107</t>
+  </si>
+  <si>
+    <t>Materiais diversos</t>
   </si>
   <si>
     <t>7.180,00</t>
   </si>
   <si>
     <t>06-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 20.11.2013. Início da disputa de preços: às 10 horas do dia 22.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000044/2013 ----------------------------- 17-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: FX Comércio e Distribuidora Eireli-ME, CNPJ: 13.857.945/0001-76, no lote 1, Tactem Comercial Ltda.-ME, CNPJ: 22.373.088/0001-20, nos lotes 2 e 8, Sociedade Planeta Ltda.-EPP, CNPJ: 17.276.114/0001-61, no lote 4, Acril Sinalização Ltda.-ME, CNPJ: 15.372.421/0001-10, no lote 6, Van Pisos e Carpetes Ltda.-ME, CNPJ: 07.674.889/0001-31, no lote 7. Os lotes 3 e 5 resultaram 'fracassados' por não ter restado proposta classificada para atendimento aos seus objetos. Belo Horizonte, 16 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl109_pe107_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1993/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl109_pe107_2013_sd044_pc542_2013_aquisicao_materiais_para_manutencao_SEA_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1844/download;
+pl109_pe107_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1993/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Mola, roldanas e rolamentos </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TACTEM COMERCIAL LTDA. </t>
+    <t>Mola, roldanas e rolamentos</t>
+  </si>
+  <si>
+    <t>TACTEM COMERCIAL LTDA.</t>
   </si>
   <si>
     <t>3.800,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Escadas </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SOCIEDADE PLANETA LIMITADA </t>
+    <t>Escadas</t>
+  </si>
+  <si>
+    <t>Maleta para ferramentas</t>
+  </si>
+  <si>
+    <t>SOCIEDADE PLANETA LIMITADA</t>
   </si>
   <si>
     <t>2.149,50</t>
   </si>
   <si>
-    <t xml:space="preserve">Sistema de ventilação </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ACRIL SINALIZAÇÃO LTDA </t>
+    <t>Sistema de ventilação</t>
+  </si>
+  <si>
+    <t>Chapa de acrílico</t>
+  </si>
+  <si>
+    <t>ACRIL SINALIZAÇÃO LTDA</t>
   </si>
   <si>
     <t>2.370,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Piso vinílico </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VAN PISOS E CARPETES LTDA </t>
+    <t>Piso vinílico</t>
+  </si>
+  <si>
+    <t>VAN PISOS E CARPETES LTDA</t>
   </si>
   <si>
     <t>1.818,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Bateria, fitas adesivas e fusíveis </t>
+    <t>Bateria, fitas adesivas e fusíveis</t>
   </si>
   <si>
     <t>2.099,98</t>
   </si>
   <si>
     <t>108 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de modernização e manutenção preventiva e corretiva, com inclusão total de peças, em elevadores e plataformas, em diversos prédios ocupados pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 106 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">THYSSENKRUPP ELEVADORES S/A </t>
+    <t>PREGÃO ELETRÔNICONº 106</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de modernização e manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros, nos imóveis ocupados pelo Ministério Público, na cidade de Belo Horizonte/MG.</t>
+  </si>
+  <si>
+    <t>THYSSENKRUPP ELEVADORES S/A</t>
   </si>
   <si>
     <t>2.452.800,00</t>
   </si>
   <si>
     <t>06-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 20.11.2013. Início da disputa de preços: às 10 horas do dia 21.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000040/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário os licitantes: - Thyssenkrupp Elevadores S.A. - CNPJ: 90.347.840/0001-03, nos lotes 1 e 5. - Elevadores Atlas S.A. - CNPJ: 00.028.986/0010-07, no lote 6. Os lotes 2, 3, 4 e 7 encerraram-se 'desertos' por não terem sido apresentadas propostas para atendimento aos seus objetos. Belo Horizonte, 11 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl108_pe106_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1992/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl108_pe106_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1847/download;
+pl108_pe106_2013_sd040_pc586_2013_contratacao_modernizacao_manutencao_ELEVADORES.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1848/download;
+pl108_pe106_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1992/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevador para transporte de passageiros da marca OTIS, em imóvel ocupado pelo Ministério Público, na cidade de Pouso Alegre/MG. </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros e plataformas de elevação para pessoas com mobilidade reduzida, da marca THYSSENKRUPP, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais. </t>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevador para transporte de passageiros da marca OTIS, em imóvel ocupado pelo Ministério Público, na cidade de Pouso Alegre/MG.</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros da marca WORK, nos imóveis ocupados pelo Ministério Público, na cidade de Sete Lagoas/MG.</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em plataforma de elevação para pessoas com mobilidade reduzida, da marca MONTELE, nos imóveis ocupados pelo Ministério Público, na cidade de Barbacena/MG.</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros e plataformas de elevação para pessoas com mobilidade reduzida, da marca THYSSENKRUPP, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>327.000,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros, da marca ATLAS, SCHINDLER e ATLAS-SHINDLER, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ELEVADORES ATLAS SCHINDLER S.A. </t>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em elevadores para transporte de passageiros, da marca ATLAS, SCHINDLER e ATLAS-SHINDLER, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>ELEVADORES ATLAS SCHINDLER S.A.</t>
   </si>
   <si>
     <t>86.845,08</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em plataformas de elevação para pessoas com mobilidade reduzida, da marca ACESSO, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais. </t>
+    <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva, com inclusão total de peças originais ou similares, em plataformas de elevação para pessoas com mobilidade reduzida, da marca ACESSO, em diversos imóveis ocupados pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>107 / 2013</t>
   </si>
   <si>
     <t>02/11/2013</t>
   </si>
   <si>
     <t>Aquisição de diversos materiais de ferragens.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 105 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DIVERSOS MATERIAIS DE FERRAGENS. </t>
+    <t>PREGÃO ELETRÔNICONº 105</t>
+  </si>
+  <si>
+    <t>DIVERSOS MATERIAIS DE FERRAGENS.</t>
   </si>
   <si>
     <t>11.080,00</t>
   </si>
   <si>
     <t>02-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 19.11.2013. Início da disputa de preços: às 10 horas do dia 20.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000039/2013 ----------------------------- 28-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: FX Comércio e Distribuidora Eireli - ME - CNPJ: 13.857.945/0001-76, no Lote 1 (único). Belo Horizonte, 21 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl107_pe105_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1995/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl107_pe105_2013_sd039_pc549_578_2013_diversos_materiais_ferragens_SEA - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1838/download;
+pl107_pe105_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1995/download;
 </t>
   </si>
   <si>
     <t>106 / 2013</t>
   </si>
   <si>
     <t>19/11/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais de lógica e de telecomunicações e cabos e materiais elétricos diversos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 104 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MULTIREDE DISTRIBUIDORA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 104</t>
+  </si>
+  <si>
+    <t>MATERIAL DE LÓGICA E TELECOMUNICAÇÕES</t>
+  </si>
+  <si>
+    <t>MULTIREDE DISTRIBUIDORA LTDA</t>
   </si>
   <si>
     <t>35.340,00</t>
   </si>
   <si>
     <t>02-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação, SIAD 1091040 - 000034/2013, no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 18.11.2013. Início da disputa de preços: às 10 horas do dia 19.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. ----------------------------- 07-11-2013 RETIFICAÇÃO ATENÇÃO - INFORMAÇÃO DE RETIFICAÇÃO DA MINUTA DO EDITAL DO PL 106/2013, PE 104/2013. Foi realizada retificação na especificação técnica do Item 4 do Lote 4, quanto à profundidade, a qual foi alterada de 400 mm para 570 mm (constante nos Anexos II e VI do Edital). Não houve alteração das datas para o recebimento das propostas e do início da sessão de lances. O edital retificado pode ser obtido nos sites www.compras.mg.gov.br e http://www.mpmg.mp.br/acesso-a-informacao/licitacoes/, Pesquisa de Processos Licitatórios (no campo Número do Processo, digitar o nº desse procedimento e clicar em Enviar). ----------------------------- 19-11-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 29.11.2013. Início da disputa de preços: às 10 horas do dia 02.12.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000034/2013 (*) Republicado devido à alteração dos lotes 1 e 3 no SIAD, adequando-os ao Edital. ----------------------------- 26-11-2013 COMUNICAÇÃO Comunicamos que a a tensão de isolamento correta do item 1 do lote 3 é 450/750 V. ----------------------------- 18-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: AMP Indústria e Comércio de Condutores Ltda., CNPJ: 09.171.140/0001-05, nos lotes 2 e 3, Ciclops Indústria, Comércio e Serviços Ltda.-ME, CNPJ: 11.387.921/0001-75, no lote 4, Suprema Hidroelétrica Ltda.-ME, CNPJ: 42.891.902/0001-04, nos lotes 5 e 6, L &amp; Z Eletricidade e Iluminação Eireli, CNPJ: 02.644.184/0001-58, no lote 7. O resultado do lote 1 será publicado oportunamente. Belo Horizonte, 17 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 20-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Multirede Distribuidora Ltda., CNPJ: 01.115.345/0001-53, no lote 1. O resultado dos lotes 2 a 7 foi publicado no 'MG' de 18.12.20131, Caderno II, pg. 11. Belo Horizonte, 18 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...3 lines deleted...]
- pl106_pe104_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2069/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl106_pe104_2013_sd034_pc481_490_aquisicao_cabos_eletricos.docx: https://transparencia.mpmg.mp.br/licitacao/arquivo/1839/download;
+pl106_pe104_2013_sd034_pc481_490_aquisicao_cabos_eletricos_RETIFICADO.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1851/download;
+pl106_pe104_2013_sd034_pc481_490_aquisicao_cabos_eletricos_SEA_RETIFICADO(2).rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1869/download;
+pl106_pe104_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2069/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CABOS FLEXÍVEIS MONOPOLARES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AMP INDÚSTRIA E COMÉRCIO DE CONDUTORES LTDA </t>
+    <t>CABOS FLEXÍVEIS MONOPOLARES</t>
+  </si>
+  <si>
+    <t>AMP INDÚSTRIA E COMÉRCIO DE CONDUTORES LTDA</t>
   </si>
   <si>
     <t>22.330,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CABOS FLEXÍVEIS MULTIPOLARES </t>
+    <t>CABOS FLEXÍVEIS MULTIPOLARES</t>
   </si>
   <si>
     <t>15.015,00</t>
   </si>
   <si>
-    <t xml:space="preserve">RACK METÁLICO 19? E COMPONENTES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CICLOPS INDÚSTRIA, COMÉRCIO E SERVIÇOS LTDA - ME </t>
+    <t>RACK METÁLICO 19? E COMPONENTES</t>
+  </si>
+  <si>
+    <t>CICLOPS INDÚSTRIA, COMÉRCIO E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>18.610,00</t>
   </si>
   <si>
-    <t xml:space="preserve">DISJUNTORES, TOMADAS E INTERRUPTORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SUPREMA HIDROELÉTRICA LTDA - ME </t>
+    <t>DISJUNTORES, TOMADAS E INTERRUPTORES</t>
+  </si>
+  <si>
+    <t>SUPREMA HIDROELÉTRICA LTDA - ME</t>
   </si>
   <si>
     <t>6.700,00</t>
   </si>
   <si>
-    <t xml:space="preserve">CANALETAS E CAIXAS DE PVC PARA SISTEMA X </t>
+    <t>CANALETAS E CAIXAS DE PVC PARA SISTEMA X</t>
   </si>
   <si>
     <t>23.244,50</t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAIS ELÉTRICOS DIVERSOS </t>
+    <t>MATERIAIS ELÉTRICOS DIVERSOS</t>
   </si>
   <si>
     <t>8.399,80</t>
   </si>
   <si>
     <t>105 / 2013</t>
   </si>
   <si>
     <t>Aquisição de licenças de uso do software de backup HP Data Protector, versão A6.20 ou superior, incluindo suporte.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 103 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DRIVE A INFORMÁTICA LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 103</t>
+  </si>
+  <si>
+    <t>Licenças de uso do software de backup HP Data Protector, versão A6.20 ou superior, incluindo suporte</t>
+  </si>
+  <si>
+    <t>DRIVE A INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>160.000,00</t>
   </si>
   <si>
     <t>01-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 14.11.2013. Início da disputa de preços: às 10 horas do dia 18.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000041/2013 ----------------------------- 06-11-2013 RETIFICAÇÃO - AVISO DE LICITAÇÃO Retifica publicação ocorrida no dia de 1º de novembro de 2013, no jornal 'Minas Gerais', Caderno II, Diário do Judiciário, página 07. Onde se leu: SIAD 1091040 - 000041/2013. Leia-se: SIAD 1451630 - 000001/2013. Seguem inalteradas as demais condições e não será recontado o prazo, visto que a retificação não interfere na apresentação das propostas. Belo Horizonte, 05 de novembro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação ----------------------------- 27-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Drive A Informática Ltda., CNPJ: 00.677.870/0001-08, no lote 1(único). Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl105_pe103_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1991/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl105_pe103_2013_sd041_pc513_2013_aquisicao_licenca_software_HP_data_protector_STI.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1840/download;
+pl105_pe103_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1991/download;
 </t>
   </si>
   <si>
     <t>104 / 2013</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>Aquisição de circuladores de ar, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 102 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Circuladores de ar, novos. </t>
+    <t>PREGÃO ELETRÔNICONº 102</t>
+  </si>
+  <si>
+    <t>Circuladores de ar, novos.</t>
   </si>
   <si>
     <t>01-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 13.11.2013. Início da disputa de preços: às 10 horas do dia 14.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000042/2013 ----------------------------- 28-11-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 25 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl104_pe102_2013_sd042_pc572_2013_aquisicao_circulador_ar_DMAP ME EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1837/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl104_pe102_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2004/download;
+pl104_pe102_2013_sd042_pc572_2013_aquisicao_circulador_ar_DMAP ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1837/download;
 </t>
   </si>
   <si>
     <t>103 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em serviço de estenotipia.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 101 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">STENO DO BRASIL IMPORTAÇÃO E EXPORTAÇÃO COM. E ASS. LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 101</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE ESTENOTIPIA</t>
+  </si>
+  <si>
+    <t>STENO DO BRASIL IMPORTAÇÃO E EXPORTAÇÃO COM. E ASS. LTDA</t>
   </si>
   <si>
     <t>304.000,00</t>
   </si>
   <si>
     <t>01-11-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 13.11.2013. Início da disputa de preços: às 10 horas do dia 14.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. ----------------------------- 05-12-2013 RESULTADO DE JULGAMENTO DE RECURSO E COMUNICAÇÃO Conheço do recurso interposto pela licitante INFRA EXPERTS TECNOLOGIA E COMÉRCIO LTDA., eis que próprio e tempestivo. No mérito, decido desprovê-lo, pela fundamentação constante na decisão do Pregoeiro. Belo Horizonte/MG, 05 de dezembro de 2013. MAURO FLÁVIO FERREIRA BRANDÃO Procurador-Geral de Justiça Adjunto Administrativo OBS: a íntegra da decisão se encontra no arquivo abaixo. ----------------------------- 07-12-2013 RESULTADO DO JULG. DE REC. ADM, ADJUDICAÇÃO E HOMOLOGAÇÃO Conheço da peça recursiva interposta por parte da empresa Infra Experts Tecnologia e Comércio Ltda. - EPP porque própria e tempestiva e, no mérito, nego-lhe provimento. Adjudico o objeto do lote 1 (único) desse processo ao licitante: Steno do Brasil Importação e Exportação Comércio e Assessoria Ltda., CNPJ 61.939.120/0001-43. Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Steno do Brasil Importação e Exportação Comércio e Assessoria Ltda., CNPJ 61.939.120/0001-43, no lote 1 (único). Belo Horizonte, 5 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl103_pe101_2013_sd036_pc493_2013_contratacao_servico_estenotipia.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1909/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl103_pe101_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1990/download;
+Decisao Pregoeiro Emerson - Recurso Infra Experts - estenotipia - indeferimento.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1908/download;
+pl103_pe101_2013_sd036_pc493_2013_contratacao_servico_estenotipia.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1909/download;
 </t>
   </si>
   <si>
     <t>102 / 2013</t>
   </si>
   <si>
     <t>Aquisição de mesas (para escritório, microcomputador e impressora), novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 100 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Mesas para escritório (funcionário), para microcomputador e para impressora </t>
+    <t>PREGÃO ELETRÔNICONº 100</t>
+  </si>
+  <si>
+    <t>Mesas para escritório (funcionário), para microcomputador e para impressora</t>
   </si>
   <si>
     <t>01-11-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 14.11.2013. Início da disputa de preços: às 10 horas do dia 18.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000038/2013 (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 11-12-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 05 de dezembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl102_pe100_2013_sd038_pc563_564_565_2013_aquisicao mesas_DMAP - VERSAO ME EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1835/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl102_pe100_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1989/download;
+pl102_pe100_2013_sd038_pc563_564_565_2013_aquisicao mesas_DMAP - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1835/download;
 </t>
   </si>
   <si>
     <t>101 / 2013</t>
   </si>
   <si>
     <t>30/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviço de manutenção corretiva e preventiva dos sistemas de no-breaks de 8kVA, 15kVA e 2 kVA, sem cobertura de peças, instalados em imóveis da Procuradoria-Geral de Justiça de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 99 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ENGETRONIC COMERCIAL LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 99</t>
+  </si>
+  <si>
+    <t>Manutenção preventiva e corretiva dos sistemas de no-breaks.</t>
+  </si>
+  <si>
+    <t>ENGETRONIC COMERCIAL LTDA - EPP</t>
   </si>
   <si>
     <t>36.000,00</t>
   </si>
   <si>
     <t>30-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 11.11.2013. Início da disputa de preços: às 10 horas do dia 12.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000032/2013 ----------------------------- 23-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Engetronic Comercial Ltda. -EPP, CNPJ: 00.401.185/0001-46, no lote 1(único) Belo Horizonte, 19 de novembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl101_pe099_2013_sd032_pc555_2013_servico_manutencao_nobreaks (corretiva e preventiva)_SEA (especificacao tecnica).exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1831/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl101_pe099_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1994/download;
+pl101_pe099_2013_sd032_pc555_2013_servico_manutencao_nobreaks (corretiva e preventiva)_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1828/download;
+pl101_pe099_2013_sd032_pc555_2013_servico_manutencao_nobreaks (corretiva e preventiva)_SEA (especificacao tecnica).exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1831/download;
 </t>
   </si>
   <si>
     <t>100 / 2013</t>
   </si>
   <si>
     <t>25/10/2013</t>
   </si>
   <si>
     <t>Aquisição de óleos lubrificantes e material para limpeza de veículos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 98 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FERNANDES &amp; FERNANDES LUBRIFICANTES LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 98</t>
+  </si>
+  <si>
+    <t>Óleos lubrificantes e material para limpeza de veículos</t>
+  </si>
+  <si>
+    <t>FERNANDES &amp; FERNANDES LUBRIFICANTES LTDA - EPP</t>
   </si>
   <si>
     <t>10.500,00</t>
   </si>
   <si>
     <t>25-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 08.11.2013. Início da disputa de preços: às 10 horas do dia 12.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000033/2013 ----------------------------- 07-11-2013 COMUNICAÇÃO Informamos que deverá ser seguida a especificação constante do portal para o item 4 (xampu), qual seja: 20 galões de 20 litros, totalizando 400 litros do produto. Esclarecemos que ocorreu erro material na unidade do objeto constante do Edital; entretanto, conforme setor solicitante (Diretoria de Serviços Gerais e Transportes ? DSGT), a divergência entre as unidades constantes no portal e Edital não afetará o lançamento das propostas e a disputa. ----------------------------- 22-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Fernandes &amp; Fernandes Lubrificantes Ltda - EPP - lote único. Belo Horizonte, 20 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl100_pe098_2013_sd033_pc543_2013_oleos_lubrificantes_e_material_para_limpeza_DSGT_VERSAO_ME_EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1822/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl100_pe098_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1988/download;
+pl100_pe098_2013_sd033_pc543_2013_oleos_lubrificantes_e_material_para_limpeza_DSGT_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1822/download;
 </t>
   </si>
   <si>
     <t>99 / 2013</t>
   </si>
   <si>
     <t>24/10/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais para marcenaria.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 97 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MDF </t>
+    <t>PREGÃO ELETRÔNICONº 97</t>
+  </si>
+  <si>
+    <t>MDF</t>
   </si>
   <si>
     <t>2.649,60</t>
   </si>
   <si>
     <t>24-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 07.11.2013. Início da disputa de preços: às 10 horas do dia 11.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000026/2013 ----------------------------- 20-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: FX Comércio e Distribuidora Eireli - ME, CNPJ: 13.857.945/0001-76, nos lotes 1, 2 e 3. Belo Horizonte, 13 de novembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl099_pe097_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2058/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl099_pe097_2013_sd026_pc538_2013_materiais_para_marcenaria_SEA_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1820/download;
+pl099_pe097_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2058/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Laminado </t>
+    <t>Laminado</t>
   </si>
   <si>
     <t>6.056,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Compensado e madeira para acabamento </t>
+    <t>Compensado e madeira para acabamento</t>
   </si>
   <si>
     <t>7.480,00</t>
   </si>
   <si>
     <t>98 / 2013</t>
   </si>
   <si>
     <t>26/10/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 96 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MARIA DE LOURDES CROTTI BUCIOLI - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 96</t>
+  </si>
+  <si>
+    <t>LÂMPADAS HALÓGENAS</t>
+  </si>
+  <si>
+    <t>MARIA DE LOURDES CROTTI BUCIOLI - EPP</t>
   </si>
   <si>
     <t>2.749,00</t>
   </si>
   <si>
     <t>23-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 06.11.2013. Início da disputa de preços: às 10 horas do dia 07.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000022/2013 ----------------------------- 26-10-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 12.11.2013. Início da disputa de preços: às 10 horas do dia 13.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido à alteração do Edital. SIAD 1091040 - 000022/2013 ----------------------------- 29-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Maria de Lourdes Crotti Bucioli - EPP, CNPJ 16.686.112/0001-88, no lote 1 e Acropoluz Comercial Ltda - EPP, CNPJ 13.450.692/0001-11, nos lotes 2, 4, 5 e 6. O lote 3 resultou 'fracassado' por não ter restado proposta classificada para atendimento ao seu objeto. O lote 7 resultou 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 25 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl098_pe096_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1985/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl098_pe097_REP_2013_sd022_pc533_ME_EPP_aquisicao_materiais_eletricos_para_iluminacao_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1824/download;
+pl098_pe096_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1985/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LÂMPADAS FLUORESCENTES COMPACTAS, LUMINÁRIAS, BASES E REATORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ACROPOLUZ COMERCIAL LTDA - EPP </t>
+    <t>LÂMPADAS FLUORESCENTES COMPACTAS, LUMINÁRIAS, BASES E REATORES</t>
+  </si>
+  <si>
+    <t>ACROPOLUZ COMERCIAL LTDA - EPP</t>
   </si>
   <si>
     <t>20.290,00</t>
   </si>
   <si>
-    <t xml:space="preserve">LÂMPADAS DE DESCARGA ? VAPOR DE ALTA PRESSÃO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LUMINÁRIAS DE EMERGÊNCIA </t>
+    <t>LÂMPADAS DE DESCARGA ? VAPOR DE ALTA PRESSÃO</t>
+  </si>
+  <si>
+    <t>LUMINÁRIAS DE EMERGÊNCIA</t>
   </si>
   <si>
     <t>2.951,00</t>
   </si>
   <si>
-    <t xml:space="preserve">LUMINÁRIAS ESPECIAIS </t>
+    <t>LUMINÁRIAS ESPECIAIS</t>
   </si>
   <si>
     <t>3.660,00</t>
   </si>
   <si>
-    <t xml:space="preserve">LÂMPADAS LED </t>
+    <t>LÂMPADAS LED</t>
   </si>
   <si>
     <t>10.450,00</t>
   </si>
   <si>
     <t>97 / 2013</t>
   </si>
   <si>
     <t>19/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de remanejamento/instalações de divisórias, serviços de instalações elétricas/telecomunicações e de serviços complementares, em edificações ocupadas pelo Ministério Público em todo o Estado de Minas Gerais, com fornecimento de materiais e mão de obra.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 95 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ABEL CONSTRUTORA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 95</t>
+  </si>
+  <si>
+    <t>ABEL CONSTRUTORA LTDA - ME</t>
   </si>
   <si>
     <t>796.800,00</t>
   </si>
   <si>
     <t>19-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 04.11.2013. Início da disputa de preços: às 10 horas do dia 05.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. ----------------------------- 27-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Abel Construtora Ltda. - EPP, CNPJ: 08.488.463/0001-56, no lote 1(único). Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl097_pe095_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1987/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl097_pe095_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1809/download;
+pl097_pe095_2013_sd028_pc523_2013_contratacao_servicos_diversas_instalacoes_divisorias_eletricas_todo_estado_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1811/download;
+pl097_pe095_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1987/download;
 </t>
   </si>
   <si>
     <t>96 / 2013</t>
   </si>
   <si>
     <t>18/10/2013</t>
   </si>
   <si>
     <t>Aquisição de pneus (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 94 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">LOJAS LEANDRO E BRITO LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 94</t>
+  </si>
+  <si>
+    <t>Pneus(novos).</t>
+  </si>
+  <si>
+    <t>LOJAS LEANDRO E BRITO LTDA - ME</t>
   </si>
   <si>
     <t>72.672,00</t>
   </si>
   <si>
     <t>18-10-2013 AVISO DE LICITAÇÃO SIAD 1091040 - 000029/2013 (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 31.10.2013. Início da disputa de preços: às 10 horas do dia 04.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 30-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lojas Leandro e Brito Ltda - ME, CNPJ: 08.042.204/0001-05, no Lote 1 (único). Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl096_pe094_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2057/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl096_pe094_2013_sd029_pc552_2013_aquisicao de pneus_DSGT - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1808/download;
+pl096_pe094_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2057/download;
 </t>
   </si>
   <si>
     <t>95 / 2013</t>
   </si>
   <si>
     <t>17/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em serviços de impressão de materiais gráficos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 93 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MATERIAIS GRÁFICOS. </t>
+    <t>PREGÃO ELETRÔNICONº 93</t>
+  </si>
+  <si>
+    <t>MATERIAIS GRÁFICOS.</t>
   </si>
   <si>
     <t>48.890,00</t>
   </si>
   <si>
     <t>17-10-2013 AVISO DE LICITAÇÃO SIAD 1091040 - 000029/2013 (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 30.10.2013. Início da disputa de preços: às 10 horas do dia 31.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 06-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda.-ME, CNPJ 07.795.101/0001-45 no lote 1(único). Belo Horizonte, 1º de novembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl095_pe093_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1984/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl095_pe093_2013_sd025_pc532_2013_materiais graficos_SCI - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1807/download;
+pl095_pe093_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1984/download;
 </t>
   </si>
   <si>
     <t>94 / 2013</t>
   </si>
   <si>
     <t>31/10/2013</t>
   </si>
   <si>
     <t>Aquisição de máquinas elétricas (novas).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 92 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MÁQUINAS ELÉTRICAS (DIVERSAS). </t>
+    <t>PREGÃO ELETRÔNICONº 92</t>
+  </si>
+  <si>
+    <t>MÁQUINAS ELÉTRICAS (DIVERSAS).</t>
   </si>
   <si>
     <t>17-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 30.10.2013. Início da disputa de preços: às 10 horas do dia 01.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000023/2013 ----------------------------- 31-10-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 12.11.2013. Início da disputa de preços: às 10 horas do dia 13.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido à alteração do Edital. SIAD 1091040 - 000023/2013 ----------------------------- 27-11-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado dos lotes 1, 2, 3 e 4 deste processo como 'fracassados', por não terem restado propostas classificadas para atendimento aos seus objetos. Belo Horizonte, 26 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl094_pe092_2013_sd023_pc529_2013_REP_aquisicao_maquinas eletricas_SEA - VERSAO ME EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1833/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl094_pe092_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1983/download;
+pl094_pe092_2013_sd023_pc529_2013_REP_aquisicao_maquinas eletricas_SEA - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1833/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">COMPRESSOR DE AR. </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PLAINA ELÉTRICA E SERRA CIRCULAR. </t>
+    <t>COMPRESSOR DE AR.</t>
+  </si>
+  <si>
+    <t>SERRA CIRCULAR ESQUADREJADEIRA.</t>
+  </si>
+  <si>
+    <t>PLAINA ELÉTRICA E SERRA CIRCULAR.</t>
   </si>
   <si>
     <t>93 / 2013</t>
   </si>
   <si>
     <t>23/10/2013</t>
   </si>
   <si>
     <t>Aquisição de pisos de borracha.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 91 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PISOS DE BORRACHA </t>
+    <t>PREGÃO ELETRÔNICONº 91</t>
+  </si>
+  <si>
+    <t>PISOS DE BORRACHA</t>
   </si>
   <si>
     <t>7.490,00</t>
   </si>
   <si>
     <t>12-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 25.10.2013. Início da disputa de preços: às 10 horas do dia 29.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000020/2013 ----------------------------- 23-10-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 05.11.2013. Início da disputa de preços: às 10 horas do dia 06.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) Exclusivamente para licitantes enquadrados como ME/EPP. (**) Republicado devido à alteração do Edital (prazo de entrega). SIAD 1091040 - 000020/2013 ----------------------------- 15-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: FX Comércio e Distribuidora Eireli - ME, CNPJ: 13.857.945/0001-76, no lote 1 (único). Belo Horizonte, 06 de novembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl093_pe091_2013_sd020_pc500_2013_REP_aquisicao_pisos_SEA_VERSAO_ME_EPP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1819/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl093_pe091_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1980/download;
+pl093_pe091_2013_sd020_pc500_2013_REP_aquisicao_pisos_SEA_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1819/download;
 </t>
   </si>
   <si>
     <t>92 / 2013</t>
   </si>
   <si>
     <t>12/10/2013</t>
   </si>
   <si>
     <t>Aquisição de cadeiras para auditório e mesa para reunião (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 90 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Cadeira para auditório </t>
+    <t>PREGÃO ELETRÔNICONº 90</t>
+  </si>
+  <si>
+    <t>Cadeira para auditório</t>
   </si>
   <si>
     <t>12-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 25.10.2013. Início da disputa de preços: às 10 horas do dia 29.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000018/2013 ----------------------------- 29-11-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado dos lotes 1 e 2 deste processo como 'fracassados', por não terem restado propostas classificadas para atendimento aos seus objetos. Belo Horizonte, 19 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl092_pe090_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1982/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl092_pe090_2013_sd018_pc385_2013_aquisicao_cadeiras_para_auditorio_e_mesa_SEA_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1802/download;
+pl092_pe090_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1982/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Mesa para reunião </t>
+    <t>Mesa para reunião</t>
   </si>
   <si>
     <t>91 / 2013</t>
   </si>
   <si>
     <t>Aquisição de microcomputadores tipo all-in-one (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 89 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Microcomputadores tipo all-in-one (novos). </t>
+    <t>PREGÃO ELETRÔNICONº 89</t>
+  </si>
+  <si>
+    <t>Microcomputadores tipo all-in-one (novos).</t>
   </si>
   <si>
     <t>967.732,06</t>
   </si>
   <si>
     <t>12-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 28.10.2013. Início da disputa de preços: às 10 horas do dia 30.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000021/2013 ----------------------------- 06-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: IT-ONE Tecnologia da Informação Ltda. - CNPJ: 05.333.907/0001-96, no lote 1 (único). Belo Horizonte, 30 de outubro de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl091_pe089_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1986/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl091_pe089_2013_sd021_pc530_534_2013_aquisicao de microcomputadores all-in-one _STI_FUNEMP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1800/download;
+pl091_pe089_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1986/download;
 </t>
   </si>
   <si>
     <t>90 / 2013</t>
   </si>
   <si>
     <t>10/10/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 88 </t>
+    <t>PREGÃO ELETRÔNICONº 88</t>
   </si>
   <si>
     <t>10-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 22.10.2013. Início da disputa de preços: às 10 horas do dia 24.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000019/2013 ----------------------------- 31-10-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 29 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl090_pe088_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1939/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl090_pe088_2013_sd019_pc389_2013_fornecimento_software_or?amento_eletronico_DSGT.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1794/download;
+pl090_pe088_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1939/download;
 </t>
   </si>
   <si>
     <t>89 / 2013</t>
   </si>
   <si>
     <t>08/10/2013</t>
   </si>
   <si>
     <t>Aquisição de purificadores de água (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 87 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PREQUIP COMERCIAL DE EQUIPAMENTOS EIRELI - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 87</t>
+  </si>
+  <si>
+    <t>Purificadores de água (novos).</t>
+  </si>
+  <si>
+    <t>PREQUIP COMERCIAL DE EQUIPAMENTOS EIRELI - EPP</t>
   </si>
   <si>
     <t>4.000,00</t>
   </si>
   <si>
     <t>08-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 21.10.2013. Início da disputa de preços: às 10 horas do dia 23.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000014/2013 ----------------------------- 02-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Prequip - Comercial de Equipamentos Eireli - EPP, CNPJ 04.879.948/0001-10 no lote 1(único). Belo Horizonte, 23 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl089_pe087_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1938/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl089_pe087_2013_sd014_pc477_2013_purificadores de agua_DMAP_FEPDC - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1792/download;
+pl089_pe087_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1938/download;
 </t>
   </si>
   <si>
     <t>88 / 2013</t>
   </si>
   <si>
     <t>05/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção preventiva e corretiva de coberturas, com fornecimento de mão de obra e materiais, das edificações ocupadas pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 86 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DHD PRESTAÇÃO DE SERV. DE CONST. CIVIL LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 86</t>
+  </si>
+  <si>
+    <t>DHD PRESTAÇÃO DE SERV. DE CONST. CIVIL LTDA.</t>
   </si>
   <si>
     <t>293.750,00</t>
   </si>
   <si>
     <t>05-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 23.10.2013. Início da disputa de preços: às 10 horas do dia 24.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000015/2013 ----------------------------- 06-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: DHD Prestação de Serviços de Construção Civil Ltda. - EPP, CNPJ 08.334.857/0001-50, no lote 1 (único). Belo Horizonte, 30 de outubro de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl088_pe086_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1979/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl088_pe086_2013_sd015_pc482_2013_contratacao_servicos_manutencao_COBERTURAS_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1789/download;
+pl088_pe086_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1783/download;
+pl088_pe086_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1979/download;
 </t>
   </si>
   <si>
     <t>87 / 2013</t>
   </si>
   <si>
     <t>22/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de higienização mecânica de redes de dutos de ar condicionado central, com fornecimento de mão de obra, materiais e equipamentos necessários, em edificações ocupadas pelo Ministério Público/MG, em Belo Horizonte.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 85 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALLEGRA TECNOLOGIA LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 85</t>
+  </si>
+  <si>
+    <t>ALLEGRA TECNOLOGIA LTDA - ME</t>
   </si>
   <si>
     <t>39.900,00</t>
   </si>
   <si>
     <t>08-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 22.10.2013. Início da disputa de preços: às 10 horas do dia 23.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. Belo Horizonte, 04 de outubro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação ----------------------------- 17-10-2013 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunicamos a interposição de impugnação ao Edital da licitação supracitada por parte da empresa Allegra Tecnologia Ltda. Conhecemos da peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão administrativa se encontra nos autos do processo licitatório, na Divisão de Licitação. Informamos aos interessados que a realização desta licitação ocorrerá conforme aviso de licitação, publicado no 'MG' de 08.10.2013: - Início da sessão de disputa de preços: às 10 horas do dia 23.10.2013. Outras informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 e fax 3330-8334, de 8 às 18 horas. Belo Horizonte, 16 de outubro de 2013. Luís Armando Pereira Lima Emerson Morais Dias Coordenador da Divisão de Licitação Pregoeiro ----------------------------- 22-10-2013 AVISO DE LICITAÇÃO SIAD 1091040 - 000013/2013 (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 05.11.2013. Início da disputa de preços: às 10 horas do dia 06.11.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Republicado para recontagem de prazos. ----------------------------- 19-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Allegra Tecnologia Ltda. - ME, CNPJ: 12.148.119/0001-95, no lote 1 (único). Belo Horizonte, 13 de novembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...3 lines deleted...]
- pl087_pe085_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2044/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl087_pe085_resposta_impugnacao_contra_razoes.docx: https://transparencia.mpmg.mp.br/licitacao/arquivo/1810/download;
+pl087_pe085_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1817/download;
+pl087_pe085_2013_sd013_pc462_2013_contratacao_servicos_higienizacao_DUTOS_ar-condicionado_SEA- REPUBLICADO.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1816/download;
+pl087_pe085_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2044/download;
 </t>
   </si>
   <si>
     <t>86 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de limpeza e higienização de caixas d'água e reservatórios, com fornecimento de mão de obra e materiais, em edificações ocupadas pelo Ministério Público de Minas Gerais, em todo o Estado.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 84 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AMBIENTAL VET LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 84</t>
+  </si>
+  <si>
+    <t>Serviço de limpeza e higienização de caixas d'água e reservatórios.</t>
+  </si>
+  <si>
+    <t>AMBIENTAL VET LTDA - ME</t>
   </si>
   <si>
     <t>194.300,00</t>
   </si>
   <si>
     <t>05-10-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 21.10.2013. Início da disputa de preços: às 10 horas do dia 22.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. SIAD 1091040 - 000016/2013 ----------------------------- 06-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Ambiental Vet Ltda. - ME, CNPJ 08.859.269/0001-30, no lote 1 (único). Belo Horizonte, 30 de outubro de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl086_pe084_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1978/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl086_pe084_2013_sd016_pc498_2013_contratacao_limpeza_higienizacao_CAIXAS_d'agua_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1787/download;
+pl086_pe084_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1785/download;
+pl086_pe084_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1978/download;
 </t>
   </si>
   <si>
     <t>85 / 2013</t>
   </si>
   <si>
     <t>04/10/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos(confecção de cartilha).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 83 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Confecção de Cartilha (Consumidor Consciente). </t>
+    <t>PREGÃO ELETRÔNICONº 83</t>
+  </si>
+  <si>
+    <t>Confecção de Cartilha (Consumidor Consciente).</t>
   </si>
   <si>
     <t>8.750,00</t>
   </si>
   <si>
     <t>04-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 17.10.2013. Início da disputa de preços: às 10 horas do dia 18.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. Belo Horizonte, 04 de outubro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação SIAD - 1091040 000017/2013 ----------------------------- 14-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gráfica e Editora Mafali Ltda -ME, CNPJ: 07.795.101/0001-45, no lote 1(único). Belo Horizonte, 23 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl085_pe083_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1977/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl085_pe083_2013_sdzzz_pc486_contratacao_servicos_graficos_cartilha_FEPDC_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1782/download;
+pl085_pe083_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1977/download;
 </t>
   </si>
   <si>
     <t>84 / 2013</t>
   </si>
   <si>
     <t>03/10/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 82 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Serviço de coleta e transporte de entulho por meio de caçamba estacionária. Demais especificações conforme Termo de Referência. </t>
+    <t>PREGÃO ELETRÔNICONº 82</t>
+  </si>
+  <si>
+    <t>Serviço de coleta e transporte de entulho por meio de caçamba estacionária. Demais especificações conforme Termo de Referência.</t>
   </si>
   <si>
     <t>03-10-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 16.10.2013. Início da disputa de preços: às 10 horas do dia 17.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. Belo Horizonte, 3 de outubro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação SIAD 1091040 - 000005/2013 ----------------------------- 22-10-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 17 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl084_pe082_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1937/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl084_pe082_2013_sd005_pc455_contratacao_servicos_coleta_entulho_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1781/download;
+pl084_pe082_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1937/download;
 </t>
   </si>
   <si>
     <t>83 / 2013</t>
   </si>
   <si>
     <t>27/09/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de reforma de telhados, com fornecimento de mão de obra e materiais, nas sedes das Promotorias de Justiça das cidades de Aiuruoca e Caeté, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 81 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇOS DE REFORMA DE TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO NA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE AIURUOCA, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 81</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE REFORMA DE TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO NA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE AIURUOCA, MG.</t>
   </si>
   <si>
     <t>31.500,00</t>
   </si>
   <si>
     <t>27-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 11.10.2013. Início da disputa de preços: às 10 horas do dia 14.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000010/2013 ----------------------------- 24-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: DHD Prestação de Serviços de Construção Civil Ltda.-EPP, CNPJ 08.334.857/0001-50 nos lotes 1 e 2. Belo Horizonte, 17 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl083_pe081_aiuruoca_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1775/download;
-[...2 lines deleted...]
- pl083_pe081_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1935/download;
+pl083_pe081_aiuruoca_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1775/download;
+pl083_pe081_caete_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1774/download;
+pl083_pe081_2013_sd010_pc494_502_2013_contratacao_reforma_telhado_AIURUOCA_CAETE.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1776/download;
+pl083_pe081_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1935/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇOS DE ESCORAMENTO E PROTEÇÃO DO TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO NA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE CAETÉ, MG. </t>
+    <t>PRESTAÇÃO DE SERVIÇOS DE ESCORAMENTO E PROTEÇÃO DO TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO NA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE CAETÉ, MG.</t>
   </si>
   <si>
     <t>32.500,00</t>
   </si>
   <si>
     <t>82 / 2013</t>
   </si>
   <si>
     <t>26/09/2013</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE FERRAMENTAS E MATERIAIS DE ELETRÔNICA.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 80 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TECNO SEG INFORMÁTICA E SEGURANÇA DE DADOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 80</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTO DE REDE</t>
+  </si>
+  <si>
+    <t>TECNO SEG INFORMÁTICA E SEGURANÇA DE DADOS LTDA - ME</t>
   </si>
   <si>
     <t>21.310,00</t>
   </si>
   <si>
     <t>26-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 09.10.2013. Início da disputa de preços: às 10 horas do dia 11.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. SIAD 1091040 - 000012/2013 ----------------------------- 22-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tecno Seg Informática e Segurança de Dados Ltda. - ME, CNPJ 13.345.633/0001-83, no lote 1. O lote 2 encerrou-se 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 18 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl082_pe080_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1934/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl082_pe080_2013_sd012_pc448_ME_EPP_aquisicao_ferramentas_materiais_eletronica_STI.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1773/download;
+pl082_pe080_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1934/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">FERRAMENTAS DE ELETRÔNICA </t>
+    <t>FERRAMENTAS DE ELETRÔNICA</t>
   </si>
   <si>
     <t>81 / 2013</t>
   </si>
   <si>
     <t>24/09/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de água mineral, em galões de 20 (vinte) litros, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 79 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DISTRIBUIDORA DE ÁGUAS MINERAIS BH LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 79</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE ÁGUA MINERAL, EM GALÕES DE 20 (VINTE) LITROS, COM ENTREGA PARCELADA</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA DE ÁGUAS MINERAIS BH LTDA - EPP</t>
   </si>
   <si>
     <t>11.880,00</t>
   </si>
   <si>
     <t>24-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17 horas do dia 07.10.2013. Início da disputa de preços: às 10 horas do dia 09.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 15-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Distribuidora de Águas Minerais BH Ltda. - EPP, CNPJ 00.201.182/0001-69, no lote 1 (único). Belo Horizonte, 11 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl081_pe079_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1933/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl081_pe079_2013_sd011_pc504_2013_fornecimento_de_agua_mineral_CAOCRIMO_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1763/download;
+pl081_pe079_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1933/download;
 </t>
   </si>
   <si>
     <t>80 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento e instalação de toldos em edificações ocupadas pelas Promotorias de Justiça de Congonhas, Ribeirão das Neves e São João Del Rei, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 78 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">EXTAMPAR PLACAS LUMINOSAS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 78</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para fornecimento e instalação de cobertura em área externa de estacionamento, posterior à edificação da Sede das Promotorias de Justiça de Congonhas - MG .</t>
+  </si>
+  <si>
+    <t>EXTAMPAR PLACAS LUMINOSAS LTDA - EPP</t>
   </si>
   <si>
     <t>10.039,99</t>
   </si>
   <si>
     <t>24-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.10.2013. Início da disputa de preços: às 10 horas do dia 08.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. (*) SIAD 1091040 - 000008/2013 EXCLUSIVAMENTE PARA LICITANTES ENQUADRADOS COMO ME/EPP. ----------------------------- 18-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Extampar Placas Luminosas Ltda.- EPP, CNPJ 01.635.419/0001-82 no lote 1 e Suprema Digital Ltda.- ME, CNPJ 08.091.503/0001-21 nos lotes 2 e 3. Belo Horizonte, 15 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl80_pe078_congonhas_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1766/download;
-[...3 lines deleted...]
- pl080_pe078_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1932/download;
+pl80_pe078_congonhas_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1766/download;
+pl80_pe078_ribeirao_das_neves_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1767/download;
+pl80_pe078_sao_joao_del_rei_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1768/download;
+pl080_pe078_2013_sd008_pc447_449_450_2013_contratacao_fornecer_instalar_toldos_CONGONHAS_RIBEIRAO_SJDELREI_edital.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1771/download;
+pl080_pe078_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1932/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para fornecimento e instalação de toldo, em imóvel locado pelo Ministério Público de Minas Gerais em Ribeirão das Neves - MG . </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SUPREMA DIGITAL LTDA-ME </t>
+    <t>Contratação de empresa especializada para fornecimento e instalação de toldo, em imóvel locado pelo Ministério Público de Minas Gerais em Ribeirão das Neves - MG .</t>
+  </si>
+  <si>
+    <t>SUPREMA DIGITAL LTDA-ME</t>
   </si>
   <si>
     <t>1.994,10</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para fornecimento e instalação de toldo em edificação da Sede das Promotorias de Justiça de São João Del Rei - MG . </t>
+    <t>Contratação de empresa especializada para fornecimento e instalação de toldo em edificação da Sede das Promotorias de Justiça de São João Del Rei - MG .</t>
   </si>
   <si>
     <t>6.029,88</t>
   </si>
   <si>
     <t>79 / 2013</t>
   </si>
   <si>
     <t>20/09/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de reforma da sede das Promotorias de Justiça, com fornecimento de mão de obra e materiais, na cidade de Itajubá, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 77 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de reforma da sede das Promotorias de Justiça, com fornecimento de mão de obra e materiais, na cidade de Itajubá, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 77</t>
   </si>
   <si>
     <t>20-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.10.2013. Início da disputa de preços: às 10 horas do dia 07.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8334, de 8 às 18 hs. ----------------------------- 09-10-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 7 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...2 lines deleted...]
- pl079_pe077_ata_deserto.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1931/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl079_pe077_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1765/download;
+pl079_pe077_2013_sd009_pc459_2013_contratacao_servicos_reforma_ITAJUBA_SEA.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1762/download;
+pl079_pe077_ata_deserto.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1931/download;
 </t>
   </si>
   <si>
     <t>78 / 2013</t>
   </si>
   <si>
     <t>19/09/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais para pintura (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 76 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Materiais para pintura (novos) </t>
+    <t>PREGÃO ELETRÔNICONº 76</t>
+  </si>
+  <si>
+    <t>Materiais para pintura (novos)</t>
   </si>
   <si>
     <t>19-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.10.2013. Início da disputa de preços: às 10 horas do dia 04.10.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 31-10-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 23 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl078_pe076_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2096/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl078_pe076_2013_sd007_pc458_2013_aquisicao de materiais para pintura _SEA - VERSAO ME EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1757/download;
+pl078_pe076_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2096/download;
 </t>
   </si>
   <si>
     <t>77 / 2013</t>
   </si>
   <si>
     <t>12/09/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para ministrar curso de capacitação no Sistema de Gestão de Convênios e Contratos de Repasse (SICONV), e curso de Mestre de Cerimônias, na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 75 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">NOVO HORIZONTE CURSOS E EVENTOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 75</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA MINISTRAR CURSO DE CAPACITAÇÃO NO SISTEMA DE GESTÃO DE CONVÊNIOS E CONTRATOS DE REPASSE (SICONV), NA CIDADE DE BELO HORIZONTE, MG</t>
+  </si>
+  <si>
+    <t>NOVO HORIZONTE CURSOS E EVENTOS LTDA - ME</t>
   </si>
   <si>
     <t>16.080,00</t>
   </si>
   <si>
     <t>12-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.09.2013. Início da disputa de preços: às 10 horas do dia 30.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. Belo Horizonte, 12 de setembro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação ----------------------------- 30-09-2013 COMUNICAÇÃO Srs. Licitantes, informamos que a disputa do Pe075/2013 encontra-se SUSPENSA, devido à indisponibilidade técnica do sistema do BB para acionar o comando de início da disputa. Dessa forma, a disputa de lances fica programada para o dia 01.10.2013 às 10:00 horas. Contamos com a participação de todos. ----------------------------- 24-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Novo Horizonte Cursos e Eventos Ltda. ME, CNPJ 12.023.316/0001-88, no lote 1 e Carlos Victor Acerbi Cursos ME, CNPJ 09.359.170/0001-31 no lote 2. Belo Horizonte, 17 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl077_pe075_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2081/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl077_pe075_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2081/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA MINISTRAR CURSO DE MESTRE DE CERIMÔNIAS, NA CIDADE DE BELO HORIZONTE, MG </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Carlos Victor Acerbi Cursos - ME </t>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA MINISTRAR CURSO DE MESTRE DE CERIMÔNIAS, NA CIDADE DE BELO HORIZONTE, MG</t>
+  </si>
+  <si>
+    <t>Carlos Victor Acerbi Cursos - ME</t>
   </si>
   <si>
     <t>6.000,00</t>
   </si>
   <si>
     <t>76 / 2013</t>
   </si>
   <si>
     <t>Aquisição de equipamentos para ilha de edição (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 74 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TELEVISOR/MONITOR </t>
+    <t>PREGÃO ELETRÔNICONº 74</t>
+  </si>
+  <si>
+    <t>TELEVISOR/MONITOR</t>
   </si>
   <si>
     <t>12-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.09.2013. Início da disputa de preços: às 10 horas do dia 27.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 10-10-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado dos lotes 1 e 2 deste processo como 'fracassados', por não ter restado proposta classificada para atendimento aos seus objetos. Belo Horizonte, 4 de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
-[...1 lines deleted...]
- pl076_pe074_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1930/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl076_pe074_2013_sd003_pc_396_2013_aquisicao_equipamentos_ilha_de_edicao_SCI_VERSAO_ME_EPP.rtf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1755/download;
+pl076_pe074_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1930/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SISTEMA DE ARMAZENAMENTO (STORAGE), DUPLICADOR/GRAVADOR DE DVD, NOBREAK E HD EXTERNO PORTÁTIL </t>
+    <t>SISTEMA DE ARMAZENAMENTO (STORAGE), DUPLICADOR/GRAVADOR DE DVD, NOBREAK E HD EXTERNO PORTÁTIL</t>
   </si>
   <si>
     <t>75 / 2013</t>
   </si>
   <si>
     <t>11/09/2013</t>
   </si>
   <si>
     <t>Aquisição de peças para ressuprimento de sistemas de climatização.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 73 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ARAUCÁRIA AR CONDICIONADO LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 73</t>
+  </si>
+  <si>
+    <t>Peças para ressuprimento de sistemas de climatização</t>
+  </si>
+  <si>
+    <t>ARAUCÁRIA AR CONDICIONADO LTDA - EPP</t>
   </si>
   <si>
     <t>42.869,20</t>
   </si>
   <si>
     <t>11-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.09.2013. Início da disputa de preços: às 10 horas do dia 26.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 17-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Araucária Ar Condicionado Ltda - EPP, CNPJ 10.484.227/0001-03, no lote 1 (único). Belo Horizonte, 14 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl075_pe073_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2080/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl075_pe073_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2080/download;
 </t>
   </si>
   <si>
     <t>74 / 2013</t>
   </si>
   <si>
     <t>Aquisição de bebedouros de galão (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 72 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALL WORK COMERCIAL EIRELI - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 72</t>
+  </si>
+  <si>
+    <t>Bebedouros de galão.</t>
+  </si>
+  <si>
+    <t>ALL WORK COMERCIAL EIRELI - EPP</t>
   </si>
   <si>
     <t>11.878,20</t>
   </si>
   <si>
     <t>11-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.09.2013. Início da disputa de preços: às 10 horas do dia 25.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. Belo Horizonte, 11 de setembro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação ----------------------------- 04-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: All Work Comercial - Eireli-EPP, CNPJ 18.007.154/0001-70, no lote 1 (único). Belo Horizonte, 1º de outubro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
- pl074_pe072_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1928/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl074_pe072_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1928/download;
 </t>
   </si>
   <si>
     <t>73 / 2013</t>
   </si>
   <si>
     <t>10/09/2013</t>
   </si>
   <si>
     <t>Aquisição de módulos conjugados, cadeiras com prancheta e fixa, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 71 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CADEIRA COM PRANCHETA </t>
+    <t>PREGÃO ELETRÔNICONº 71</t>
+  </si>
+  <si>
+    <t>CADEIRA COM PRANCHETA</t>
   </si>
   <si>
     <t>10-09-2013 AVISO DE LICITAÇÃO (*) A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.09.2013. Início da disputa de preços: às 10 horas do dia 24.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 03-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento do lote 1 deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Os lotes 2 e 3 encerraram-se 'desertos' por não ter sido apresentada proposta para atendimento aos seus objetos. Belo Horizonte, 1º de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl073_pe071_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1929/download;
- pl073_pe071_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1744/download;
+pl073_pe071_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1929/download;
+pl073_pe071_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1744/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MÓDULO CONJUGADO PARA REFEITÓRIO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CADEIRA FIXA PARA ATENDIMENTO </t>
+    <t>MÓDULO CONJUGADO PARA REFEITÓRIO</t>
+  </si>
+  <si>
+    <t>CADEIRA FIXA PARA ATENDIMENTO</t>
   </si>
   <si>
     <t>72 / 2013</t>
   </si>
   <si>
     <t>06/09/2013</t>
   </si>
   <si>
     <t>Aquisição de bebedouros de coluna e acessíveis.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 70 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">REDE GLOBAL COMÉRCIO E SERVIÇOS EM TECNOLOGIA E CARTÕES LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 70</t>
+  </si>
+  <si>
+    <t>BEBEDOUROS DE COLUNA E ACESSÍVEIS</t>
+  </si>
+  <si>
+    <t>REDE GLOBAL COMÉRCIO E SERVIÇOS EM TECNOLOGIA E CARTÕES LTDA</t>
   </si>
   <si>
     <t>19.398,30</t>
   </si>
   <si>
     <t>06-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.09.2013. Início da disputa de preços: às 10 horas do dia 23.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 07-11-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Rede Global - Comércio e Serviços em Tecnologia e Cartões Ltda ME, CNPJ 08.258.825/0001-12, no lote 1 (único). Belo Horizonte, 4 de novembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl072_pe070_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2079/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl072_pe070_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2079/download;
 </t>
   </si>
   <si>
     <t>71 / 2013</t>
   </si>
   <si>
     <t>Aquisição de pen drives tipo cartão, com inclusão de dados.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 69 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DAISY DIAS BATISTA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 69</t>
+  </si>
+  <si>
+    <t>PEN DRIVES TIPO CARTÃO, COM INCLUSÃO DE DADOS</t>
+  </si>
+  <si>
+    <t>DAISY DIAS BATISTA - ME</t>
   </si>
   <si>
     <t>25.490,00</t>
   </si>
   <si>
     <t>06-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.09.2013. Início da disputa de preços: às 10 horas do dia 20.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 03-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Daisy Dias Batista, CNPJ 10.408.162/0001-17, no lote 1 (único). Belo Horizonte, 01 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl071_pe069_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1925/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl071_pe069_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1925/download;
 </t>
   </si>
   <si>
     <t>70 / 2013</t>
   </si>
   <si>
     <t>05/09/2013</t>
   </si>
   <si>
     <t>Aquisição de mobiliários de aço, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 68 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PONTASUL MÓVEIS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 68</t>
+  </si>
+  <si>
+    <t>ARMÁRIO, ARQUIVO e ESTANTE DE AÇO, NOVOS.</t>
+  </si>
+  <si>
+    <t>PONTASUL MÓVEIS LTDA - EPP</t>
   </si>
   <si>
     <t>71.250,00</t>
   </si>
   <si>
     <t>05-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.09.2013. Início da disputa de preços: às 10 horas do dia 19.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 24-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Pontasul Móveis Ltda. EPP, CNPJ 14.444.220/0001-19, no lote 1 (único). Belo Horizonte, 22 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl070_pe068_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1917/download;
+pl070_pe068_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1917/download;
 </t>
   </si>
   <si>
     <t>69 / 2013</t>
   </si>
   <si>
     <t>Aquisição de sistema audiovisual com instalação e treinamento para uso dos equipamentos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 67 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">RENATO SEVERINO BICALHO DE LIMA CPF 712.263.116-87 - ME </t>
+    <t>PREGÃO ELETRÔNICONº 67</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE SISTEMA AUDIOVISUAL COM INSTALAÇÃO E INSTRUÇÃO DE USO</t>
+  </si>
+  <si>
+    <t>RENATO SEVERINO BICALHO DE LIMA CPF 712.263.116-87 - ME</t>
   </si>
   <si>
     <t>40.872,00</t>
   </si>
   <si>
     <t>06-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.09.2013. Início da disputa de preços: às 10 horas do dia 19.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 05-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Renato Severino Bicalho de Lima CPF 712.263.116-87 - ME, CNPJ 38.680.823/0001-88, no lote 1 (único). Belo Horizonte, 03 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl069_pe067_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1915/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl069_pe067_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1915/download;
 </t>
   </si>
   <si>
     <t>68 / 2013</t>
   </si>
   <si>
     <t>04/09/2013</t>
   </si>
   <si>
     <t>Aquisição de licença de software para acesso remoto e certificado digital tipo wildcard, incluindo suporte e garantia.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 66 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AQUISIÇÃO DE LICENÇA DE SOFTWARE PARA ACESSO REMOTO </t>
+    <t>PREGÃO ELETRÔNICONº 66</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE LICENÇA DE SOFTWARE PARA ACESSO REMOTO</t>
   </si>
   <si>
     <t>04-09-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 17.09.2013. Início da disputa de preços: às 10 horas do dia 18.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Exclusivamente para licitantes enquadrados como ME/EPP. ----------------------------- 28-09-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Activeweb Technologies Informática Ltda. - ME, CNPJ 04.724.924/0001-91 no lote 2. O lote 1 resultou 'fracassado' por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 26 de setembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl068_pe066_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1914/download;
+pl068_pe066_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1914/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">AQUISIÇÃO DE CERTIFICADO DIGITAL TIPO WILDCARD, INCLUINDO SUPORTE E GARANTIA. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ACTIVEWEB TECHNOLOGIES INFORMÁTICA LTDA - ME </t>
+    <t>AQUISIÇÃO DE CERTIFICADO DIGITAL TIPO WILDCARD, INCLUINDO SUPORTE E GARANTIA.</t>
+  </si>
+  <si>
+    <t>ACTIVEWEB TECHNOLOGIES INFORMÁTICA LTDA - ME</t>
   </si>
   <si>
     <t>3.900,00</t>
   </si>
   <si>
     <t>67 / 2013</t>
   </si>
   <si>
     <t>03/09/2013</t>
   </si>
   <si>
     <t>Aquisição de peças de reposição de informática.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 65 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FM DISTRIBUIDORA LTDA. ME </t>
+    <t>PREGÃO ELETRÔNICONº 65</t>
+  </si>
+  <si>
+    <t>Aquisição de peças e equipamentos (fonte de alimentação para notebook e roteador).</t>
+  </si>
+  <si>
+    <t>FM DISTRIBUIDORA LTDA. ME</t>
   </si>
   <si>
     <t>16.995,00</t>
   </si>
   <si>
     <t>03-09-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.09.2013. Início da disputa de preços: às 10 horas do dia 17.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. Belo Horizonte, 03 de setembro de 2013. Luís Armando Pereira Lima - Coordenador da Divisão de Licitação ----------------------------- 04-10-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: FM Distribuidora Ltda. ME, CNPJ 12.860.742/0001-76, no lote 1, LA7 Serviços Ltda. - EPP, CNPJ 06.283.761/0001-84, nos lotes 2 e 3. Belo Horizonte, 01 de outubro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
- pl067_pe065_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1975/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl067_pe065_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1975/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição de peças e equipamentos (patch cord 1,5 metros e 3 metros,switch). </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LA7 SERVIÇOS LTDA - EPP </t>
+    <t>Aquisição de peças e equipamentos (patch cord 1,5 metros e 3 metros,switch).</t>
+  </si>
+  <si>
+    <t>LA7 SERVIÇOS LTDA - EPP</t>
   </si>
   <si>
     <t>57.099,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição de peças e equipamentos (disco rígido, pen drive, pente de memória de 2GB e 4GB, placa de rede, placa de rede wireless, placa de vídeo, teclado, mouse, monitor de vídeo, fonte de alimentação, gaveta externa para disco rígido com entrada USB, unidade DVDR/W). </t>
+    <t>Aquisição de peças e equipamentos (disco rígido, pen drive, pente de memória de 2GB e 4GB, placa de rede, placa de rede wireless, placa de vídeo, teclado, mouse, monitor de vídeo, fonte de alimentação, gaveta externa para disco rígido com entrada USB, unidade DVDR/W).</t>
   </si>
   <si>
     <t>196.250,50</t>
   </si>
   <si>
     <t>66 / 2013</t>
   </si>
   <si>
     <t>31/08/2013</t>
   </si>
   <si>
     <t>Aquisição de circuladores de ar (novos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 64 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CME COMERCIAL MATERIAL ELÉTRICO LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 64</t>
+  </si>
+  <si>
+    <t>Circulador de ar</t>
+  </si>
+  <si>
+    <t>CME COMERCIAL MATERIAL ELÉTRICO LTDA - EPP</t>
   </si>
   <si>
     <t>14.244,80</t>
   </si>
   <si>
     <t>31-08-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br, acessado através da página www.mpmg.mp.br / Licitações / Pregões Eletrônicos / Portal de Compras/MG, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.09.2013. Início da disputa de preços: às 10 horas do dia 13.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 19-09-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: CME Comercial Material Elétrico Ltda.- EPP, CNPJ 18.244.356/0001-36, no lote 1 (único). Belo Horizonte, 17 de setembro de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Compras MG - SIAD : http://www.compras.mg.gov.br/;
- pl066_pe064_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1905/download;
+Compras MG - SIAD: http://www.compras.mg.gov.br/;
+pl066_pe064_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1905/download;
 </t>
   </si>
   <si>
     <t>65 / 2013</t>
   </si>
   <si>
     <t>27/08/2013</t>
   </si>
   <si>
     <t>Aquisição de 300 monitores de vídeo.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 63 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Monitores de vídeo. </t>
+    <t>PREGÃO ELETRÔNICONº 63</t>
+  </si>
+  <si>
+    <t>Monitores de vídeo.</t>
   </si>
   <si>
     <t>118.788,00</t>
   </si>
   <si>
     <t>25-08-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.09.2013. Início da disputa de preços: às 10 horas do dia 09.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 27-08-2013 AVISO DE LICITAÇÃO (*)A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.compras.mg.gov.br. Recebimento das propostas: até às 17h45min do dia 06.09.2013. Início da disputa de preços: às 10 horas do dia 09.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs ou no site www.mpmg.mp.br. *Republicado para adequação do site no qual será realizada a licitação. ----------------------------- 18-09-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: LA7 Serviços Ltda. - EPP, CNPJ 06.283.761/0001-84, no lote 1 (único). Belo Horizonte, 11 de setembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl065_pe063_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1901/download;
+pl065_pe063_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1901/download;
 </t>
   </si>
   <si>
     <t>64 / 2013</t>
   </si>
   <si>
     <t>20/08/2013</t>
   </si>
   <si>
     <t>Aquisição de sistemas de estações de trabalho e móveis diversos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 62 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TECNO2000 INDUSTRIA E COMERCIO LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 62</t>
+  </si>
+  <si>
+    <t>TECNO2000 INDUSTRIA E COMERCIO LTDA</t>
   </si>
   <si>
     <t>285.714,28</t>
   </si>
   <si>
     <t>20-08-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.09.2013. Início da disputa de preços: às 10 horas do dia 04.09.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 29-08-2013 ESCLARECIMENTOS Seguem questionamentos de licitante e resposta do setor competente (Superintendência de Engenharia - SEA da PGJ): 1 Pergunta - A especificação traz o seguinte termos: ?Quadro interno formado por estruturas verticais e horizontais, armadas sem o uso de solda?. Questiono: para que seja proporcionada melhor segurança na junção das partes metálicas que sustentam as placas, por consequência, a estação de trabalho, o uso da solda é necessário, estimo que o ?arrebite? não ofereça tanta qualidade. Por fim, a especificação fala o não uso de solda mas, não informa como será o unido, já, com base na justificativa acima, pergunto se pode ser usado, para fixar os quadros internos, solda, que em nossa fábrica é a MIG? Resposta - "Deve ser fornecido: "quadro interno formado por estruturas verticais e horizontais, armadas sem o uso de soldas. Colunas sem emendas, conforme distribuição das estações de trabalho. Considere o layout anexo. Aço ou alumínio extrudado, adequado à estabilidade e resistência do sistema de estação de trabalho, ao uso do tampo de trabalho na sua carga máxima, à passagem de fiação e às alterações de layouts. Uso de chapa corta luz no quadro interno". Admite-se rebites, cantoneiras, parafusos, cavilhas metálicas, desde que não aparentes, encaixes (veja a parte "Observações gerais referentes ao item 1", da especificação técnica). As peças metálicas do quadro interno devem ser adequadas às alterações de layouts dos sistemas de estação de trabalho." 2 Pergunta - Na especificação está constando fornecimento e instalação de Elétrica, Telefonia e lógica, inclusive trazendo os possíveis modelos a serem usados. Sendo assim, questiono: o fornecedor do mobiliário, vencedor, deverá fornecer também estas pares elétricas, lógicas e telefonia? Estimo ser um atividade fora do escopo de fornecimento. Resposta -"Deverão ser mantidos os requisitos exigidos no Edital". 3 Pergunta - No texto da especificação, traz o seguinte texto: ?...Quadro de alumínio extrudado, anodizado?...: Questiono: por não se tratar de estrutura do produto, poderá ser fornecido pintado? Pois não prejudica também a estética do produto. Resposta - "Deve ser fornecido acabamento de pintura eletrostática, confome especificação técnica." 4 Pergunta - Na especificação consta que as gavetas dos gaveteiros devem ser com corrediças telescópicas, deslizando por esferas em aço ou nylon. Questiono: gostaria de saber se para as gavetas normais, que não sejam para pastas suspensas, podemos usar corrediça em aço com roldanas em nylon? Resposta - Deve ser fornecida corrediça telescópica, conforme especificação técnica.? 5 Pergunta - Consta da especificação que os puxadores são pintados. Questiono: gostaria de saber se podemos usar este puxador em alumínio anodizado, visto que com o atrito das mãos, este material é mais resistente do que a pintura. Resposta - Deve ser fornecido puxador com pintura eletrostática, conforme especificação técnica.? 6 Pergunta: Consta da especificação que as chaves são escamoteáveis. Questiono: podemos usar a chave reta, sem ser basculante? Pois o estudo que fizemos mostrou mais eficientes e afasta possíveis problemas de quebra e perda das chaves. Resposta: ?Deve ser fornecida chave escamoteável, conforme especificação técnica.? 7 Pergunta - Na especificação da mesa de reunião circular com medida de Ø 140cm, diz que a estrutura deverá e com 5 patas de tubo de aço. Questiono: Podemos usar a estrutura desta mesa com 4 patas? Inclusive, para comprovar que não trás instabilidade e insegurança para este objeto, temos a certificação ABNT deste produto. Resposta -"Deverão ser mantidos os requisitos exigidos no Edital". 8 Pergunta - Consta da especificação técnica que a base do armário deverá ser em aço.Questiono: podemos usar a base em madeira, com o mesmo acabamento do armário? Visto que, a forma de montagem de nossa empresa, sendo confeccionado assim não traz nenhuma insegurança para o produto. Resposta - "Deve se fornecido rodapé formado de quadro de aço, conforme especificação técnica. 9 Pergunta - Na especificação consta que as gavetas dos gaveteiros devem ser com corrediças telescópicas, deslizando por esferas em aço ou nylon. Questiono: gostaria de saber se para as gavetas normais, que não sejam para pastas suspensas, podemos usar corrediça em aço com roldanas em nylon? Resposta - Deve ser fornecida corrediça telescópica, conforme especificação técnica. ----------------------------- 04-12-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tecno2000 Indústria e Comércio Ltda., CNPJ 21.306.287/0001-52, no lote 1 (único). Belo Horizonte, 02 de dezembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl064_pe062_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2199/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl064_pe062_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1729/download;
+pl064_pe062_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/2199/download;
 </t>
   </si>
   <si>
     <t>63 / 2013</t>
   </si>
   <si>
     <t>02/08/2013</t>
   </si>
   <si>
     <t>Aquisição de mobiliários diversos sob medida.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 61 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MOBILIARIOS DIVERSOS SOB MEDIDA </t>
+    <t>PREGÃO ELETRÔNICONº 61</t>
+  </si>
+  <si>
+    <t>MOBILIARIOS DIVERSOS SOB MEDIDA</t>
   </si>
   <si>
     <t>127.500,00</t>
   </si>
   <si>
     <t>02-08-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.08.2013. Início da disputa de preços: às 10 horas do dia 20.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 18-09-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Modern Desing do Brasil Ltda EPP, CNPJ 71.360.713/0001-04, no lote 1 (único). Belo Horizonte, 13 de setembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl063_pe061_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1897/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl063_pe061_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1713/download;
+pl063_pe061_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1897/download;
 </t>
   </si>
   <si>
     <t>62 / 2013</t>
   </si>
   <si>
     <t>27/07/2013</t>
   </si>
   <si>
     <t>Aquisição de microcomputadores novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 60 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MICROCOMPUTADOR </t>
+    <t>PREGÃO ELETRÔNICONº 60</t>
+  </si>
+  <si>
+    <t>MICROCOMPUTADOR</t>
   </si>
   <si>
     <t>604.427,50</t>
   </si>
   <si>
     <t>27-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.08.2013. Início da disputa de preços: às 10 horas do dia 12.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 23-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: It-One Tecnologia da Informação Ltda., CNPJ 05.333.907/0001-96, no lote 1 (único). Belo Horizonte, 22 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 24-08-2013 COMUNICAÇÃO Torna sem efeito o Ato de Homologação publicado no jornal 'Minas Gerais', Caderno II, Diário da Justiça, de 23/08/2013, tendo em vista a anulação, pelo Pregoeiro, do Ato de Adjudicação, efetuado em nome do licitante: It-One Tecnologia da Informação Ltda., CNPJ 05.333.907/0001-96, no lote 1 (único). Belo Horizonte, 23 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 28-08-2013 INTERPOSIÇÃO DE RECURSO ADMINISTRATIVO A Procuradoria-Geral de Justiça do Estado de Minas Gerais comunica a interposição de recurso administrativo por parte dos licitantes Arquimedes Automação e Informática Ltda. e LA7 Serviços Ltda. Fica aberto prazo, aos interessados, para que querendo, apresentarem contrarrazões nos termos do Decreto Estadual n.º 44.786/2008. ----------------------------- 03-09-2013 RESULTADO DO JULG. DE REC. ADM, ADJUDICAÇÃO E HOMOLOGAÇÃO Conheço das peças recursivas interpostas por parte das empresas Arquimedes Automação e Informática Ltda. e LA7 Serviços Ltda. porque próprias e tempestivas e, no mérito, nego-lhes provimento. Adjudico o objeto do lote 1 (único) desse processo ao licitante: It-One Tecnologia da Informação Ltda., CNPJ 05.333.907/0001-96. Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: It-One Tecnologia da Informação Ltda., CNPJ 05.333.907/0001-96, no lote 1 (único). Belo Horizonte, 02 de setembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl062_pe060_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1896/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl062_pe060_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1896/download;
 </t>
   </si>
   <si>
     <t>61 / 2013</t>
   </si>
   <si>
     <t>18/07/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de reforma de telhados, com fornecimento de mão de obra e materiais, das sedes das Promotorias de Justiça das cidades de Aiuruoca e Caeté, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 59 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE REFORMA DE TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE AIURUOCA, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 59</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE REFORMA DE TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE AIURUOCA, MG.</t>
   </si>
   <si>
     <t>18-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 31.07.2013. Início da disputa de preços: às 10 horas do dia 01.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 14-08-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado dos lotes 1 e 2 deste processo como 'fracassado', por não ter restado proposta classificada para atendimento aos seus objetos. Belo Horizonte, 12 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl061_pe059_anexos_caete.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1710/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl061_pe059_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1880/download;
+pl061_pe059_anexos_aiuruoca.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1709/download;
+pl061_pe059_anexos_caete.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1710/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ESCORAMENTO E PROTEÇÃO DO TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE CAETÉ, MG </t>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ESCORAMENTO E PROTEÇÃO DO TELHADO, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, EM EDIFICAÇÃO DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE CAETÉ, MG</t>
   </si>
   <si>
     <t>60 / 2013</t>
   </si>
   <si>
     <t>23/07/2013</t>
   </si>
   <si>
     <t>Aquisição de cabos elétricos, filtro para linha telefônica e caixa de conexão elétrica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 58 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ORGANIZAÇÕES MSL LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 58</t>
+  </si>
+  <si>
+    <t>CABOS ELÉTRICOS, FILTROS E CAIXAS.</t>
+  </si>
+  <si>
+    <t>ORGANIZAÇÕES MSL LTDA - ME</t>
   </si>
   <si>
     <t>10.925,00</t>
   </si>
   <si>
     <t>13-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 29.07.2013. Início da disputa de preços: às 10 horas do dia 30.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 18-07-2013 SUSPENSÃO Esse processo (PL060/13-PE058/13 ID "licitacoes-e n.º493116) encontra-se suspenso. Motivo: Necessidade de republicação devido à alteração do objeto. ----------------------------- 23-07-2013 AVISO DE LICITAÇÃO (*)Republicado devido a readequação do objeto do Lote 1. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.08.2013. Início da disputa de preços: às 10 horas do dia 05.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 24-07-2013 ESCLARECIMENTOS Pergunta: Gostaria de obter mais informações sobre os itens abaixo, se esse itens são rolos de 100 metros ou não? Item: 2, 3 e 4 ( cabo flexível de 2.5mm2 ); Item: 5 ( cabo telefônico ) e Item: 7, 8 e 9 ( cabo flexível de 4.5mm2 ). Resposta (Engenharia/Diretoria de Manutenção SEAM/DMAN-PGJ: os itens 2, 3, 4, 7, 8 e 9 podem ser fornecidos em rolos de 100 m desde que atendam às quantidades especificadas no edital. ----------------------------- 22-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Organizações MSL Ltda.-ME, CNPJ 07.062.925/0001-06, no lote 1 (único). Belo Horizonte, 20 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl060_pe058_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1878/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl060_pe058_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1878/download;
 </t>
   </si>
   <si>
     <t>59 / 2013</t>
   </si>
   <si>
     <t>12/07/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 57 </t>
+    <t>PREGÃO ELETRÔNICONº 57</t>
   </si>
   <si>
     <t>12-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.07.2013. Início da disputa de preços: às 10 horas do dia 29.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 07-08-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 02 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl059_pe057_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1708/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl059_pe057_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1873/download;
+pl059_pe057_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1708/download;
 </t>
   </si>
   <si>
     <t>58 / 2013</t>
   </si>
   <si>
     <t>30/07/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP), em terrenos localizados nas cidades de Divinópolis e Patos de Minas e sondagem mista (STP + rotativa), em terreno localizado na cidade de São Lourenço, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 56 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DIESEL MAIS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 56</t>
+  </si>
+  <si>
+    <t>Serviços de sondagem de simples reconhecimento do subsolo por percussão (STP), acompanhada de sondagem rotativa em terreno localizado na cidade de São Lourenço, MG.</t>
+  </si>
+  <si>
+    <t>DIESEL MAIS LTDA - ME</t>
   </si>
   <si>
     <t>11.046,00</t>
   </si>
   <si>
     <t>11-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.07.2013. Início da disputa de preços: às 10 horas do dia 25.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 12-07-2013 COMUNICAÇÃO Informamos que o edital desse processo foi substituído nesta data, 12.07.2013, somente para acrescer o termo de referência. ----------------------------- 24-07-2013 COMUNICAÇÃO Esse processo PL 058/2013 Pe056/2013 (licitacoes-e n.º 492522) encontra-se suspenso devido à necessidade de disponibilização dos Anexos (Doc.Técnica/croqui,fotos)nesse site. ----------------------------- 27-07-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.08.2013. Início da disputa de preços: às 10 horas do dia 08.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Republicado - dispor anexos/croqui/fotos ----------------------------- 30-07-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.08.2013. Início da disputa de preços: às 10 horas do dia 12.08.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Republicado - dispor anexos/croqui/fotos e alterar datas ----------------------------- 24-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Diesel Mais Ltda.-ME, CNPJ 15.420.591/0001-23, no lote 1 e D-GEO Geologia e Engenharia Ambiental Ltda.-EPP, CNPJ 13.460.120/0001-13 nos lotes 2 e 3. Belo Horizonte, 22 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl058_pe056_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1711/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl058_pe056_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1849/download;
+pl058_pe056_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1711/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Patos de Minas, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">D-GEO GEOLOGIA E ENGENHARIA AMBIENTAL LTDA - EPP </t>
+    <t>Serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Patos de Minas, MG.</t>
+  </si>
+  <si>
+    <t>D-GEO GEOLOGIA E ENGENHARIA AMBIENTAL LTDA - EPP</t>
   </si>
   <si>
     <t>10.739,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Divinópolis, MG. </t>
+    <t>Serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Divinópolis, MG.</t>
   </si>
   <si>
     <t>13.780,00</t>
   </si>
   <si>
     <t>57 / 2013</t>
   </si>
   <si>
     <t>13/07/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço de locação de Centro de Treinamento de Brigada de Incêndio, com fornecimento de equipamentos e materiais, para treinandos do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 55 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALIANA MARIA PINTO DE AQUINO - ME </t>
+    <t>PREGÃO ELETRÔNICONº 55</t>
+  </si>
+  <si>
+    <t>ALIANA MARIA PINTO DE AQUINO - ME</t>
   </si>
   <si>
     <t>20.500,00</t>
   </si>
   <si>
     <t>13-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.07.2013. Início da disputa de preços: às 10 horas do dia 26.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 07-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Aliana Maria Pinto de Aquino - ME, CNPJ 13.692.535/0001-12, no lote 1 (único). Belo Horizonte, 05 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl057_pe055_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1842/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl057_pe055_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1842/download;
 </t>
   </si>
   <si>
     <t>56 / 2013</t>
   </si>
   <si>
     <t>10/07/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de engenharia visando a execução de reforma, com fornecimento de mão de obra e materiais, da sede das Promotorias de Justiça da cidade de Itajubá, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 54 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ENGENHARIA VISANDO A EXECUÇÃO DE REFORMA, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE ITAJUBÁ, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 54</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ENGENHARIA VISANDO A EXECUÇÃO DE REFORMA, COM FORNECIMENTO DE MÃO DE OBRA E MATERIAIS, DA SEDE DAS PROMOTORIAS DE JUSTIÇA DA CIDADE DE ITAJUBÁ, MG.</t>
   </si>
   <si>
     <t>10-07-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mpmg.mp.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.07.2013. Início da disputa de preços: às 10 horas do dia 24.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 27-07-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 24 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl056_pe054_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1705/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl056_pe054_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1705/download;
 </t>
   </si>
   <si>
     <t>55 / 2013</t>
   </si>
   <si>
     <t>26/06/2013</t>
   </si>
   <si>
     <t>Aquisição de acessórios para caminhonetes, com instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 53 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DIESEL MAIS TRASPORTE E EQUIPAMENTOS LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 53</t>
+  </si>
+  <si>
+    <t>ACESSÓRIOS PARA CAMINHONETES, COM INSTALAÇÃO</t>
+  </si>
+  <si>
+    <t>DIESEL MAIS TRASPORTE E EQUIPAMENTOS LTDA-ME</t>
   </si>
   <si>
     <t>7.992,54</t>
   </si>
   <si>
     <t>26-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.07.2013. Início da disputa de preços: às 10 horas do dia 12.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 25-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Diesel Mais Transporte e Equipamentos Ltda ME, CNPJ 07.532.851/0001-24, no lote 1 (único). Belo Horizonte, 23 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl055_pe053_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1834/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl055_pe053_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1834/download;
 </t>
   </si>
   <si>
     <t>54 / 2013</t>
   </si>
   <si>
     <t>21/06/2013</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar, incluindo mão de obra e materiais para instalação, em edificações ocupadas pelo Ministério Público no Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 52 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">FORNECIMENTO E INSTALAÇÃO DE CONDICIONADORES DE AR MODULARES (SPLIT) </t>
+    <t>PREGÃO ELETRÔNICONº 52</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO E INSTALAÇÃO DE CONDICIONADORES DE AR MODULARES (SPLIT)</t>
   </si>
   <si>
     <t>21-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.07.2013. Início da disputa de preços: às 10 horas do dia 11.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 13-08-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado dos lotes 1 e 2 deste processo como 'fracassado', por não ter restado proposta classificada para atendimento aos seus objetos. Belo Horizonte, 12 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl054_pe052_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1698/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl054_pe052_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1841/download;
+pl054_pe052_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1698/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">FORNECIMENTO E INSTALAÇÃO DE CONDICIONADORES DE AR MONOBLOCO (ACJ) </t>
+    <t>FORNECIMENTO E INSTALAÇÃO DE CONDICIONADORES DE AR MONOBLOCO (ACJ)</t>
   </si>
   <si>
     <t>53 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de confecção de materiais e impressos gráficos, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 51 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TAVARES &amp; TAVARES EMPREENDIMENTOS COMERCIAIS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 51</t>
+  </si>
+  <si>
+    <t>MATERIAIS GRÁFICOS DIVERSOS</t>
+  </si>
+  <si>
+    <t>TAVARES &amp; TAVARES EMPREENDIMENTOS COMERCIAIS LTDA - ME</t>
   </si>
   <si>
     <t>45.900,00</t>
   </si>
   <si>
     <t>21-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.07.2013. Início da disputa de preços: às 10 horas do dia 10.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 04-07-2013 ESCLARECIMENTOS Pergunta: "Por favor gostaria de um esclarecimento sobre o item 13-envelope semana do MP, se o formato 28x46,5 que consta no edital ele e aberto ou fechado." Resposta: "O formato de 28x46,5 cm é para o envelope aberto. A faca especial e suas respectivas dobras, definida na mesma especificação, é que darão o formato final da peça. No momento da impressão, será enviada ao fornecedor uma boneca montada." ----------------------------- 27-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tavares &amp; Tavares Empreendimentos Comerciais Ltda - ME, CNPJ 16.561.461/0001-73, no lote 1 (único). Belo Horizonte, 24 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl053_pe051_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1825/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl053_pe051_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1825/download;
 </t>
   </si>
   <si>
     <t>52 / 2013</t>
   </si>
   <si>
     <t>20/06/2013</t>
   </si>
   <si>
     <t>Contratação de empresa certificada pela Adobe, para ministrar diversos cursos na área de produção editorial gráfica e vídeo.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 50 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA CERTIFICADA PELA ADOBE, PARA MINISTRAR DIVERSOS CURSOS NA ÁREA DE PRODUÇÃO EDITORIAL GRÁFICA E VÍDEO </t>
+    <t>PREGÃO ELETRÔNICONº 50</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA CERTIFICADA PELA ADOBE, PARA MINISTRAR DIVERSOS CURSOS NA ÁREA DE PRODUÇÃO EDITORIAL GRÁFICA E VÍDEO</t>
   </si>
   <si>
     <t>20-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.07.2013. Início da disputa de preços: às 10 horas do dia 05.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 19-07-2013 HOMOLOGAÇÃO O Procurador-Geral de Justiça Adjunto Administrativo homologa o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl052_pe050_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1826/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl052_pe050_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1826/download;
 </t>
   </si>
   <si>
     <t>51 / 2013</t>
   </si>
   <si>
     <t>Aquisição de extintores de incêndio ABC e suportes de extintores para piso.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 49 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TOTAL FIRE COMÉRCIO DE MATERIAIS DE SEGURANÇA LTDA.-EPP </t>
+    <t>PREGÃO ELETRÔNICONº 49</t>
+  </si>
+  <si>
+    <t>EXTINTORES DE INCÊNDIO ABC E SUPORTES PARA PISO, TRIPÉ.</t>
+  </si>
+  <si>
+    <t>TOTAL FIRE COMÉRCIO DE MATERIAIS DE SEGURANÇA LTDA.-EPP</t>
   </si>
   <si>
     <t>23.990,00</t>
   </si>
   <si>
     <t>20-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.07.2013. Início da disputa de preços: às 10 horas do dia 04.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 07-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Total Fire Comércio de Materiais de Segurança Ltda EPP, CNPJ 08.467.317/0001-44, no lote 1 (único). Belo Horizonte, 02 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl051_pe049_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1827/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl051_pe049_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1827/download;
 </t>
   </si>
   <si>
     <t>50 / 2013</t>
   </si>
   <si>
     <t>Aquisição de projetores multimídia, suporte para projetor multimídia, aparelhos telefônicos e máquinas fotográficas digitais, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 48 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">HAMMER TI EIRELI -ME </t>
+    <t>PREGÃO ELETRÔNICONº 48</t>
+  </si>
+  <si>
+    <t>PROJETORES MULTIMÍDIA COM UM SUPORTE DE TETO</t>
+  </si>
+  <si>
+    <t>HAMMER TI EIRELI -ME</t>
   </si>
   <si>
     <t>8.210,00</t>
   </si>
   <si>
     <t>19-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.07.2013. Início da disputa de preços: às 10 horas do dia 03.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 21-06-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO *Republicado devido a alteração do objeto - inclusão do Lote 3 e item 2 do lote 1. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.07.2013. Início da disputa de preços: às 10 horas do dia 08.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 31-08-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Hammer Ti EIRELI - ME no lote 1, Via Lumen's Aúdio Vídeo e Informática Ltda. - EPP no lote 2 e Via Novita Ltda. - ME no lote 3. Belo Horizonte, 28 de agosto de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo.</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl050_pe048_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1814/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl050_pe048_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1814/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">APARELHO TELEFÔNICO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIA LUMEN'S AUDIO, VIDEO E INFORMÁTICA LTDA </t>
+    <t>APARELHO TELEFÔNICO</t>
+  </si>
+  <si>
+    <t>VIA LUMEN'S AUDIO, VIDEO E INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>11.808,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MÁQUINA FOTOGRÁFICA DIGITAL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIA NOVITA LTDA - ME </t>
+    <t>MÁQUINA FOTOGRÁFICA DIGITAL</t>
+  </si>
+  <si>
+    <t>VIA NOVITA LTDA - ME</t>
   </si>
   <si>
     <t>1.359,99</t>
   </si>
   <si>
     <t>49 / 2013</t>
   </si>
   <si>
     <t>15/06/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 47 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MICROCOMPUTADOR. </t>
+    <t>PREGÃO ELETRÔNICONº 47</t>
+  </si>
+  <si>
+    <t>MICROCOMPUTADOR.</t>
   </si>
   <si>
     <t>15-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.06.2013. Início da disputa de preços: às 10 horas do dia 1º.07.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 09-07-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 4 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl049_pe047_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1813/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl049_pe047_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1813/download;
 </t>
   </si>
   <si>
     <t>48 / 2013</t>
   </si>
   <si>
     <t>11/06/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de confecção de letreiros e placas; adesivos, com e sem instalação; serviços de cortes e furos em placas de vidro; e serviços de correção, limpeza e manutenção de brasões e letreiros em Belo Horizonte, Contagem e Uberlândia, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 46 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MAKER COMUNICAÇÃO VISUAL LTDA - ME </t>
+    <t>PREGÃO PRESENCIALNº 46</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE CONFECÇÃO DE LETREIROS, SEM INSTALAÇÃO</t>
+  </si>
+  <si>
+    <t>MAKER COMUNICAÇÃO VISUAL LTDA - ME</t>
   </si>
   <si>
     <t>3.500,00</t>
   </si>
   <si>
     <t>11-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 28.06.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 10-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Maker Comunicação Visual Ltda. - ME (CNPJ 05.650.294/0001-10) nos lotes 1, 2, 3, 4, 5 e 8 e Unika Editora Ltda. - ME (CNPJ 11.191089/0001-37) nos lotes 6 e 7. Belo Horizonte, 8 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl048_pe046_ata_28062013.htm : https://transparencia.mpmg.mp.br/licitacao/arquivo/1700/download;
-[...1 lines deleted...]
- pl048a_pp046_2013_contratacao_servicos_placas_letreiros_adesivos.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1693/download;
+pl048_pe046_ata_28062013.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1700/download;
+pl048_pe046_ata_final_08072013.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1704/download;
+pl048a_pp046_2013_contratacao_servicos_placas_letreiros_adesivos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1693/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CORTE E FUROS EM PLACAS DE VIDRO </t>
+    <t>SERVIÇO DE CORTE E FUROS EM PLACAS DE VIDRO</t>
   </si>
   <si>
     <t>240,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE PLACAS (VIDRO LAPIDADO, ACRÍLICO E INOX ), SEM INSTALAÇÃO </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE PLACAS (VIDRO LAPIDADO, ACRÍLICO E INOX ), SEM INSTALAÇÃO</t>
   </si>
   <si>
     <t>29.500,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE PLACAS DE ALUMÍNIO FUNDIDO, SEM INSTALAÇÃO </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE PLACAS DE ALUMÍNIO FUNDIDO, SEM INSTALAÇÃO</t>
   </si>
   <si>
     <t>7.650,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE PLACAS DE AÇO INOX, SEM INSTALAÇÃO </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE PLACAS DE AÇO INOX, SEM INSTALAÇÃO</t>
   </si>
   <si>
     <t>23.370,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE PLACAS AUTOADESIVAS (TIPO PVC), SEM INSTALAÇÃO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">UNIKA EDITORA LTDA. - ME </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE PLACAS AUTOADESIVAS (TIPO PVC), SEM INSTALAÇÃO</t>
+  </si>
+  <si>
+    <t>UNIKA EDITORA LTDA. - ME</t>
   </si>
   <si>
     <t>16.900,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE ADESIVOS (VINIL), COM E SEM INSTALAÇÃO E DE REFORMA DE PLACAS </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE ADESIVOS (VINIL), COM E SEM INSTALAÇÃO E DE REFORMA DE PLACAS</t>
   </si>
   <si>
     <t>2.820,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE MANUTENÇÃO EM BRASÃO E LETREIROS </t>
+    <t>SERVIÇOS DE MANUTENÇÃO EM BRASÃO E LETREIROS</t>
   </si>
   <si>
     <t>24.830,00</t>
   </si>
   <si>
     <t>47 / 2013</t>
   </si>
   <si>
     <t>Aquisição de longarinas e cadeiras fixas, novas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 45 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FORMATECH LTDA.-EPP </t>
+    <t>PREGÃO ELETRÔNICONº 45</t>
+  </si>
+  <si>
+    <t>LONGARINAS E CADEIRAS FIXAS, NOVAS.</t>
+  </si>
+  <si>
+    <t>FORMATECH LTDA.-EPP</t>
   </si>
   <si>
     <t>5.869,96</t>
   </si>
   <si>
     <t>11-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.06.2013. Início da disputa de preços: às 10 horas do dia 27.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 24-06-2013 COMUNICAÇÃO A sessão de disputa será adiada de 27.06 para 28.06.2013, tendo em vista indisponibilidade dos pregoeiros, que estarão em curso na Secretaria de Planejamento e Gestão (SEPLAG-MG). ----------------------------- 06-09-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Formatech Ltda - EPP no lote 1 (único). Belo Horizonte, 3 de setembro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl047_pe045_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1894/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl047_pe045_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1894/download;
 </t>
   </si>
   <si>
     <t>46 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de TV por assinatura, incluindo instalação de infraestrutura, fornecimento, em regime de comodato, de decodificadores e controles remotos e manutenção, em endereços da Procuradoria-Geral de Justiça na cidade de Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 44 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SERVIÇOS DE TV POR ASSINATURA </t>
+    <t>PREGÃO ELETRÔNICONº 44</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE TV POR ASSINATURA</t>
   </si>
   <si>
     <t>11-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.06.2013. Início da disputa de preços: às 10 horas do dia 26.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 24-06-2013 COMUNICAÇÃO A sessão de disputa será mantida para 26.06.2013 às 10h, mesmo que ocorra ponto facultativo em função da Copa das Confederações. ----------------------------- 25-06-2013 COMUNICAÇÃO Informamos que a disputa do PL 046/2013 será alterada de 26.06 às 10h para 05.07.2013 às 13h, tendo em vista feriado municipal. Dessa forma, também foi prorrogada a data de recebimento de propostas para o dia 04.07.2013 às 17h45min. ----------------------------- 10-07-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 5 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
-    <t xml:space="preserve">Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+    <t xml:space="preserve">Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
 </t>
   </si>
   <si>
     <t>45 / 2013</t>
   </si>
   <si>
     <t>04/06/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de engenharia para adequação da edificação visando a instalação de elevador, com fornecimento de mão de obra e materiais, na Sede das Promotorias de Justiça de Sete Lagoas, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 43 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ADA COMÉRCIO E SERVIÇOS LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 43</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE ENGENHARIA PARA ADEQUAÇÃO DE EDIFICAÇÃO VISANDO A INSTALAÇÃO DE ELEVADOR</t>
+  </si>
+  <si>
+    <t>ADA COMÉRCIO E SERVIÇOS LTDA - ME</t>
   </si>
   <si>
     <t>16.541,09</t>
   </si>
   <si>
     <t>04-06-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 17.06.2013. Início da disputa de preços: às 10 horas do dia 18.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 10-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Ada Comércio e Serviços Ltda. -ME, CNPJ 02.828.845/0001-03, no lote 1 (único). Belo Horizonte, 05 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl045_pe043_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1812/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl045_pe043_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1690/download;
+pl045_pe043_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1812/download;
 </t>
   </si>
   <si>
     <t>44 / 2013</t>
   </si>
   <si>
     <t>24/05/2013</t>
   </si>
   <si>
     <t>Aquisição de material elétrico para instalação aparente.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 42 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">REYNET CABEAMENTO ESTRUTURADO LTDA.-ME </t>
+    <t>PREGÃO ELETRÔNICONº 42</t>
+  </si>
+  <si>
+    <t>MATERIAIS ELÉTRICOS PARA INSTALAÇÃO APARENTE.</t>
+  </si>
+  <si>
+    <t>REYNET CABEAMENTO ESTRUTURADO LTDA.-ME</t>
   </si>
   <si>
     <t>38.300,00</t>
   </si>
   <si>
     <t>24-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 10.06.2013. Início da disputa de preços: às 10 horas do dia 11.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 19-07-2013 HOMOLOGAÇÃO O Procurador-Geral de Justiça Adjunto Administrativo homologa o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Reynet Cabeamento Estruturado EIRELI-ME, CNPJ 07.479.143/0001-77, no lote 1 (único).</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl044_pe042_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1801/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl044_pe042_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1801/download;
 </t>
   </si>
   <si>
     <t>43 / 2013</t>
   </si>
   <si>
     <t>18/05/2013</t>
   </si>
   <si>
     <t>Aquisição de suprimentos de informática.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 41 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">M.K. TRANJAN ETIQUETAS - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 41</t>
+  </si>
+  <si>
+    <t>ETIQUETAS ADESIVAS</t>
+  </si>
+  <si>
+    <t>M.K. TRANJAN ETIQUETAS - EPP</t>
   </si>
   <si>
     <t>11.393,70</t>
   </si>
   <si>
     <t>18-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.06.2013. Início da disputa de preços: às 10 horas do dia 05.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 10-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: M. K. Tranjan Etiquetas - EPP, CNPJ 04.303.895/0001-94, no lote 1, DHZ Comércio e Representações Ltda. - EPP, CNPJ 20.402.517/0001-14, no lote 2 e Port Distribuidora de Informática e Papelaria Ltda., CNPJ 08.228.010/0001-90, no lote 3. Belo Horizonte, 1º de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl043_pe041_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1872/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl043_pe041_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1872/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">TONER E UNIDADE DE IMAGEM PARA IMPRESSORA XEROX PHASER (original) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DHZ Comércio e Representações Ltda - EPP </t>
+    <t>TONER E UNIDADE DE IMAGEM PARA IMPRESSORA XEROX PHASER (original)</t>
+  </si>
+  <si>
+    <t>DHZ Comércio e Representações Ltda - EPP</t>
   </si>
   <si>
     <t>15.927,12</t>
   </si>
   <si>
-    <t xml:space="preserve">CARTUCHOS PARA IMPRESSORAS HP (originais) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PORT DISTRIBUIDORA DE INFORMÁTICA E PAPELARIA LTDA </t>
+    <t>CARTUCHOS PARA IMPRESSORAS HP (originais)</t>
+  </si>
+  <si>
+    <t>PORT DISTRIBUIDORA DE INFORMÁTICA E PAPELARIA LTDA</t>
   </si>
   <si>
     <t>20.933,00</t>
   </si>
   <si>
     <t>42 / 2013</t>
   </si>
   <si>
     <t>17/05/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 40 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">INSTALAÇÃO DE CONDICIONADORES DE AR MODULARES </t>
+    <t>PREGÃO ELETRÔNICONº 40</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE CONDICIONADORES DE AR MODULARES</t>
   </si>
   <si>
     <t>28.187,09</t>
   </si>
   <si>
     <t>17-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.06.2013. Início da disputa de preços: às 10 horas do dia 04.06.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 05-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Refri Master Comércio Importação e Serviços Ltda.-ME (CNPJ 05.385.583/0001-30) nos lotes 1 e 2. Belo Horizonte, 01 de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl042_pe040_2013_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1680/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl042_pe040_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1796/download;
+pl042_pe040_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1680/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">INSTALAÇÃO DE CONDICIONADORES DE AR MONOBLOCO (ACJ) </t>
+    <t>INSTALAÇÃO DE CONDICIONADORES DE AR MONOBLOCO (ACJ)</t>
   </si>
   <si>
     <t>45.096,50</t>
   </si>
   <si>
     <t>41 / 2013</t>
   </si>
   <si>
     <t>15/05/2013</t>
   </si>
   <si>
     <t>Aquisição de material para copa e cozinha.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 39 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALICITAR COMERCIAL LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 39</t>
+  </si>
+  <si>
+    <t>COPOS PLÁSTICOS E GUARDANAPO DE PAPEL</t>
+  </si>
+  <si>
+    <t>ALICITAR COMERCIAL LTDA. - ME</t>
   </si>
   <si>
     <t>27.285,00</t>
   </si>
   <si>
     <t>15-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.05.2013. Início da disputa de preços: às 10 horas do dia 29.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 13-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Alicitar Comercial Ltda. - ME (CNPJ 15.234.819/0001-90) no lote 1, LDM Comércio de Equipamentos Ltda. - ME (CNPJ 13.389.967/0001-59) no lote 2 e SJ Comércio de Ulilidades Ltda. (CNPJ 10.614.788/0001-80) no lote 3. Belo Horizonte, 11 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl041_pe039_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1778/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl041_pe039_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1778/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GARRAFAS TÉRMICAS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LDM COMÉRCIO DE EQUIPAMENTOS LTDA. - ME </t>
+    <t>GARRAFAS TÉRMICAS</t>
+  </si>
+  <si>
+    <t>LDM COMÉRCIO DE EQUIPAMENTOS LTDA. - ME</t>
   </si>
   <si>
     <t>3.525,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAIS DIVERSOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SJ COMÉRCIO DE UTILIDADES LTDA. - EPP </t>
+    <t>MATERIAIS DIVERSOS</t>
+  </si>
+  <si>
+    <t>SJ COMÉRCIO DE UTILIDADES LTDA. - EPP</t>
   </si>
   <si>
     <t>11.090,00</t>
   </si>
   <si>
     <t>40 / 2013</t>
   </si>
   <si>
     <t>14/05/2013</t>
   </si>
   <si>
     <t>Aquisição de divisórias com entrega parcelada, incluindo a instalação, e de materiais e vidros para divisórias.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 38 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TOP LINE FORROS E DIVISÓRIAS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 38</t>
+  </si>
+  <si>
+    <t>DIVISÓRIAS COMPLETAS, COM ENTREGA E INSTALAÇÃO PARCELADA</t>
+  </si>
+  <si>
+    <t>TOP LINE FORROS E DIVISÓRIAS LTDA.</t>
   </si>
   <si>
     <t>98.599,00</t>
   </si>
   <si>
     <t>14-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 27.05.2013. Início da disputa de preços: às 10 horas do dia 28.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 25-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Top Line Forros e Divisórias Ltda.-ME (CNPJ 05.165.849/0001-39) nos lotes 1, 2 e 3. Belo Horizonte, 20 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl040_pe038_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1679/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl040_pe038_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1777/download;
+pl040_pe038_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1679/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIAIS PARA DIVISÓRIAS </t>
+    <t>MATERIAIS PARA DIVISÓRIAS</t>
   </si>
   <si>
     <t>140.799,00</t>
   </si>
   <si>
-    <t xml:space="preserve">VIDROS PARA DIVISÓRIAS </t>
+    <t>VIDROS PARA DIVISÓRIAS</t>
   </si>
   <si>
     <t>10.188,00</t>
   </si>
   <si>
     <t>39 / 2013</t>
   </si>
   <si>
     <t>10/05/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento, instalação e manutenção de persianas, em edificações ocupadas pelo Ministério Público de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 37 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">BABADOS DECORAÇÕES LTDA. - ME </t>
+    <t>PREGÃO ELETRÔNICONº 37</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO, INSTALAÇÃO E MANUTENÇÃO DE PERSIANAS, EM EDIFICAÇÕES OCUPADAS PELO MINISTÉRIO PÚBLICO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>BABADOS DECORAÇÕES LTDA. - ME</t>
   </si>
   <si>
     <t>169.842,00</t>
   </si>
   <si>
     <t>10-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.05.2013. Início da disputa de preços: às 10 horas do dia 27.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs ----------------------------- 15-05-2013 ESCLARECIMENTOS Segue questionamento de licitante e resposta do setor competente: Perguntas: "ITEM 01 - FORNECIMENTO E INST. DE 2000 M2 DE PERSIANA PVC, PARA QUAIS CIDADES?? ITEM 02 - FORNECIMENTO E INST. DE 40 M2 , PERSIANA HORIZONTAL 16MM PARA SOMENTE BH? ITEM 03 - FORNECIMENTO E INST. 160 M2 PERSIANA HORIZONTAL 25MM PARA SOMENTE BH? ITEM 04 - CONSERTOS ETC DE 200 M2 DE PERSIANAS, QUAIS SÃO AS CIDADES? ITEM 05 - CONSERTOS ETC DE 100 M2 PERSIANAS , QUAIS CIDADES? ITEM 06 - 8000 KM PARA RODAR, QUAL ESTIMATIVA POR KM/RODADO? ITEM 07- 80 DIÁRIAS, TEM ESTIMATIVA POR DIARIA?" Respostas: "Item 1 - o quantitativo apresentado é para atender demanda da instituição, por período de 1 ano. Não há local definido; Itens 2 e 3 - somente BH, ver endereço no caderno de especificações; Itens 4 e 5 - não há local definido; Itens 6 e 7 - os quantitativos para deslocamento e diária foram apresentados para ressarcimento quando a demanda for fora da sede ou filial da contratada, conforme critério estabelecido no caderno de especificações técnicas. As estimativas de custos para todos os itens foram apresentadas em planilha.". ----------------------------- 21-05-2013 COMUNICAÇÃO Informamos que o preço estimado do deslocamento é o de R$0,90 (noventa centavos)/KM rodado e que o preço estimado da diária é o de R$150,00 (cento e cinquentra reais). ----------------------------- 12-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Babados Decorações Ltda. - ME (CNPJ 66.223.611/0001-07) no lote 1 (único). Belo Horizonte, 10 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl039_pe037_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1742/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl039_pe037_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1742/download;
 </t>
   </si>
   <si>
     <t>38 / 2013</t>
   </si>
   <si>
     <t>Concessão onerosa de uso de área pública de 98 m², para exploração de comércio de uma lanchonete, no pilotis do Edifício José Campomizzi Filho, localizado na Avenida Álvares Cabral, 1740, Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">MAIOR PREÇO </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">COMERCIAL NUNES LTDA. </t>
+    <t>MAIOR PREÇO</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIANº 2</t>
+  </si>
+  <si>
+    <t>COMERCIAL NUNES LTDA.</t>
   </si>
   <si>
     <t>8.400,00</t>
   </si>
   <si>
     <t>14-05-2013 AVISO DE LICITAÇÃO O Ministério Público do Estado de Minas Gerais, através da Procuradoria-Geral de Justiça, torna público que receberá propostas e documentos habilitatórios para o atendimento a esta licitação, na Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, até às 12 horas do dia 17 de junho de 2013. Retirada do edital: site: www.mp.mg.gov.br / licitação. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 hs. ----------------------------- 13-06-2013 COMUNICAÇÃO A data da abertura dos envelopes de documentação foi alterada do dia 17.06 para 19.06.2013, diante da publicação da Portaria TJ nº 2892, de 12 de junho de 2013, que dispõe sobre a suspensão do expediente no Tribunal de Justiça do Estado de Minas Gerais no dia 17 de junho de 2013, a partir das 12. Portanto, reiteramos: a abertura dos envelopes de documentação do Processo Licitatório 038/2013 Concorrência 002/2013 ocorrerá às 12h do dia 19.06.2013. ----------------------------- 21-06-2013 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foi classificada a proposta do licitante: Comercial Nunes Ltda - EPP. b) Fica declarado vencedor e adjudicatário o licitante: Comercial Nunes Ltda - EPP no item único desse processo, por atender às exigências editalícias e oferecer proposta com preço superior ao total mínimo permitido. Belo Horizonte, 19 de junho de 2013. Simone de Oliveira Capanema Presidente da Comissão Permanente de Licitação - em substituição ----------------------------- 25-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Nunes Ltda.-EPP item 1 (único). Belo Horizonte, 21 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administr</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl038_co002_ata_jul_doc_prop_adj_19062013.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1695/download;
-[...1 lines deleted...]
- pl038_co002_2013_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1678/download;
+pl038_co002_ata_jul_doc_prop_adj_19062013.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1695/download;
+pl038_co002_2013_concessao_espaco_lanchonete.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1677/download;
+pl038_co002_2013_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1678/download;
 </t>
   </si>
   <si>
     <t>37 / 2013</t>
   </si>
   <si>
     <t>01/05/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de engenharia para adequação de acessibilidades e manutenção da edificação, com fornecimento de mão de obra e materiais, da Sede das Promotorias de Justiça da cidade de Araxá, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 36 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de engenharia para adequação de acessibilidades e manutenção da edificação, com fornecimento de mão de obra e materiais, da Sede das Promotorias de Justiça da cidade de Araxá, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 36</t>
   </si>
   <si>
     <t>389.178,00</t>
   </si>
   <si>
     <t>01-05-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.05.2013. Início da disputa de preços: às 10 horas do dia 17.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. Belo Horizonte, 30 de abril de 2013. ----------------------------- 12-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: ADA Comércio e Serviços Ltda.-ME (CNPJ 02.828.845/0001-03) no lote 1 (único). Belo Horizonte, 7 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl037_pe036_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1738/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl037_pe036_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1676/download;
+pl037_pe036_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1738/download;
 </t>
   </si>
   <si>
     <t>36 / 2013</t>
   </si>
   <si>
     <t>25/04/2013</t>
   </si>
   <si>
     <t>Aquisição de doses individuais de vacina antigripal, incluindo aplicação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 35 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VACINA ANTIGRIPAL </t>
+    <t>PREGÃO ELETRÔNICONº 35</t>
+  </si>
+  <si>
+    <t>VACINA ANTIGRIPAL</t>
   </si>
   <si>
     <t>25-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 08.05.2013. Início da disputa de preços: às 10 horas do dia 09.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 16-05-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 15 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl036_pe035_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1741/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl036_pe035_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1741/download;
 </t>
   </si>
   <si>
     <t>35 / 2013</t>
   </si>
   <si>
     <t>17/04/2013</t>
   </si>
   <si>
     <t>Aquisição e instalação de elevador tipo 'passageiro', com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, nas Promotorias de Justiça nas cidades de Araguari, Lavras, Nova Lima, São João Del Rei e Teófilo Otoni, em Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 34 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Araguari, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 34</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Araguari, MG.</t>
   </si>
   <si>
     <t>121.157,62</t>
   </si>
   <si>
     <t>17-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 02.05.2013. Início da disputa de preços: às 10 horas do dia 03.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 09-07-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Thyssenkrupp Elevadores S/A, CNPJ 90.347.840/0007-03 nos lotes 1, 2, 3, 4, e 5. Belo Horizonte, 1º de julho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl035_pe034_2013_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1674/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl035_pe034_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1795/download;
+pl035_pe034_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1674/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Lavras, MG. </t>
+    <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Lavras, MG.</t>
   </si>
   <si>
     <t>121.162,32</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses para a sede da Promotoria de Justiça na cidade de Nova Lima, MG. </t>
+    <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses para a sede da Promotoria de Justiça na cidade de Nova Lima, MG.</t>
   </si>
   <si>
     <t>120.678,06</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de São João Del Rei, MG. </t>
+    <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de São João Del Rei, MG.</t>
   </si>
   <si>
     <t>121.110,60</t>
   </si>
   <si>
-    <t xml:space="preserve">Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Teófilo Otoni, MG. </t>
+    <t>Aquisição e instalação de elevador tipo ?passageiro?, com fornecimento de material e mão de obra e manutenção preventiva, durante o período de garantia de 12 (doze) meses, para a sede da Promotoria de Justiça na cidade de Teófilo Otoni, MG.</t>
   </si>
   <si>
     <t>121.021,27</t>
   </si>
   <si>
     <t>34 / 2013</t>
   </si>
   <si>
     <t>Aquisição de veículo tipo van furgão, adaptado, novo, com garantia de fábrica e assistência técnica.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 33 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMERCIAL DE MÁQUINAS E EQUIP. J.C.B. GARCIA - EIRELI - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 33</t>
+  </si>
+  <si>
+    <t>Veículo tipo van furgão, adaptado, novo, com garantia de fábrica e assistência técnica.</t>
+  </si>
+  <si>
+    <t>COMERCIAL DE MÁQUINAS E EQUIP. J.C.B. GARCIA - EIRELI - EPP</t>
   </si>
   <si>
     <t>177.099,00</t>
   </si>
   <si>
     <t>10-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 25.04.2013. Início da disputa de preços: às 10 horas do dia 26.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 17-04-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO REPUBLICADO devido a alteração das datas do processo. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.05.2013. Início da disputa de preços: às 10 horas do dia 07.05.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 24-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial de Máquinas e Equipamentos J.C.B. Garcia - EIRELI - EPP, CNPJ 16.850.663/0001-35, no lote 1 (único). Belo Horizonte, 20 de maio de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- croqui_veiculo_laboratorio_movel.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1675/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl034_pe033_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1740/download;
+croqui_veiculo_laboratorio_movel.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1675/download;
 </t>
   </si>
   <si>
     <t>33 / 2013</t>
   </si>
   <si>
     <t>09/04/2013</t>
   </si>
   <si>
     <t>Aquisição de cortador de vidros e de espelhos e vidros diversos, com e sem instalação.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 32 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ALUMPORTE INDÚSTRIA E COMÉRCIO DE ESQUADRIAS EM ALUMÍNIO LTDA-EPP </t>
+    <t>PREGÃO ELETRÔNICONº 32</t>
+  </si>
+  <si>
+    <t>ALUMPORTE INDÚSTRIA E COMÉRCIO DE ESQUADRIAS EM ALUMÍNIO LTDA-EPP</t>
   </si>
   <si>
     <t>19.880,00</t>
   </si>
   <si>
     <t>09-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 24.04.2013. Início da disputa de preços: às 10 horas do dia 25.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 15-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Alumporte Indústria e Comércio de Esquadrias em Alumínio Ltda. EPP no lote 1 (único). Belo Horizonte, 10 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl033_pe032_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1737/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl033_pe032_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1737/download;
 </t>
   </si>
   <si>
     <t>32 / 2013</t>
   </si>
   <si>
     <t>06/04/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de engenharia para complementação da adaptação do edifício da rua Ouro Preto, 1112, ocupado pelo Ministério Público do Estado de Minas Gerais, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 31 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de engenharia para complementação da adaptação do edifício da rua Ouro Preto, 1112, ocupado pelo Ministério Público do Estado de Minas Gerais, em Belo Horizonte, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 31</t>
   </si>
   <si>
     <t>235.608,81</t>
   </si>
   <si>
     <t>06-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.04.2013. Início da disputa de preços: às 10 horas do dia 24.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 29-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Método Obras e Reformas Ltda. - ME, CNPJ 14.062.059/0001-19 no lote 1 (único). Belo Horizonte, 21 de maio de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl032_pe031_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1667/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl032_pe031_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1739/download;
+pl032_pe031_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1667/download;
 </t>
   </si>
   <si>
     <t>31 / 2013</t>
   </si>
   <si>
     <t>05/04/2013</t>
   </si>
   <si>
     <t>Contratação de serviço de TV por assinatura, incluindo instalação de infraestrutura, em endereços da Procuradoria Geral de Justiça de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 30 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Prestação de serviço de TV por assinatura, incluindo instalação de infraestrutura, em endereços da Procuradoria Geral de Justiça de Minas Gerais. </t>
+    <t>PREGÃO ELETRÔNICONº 30</t>
+  </si>
+  <si>
+    <t>Prestação de serviço de TV por assinatura, incluindo instalação de infraestrutura, em endereços da Procuradoria Geral de Justiça de Minas Gerais.</t>
   </si>
   <si>
     <t>05-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 22.04.2013. Início da disputa de preços: às 10h do dia 23.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18h. ----------------------------- 26-04-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 23 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t>30 / 2013</t>
   </si>
   <si>
     <t>03/04/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de adaptação e colocação de guarda-corpos e corrimãos em aço inox, incluindo o material.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 29 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Revogado </t>
+    <t>PREGÃO ELETRÔNICONº 29</t>
+  </si>
+  <si>
+    <t>COLOCAÇÃO E ADAPTAÇÃO DE GUARDA ? CORPOS E CORRIMÃOS, COM FORNECIMENTO DE TODO MATERIAL.</t>
+  </si>
+  <si>
+    <t>Revogado</t>
   </si>
   <si>
     <t>03-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.04.2013. Início da disputa de preços: às 10 horas do dia 22.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 10-04-2013 SUSPENSÃO O Processo Licitatório 030/2013 Pregão Eletrônico 029 foi suspenso para republicação, tendo em vista necessidade de explicitação do quantitativo do objeto no Edital. ----------------------------- 10-07-2013 NOTIFICAÇÃO Processo Administrativo nº 001/2013. Notificam-se eventuais interessados da instauração do citado processo administrativo, cujo objeto é a revogação do Processo Licitatório nº 030/2013, Pregão Eletrônico nº 029/2013, e, desde já, a se manifestarem e apresentarem documentação, no prazo de 05 (cinco) dias úteis, a contar da presente publicação, nos termos do art. 109, I, alínea 'c', da Lei nº 8.666, de 21/09/93. Autos disponíveis para vista na Divisão de Apoio à Licitação da Procuradoria-Geral de Justiça. Belo Horizonte, 09 de julho de 2013. Simone Maria Lima Santos Diretora-Geral ----------------------------- 14-08-2013 REVOGAÇÃO Processo Administrativo n° 001/2013. Notifica aos eventuais interessados. Comunica a revogação do Processo Licitatório n° 030/2009, Pregão Eletrônico n° 029/2009, nos termos dos arts. 64 da Lei Estadual n° 14.184/02 e 49 da Lei Federal n° 8.666/93 e da Súmula 473 do STF. Prazo de 05 (cinco) dias úteis para recurso, de acordo com o art. 109, inciso I, alínea 'c', da Lei n° 8.666/93. Autos disponíveis para vista na Divisão de Licitação. Belo Horizonte, 13 de agosto de 2013. Simone Maria Lima Santos Diretora-Geral</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl030_pe029_2013_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1665/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl030_pe029_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1665/download;
 </t>
   </si>
   <si>
     <t>29 / 2013</t>
   </si>
   <si>
     <t>11/04/2013</t>
   </si>
   <si>
     <t>Aquisição de camisetas silkadas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 28 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GENIU'S INDÚSTRIA E COMÉRCIO DO VESTUÁRIO LTDA - ME </t>
+    <t>PREGÃO ELETRÔNICONº 28</t>
+  </si>
+  <si>
+    <t>Aquisição de camisetas silkadas.(FEPDC)</t>
+  </si>
+  <si>
+    <t>GENIU'S INDÚSTRIA E COMÉRCIO DO VESTUÁRIO LTDA - ME</t>
   </si>
   <si>
     <t>11.180,00</t>
   </si>
   <si>
     <t>03-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.04.2013. Início da disputa de preços: às 10h do dia 19.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18h. ----------------------------- 10-04-2013 SUSPENSÃO O Processo Licitatório 029/2013 Pregão Eletrônico 028 foi suspenso para republicação, tendo em vista alteração do objeto - acréscimo do Lote 2. ----------------------------- 11-04-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Republicado devido a alteração do objeto - inclusão do Lote 2. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 23.04.2013. Início da disputa de preços: às 10 horas do dia 24.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 21-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Geniu's Indústria e Comércio do Vestuário Ltda.-ME, CNPJ 05.378.149/0001-22, nos lotes 1 e 2. Belo Horizonte, 16 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...2 lines deleted...]
- pl029_pe028_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1736/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl029_pe028_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1666/download;
+pl029_pe028_anexo_lote2.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1671/download;
+pl029_pe028_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1736/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Camisetas silkadas(FUNEMP). </t>
+    <t>Camisetas silkadas(FUNEMP).</t>
   </si>
   <si>
     <t>15.000,00</t>
   </si>
   <si>
     <t>28 / 2013</t>
   </si>
   <si>
     <t>Aquisição de eletrodomésticos, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 27 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PRESTOBAT LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 27</t>
+  </si>
+  <si>
+    <t>REFRIGERADORES E FOGÕES</t>
+  </si>
+  <si>
+    <t>PRESTOBAT LTDA.</t>
   </si>
   <si>
     <t>17.914,00</t>
   </si>
   <si>
     <t>03-04-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 17.04.2013. Início da disputa de preços: às 10 horas do dia 18.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 10-04-2013 ESCLARECIMENTOS PERGUNTA 1: Para o lote 01 são solicitados Refrigeradores Bivolt, e no mercado isso não existe. Tem-se os equipamentos 127 ou 220 V. Favor informar qual a voltagem devemos considerar nesse processo. RESPOSTA (Diretoria de Material e Patrimônio DMAP-PGJ): Deverão ser seguidas as especificações do Edital. PERGUNTA 2: Para o lote 01 são solicitados Refrigeradores com capacidade minima de 240 litros, nesse caso não serão aceitos refrigeradores com capacidade liquida de 239 litros, certo ? RESPOSTA (Diretoria de Material e Patrimônio DMAP-PGJ): Serão aceitos refrigeradores que tenham capacidade mínima de 240 litros. ----------------------------- 12-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Prestobat Ltda. (CNPJ 65.313.538/0001-00) no lote 1. Homologo o resultado do lote 2 como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 6 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl028_pe027_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1734/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl028_pe027_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1734/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CIRCULADORES DE AR </t>
+    <t>CIRCULADORES DE AR</t>
   </si>
   <si>
     <t>27 / 2013</t>
   </si>
   <si>
     <t>27/03/2013</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 26 </t>
+    <t>PREGÃO ELETRÔNICONº 26</t>
   </si>
   <si>
     <t>12.449,00</t>
   </si>
   <si>
     <t>27-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.04.2013. Início da disputa de preços: às 10 horas do dia 17.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 03-06-2013 INTERPOSIÇÃO DE RECURSO ADMINISTRATIVO A Procuradoria-Geral de Justiça do Estado de Minas Gerais comunica a interposição de recurso administrativo por parte do licitante MAG Minas Artes Gráficas Ltda. Fica aberto prazo, aos interessados, para que querendo, apresentarem contrarrazões nos termos do Decreto Estadual n.º 44.786/2008. ----------------------------- 11-06-2013 RESULTADO DO JULGAMENTO DE RECURSO ADMINISTRATIVO A empresa MAG Minas Artes Gráficas Ltda. interpôs recurso contra sua inabilitação, argumentando que seu objetivo contratual atende ao objeto licitado. A peça foi apresentada pelo licitante própria e tempestivamente e, por essa razão, foi regularmente processada. A Pregoeira julgou procedentes as razões do recurso e enviou a peça formal ao Procurador-Geral de Justiça Adjunto Administrativo, Mauro Flávio Ferreira Brandão que no mérito decidiu pelo provimento do recurso. ----------------------------- 20-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Gráfica e Editora Mafali Ltda.-ME (CNPJ 07.795.101/0001-45 no lote 1, MAG - Minas Artes Gráficas Ltda. (CNPJ 26.073.890/0001-55) no lote 2 e Eumax Comércio de Envelopes Ltda.-EPP (CNPJ 09.120.195/0001-88) no lote 3. Belo Horizonte, 13 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl027_pe026_razoes_recurso.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1687/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl027_pe026_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1731/download;
+pl027_pe026_razoes_recurso.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1687/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Capas diversas. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MAG-MINAS ARTES GRAFICAS LTDA </t>
+    <t>Capas diversas.</t>
+  </si>
+  <si>
+    <t>MAG-MINAS ARTES GRAFICAS LTDA</t>
   </si>
   <si>
     <t>77.950,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Envelopes diversos. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EUMAX COMÉRCIO DE ENVELOPES LTDA-EPP </t>
+    <t>Envelopes diversos.</t>
+  </si>
+  <si>
+    <t>EUMAX COMÉRCIO DE ENVELOPES LTDA-EPP</t>
   </si>
   <si>
     <t>44.450,00</t>
   </si>
   <si>
     <t>26 / 2013</t>
   </si>
   <si>
     <t>Aquisição de fragmentadoras de papel e de relógios protocoladores, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 25 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VVR DO BRASIL INDÚSTRIA E COMÉRCIO LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 25</t>
+  </si>
+  <si>
+    <t>FRAGMENTADORAS DE PAPEL</t>
+  </si>
+  <si>
+    <t>VVR DO BRASIL INDÚSTRIA E COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>12.979,00</t>
   </si>
   <si>
     <t>27-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 16.04.2013. Início da disputa de preços: às 10 horas do dia 17.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 03-04-2013 ESCLARECIMENTOS Segue questionamento do licitante Dimas Melo Pimenta e resposta do setor solicitante: "Na especificação técnica é solicitado que o numerador seja habilitado para 03,06,09 ou 12 dígitos. Oferecemos com 06 dígitos, atendemos?"."Informamos que a exigência do edital é de que os relógios protocoladores habilitem impressão do numerador em 3,6,9 ou 12 dígitos e não somente 6 dígitos.". ----------------------------- 15-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: VVR do Brasil Indústria e Comércio Ltda. - EPP, CNPJ 04.090.670/0001-05, no lote 1 e Escribrasil Comercial de Equipamentos EIRELI - EPP, CNPJ 11.983.207/0001-40, no lote 2. Belo Horizonte, 10 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl026_pe025_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1730/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl026_pe025_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1730/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">RELÓGIOS PROTOCOLADORES </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ESCRIBRASIL COMERCIAL DE EQUIPAMENTOS EIRELI </t>
+    <t>RELÓGIOS PROTOCOLADORES</t>
+  </si>
+  <si>
+    <t>ESCRIBRASIL COMERCIAL DE EQUIPAMENTOS EIRELI</t>
   </si>
   <si>
     <t>8.599,95</t>
   </si>
   <si>
     <t>25 / 2013</t>
   </si>
   <si>
     <t>26/03/2013</t>
   </si>
   <si>
     <t>Aquisição de material para escritório.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 24 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">PAPYRUS MATERIAIS PARA ESCRITÓRIO LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 24</t>
+  </si>
+  <si>
+    <t>PAPYRUS MATERIAIS PARA ESCRITÓRIO LTDA.</t>
   </si>
   <si>
     <t>36.299,20</t>
   </si>
   <si>
     <t>26-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 15.04.2013. Início da disputa de preços: às 10 horas do dia 16.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 15-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Papyrus Materiais para Escritório Ltda. - ME no lote 1, Marcos Aurélio Collaço - EPP nos lotes 2 e 4 e Papelaria Irmãos Borges Ltda. - ME no lote 3. Belo Horizonte, 09 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl025_pe024_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1728/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl025_pe024_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1728/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">COLAS E CORRETIVO </t>
+    <t>COLAS E CORRETIVO</t>
   </si>
   <si>
     <t>5.175,20</t>
   </si>
   <si>
-    <t xml:space="preserve">GRAMPOS PARA GRAMPEADOR </t>
+    <t>GRAMPOS PARA GRAMPEADOR</t>
   </si>
   <si>
     <t>5.899,00</t>
   </si>
   <si>
-    <t xml:space="preserve">GRAMPO FIXADOR DE PAPEL </t>
+    <t>GRAMPO FIXADOR DE PAPEL</t>
   </si>
   <si>
     <t>14.760,00</t>
   </si>
   <si>
     <t>24 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento e instalação de divisórias, de materiais elétricos e de telecomunicações, de condicionadores de ar e prestação de serviços complementares, em edificação da rua Goitacases, 1214, ocupada pelo Ministério Público do Estado de Minas Gerais, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 23 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GAMA LUZ COMÉRCIO DE MATERIAIS ELÉTRICOS LTDA. - ME </t>
+    <t>PREGÃO PRESENCIALNº 23</t>
+  </si>
+  <si>
+    <t>GAMA LUZ COMÉRCIO DE MATERIAIS ELÉTRICOS LTDA. - ME</t>
   </si>
   <si>
     <t>978.311,75</t>
   </si>
   <si>
     <t>26-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 15.04.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 04-04-2013 COMUNICAÇÃO Informamos que foi disponibilizada a planilha orçamentária cujo arquivo se chama pl024_pp023_planilha_orc.exe. Trata-se da mesma planilha já disponibilizada em 26.03.2013, quando ocorreu a publicação do processo licitatório; somente foram acrescidos os valores de referência. ----------------------------- 14-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gama Luz Comércio de Materiais Elétricos Ltda. - EPP, CNPJ 10.174.094/0001-79, no lote 1 (único). Belo Horizonte, 10 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl024_pp023_planilha_orc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1662/download;
-[...2 lines deleted...]
- pl024_pp023_ata_15042013.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1673/download;
+pl024_pp023_planilha_orc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1662/download;
+pl024_pp023_2013_contratacao_empresa_instalacao_divisorias_PROCON.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1652/download;
+pl024_pp023_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1651/download;
+pl024_pp023_ata_15042013.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1673/download;
 </t>
   </si>
   <si>
     <t>23 / 2013</t>
   </si>
   <si>
     <t>23/03/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos (confecção de cartazes, cartilhas, encartes, certificados, banners, folders, pop card e adesivos).</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 22 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AZUL EDITORA E INDÚSTRIA GRÁFICA LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 22</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE CONFECÇÃO DE CARTAZES, CARTILHAS, ENCARTES E CERTIFICADOS.</t>
+  </si>
+  <si>
+    <t>AZUL EDITORA E INDÚSTRIA GRÁFICA LTDA - EPP</t>
   </si>
   <si>
     <t>39.140,00</t>
   </si>
   <si>
     <t>23-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.04.2013. Início da disputa de preços: às 10 horas do dia 15.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 16-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Azul Editora e Indústria Gráfica Ltda. - EPP no lote 1, HMB Gráfica e Impressos Ltda. - ME no lote 2 e Gráfica Hollyday Ltda. - EPP no lote 3. Belo Horizonte, 14 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl023_pe022_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1727/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl023_pe022_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1727/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇO DE CONFECÇÃO DE BANNER. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">HMB GRÁFICA E IMPRESSOS LTDA - ME </t>
+    <t>SERVIÇO DE CONFECÇÃO DE BANNER.</t>
+  </si>
+  <si>
+    <t>HMB GRÁFICA E IMPRESSOS LTDA - ME</t>
   </si>
   <si>
     <t>715,00</t>
   </si>
   <si>
-    <t xml:space="preserve">SERVIÇOS DE CONFECÇÃO DE CARTAZES, FOLDERS, CARTILHA, POP CARD E ADESIVOS. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GRÁFICA HOLLYDAY LTDA - EPP </t>
+    <t>SERVIÇOS DE CONFECÇÃO DE CARTAZES, FOLDERS, CARTILHA, POP CARD E ADESIVOS.</t>
+  </si>
+  <si>
+    <t>GRÁFICA HOLLYDAY LTDA - EPP</t>
   </si>
   <si>
     <t>13.175,00</t>
   </si>
   <si>
     <t>22 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terrenos localizados nas cidades de Cataguases, Carangola e Brasília de Minas,MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 21 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CONSTRUTORA LINHARES DE CASTRO LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 21</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Cataguases, MG.</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA LINHARES DE CASTRO LTDA</t>
   </si>
   <si>
     <t>9.281,97</t>
   </si>
   <si>
     <t>23-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.04.2013. Início da disputa de preços: às 10 horas do dia 15.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 26-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Construtora Linhares de Castro Ltda. - EPP nos lotes 1, 2 e 3. Belo Horizonte, 23 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl022_pe021_2013_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1648/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl022_pe021_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1718/download;
+pl022_pe021_2013_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1648/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Carangola MG. </t>
+    <t>Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Carangola MG.</t>
   </si>
   <si>
     <t>9.099,99</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Brasília de Minas, MG. </t>
+    <t>Contratação de empresa especializada para execução de serviços de sondagem de simples reconhecimento do subsolo por percussão (STP) em terreno localizado na cidade de Brasília de Minas, MG.</t>
   </si>
   <si>
     <t>9.494,93</t>
   </si>
   <si>
     <t>21 / 2013</t>
   </si>
   <si>
     <t>15/03/2013</t>
   </si>
   <si>
     <t>Prestação de serviços de manutenção preventiva e corretiva com reposição de peças, nos sistemas de combate a incêndio, fixo e móvel, em edificações ocupadas pelo MP e prestação de serviços continuados de manutenção de segundo nível - recarga e terceiro nível - recarga com teste hidrostático em extintores de incêndio.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 20 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">EXTINTORES MINAS GERAIS LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 20</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO PREVENTIVA E CORRETIVA EM SISTEMAS DE COMBATE A INCÊNDIO E MANUTENÇÃO E RECARGA EM EXTINTORES.</t>
+  </si>
+  <si>
+    <t>EXTINTORES MINAS GERAIS LTDA - EPP</t>
   </si>
   <si>
     <t>590.000,00</t>
   </si>
   <si>
     <t>15-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.04.2013. Início da disputa de preços: às 10 horas do dia 04.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 26-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Extintores Minas Gerais Ltda. EPP no lote 1 (único). Belo Horizonte, 15 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl021_pe020_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1636/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl021_pe020_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1735/download;
+pl021_pe020_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1636/download;
 </t>
   </si>
   <si>
     <t>20 / 2013</t>
   </si>
   <si>
     <t>13/03/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de pintura em geral, com fornecimento de mão de obra e materiais, em edificações ocupadas pelo Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 19 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de pintura em geral, com fornecimento de mão de obra e materiais, em edificações ocupadas pelo Ministério Público do Estado de Minas Gerais. </t>
+    <t>PREGÃO ELETRÔNICONº 19</t>
   </si>
   <si>
     <t>349.065,00</t>
   </si>
   <si>
     <t>13-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 1°.04.2013. Início da disputa de preços: às 10 horas do dia 02.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 16-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: DHD Prestação de Serviços de Construção Civil Ltda. - EPP, CNPJ 08.334.857/0001-50, no lote 1 (único). Belo Horizonte, 10 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl020_pe019_anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1629/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl020_pe019_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1726/download;
+pl020_pe019_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1629/download;
 </t>
   </si>
   <si>
     <t>19 / 2013</t>
   </si>
   <si>
     <t>16/04/2013</t>
   </si>
   <si>
     <t>Aquisição de bebedouros de galão e de purificadores de água.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 18 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">BEBEDOUROS DE GALÃO. </t>
+    <t>PREGÃO ELETRÔNICONº 18</t>
+  </si>
+  <si>
+    <t>BEBEDOUROS DE GALÃO.</t>
   </si>
   <si>
     <t>10.225,20</t>
   </si>
   <si>
     <t>09-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 21.03.2013. Início da disputa de preços: às 10 horas do dia 22.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. Belo Horizonte, 08 de março de 2013. ----------------------------- 13-03-2013 SUSPENSÃO Esse processo licitatório será republicado com nº 019/2013REP Pregão devido a alteração do Lote 2 do Edital. ----------------------------- 16-03-2013 AVISO DE LICITAÇÃO (*)AVISO DE LICITAÇÃO - Republicação A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.04.2013. Início da disputa de preços: às 10 horas do dia 05.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Republicado devido a alteração do objeto do Lote 2. ----------------------------- 04-04-2013 SUSPENSÃO Esse processo licitatório (PL019/2013 PE 018/2013 nº Licitação no 'licitacoes-e' 473779) foi suspenso,devido à necessidade de readequação da especificação do objeto. ----------------------------- 16-04-2013 AVISO DE LICITAÇÃO (*)Republicado devido a alteração do objeto do Lote 2. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.04.2013. Início da disputa de preços: às 10 horas do dia 29.04.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*)Republicado devido a alteração do objeto do Lote 2. ----------------------------- 29-04-2013 COMUNICAÇÃO Informamos que não foi possível finalizar o pregão 018/2013, devido a problemas técnicos no sistema do BB. Por isso, a disputa encontra-se suspensa (29.4.2013) e será disponibilizada nova data para sua realização. Gentileza acompanhar nos sites do BB (www.licitacoes-e.com.br) e MP. ----------------------------- 30-04-2013 COMUNICAÇÃO Srs. Licitantes informamos que a disputa será REINICIADA no dia 02.05.2013, às 10:00 horas para a finalização dos lotes. ----------------------------- 29-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Escribrasil Comercial de Equipamentos Eireli - EPP, CNPJ 11.983.207/0001-40 no lote 1 e MHMB Dalfré - EPP, CNPJ 15.116.584/0001-32 no lote 2. Belo Horizonte, 22 de maio de 2013. Waldemar Antônio de Arimatéia Procurador-Geral de Justiça Adjunto Jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl019_pe018_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1719/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl019_pe018_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1719/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">PURIFICADORES DE ÁGUA. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MHMB DALFRE - EPP </t>
+    <t>PURIFICADORES DE ÁGUA.</t>
+  </si>
+  <si>
+    <t>MHMB DALFRE - EPP</t>
   </si>
   <si>
     <t>16.999,00</t>
   </si>
   <si>
     <t>18 / 2013</t>
   </si>
   <si>
     <t>19/03/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de impermeabilização e manutenção dos edifícios, com fornecimento de mão de obra e materiais, da sede do Ministério Publico, localizados na Av. Álvares Cabral, 1690 e 1740 e na Rua Dias Adorno, 367, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 17 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">POLICAN ENGENHARIA E IMPERMEABILIZAÇÕES LTDA EPP </t>
+    <t>PREGÃO PRESENCIALNº 17</t>
+  </si>
+  <si>
+    <t>POLICAN ENGENHARIA E IMPERMEABILIZAÇÕES LTDA EPP</t>
   </si>
   <si>
     <t>862.921,94</t>
   </si>
   <si>
     <t>07-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 21.03.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 19-03-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*)Republicado visando à disponibilização dos anexos do Edital. A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 13 horas do dia 08.04.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. (*)Republicado visando à disponibilização dos anexos do Edital. ----------------------------- 15-05-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Polican Engenharia e Impermeabilização Ltda. - EPP, CNPJ 04.954.452/0001-63, no lote 1 (único). Belo Horizonte, 10 de maio de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl018_pp017_2013_REP_contratacao_servicos_impermeabilizacao_edificios_sedes.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1640/download;
-[...1 lines deleted...]
- pl018_pp017_ata_08042013.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1669/download;
+pl018_pp017_2013_REP_contratacao_servicos_impermeabilizacao_edificios_sedes.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1640/download;
+pl018_pp017_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1641/download;
+pl018_pp017_ata_08042013.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1669/download;
 </t>
   </si>
   <si>
     <t>17 / 2013</t>
   </si>
   <si>
     <t>06/03/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de engenharia para manutenção da edificação das instalações das Promotorias de Justiça, com fornecimento de mão de obra e materiais, na cidade de Governador Valadares, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 16 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de engenharia para manutenção da edificação das instalações das Promotorias de Justiça, com fornecimento de mão de obra e materiais, na cidade de Governador Valadares, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 16</t>
   </si>
   <si>
     <t>46.000,00</t>
   </si>
   <si>
     <t>06-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.03.2013. Início da disputa de preços: às 10 horas do dia 20.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 16-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Construtora Vieira &amp; Lopes Ltda. ME no lote 1 (único). Belo Horizonte, 10 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl017_pe016_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1724/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl017_pe016_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1622/download;
+pl017_pe016_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1724/download;
 </t>
   </si>
   <si>
     <t>16 / 2013</t>
   </si>
   <si>
     <t>05/03/2013</t>
   </si>
   <si>
     <t>Aquisição de caixas de papelão.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 15 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">EFICIENTE ATACADISTA LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 15</t>
+  </si>
+  <si>
+    <t>CAIXAS DE PAPELÃO</t>
+  </si>
+  <si>
+    <t>EFICIENTE ATACADISTA LTDA - EPP</t>
   </si>
   <si>
     <t>8.518,96</t>
   </si>
   <si>
     <t>05-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.03.2013. Início da disputa de preços: às 10 horas do dia 19.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 02-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Eficiente Atacadista Ltda. EPP no lote 1 (único). Belo Horizonte, 26 de março de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl016_pe015_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1723/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl016_pe015_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1723/download;
 </t>
   </si>
   <si>
     <t>15 / 2013</t>
   </si>
   <si>
     <t>02/03/2013</t>
   </si>
   <si>
     <t>Aquisição de filmadora digital de alta definição com CompactFlash memory recording unit e acessórios.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 14 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ESPAÇO DIGITAL COMÉRCIO E LOCAÇÃO DE ÁUDIO, CINE, VÍDEO E ILUMINAÇÃO LTDA-ME </t>
+    <t>PREGÃO ELETRÔNICONº 14</t>
+  </si>
+  <si>
+    <t>FILMADORA DIGITAL DE ALTA DEFINIÇÃO E ACESSÓRIOS</t>
+  </si>
+  <si>
+    <t>ESPAÇO DIGITAL COMÉRCIO E LOCAÇÃO DE ÁUDIO, CINE, VÍDEO E ILUMINAÇÃO LTDA-ME</t>
   </si>
   <si>
     <t>17.400,00</t>
   </si>
   <si>
     <t>02-03-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 15.03.2013. Início da disputa de preços: às 10 horas do dia 18.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 27-03-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Espaço Digital Comércio e Locação de Áudio, Cine, Vídeo e Iluminação Ltda.-ME no lote 1 (único). Belo Horizonte, 25 de março de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl015_pe014_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1722/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl015_pe014_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1722/download;
 </t>
   </si>
   <si>
     <t>14 / 2013</t>
   </si>
   <si>
     <t>28/02/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para execução de obra de edificação da sede das Promotorias de Justiça da cidade de Abre Campo, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORRÊNCIA  Nº 1 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TECAENGE ENGENHARIA EIRELI </t>
+    <t>CONCORRÊNCIANº 1</t>
+  </si>
+  <si>
+    <t>TECAENGE ENGENHARIA EIRELI</t>
   </si>
   <si>
     <t>1.921.392,50</t>
   </si>
   <si>
     <t>28-02-2013 AVISO DE LICITAÇÃO O Ministério Público do Estado de Minas Gerais, através da Procuradoria-Geral de Justiça, torna público que receberá propostas e documentos habilitatórios para o atendimento a esta licitação, na Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, até às 12 horas do dia 03 de abril de 2013. Retirada do edital: site: www.mp.mg.gov.br / licitação. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: (31) 330-8190/8233/8332/8334, de 8 às 18 hs. ----------------------------- 21-03-2013 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Comunico a interposição de impugnação ao Edital da licitação supracitada por parte da empresa Berizonzi Serviços &amp; Comércio Ltda. ME. Conheço da peça impugnativa interposta porque própria e tempestiva e, no mérito, nego-lhe provimento. Esta licitação ocorrerá conforme aviso de licitação, publicado no ?MG? de 28.02.2013: - Recebimento de propostas e documentos habilitatórios na Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, até às 12 horas do dia 03 de abril de 2013. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. Belo Horizonte, 20 de março de 2013. Sebastião Nobre da Silva Presidente da Comissão Permanente de Licitação ----------------------------- 24-04-2013 RESULTADO DE JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foi classificada a proposta do licitante: Tecaenge Engenharia Eireli. b) Fica declarado vencedor e adjudicatário o licitante: Tecaenge Engenharia Eireli no item único desse processo, por atender às exigências editalícias e oferecer proposta com preço abaixo do total máximo permitido. Belo Horizonte, 23 de abril de 2013. Sebastião Nobre da Silva Presidente da Comissão Permanente de Licitação ----------------------------- 27-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Tecaenge Engenharia Eireli no item 1 (único). Belo Horizonte, 24 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- ata_jpa_pl014_co001_2013_23042013.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1717/download;
-[...2 lines deleted...]
- ata_ajdap_pl014_co001_2013_03042013.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1716/download;
+ata_jpa_pl014_co001_2013_23042013.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1717/download;
+pl014_co001_2013_contratacao_servicos_edificacao_ABRE_CAMPO.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1621/download;
+pl014_co001_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1620/download;
+ata_ajdap_pl014_co001_2013_03042013.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1716/download;
 </t>
   </si>
   <si>
     <t>13 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa localizada no município de Belo Horizonte para prestação de serviços de manutenção corretiva e/ou preventiva em veículos automotores integrantes da frota da Procuradoria-Geral de Justiça ? PGJ, com fornecimento de peça(s) e/ou componente(s), incluindo serviços de guincho, por parte da Contratada, e mediante prévia autorização da Contratante, conforme descrito no Termo de Referência.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 13 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">A.R. COMÉRCIO DE PEÇAS PRODUTOS E SERVIÇOS LTDA </t>
+    <t>PREGÃO PRESENCIALNº 13</t>
+  </si>
+  <si>
+    <t>VEÍCULOS DO PROCON ESTADUAL (FEPDC). MANUTENÇÃO MECÂNICA VEÍCULOS LEVES A ÁLCOOL E/OU À GASOLINA.</t>
+  </si>
+  <si>
+    <t>A.R. COMÉRCIO DE PEÇAS PRODUTOS E SERVIÇOS LTDA</t>
   </si>
   <si>
     <t>79.550,00</t>
   </si>
   <si>
     <t>28-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 14.03.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 20-03-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: A.R. Comércio de Peças, Produtos e Serviços Ltda. nos lote 1 e 2. Belo Horizonte, 14 de março de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl013_pp013_2013_contratacao_servicos_manutencao_veiculos.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1618/download;
- pl013pp013_ata_14032013.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1644/download;
+pl013_pp013_2013_contratacao_servicos_manutencao_veiculos.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1618/download;
+pl013pp013_ata_14032013.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1644/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">VEÍCULOS DA PGJ. MANUTENÇÃO MECÂNICA ? VEÍCULOS À DIESEL. </t>
+    <t>VEÍCULOS DA PGJ. MANUTENÇÃO MECÂNICA ? VEÍCULOS À DIESEL.</t>
   </si>
   <si>
     <t>172.200,00</t>
   </si>
   <si>
     <t>12 / 2013</t>
   </si>
   <si>
     <t>26/02/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção, higienização e instalação de condicionadores de ar modulares, na Promotoria de Justiça de Itaúna, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 12 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Prestação de serviços especializados para execução de serviços de manutenção, higienização e instalação de condicionadores de ar modulares,na Promotoria de Justiça de Itaúna, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 12</t>
+  </si>
+  <si>
+    <t>Prestação de serviços especializados para execução de serviços de manutenção, higienização e instalação de condicionadores de ar modulares,na Promotoria de Justiça de Itaúna, MG.</t>
   </si>
   <si>
     <t>18.900,00</t>
   </si>
   <si>
     <t>26-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.03.2013. Início da disputa de preços: às 10 horas do dia 12.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 12-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Refri Master Comércio Importação e Serviços Ltda. ME no lote 1 (único). Belo Horizonte, 2 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl012_pe012_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1721/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl012_pe012_anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1615/download;
+pl012_pe012_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1721/download;
 </t>
   </si>
   <si>
     <t>11 / 2013</t>
   </si>
   <si>
     <t>22/02/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço de operacionalização da primeira etapa do concurso público para ingresso na carreira do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 11 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">FUNDAÇÃO DE DESENVOLVIMENTO DA PESQUISA </t>
+    <t>PREGÃO PRESENCIALNº 11</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviço de operacionalização da primeira etapa do concurso público para ingresso na carreira do Ministério Público de Minas Gerais</t>
+  </si>
+  <si>
+    <t>FUNDAÇÃO DE DESENVOLVIMENTO DA PESQUISA</t>
   </si>
   <si>
     <t>73.170,00</t>
   </si>
   <si>
     <t>22-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 11.03.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 26-02-2013 COMUNICAÇÃO Esclarecemos que, por necessidade de alteração na Cláusula de Penalidades do edital disponibilizado em 25.02.2013, foi disponibilizada nova versão do edital em 26.02.2013. ----------------------------- 12-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Fundação de Desenvolvimento da Pesquisa no lote 1 (único). Belo Horizonte, 10 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl011b_pp011_2013_contratacao_servicos_concurso_MP.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1617/download;
-[...2 lines deleted...]
- pl011_pp011_ata_09042013.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1670/download;
+pl011b_pp011_2013_contratacao_servicos_concurso_MP.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1617/download;
+pl011pp011_ata_11032013.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1632/download;
+pl011pp011_ata_01042013.htm: https://transparencia.mpmg.mp.br/licitacao/arquivo/1656/download;
+pl011_pp011_ata_09042013.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1670/download;
 </t>
   </si>
   <si>
     <t>10 / 2013</t>
   </si>
   <si>
     <t>06/02/2013</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento de diversos livros, de forma parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">MAIOR DESCONTO </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">DISTRIBUIDORA CURITIBA DE PAPÉIS E LIVROS S/A </t>
+    <t>MAIOR DESCONTO</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIALNº 10</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA CURITIBA DE PAPÉIS E LIVROS S/A</t>
   </si>
   <si>
     <t>06-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 22.02.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 28-02-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Distribuidora Curitiba de Papéis e Livros S/A. no lote 1 (único). Belo Horizonte, 22 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl010_pp010_ata_22022013.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1612/download;
- pl010_pp010_2013_aquisicao_livros.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1605/download;
+pl010_pp010_ata_22022013.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1612/download;
+pl010_pp010_2013_aquisicao_livros.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1605/download;
 </t>
   </si>
   <si>
     <t>9 / 2013</t>
   </si>
   <si>
     <t>07/02/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de lanches, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 9 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">COMERCIAL VIEIRA E QUEIROZ LTDA - ME </t>
+    <t>PREGÃO PRESENCIALNº 9</t>
+  </si>
+  <si>
+    <t>Fornecimento de lanches, com entrega parcelada.</t>
+  </si>
+  <si>
+    <t>COMERCIAL VIEIRA E QUEIROZ LTDA - ME</t>
   </si>
   <si>
     <t>146.290,00</t>
   </si>
   <si>
     <t>02-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 20.02.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 06-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 21.02.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. (*)Republicado devido a alteração de datas do edital. ----------------------------- 07-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 14 horas do dia 22.02.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. (*)Republicado devido a alteração de datas do edital. ----------------------------- 08-02-2013 COMUNICAÇÃO Informamos que o edital desse processo foi substituído nesta data, 08.02.2013, para alterar a data da sessão de disputa. A data correta da sessão, conforme arquivo do edital 'pl009a' é 22.02.2013 às 14h. ----------------------------- 28-02-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Comercial Vieira e Queiroz Ltda. - ME no lote 1 (único). Belo Horizonte, 26 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl009a_pp009_2013_contratacao_fornecimento_lanches.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1607/download;
- pl009_pp009_ata_22022013.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1619/download;
+pl009a_pp009_2013_contratacao_fornecimento_lanches.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1607/download;
+pl009_pp009_ata_22022013.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1619/download;
 </t>
   </si>
   <si>
     <t>8 / 2013</t>
   </si>
   <si>
     <t>31/01/2013</t>
   </si>
   <si>
     <t>Aquisição de café torrado e moído, com entrega parcelada.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 8 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DISTRIBUIDORA GIRASSOL LTDA - EPP </t>
+    <t>PREGÃO ELETRÔNICONº 8</t>
+  </si>
+  <si>
+    <t>CAFÉ TORRADO E MOÍDO, COM ENTREGA PARCELADA.</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA GIRASSOL LTDA - EPP</t>
   </si>
   <si>
     <t>65.835,00</t>
   </si>
   <si>
     <t>31-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 19.02.2013. Início da disputa de preços: às 10 horas do dia 20.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 16-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Distribuidora Girassol Ltda. EPP no lote 1 (único). Belo Horizonte, 11 de abril de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl008_pe008_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1720/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl008_pe008_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1720/download;
 </t>
   </si>
   <si>
     <t>7 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de adequação de acessibilidades e manutenção da edificação, com fornecimento de mão de obra e materiais, da Sede das Promotorias de Justiça da cidade de Araxá, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 7 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Contratação de empresa especializada para execução de serviços de adequação de acessibilidades e manutenção da edificação, com fornecimento de mão de obra e materiais, da Sede das Promotorias de Justiça da cidade de Araxá, MG. </t>
+    <t>PREGÃO ELETRÔNICONº 7</t>
   </si>
   <si>
     <t>31-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 18.02.2013. Início da disputa de preços: às 10 horas do dia 19.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 08-03-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 25 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
-[...1 lines deleted...]
- pl007_pe007_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1712/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl007_pe007_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1603/download;
+pl007_pe007_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1712/download;
 </t>
   </si>
   <si>
     <t>6 / 2013</t>
   </si>
   <si>
     <t>Aquisição de apoio para pés e de diversos mobiliários de aço e de madeira.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 6 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MOBILETTO INDUSTRIA E COMERCIO LTDA </t>
+    <t>PREGÃO ELETRÔNICONº 6</t>
+  </si>
+  <si>
+    <t>APOIO PARA PÉS</t>
+  </si>
+  <si>
+    <t>MOBILETTO INDUSTRIA E COMERCIO LTDA</t>
   </si>
   <si>
     <t>9.794,00</t>
   </si>
   <si>
     <t>25-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.02.2013. Início da disputa de preços: às 10 horas do dia 07.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 30-01-2013 SUSPENSÃO Esse processo licitatório (PL006/2013 PE 006/2013 nº Licitação no 'licitacoes-e' 467434) foi suspenso por conveniência e oportunidade e aguarda orientação da Administração da Procuradoria-Geral de Justiça de MG para o seu prosseguimento. ----------------------------- 20-02-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 05.03.2013. Início da disputa de preços: às 10 horas do dia 06.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. (*) Republicado devido à alteração do objeto. ----------------------------- 25-02-2013 SUSPENSÃO Esse processo encontra-se suspenso. Motivo: Necessidade de republicação devido à alteração do objeto. ----------------------------- 26-02-2013 REPUBLICAÇÃO - AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 12.03.2013. Início da disputa de preços: às 10 horas do dia 13.03.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. Belo Horizonte, 25 de fevereiro de 2013. Sebastião Nobre da Silva ? Coordenador da Divisão de Licitação (*) Republicado devido à alteração do objeto. ----------------------------- 01-03-2013 ESCLARECIMENTOS Esclarecemos que os móveis semelhantes ao objeto desse processo licitatório estão disponíveis na Diretoria de Material e Patrimônio (DMAP) para verificação dos interessados, para não destoar do padrão existente nos diversos órgãos do Ministério Público - MG. Segue ENDEREÇO DA DMAP: Anel Rodoviário, km 3,8 (Galpão MIP), Bairro Palmeiras, Belo Horizonte, MG. ----------------------------- 12-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Mobiletto Indústria e Comércio Ltda. (CNPJ 71.313.217/0001-08) no lote 1, AF-Indústria de Móveis de Aço e Transporte Ltda. EPP (CNPJ 09.554.048/0001-16) no lote 2, Mademóveis Indústria Comércio Ltda (CNPJ 18.996.066.0001-49) no lote 4 e Equiflex Móveis para Escritório Ltda.-ME (CNPJ 05.243.161/0001-20) no lote 5. O resultado do julgamento do lote 3 será divulgado oportunamente. Belo Horizonte, 7 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 25-06-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Formatech Ltda.-EPP (CNPJ 01.159.295/0001-06) no lote 3. Os lotes 1, 2, 4 e 5 foram homologados no 'MG' em 12.06.2013. Belo Horizonte,17 de junho de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl006_pe006_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1725/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl006_pe006_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1725/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">MOBILÁRIO DE AÇO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AF INDUSTRIA DE MOVEIS DE ACO E TRANSPORTES LTDA </t>
+    <t>MOBILÁRIO DE AÇO</t>
+  </si>
+  <si>
+    <t>AF INDUSTRIA DE MOVEIS DE ACO E TRANSPORTES LTDA</t>
   </si>
   <si>
     <t>122.100,00</t>
   </si>
   <si>
     <t>113.140,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MOBILIÁRIO DE MADEIRA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MADEMÓVEIS INDÚSTRIA COMÉRCIO LTDA </t>
+    <t>MOBILIÁRIO DE MADEIRA</t>
+  </si>
+  <si>
+    <t>MADEMÓVEIS INDÚSTRIA COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>87.912,00</t>
   </si>
   <si>
-    <t xml:space="preserve">MOBILIÁRIO DE MADEIRA FREIJÓ </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EQUIFLEX MÓVEIS PARA ESCRITÓRIO LTDA-ME </t>
+    <t>MOBILIÁRIO DE MADEIRA FREIJÓ</t>
+  </si>
+  <si>
+    <t>EQUIFLEX MÓVEIS PARA ESCRITÓRIO LTDA-ME</t>
   </si>
   <si>
     <t>60.000,00</t>
   </si>
   <si>
     <t>5 / 2013</t>
   </si>
   <si>
     <t>24/01/2013</t>
   </si>
   <si>
     <t>Aquisição de materiais elétricos para instalações aparentes.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 5 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CANALETAS E ACESSÓRIOS ELÉTRICOS PARA INSTALAÇÕES ELÉTRICAS APARENTES. </t>
+    <t>PREGÃO ELETRÔNICONº 5</t>
+  </si>
+  <si>
+    <t>CANALETAS E ACESSÓRIOS ELÉTRICOS PARA INSTALAÇÕES ELÉTRICAS APARENTES.</t>
   </si>
   <si>
     <t>15.989,97</t>
   </si>
   <si>
     <t>24-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.02.2013. Início da disputa de preços: às 10 horas do dia 07.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 02-04-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Gama Luz Comércio de Materiais Elétricos Ltda. - EPP no lote 1 e Reynet Cabeamento Estruturado - EIRELI - ME no lote 2. Belo Horizonte, 19 de março de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl005_pe005_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1703/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl005_pe005_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1703/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">DISPOSITIVOS PARA INSTALAÇÕES ELÉTRICAS APARENTES. </t>
+    <t>DISPOSITIVOS PARA INSTALAÇÕES ELÉTRICAS APARENTES.</t>
   </si>
   <si>
     <t>6.849,00</t>
   </si>
   <si>
     <t>4 / 2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de materiais de higiene pessoal (papel higiênico, papel toalha e sabonete espuma), incluindo a cessão, em regime de comodato, e a instalação dos dispensers.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 4 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">J PLUS SERVIÇOS COMÉRCIO E DISTRIBUIÇÃO LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 4</t>
+  </si>
+  <si>
+    <t>J PLUS SERVIÇOS COMÉRCIO E DISTRIBUIÇÃO LTDA.</t>
   </si>
   <si>
     <t>235.447,73</t>
   </si>
   <si>
     <t>24-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 06.02.2013. Início da disputa de preços: às 10 horas do dia 07.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 hs. ----------------------------- 28-02-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: J.Plus Comércio e Distribuição Ltda. no lote 1 (único). Belo Horizonte, 27 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl004_pe004_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1696/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl004_pe004_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1696/download;
 </t>
   </si>
   <si>
     <t>3 / 2013</t>
   </si>
   <si>
     <t>22/01/2013</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de calibração acústica em decibelímetros e calibradores.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 3 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Serviços de calibração acústica em decibelímetros e calibradores. </t>
+    <t>PREGÃO ELETRÔNICONº 3</t>
+  </si>
+  <si>
+    <t>Serviços de calibração acústica em decibelímetros e calibradores.</t>
   </si>
   <si>
     <t>22-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 04.02.2013. Início da disputa de preços: às 10 horas do dia 05.02.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 28-02-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 21 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl003_pe003_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1668/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl003_pe003_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1668/download;
 </t>
   </si>
   <si>
     <t>2 / 2013</t>
   </si>
   <si>
     <t>12/01/2013</t>
   </si>
   <si>
     <t>Aquisição de papel branco para copiadora e impressora laser, com entrega em duas parcelas.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 2 </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">RV COMÉRCIO DE PAPÉIS LTDA. </t>
+    <t>PREGÃO ELETRÔNICONº 2</t>
+  </si>
+  <si>
+    <t>PAPEL PARA COPIADORA E IMPRESSORA LASER</t>
+  </si>
+  <si>
+    <t>RV COMÉRCIO DE PAPÉIS LTDA.</t>
   </si>
   <si>
     <t>249.638,41</t>
   </si>
   <si>
     <t>12-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.01.2013. Início da disputa de preços: às 10 horas do dia 29.01.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 18-01-2013 ESCLARECIMENTOS Segue resposta do setor responsável: Pergunta: "Com referencia a quantidade, favor confirmar se a unidade solicitado de 2496 e de caixas ou de pacotes.". Resposta: "A quantidade solicitada é de 2.496 Caixas. A unidade de medida é CAIXA.". ----------------------------- 22-02-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: RV Comércio de Papéis Ltda. no lote 1 (único). Belo Horizonte, 15 de fevereiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl002_pe002_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1692/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl002_pe002_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1692/download;
 </t>
   </si>
   <si>
     <t>Credenciamento de clínicas especializadas para a realização das avaliações psicológicas dos candidatos habilitados a requerer a inscrição definitiva no concurso para ingresso na carreira do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">MELHOR TÉCNICA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CREDENCIAMENTO  Nº 2 </t>
+    <t>MELHOR TÉCNICA</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTONº 2</t>
   </si>
   <si>
     <t>23-08-2013 COMUNICAÇÃO AVISO DE CREDENCIAMENTO O Ministério Público do Estado de Minas Gerais, através da Procuradoria-Geral de Justiça, torna público que receberá pedidos com a referida documentação para o atendimento a este credenciamento, na Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, até o dia 2 de setembro de 2013. Retirada do edital: site: www.mpmg.mp.br / licitação. Informações: Av. Álvares Cabral, 1740, 1º andar, Santo Agostinho, BH/MG, telefax: (31) 3330-8477/8151, de 8 às 18 hs. Belo Horizonte, 22 de agosto de 2013. Luciano Luz Badini Martins - Secretário do LIII Concurso de Promotores de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- CR002_2013_CREDENCIAMENTO_clinica_avaliacao_psicologica.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1732/download;
- cr002_anexo.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1733/download;
+CR002_2013_CREDENCIAMENTO_clinica_avaliacao_psicologica.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1732/download;
+cr002_anexo.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1733/download;
 </t>
   </si>
   <si>
     <t>1 / 2013</t>
   </si>
   <si>
     <t>Aquisição de equipamentos Access Point, incluindo garantia.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 1 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Equipamentos Access Point, incluindo garantia. </t>
+    <t>PREGÃO ELETRÔNICONº 1</t>
+  </si>
+  <si>
+    <t>Equipamentos Access Point, incluindo garantia.</t>
   </si>
   <si>
     <t>151.020,00</t>
   </si>
   <si>
     <t>12-01-2013 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 28.01.2013. Início da disputa de preços: às 10 horas do dia 29.01.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-03-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Altas Networks &amp; Telecom Ltda. - EPP no lote 1 (único). Belo Horizonte, 5 de março de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl001_pe001_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1691/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl001_pe001_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1691/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">CREDENCIAMENTO  Nº 1 </t>
+    <t>CREDENCIAMENTONº 1</t>
   </si>
   <si>
     <t>29-06-2013 COMUNICAÇÃO AVISO DE CREDENCIAMENTO O Ministério Público do Estado de Minas Gerais, através da Procuradoria-Geral de Justiça, torna público que receberá pedidos com a referida documentação para o atendimento a este credenciamento, na Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, até o dia 15 de julho de 2013. Retirada do edital: site: www.mp.mg.gov.br / licitação. Informações: Av. Álvares Cabral, 1740, 1º andar, Santo Agostinho, BH/MG, telefax: (31) 3330-8477/8151, de 8 às 18 hs. Belo Horizonte, 28 de junho de 2013. Luciano Luz Badini Martins - Secretário do LIII Concurso de Promotores de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">
- CR001_2013_CREDENCIAMENTO_clinica_avaliacao_psicologica.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1701/download;
- cr001_anexo.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1702/download;
+CR001_2013_CREDENCIAMENTO_clinica_avaliacao_psicologica.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1701/download;
+cr001_anexo.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1702/download;
 </t>
   </si>
   <si>
     <t>124 / 2012</t>
   </si>
   <si>
     <t>29/12/2012</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO PRESENCIAL  Nº 117 </t>
+    <t>PREGÃO PRESENCIALNº 117</t>
   </si>
   <si>
     <t>29-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que, às 10 horas do dia 17.01.2013, realizará esta licitação, na Sala de Reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, Belo Horizonte, MG. Informações e retirada do Edital nos telefax (31)3330-8190 / 8233 / 8332 / 8334, no site: www.mp.mg.gov.br ou no endereço acima. ----------------------------- 23-01-2013 HOMOLOGAÇÃO - DESERTO Homologo o resultado do julgamento do lote 1 (único) deste processo como 'deserto' por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 17 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl124_pe117_anexo.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1599/download;
- pl124_pp117_2012_contratacao_servi?o_impermeabilizacao_edificios-sedes.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1600/download;
+pl124_pe117_anexo.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1599/download;
+pl124_pp117_2012_contratacao_servi?o_impermeabilizacao_edificios-sedes.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1600/download;
 </t>
   </si>
   <si>
     <t>123 / 2012</t>
   </si>
   <si>
     <t>22/12/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento e entrega de assinaturas de jornais e revistas.</t>
   </si>
   <si>
-    <t xml:space="preserve">FORNECIMENTO E ENTREGA DE ASSINATURAS DE JORNAIS E REVISTAS. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VEREDICTO DIÁRIOS OFICIAIS LTDA - ME </t>
+    <t>FORNECIMENTO E ENTREGA DE ASSINATURAS DE JORNAIS E REVISTAS.</t>
+  </si>
+  <si>
+    <t>VEREDICTO DIÁRIOS OFICIAIS LTDA - ME</t>
   </si>
   <si>
     <t>29.999,00</t>
   </si>
   <si>
     <t>15-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.01.2013. Início da disputa de preços: às 10 horas do dia 08.01.2013. Informações: Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 22-12-2012 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*) A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 09.01.2013. Início da disputa de preços: às 10 horas do dia 10.01.2013. Informações: Av. Álvares Cabral, 1740, 5º andar, Santo Agostinho, BH/MG, telefax: 31-3330-8190/8233/8332/8334, de 8 às 18 horas. (*)Republicado devido a alteração do objeto. ----------------------------- 24-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Veredicto Diários Oficiais Ltda.-ME no lote 1 (único). Belo Horizonte, 21 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl123_pe116_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1689/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl123_pe116_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1689/download;
 </t>
   </si>
   <si>
     <t>122 / 2012</t>
   </si>
   <si>
     <t>15/12/2012</t>
   </si>
   <si>
     <t>Aquisição de licenças de uso de dois softwares, sendo o primeiro software o Sonicwall Comprehensive Gateway Security Suíte for E5500, incluindo suporte e garantia, conforme especificado no Subanexo I do Anexo VII, e sendo o segundo software um programa em versão portátil para perícia em discos rígidos, conforme especificado no Subanexo II do Anexo VII.</t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇA DE USO DE SOFTWARE SONICWALL COMPREHENSIVE GATEWAY SECURITY SUITE FOR E5500, COM SUPORTE E GARANTIA POR 36 MESES. </t>
+    <t>LICENÇA DE USO DE SOFTWARE SONICWALL COMPREHENSIVE GATEWAY SECURITY SUITE FOR E5500, COM SUPORTE E GARANTIA POR 36 MESES.</t>
   </si>
   <si>
     <t>27.100,00</t>
   </si>
   <si>
     <t>15-12-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 07.01.2013. Início da disputa de preços: às 10 horas do dia 08.01.2013. Informações: Av. Álvares Cabral, 1740, Santo Agostinho, BH/MG, telefax: 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 24-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Altas Networks &amp; Telecom Ltda.-EPP no lote 1 e Targetware Informática Ltda. no lote 2. Belo Horizonte, 22 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl122_pe115_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1688/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl122_pe115_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1688/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS VOLTADA PARA LOCALIZAÇÃO DE EVIDÊNCIAS RELACIONADAS COM A NAVEGAÇÃO NA INTERNET. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TARGETWARE INFORMÁTICA LTDA </t>
+    <t>LICENÇA DE SOFTWARE EM VERSÃO PORTÁTIL PARA PERÍCIA EM DISCOS RÍGIDOS VOLTADA PARA LOCALIZAÇÃO DE EVIDÊNCIAS RELACIONADAS COM A NAVEGAÇÃO NA INTERNET.</t>
+  </si>
+  <si>
+    <t>TARGETWARE INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>8.000,00</t>
   </si>
   <si>
     <t>121 / 2012</t>
   </si>
   <si>
     <t>22/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de manutenção preventiva e corretiva em portões eletrônicos e interfones, com cobertura total de peças, originais ou similares, em imóveis ocupados pelo Ministério Público/MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM PORTÕES ELETRÔNICOS E INTERFONES, COM COBERTURA TOTAL DE PEÇAS, ORIGINAIS OU SIMILARES, EM IMÓVEIS OCUPADOS PELO MINISTÉRIO PÚBLICO/MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SANTANA SISTEMAS DE SEGURANÇA LTDA </t>
+    <t>PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM PORTÕES ELETRÔNICOS E INTERFONES, COM COBERTURA TOTAL DE PEÇAS, ORIGINAIS OU SIMILARES, EM IMÓVEIS OCUPADOS PELO MINISTÉRIO PÚBLICO/MG.</t>
+  </si>
+  <si>
+    <t>SANTANA SISTEMAS DE SEGURANÇA LTDA</t>
   </si>
   <si>
     <t>22-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 11.12.2012. Início da disputa de preços: às 10 horas do dia 12.12.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 11-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Santana Sistemas de Segurança Ltda.-EPP no lote 1 (único). Belo Horizonte, 07 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl121_pe114_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1686/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl121_pe114_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1686/download;
 </t>
   </si>
   <si>
     <t>120 / 2012</t>
   </si>
   <si>
     <t>20/11/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de dedetização por meio de pulverização, desratização, desinsetização e descorpinização, em duas aplicações anuais e retornos periódicos, quando necessário, nos imóveis ocupados pela Procuradoria-Geral de Justiça em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESTAÇÃO DE SERVIÇOS DE DEDETIZAÇÃO POR MEIO DE PULVERIZAÇÃO, DESRATIZAÇÃO, DESINSETIZAÇÃO E DESCORPINIZAÇÃO, EM DUAS APLICAÇÕES ANUAIS E RETORNOS PERIÓDICOS, QUANDO NECESSÁRIO, NOS IMÓVEIS OCUPADOS PELA PROCURADORIA-GERAL DE JUSTIÇA EM BELO HORIZONTE, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">A DDTIZA LTDA </t>
+    <t>PRESTAÇÃO DE SERVIÇOS DE DEDETIZAÇÃO POR MEIO DE PULVERIZAÇÃO, DESRATIZAÇÃO, DESINSETIZAÇÃO E DESCORPINIZAÇÃO, EM DUAS APLICAÇÕES ANUAIS E RETORNOS PERIÓDICOS, QUANDO NECESSÁRIO, NOS IMÓVEIS OCUPADOS PELA PROCURADORIA-GERAL DE JUSTIÇA EM BELO HORIZONTE, MG.</t>
+  </si>
+  <si>
+    <t>A DDTIZA LTDA</t>
   </si>
   <si>
     <t>7.922,00</t>
   </si>
   <si>
     <t>20-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 03.12.2012. Início da disputa de preços: às 10 horas do dia 04.12.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 11-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: A DDTIZA LTDA.-ME no lote 1 (único). Belo Horizonte, 07 de janeiro de 2013. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl120_pe113_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1685/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl120_pe113_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1685/download;
 </t>
   </si>
   <si>
     <t>115 / 2012</t>
   </si>
   <si>
     <t>10/11/2012</t>
   </si>
   <si>
     <t>Aquisição de mobiliário especial.</t>
   </si>
   <si>
-    <t xml:space="preserve">LONGARINAS E CADEIRAS. </t>
+    <t>LONGARINAS E CADEIRAS.</t>
   </si>
   <si>
     <t>10-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 26.11.2012. Início da disputa de preços: às 10 horas do dia 27.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas ----------------------------- 31-01-2013 HOMOLOGAÇÃO - FRACASSADO Homologo o resultado do lote 1 (único) deste processo como 'fracassado', por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 07 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl115_pe108_ata_fracassado.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1683/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl115_pe108_ata_fracassado.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1683/download;
 </t>
   </si>
   <si>
     <t>109 / 2012</t>
   </si>
   <si>
     <t>01/11/2012</t>
   </si>
   <si>
     <t>Aquisição de eletroeletrônicos, novos.</t>
   </si>
   <si>
-    <t xml:space="preserve">EQUIPAMENTOS DE ÁUDIO E VÍDEO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">SIERDOVSKI &amp; SIERDOVSKI LTDA.-ME </t>
+    <t>EQUIPAMENTOS DE ÁUDIO E VÍDEO</t>
+  </si>
+  <si>
+    <t>SIERDOVSKI &amp; SIERDOVSKI LTDA.-ME</t>
   </si>
   <si>
     <t>6.273,40</t>
   </si>
   <si>
     <t>01-11-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Estado de Minas Gerais torna público que promoverá esta licitação no site www.licitacoes-e.com.br, acessado através da página www.mp.mg.gov.br / Licitação / Pregões Eletrônicos, onde poderá ser obtido o edital. Recebimento das propostas: até às 17h45min do dia 20.11.2012. Início da disputa de preços: às 10 horas do dia 21.11.2012. Informações: Rua Dias Adorno, 347, Santo Agostinho, BH/MG, telefax 31-3330-8190 / 8233 / 8332 / 8334, de 8 às 18 horas. ----------------------------- 07-12-2012 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Sierdovski &amp; Sierdovski Ltda. no lote 1, AV7 Comércio de Equipamentos Eletrônicos Ltda.-ME no lote 2, Insmart Comércio de Equipamentos Ltda. ME no lote 5. O lote 4 encerrou-se 'fracassado', por não restar proposta classificada para atendimento ao seu objeto. O resultado do julgamento do lote 3 será publicado oportunamente. Belo Horizonte, 6 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 31-01-2013 HOMOLOGAÇÃO Homologo o resultado do julgamento do lote 3 como 'fracassado', por não restar proposta classificada para atendimento ao seu objeto. Demais lotes foram publicados no 'MG' de 07.12.2012. Belo Horizonte, 19 de dezembro de 2012. Mauro Flávio Ferreira Brandão Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- Sistema de Licitacoes do Banco do Brasil : http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
- pl109_pe102_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/1684/download;
+Sistema de Licitacoes do Banco do Brasil: http://www.licitacoes-e.com.br/aop/index.jsp?codSite=48301;
+pl109_pe102_ata_homolog.pdf: https://transparencia.mpmg.mp.br/licitacao/arquivo/1684/download;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">GRAVADOR DIGITAL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AV7 - COMÉRCIO DE EQUIPAMENTOS ELETRÕNICOS LTDA-ME </t>
+    <t>GRAVADOR DIGITAL</t>
+  </si>
+  <si>
+    <t>AV7 - COMÉRCIO DE EQUIPAMENTOS ELETRÕNICOS LTDA-ME</t>
   </si>
   <si>
     <t>4.251,20</t>
   </si>
   <si>
-    <t xml:space="preserve">FILMADORA DIGITAL PROFISSIONAL E ACESSÓRIOS </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">INSMART COMÉRCIO DE EQUIPAMENTOS LTDA-ME </t>
+    <t>FILMADORA DIGITAL PROFISSIONAL E ACESSÓRIOS</t>
+  </si>
+  <si>
+    <t>CRÔNOMETRO DIGITAL</t>
+  </si>
+  <si>
+    <t>INSMART COMÉRCIO DE EQUIPAMENTOS LTDA-ME</t>
   </si>
   <si>
     <t>2.066,00</t>
   </si>
   <si>
     <t>1 / 2012</t>
   </si>
   <si>
     <t>10/01/2012</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para a execução de obra de reforma no pavimento térreo e mezanino de edificação localizada na Rua Dias Adorno, 347, em Belo Horizonte, MG.</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de empresa especializada, com fornecimento de mão de obra e materiais, para a execução de obra de reforma no pavimento térreo e mezanino de edificação localizada na Rua Dias Adorno, 347, em Belo Horizonte, MG. </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Revogado Adjudicado </t>
+    <t>Revogado Adjudicado</t>
   </si>
   <si>
     <t>807.256,00</t>
   </si>
   <si>
     <t>10-01-2012 AVISO DE LICITAÇÃO A Procuradoria-Geral de Justiça do Ministério Público de Minas Gerais torna público que receberá propostas para o atendimento ao objeto desta licitação, até às 12 horas do dia 13 de fevereiro de 2012. Outras informações: Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG, onde poderá ser obtido o edital completo, ou pelos telefax (31)3330-8190 / 8233 / 8332, pelo fax (31)3330-8334 ou no site www.mp.mg.gov.br. ----------------------------- 28-02-2012 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO a) Foram habilitados para prosseguirem no certame todos os licitantes: Ada Comércio e Serviços Ltda. ME, Pegasus Engenharia Ltda. EPP e Tecaenge Engenharia Ltda. A reunião para abertura dos envelopes de propostas fica marcada para o dia 08 de março de 2012, às 10 horas, na sala de reuniões da Divisão de Licitação, na Av. Álvares Cabral, 1740, 6º andar, Bairro Santo Agostinho, Belo Horizonte, MG. Sebastião Nobre da Silva ? Presidente da Comissão Permanente de Licitação ----------------------------- 13-03-2012 COMUNICAÇÃO Reunião - Resultado do Julgamento de Propostas e Aplicabilidade da LC 123/2006. Convocamos Vossas Senhorias para a referida reunião, que ocorrerá às 10 horas do dia 15.03.2012, para a devida classificação das propostas (Resultado do Julgamento das Propostas e Adjudicação), em observância à LC 123/2006 (ME/EPP). Local da reunião: sala da Divisão de Licitação da Procuradoria Geral de Justiça MG, localizada na Av. Álvares Cabral nº1740 6º andar, Santo Agostinho, Belo Horizonte, MG. ----------------------------- 16-03-2012 RESULTADO DO JULGAMENTO DE PROPOSTAS E ADJUDICAÇÃO a) Foram classificadas as propostas de todos os licitantes: Ada Comércio e Serviços Ltda. ME, Pegasus Engenharia Ltda. EPP e Tecaenge Engenharia Ltda. b) Fica declarado vencedor e adjudicatário o licitante: Ada Comércio e Serviços Ltda. ME no item único desse processo, por atender às exigências editalícias e oferecer proposta com menor preço e abaixo do total máximo permitido. Vistas franqueadas. Simone de Oliveira Capanema ? Presidente da Comissão Permanente de Licitação em exercício ----------------------------- 11-01-2013 REVOGAÇÃO Processo Administrativo nº 030/2012 - A Diretora-Geral da Procuradoria-Geral de Justiça/MPMG determinou a revogação do Processo Licitatório nº 001/2012 - Concorrência nº 001/2012, conforme publicação no Minas Gerais de 11.01.2013.</t>
   </si>
   <si>
     <t xml:space="preserve">
- pl001_co001_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
-[...4 lines deleted...]
- pl001_co001_ata_abert_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
+pl001_co001_ata_julg_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
+pl001_co001_lc123.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1407/download;
+pl001_co001__anexos.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
+pl001_co001_2012_contratacao_servicos_reforma_PROCON.doc: https://transparencia.mpmg.mp.br/licitacao/arquivo/1342/download;
+pl001_co001_ata_abert_prop.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1402/download;
+pl001_co001_ata_abert_doc.exe: https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 23/09/2026</t>
+    <t>Data da última atualização: 08/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="solid">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
   </fills>
-  <borders count="2">
-    <border/>
+  <borders count="1">
     <border>
-      <left style="thin">
-[...10 lines deleted...]
-      </bottom>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...2 lines deleted...]
-    </xf>
+  <cellXfs count="10">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5357,12601 +5272,9259 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z271"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+      <selection activeCell="A10" sqref="A10:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" s="1"/>
-[...11 lines deleted...]
-      <c r="M2" s="1"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="1"/>
-[...10 lines deleted...]
-      <c r="M3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="1"/>
-[...10 lines deleted...]
-      <c r="M4" s="1"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="1"/>
-[...10 lines deleted...]
-      <c r="M5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4"/>
-[...10 lines deleted...]
-      <c r="M6" s="4"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="F7" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="4"/>
-[...4 lines deleted...]
-      <c r="L7" s="4" t="s">
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M7" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="32">
-      <c r="A8" s="7"/>
-[...4 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="I8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="K8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="5"/>
-[...13 lines deleted...]
-      <c r="Z8"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="129">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>1</v>
       </c>
-      <c r="G9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="G9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="5" t="s">
+      <c r="K9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="M9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="M9" s="5" t="s">
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="134.85714285714">
+      <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="N9"/>
-[...14 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="F10" s="6">
+        <v>1</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="140.71428571429">
+      <c r="A11" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="5">
+      <c r="E11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="6">
         <v>1</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="G11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="418.71428571429">
+      <c r="A12" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="146.85714285714">
+      <c r="A13" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="241.28571428571">
+      <c r="A14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="6">
+        <v>1</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="257.85714285714">
+      <c r="A15" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F15" s="6">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="51">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="6">
+        <v>2</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="51">
+      <c r="A17" s="8"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="6">
+        <v>3</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="139.71428571429">
+      <c r="A18" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="253.71428571429">
+      <c r="A19" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" s="6">
+        <v>1</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="40">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="6">
+        <v>2</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="670">
+      <c r="A21" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="623">
+      <c r="A22" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="6">
+        <v>1</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="136.42857142857">
+      <c r="A23" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="F23" s="6">
+        <v>1</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="141">
+      <c r="A24" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F24" s="6">
+        <v>1</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="139.71428571429">
+      <c r="A25" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="276.71428571429">
+      <c r="A26" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F26" s="6">
+        <v>1</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="31">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="6">
+        <v>2</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="30">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="6">
+        <v>3</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="30">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="6">
+        <v>4</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="30">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="6">
+        <v>5</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="36">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="6">
+        <v>6</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="42">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="6">
+        <v>7</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="352.57142857143">
+      <c r="A33" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F33" s="6">
+        <v>1</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="M33" s="6" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="135.71428571429">
+      <c r="A34" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="F34" s="6">
+        <v>1</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="M34" s="6" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="146.42857142857">
+      <c r="A35" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="F35" s="6">
+        <v>1</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="M35" s="6" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="136.71428571429">
+      <c r="A36" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="F36" s="6">
+        <v>1</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="M36" s="6" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="282.14285714286">
+      <c r="A37" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="F37" s="6">
+        <v>1</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="M37" s="6" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="150.85714285714">
+      <c r="A38" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="F38" s="6">
+        <v>1</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="M38" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="73">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="6">
+        <v>2</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="138">
+      <c r="A40" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="F40" s="6">
+        <v>1</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="138.28571428571">
+      <c r="A41" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" s="6">
+        <v>1</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="J41" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="146">
+      <c r="A42" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F42" s="6">
+        <v>1</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="J42" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="142.42857142857">
+      <c r="A43" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="F43" s="6">
+        <v>1</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="J43" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="143.28571428571">
+      <c r="A44" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="F44" s="6">
+        <v>1</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="J44" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="44">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="6">
+        <v>2</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="J45" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="151">
+      <c r="A46" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="F46" s="6">
+        <v>1</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="J46" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="M46" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="265.85714285714">
+      <c r="A47" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="F47" s="6">
+        <v>1</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J47" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="47">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="6">
+        <v>2</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="40">
+      <c r="A49" s="8"/>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="6">
+        <v>3</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="41">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6">
+        <v>4</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="41">
+      <c r="A51" s="8"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="6">
+        <v>5</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="40">
+      <c r="A52" s="8"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="6">
+        <v>6</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="239.85714285714">
+      <c r="A53" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="F53" s="6">
+        <v>1</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="132">
+      <c r="A54" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="F54" s="6">
+        <v>1</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="J54" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="M54" s="6" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="147.42857142857">
+      <c r="A55" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="F55" s="6">
+        <v>1</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="J55" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="195.14285714286">
+      <c r="A56" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="F56" s="6">
+        <v>1</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="M56" s="6" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="30">
+      <c r="A57" s="8"/>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="6">
+        <v>2</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="30">
+      <c r="A58" s="8"/>
+      <c r="B58" s="8"/>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8"/>
+      <c r="E58" s="8"/>
+      <c r="F58" s="6">
+        <v>3</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K58" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="30">
+      <c r="A59" s="8"/>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="6">
+        <v>4</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="30">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8"/>
+      <c r="C60" s="8"/>
+      <c r="D60" s="8"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="6">
+        <v>5</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="30">
+      <c r="A61" s="8"/>
+      <c r="B61" s="8"/>
+      <c r="C61" s="8"/>
+      <c r="D61" s="8"/>
+      <c r="E61" s="8"/>
+      <c r="F61" s="6">
+        <v>6</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="30">
+      <c r="A62" s="8"/>
+      <c r="B62" s="8"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
+      <c r="F62" s="6">
+        <v>7</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="35">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="6">
+        <v>8</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="162.71428571429">
+      <c r="A64" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="F64" s="6">
+        <v>1</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="H64" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="M64" s="6" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="42.571428571429">
+      <c r="A65" s="8"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="6">
+        <v>2</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="43.142857142857">
+      <c r="A66" s="8"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="6">
+        <v>3</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="46.285714285714">
+      <c r="A67" s="8"/>
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="6">
+        <v>4</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" s="6"/>
+      <c r="M67" s="6"/>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="54.428571428571">
+      <c r="A68" s="8"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="8"/>
+      <c r="D68" s="8"/>
+      <c r="E68" s="8"/>
+      <c r="F68" s="6">
+        <v>5</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L68" s="6"/>
+      <c r="M68" s="6"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="48.142857142857">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="6">
+        <v>6</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" s="6"/>
+      <c r="M69" s="6"/>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="47.285714285714">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8"/>
+      <c r="C70" s="8"/>
+      <c r="D70" s="8"/>
+      <c r="E70" s="8"/>
+      <c r="F70" s="6">
+        <v>7</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J70" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" s="6"/>
+      <c r="M70" s="6"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="146.14285714286">
+      <c r="A71" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="F71" s="6">
+        <v>1</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="464.85714285714">
+      <c r="A72" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="F72" s="6">
+        <v>1</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="K72" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="M72" s="6" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="45">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="6">
+        <v>2</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" s="6"/>
+      <c r="M73" s="6"/>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="45">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8"/>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="6">
+        <v>3</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="K74" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" s="6"/>
+      <c r="M74" s="6"/>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="51">
+      <c r="A75" s="8"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="6">
+        <v>4</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="36">
+      <c r="A76" s="8"/>
+      <c r="B76" s="8"/>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="6">
+        <v>5</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" s="6"/>
+      <c r="M76" s="6"/>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="40">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="8"/>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="6">
+        <v>6</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="J77" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" s="6"/>
+      <c r="M77" s="6"/>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="40">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="6">
+        <v>7</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" s="6"/>
+      <c r="M78" s="6"/>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="214">
+      <c r="A79" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="F79" s="6">
+        <v>1</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="J79" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="K79" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="M79" s="6" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="142.28571428571">
+      <c r="A80" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="F80" s="6">
+        <v>1</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K80" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="M80" s="6" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="263">
+      <c r="A81" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="F81" s="6">
+        <v>1</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="K81" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="M81" s="6" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="136">
+      <c r="A82" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="F82" s="6">
+        <v>1</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="H82" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="M82" s="6" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="138">
+      <c r="A83" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="F83" s="6">
+        <v>1</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="K83" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="M83" s="6" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="216.14285714286">
+      <c r="A84" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F84" s="6">
+        <v>1</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="K84" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="M84" s="6" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="140">
+      <c r="A85" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="F85" s="6">
+        <v>1</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="K85" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="M85" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="40">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8"/>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="8"/>
+      <c r="F86" s="6">
+        <v>2</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J86" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="K86" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" s="6"/>
+      <c r="M86" s="6"/>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="40">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="6">
+        <v>3</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="K87" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" s="6"/>
+      <c r="M87" s="6"/>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="293.14285714286">
+      <c r="A88" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F88" s="6">
+        <v>1</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="J88" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="K88" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="M88" s="6" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="64">
+      <c r="A89" s="8"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="6">
+        <v>2</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J89" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" s="6"/>
+      <c r="M89" s="6"/>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="46">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="8"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+      <c r="F90" s="6">
+        <v>3</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I90" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J90" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" s="6"/>
+      <c r="M90" s="6"/>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="30">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="6">
+        <v>4</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J91" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="K91" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" s="6"/>
+      <c r="M91" s="6"/>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="30">
+      <c r="A92" s="8"/>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="6">
+        <v>5</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J92" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="K92" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" s="6"/>
+      <c r="M92" s="6"/>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="30">
+      <c r="A93" s="8"/>
+      <c r="B93" s="8"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="8"/>
+      <c r="E93" s="8"/>
+      <c r="F93" s="6">
+        <v>6</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J93" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="K93" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" s="6"/>
+      <c r="M93" s="6"/>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="30">
+      <c r="A94" s="8"/>
+      <c r="B94" s="8"/>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="6">
+        <v>7</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J94" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K94" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" s="6"/>
+      <c r="M94" s="6"/>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="131.71428571429">
+      <c r="A95" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="F95" s="6">
+        <v>1</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I95" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="K95" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="M95" s="6" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="145">
+      <c r="A96" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="F96" s="6">
+        <v>1</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I96" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="J96" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="K96" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="M96" s="6" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="138.85714285714">
+      <c r="A97" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="F97" s="6">
+        <v>1</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I97" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="5" t="s">
-[...32 lines deleted...]
-      <c r="B11" s="7" t="s">
+      <c r="J97" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="K97" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="M97" s="6" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="251.14285714286">
+      <c r="A98" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="F98" s="6">
+        <v>1</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I98" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K98" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="M98" s="6" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="30">
+      <c r="A99" s="8"/>
+      <c r="B99" s="8"/>
+      <c r="C99" s="8"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="6">
+        <v>2</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J99" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K99" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" s="6"/>
+      <c r="M99" s="6"/>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="31">
+      <c r="A100" s="8"/>
+      <c r="B100" s="8"/>
+      <c r="C100" s="8"/>
+      <c r="D100" s="8"/>
+      <c r="E100" s="8"/>
+      <c r="F100" s="6">
+        <v>3</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K100" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L100" s="6"/>
+      <c r="M100" s="6"/>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="34">
+      <c r="A101" s="8"/>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+      <c r="F101" s="6">
+        <v>4</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K101" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" s="6"/>
+      <c r="M101" s="6"/>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="250">
+      <c r="A102" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="F102" s="6">
+        <v>1</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="K102" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L102" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="M102" s="6" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="143">
+      <c r="A103" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="F103" s="6">
+        <v>1</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J103" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" customHeight="1" ht="30">
+      <c r="A104" s="8"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+      <c r="F104" s="6">
+        <v>2</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J104" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K104" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L104" s="6"/>
+      <c r="M104" s="6"/>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="136.57142857143">
+      <c r="A105" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="F105" s="6">
+        <v>1</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J105" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="K105" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="M105" s="6" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="127">
+      <c r="A106" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="C106" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="D106" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="5">
+      <c r="E106" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="F106" s="6">
         <v>1</v>
       </c>
-      <c r="G11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="G106" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J106" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K106" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="M106" s="6" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" customHeight="1" ht="140.57142857143">
+      <c r="A107" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F107" s="6">
+        <v>1</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="K107" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="M107" s="6" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" customHeight="1" ht="139.57142857143">
+      <c r="A108" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F108" s="6">
+        <v>1</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I108" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="J108" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="M108" s="6" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" customHeight="1" ht="375.28571428571">
+      <c r="A109" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="F109" s="6">
+        <v>1</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="J109" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="M109" s="6" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" customHeight="1" ht="134.14285714286">
+      <c r="A110" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="F110" s="6">
+        <v>1</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="J110" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="M110" s="6" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" customHeight="1" ht="154.14285714286">
+      <c r="A111" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="F111" s="6">
+        <v>1</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I111" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I11" s="5" t="s">
-[...38 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="J111" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L111" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="M111" s="6" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" customHeight="1" ht="151">
+      <c r="A112" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D112" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="5">
+      <c r="E112" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="F112" s="6">
         <v>1</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="G112" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J112" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K112" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="M112" s="6" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" customHeight="1" ht="142">
+      <c r="A113" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="F113" s="6">
+        <v>1</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="J113" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="M113" s="6" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" customHeight="1" ht="187">
+      <c r="A114" s="8"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+      <c r="F114" s="6">
+        <v>2</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="J114" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="K114" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" s="6"/>
+      <c r="M114" s="6"/>
+    </row>
+    <row r="115" spans="1:26" customHeight="1" ht="155.14285714286">
+      <c r="A115" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="F115" s="6">
+        <v>1</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="J115" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="K115" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="M115" s="6" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" customHeight="1" ht="30">
+      <c r="A116" s="8"/>
+      <c r="B116" s="8"/>
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="8"/>
+      <c r="F116" s="6">
+        <v>2</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="H116" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K116" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L116" s="6"/>
+      <c r="M116" s="6"/>
+    </row>
+    <row r="117" spans="1:26" customHeight="1" ht="136.85714285714">
+      <c r="A117" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="F117" s="6">
+        <v>1</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="J117" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="K117" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="M117" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" customHeight="1" ht="148.71428571429">
+      <c r="A118" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F118" s="6">
+        <v>1</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="H118" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="J118" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="K118" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="M118" s="6" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" customHeight="1" ht="171">
+      <c r="A119" s="8"/>
+      <c r="B119" s="8"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="8"/>
+      <c r="F119" s="6">
+        <v>2</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="J119" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" s="6"/>
+      <c r="M119" s="6"/>
+    </row>
+    <row r="120" spans="1:26" customHeight="1" ht="161">
+      <c r="A120" s="8"/>
+      <c r="B120" s="8"/>
+      <c r="C120" s="8"/>
+      <c r="D120" s="8"/>
+      <c r="E120" s="8"/>
+      <c r="F120" s="6">
+        <v>3</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I120" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="J120" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="K120" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" s="6"/>
+      <c r="M120" s="6"/>
+    </row>
+    <row r="121" spans="1:26" customHeight="1" ht="129.71428571429">
+      <c r="A121" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="F121" s="6">
+        <v>1</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J121" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="M121" s="6" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" customHeight="1" ht="133">
+      <c r="A122" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="F122" s="6">
+        <v>1</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J122" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K122" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="M122" s="6" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" customHeight="1" ht="216.57142857143">
+      <c r="A123" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="F123" s="6">
+        <v>1</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="J123" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="M123" s="6" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" customHeight="1" ht="117">
+      <c r="A124" s="8"/>
+      <c r="B124" s="8"/>
+      <c r="C124" s="8"/>
+      <c r="D124" s="8"/>
+      <c r="E124" s="8"/>
+      <c r="F124" s="6">
+        <v>2</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="J124" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="K124" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L124" s="6"/>
+      <c r="M124" s="6"/>
+    </row>
+    <row r="125" spans="1:26" customHeight="1" ht="133">
+      <c r="A125" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="F125" s="6">
+        <v>1</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J125" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K125" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="M125" s="6" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" customHeight="1" ht="94">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="6">
+        <v>2</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J126" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K126" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L126" s="6"/>
+      <c r="M126" s="6"/>
+    </row>
+    <row r="127" spans="1:26" customHeight="1" ht="139.71428571429">
+      <c r="A127" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="F127" s="6">
+        <v>1</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="H127" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="J127" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="K127" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="M127" s="6" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" customHeight="1" ht="151.14285714286">
+      <c r="A128" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="F128" s="6">
+        <v>1</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="H128" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="J128" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="M128" s="6" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" customHeight="1" ht="151.71428571429">
+      <c r="A129" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="F129" s="6">
+        <v>1</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J129" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K129" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="M129" s="6" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" customHeight="1" ht="34">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8"/>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="8"/>
+      <c r="F130" s="6">
+        <v>2</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J130" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K130" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" s="6"/>
+      <c r="M130" s="6"/>
+    </row>
+    <row r="131" spans="1:26" customHeight="1" ht="30">
+      <c r="A131" s="8"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="6">
+        <v>3</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J131" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K131" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" s="6"/>
+      <c r="M131" s="6"/>
+    </row>
+    <row r="132" spans="1:26" customHeight="1" ht="137.42857142857">
+      <c r="A132" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="F132" s="6">
+        <v>1</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="J132" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="K132" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="M132" s="6" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" customHeight="1" ht="136.57142857143">
+      <c r="A133" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="F133" s="6">
+        <v>1</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="J133" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="M133" s="6" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" customHeight="1" ht="129.28571428571">
+      <c r="A134" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="F134" s="6">
+        <v>1</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="J134" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="K134" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="M134" s="6" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" customHeight="1" ht="141.85714285714">
+      <c r="A135" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="F135" s="6">
+        <v>1</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="H135" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="J135" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="K135" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="M135" s="6" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" customHeight="1" ht="154.85714285714">
+      <c r="A136" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="F136" s="6">
+        <v>1</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="H136" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J136" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K136" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="M136" s="6" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" customHeight="1" ht="79">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="6">
+        <v>2</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="J137" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="K137" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L137" s="6"/>
+      <c r="M137" s="6"/>
+    </row>
+    <row r="138" spans="1:26" customHeight="1" ht="157.14285714286">
+      <c r="A138" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="F138" s="6">
+        <v>1</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="J138" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="K138" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>721</v>
+      </c>
+      <c r="M138" s="6" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" customHeight="1" ht="79">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="6">
+        <v>2</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="J139" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="K139" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+    </row>
+    <row r="140" spans="1:26" customHeight="1" ht="39.714285714286">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="6">
+        <v>3</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="H140" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="J140" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="K140" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" s="6"/>
+      <c r="M140" s="6"/>
+    </row>
+    <row r="141" spans="1:26" customHeight="1" ht="128.57142857143">
+      <c r="A141" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="F141" s="6">
+        <v>1</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="J141" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="K141" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="M141" s="6" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" customHeight="1" ht="210.42857142857">
+      <c r="A142" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="F142" s="6">
+        <v>1</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="H142" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="J142" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="K142" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="M142" s="6" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" customHeight="1" ht="790.28571428571">
+      <c r="A143" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="F143" s="6">
+        <v>1</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="J143" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="K143" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="M143" s="6" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" customHeight="1" ht="130.14285714286">
+      <c r="A144" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="F144" s="6">
+        <v>1</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="J144" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="K144" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="M144" s="6" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" customHeight="1" ht="366.85714285714">
+      <c r="A145" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="F145" s="6">
+        <v>1</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="H145" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J145" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="K145" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="M145" s="6" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" customHeight="1" ht="127.14285714286">
+      <c r="A146" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="F146" s="6">
+        <v>1</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="H146" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J146" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K146" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="M146" s="6" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" customHeight="1" ht="32.857142857143">
+      <c r="A147" s="8"/>
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="6">
+        <v>2</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="H147" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J147" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K147" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L147" s="6"/>
+      <c r="M147" s="6"/>
+    </row>
+    <row r="148" spans="1:26" customHeight="1" ht="319.28571428571">
+      <c r="A148" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="F148" s="6">
+        <v>1</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="H148" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="J148" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="K148" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="M148" s="6" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" customHeight="1" ht="127.14285714286">
+      <c r="A149" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="F149" s="6">
+        <v>1</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="H149" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J149" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K149" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L149" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="M149" s="6" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" customHeight="1" ht="386.14285714286">
+      <c r="A150" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="F150" s="6">
+        <v>1</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="H150" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="J150" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="K150" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="M150" s="6" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" customHeight="1" ht="134">
+      <c r="A151" s="8"/>
+      <c r="B151" s="8"/>
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+      <c r="F151" s="6">
+        <v>2</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="J151" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="K151" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L151" s="6"/>
+      <c r="M151" s="6"/>
+    </row>
+    <row r="152" spans="1:26" customHeight="1" ht="132">
+      <c r="A152" s="8"/>
+      <c r="B152" s="8"/>
+      <c r="C152" s="8"/>
+      <c r="D152" s="8"/>
+      <c r="E152" s="8"/>
+      <c r="F152" s="6">
+        <v>3</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>803</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="J152" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="K152" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L152" s="6"/>
+      <c r="M152" s="6"/>
+    </row>
+    <row r="153" spans="1:26" customHeight="1" ht="130">
+      <c r="A153" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="F153" s="6">
+        <v>1</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="J153" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="K153" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="M153" s="6" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" customHeight="1" ht="127.42857142857">
+      <c r="A154" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="F154" s="6">
+        <v>1</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="H154" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J154" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K154" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L154" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="M154" s="6" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" customHeight="1" ht="131.85714285714">
+      <c r="A155" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="F155" s="6">
+        <v>1</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I155" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="J155" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="K155" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="M155" s="6" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" customHeight="1" ht="127.42857142857">
+      <c r="A156" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="F156" s="6">
+        <v>1</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I156" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J156" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K156" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="M156" s="6" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" customHeight="1" ht="68">
+      <c r="A157" s="8"/>
+      <c r="B157" s="8"/>
+      <c r="C157" s="8"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="8"/>
+      <c r="F157" s="6">
+        <v>2</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I157" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J157" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K157" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L157" s="6"/>
+      <c r="M157" s="6"/>
+    </row>
+    <row r="158" spans="1:26" customHeight="1" ht="200.28571428571">
+      <c r="A158" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="F158" s="6">
+        <v>1</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="H158" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I158" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="J158" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="K158" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="M158" s="6" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" customHeight="1" ht="115.85714285714">
+      <c r="A159" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="F159" s="6">
+        <v>1</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I159" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J159" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K159" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" customHeight="1" ht="133.57142857143">
+      <c r="A160" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="F160" s="6">
+        <v>1</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="J160" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="K160" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L160" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="M160" s="6" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" customHeight="1" ht="236.85714285714">
+      <c r="A161" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="F161" s="6">
+        <v>1</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I161" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="J161" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="K161" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L161" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="M161" s="6" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" customHeight="1" ht="44">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8"/>
+      <c r="C162" s="8"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="8"/>
+      <c r="F162" s="6">
+        <v>2</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="J162" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="K162" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L162" s="6"/>
+      <c r="M162" s="6"/>
+    </row>
+    <row r="163" spans="1:26" customHeight="1" ht="30">
+      <c r="A163" s="8"/>
+      <c r="B163" s="8"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+      <c r="F163" s="6">
+        <v>3</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I163" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="J163" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="K163" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L163" s="6"/>
+      <c r="M163" s="6"/>
+    </row>
+    <row r="164" spans="1:26" customHeight="1" ht="127.28571428571">
+      <c r="A164" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="F164" s="6">
+        <v>1</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I164" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J164" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K164" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L164" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="M164" s="6" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" customHeight="1" ht="125">
+      <c r="A165" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="F165" s="6">
+        <v>1</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I165" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J165" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="K165" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L165" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="M165" s="6" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" customHeight="1" ht="44">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="6">
+        <v>2</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I166" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J166" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="K166" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L166" s="6"/>
+      <c r="M166" s="6"/>
+    </row>
+    <row r="167" spans="1:26" customHeight="1" ht="88">
+      <c r="A167" s="8"/>
+      <c r="B167" s="8"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="6">
+        <v>3</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J167" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="K167" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" s="6"/>
+      <c r="M167" s="6"/>
+    </row>
+    <row r="168" spans="1:26" customHeight="1" ht="73">
+      <c r="A168" s="8"/>
+      <c r="B168" s="8"/>
+      <c r="C168" s="8"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="8"/>
+      <c r="F168" s="6">
+        <v>4</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>893</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I168" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J168" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="K168" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L168" s="6"/>
+      <c r="M168" s="6"/>
+    </row>
+    <row r="169" spans="1:26" customHeight="1" ht="65">
+      <c r="A169" s="8"/>
+      <c r="B169" s="8"/>
+      <c r="C169" s="8"/>
+      <c r="D169" s="8"/>
+      <c r="E169" s="8"/>
+      <c r="F169" s="6">
+        <v>5</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J169" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="K169" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L169" s="6"/>
+      <c r="M169" s="6"/>
+    </row>
+    <row r="170" spans="1:26" customHeight="1" ht="76">
+      <c r="A170" s="8"/>
+      <c r="B170" s="8"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="6">
+        <v>6</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="J170" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="K170" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L170" s="6"/>
+      <c r="M170" s="6"/>
+    </row>
+    <row r="171" spans="1:26" customHeight="1" ht="91">
+      <c r="A171" s="8"/>
+      <c r="B171" s="8"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="6">
+        <v>7</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I171" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="J171" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="K171" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L171" s="6"/>
+      <c r="M171" s="6"/>
+    </row>
+    <row r="172" spans="1:26" customHeight="1" ht="48">
+      <c r="A172" s="8"/>
+      <c r="B172" s="8"/>
+      <c r="C172" s="8"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="8"/>
+      <c r="F172" s="6">
+        <v>8</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>902</v>
+      </c>
+      <c r="H172" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I172" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="J172" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="K172" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L172" s="6"/>
+      <c r="M172" s="6"/>
+    </row>
+    <row r="173" spans="1:26" customHeight="1" ht="159">
+      <c r="A173" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="F173" s="6">
+        <v>1</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I173" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="J173" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="K173" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="M173" s="6" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" customHeight="1" ht="196.71428571429">
+      <c r="A174" s="8" t="s">
+        <v>912</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="F174" s="6">
+        <v>1</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I174" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J174" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K174" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="M174" s="6" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" customHeight="1" ht="130.42857142857">
+      <c r="A175" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="F175" s="6">
+        <v>1</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="H175" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I175" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="J175" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="K175" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="M175" s="6" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" customHeight="1" ht="121.42857142857">
+      <c r="A176" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="F176" s="6">
+        <v>1</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="H176" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I176" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="J176" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="K176" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="M176" s="6" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" customHeight="1" ht="154.14285714286">
+      <c r="A177" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="F177" s="6">
+        <v>1</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="H177" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I177" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="J177" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="K177" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="M177" s="6" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" customHeight="1" ht="65">
+      <c r="A178" s="8"/>
+      <c r="B178" s="8"/>
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="6">
+        <v>2</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="H178" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I178" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="J178" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="K178" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L178" s="6"/>
+      <c r="M178" s="6"/>
+    </row>
+    <row r="179" spans="1:26" customHeight="1" ht="51">
+      <c r="A179" s="8"/>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="6">
+        <v>3</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I179" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="J179" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="K179" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L179" s="6"/>
+      <c r="M179" s="6"/>
+    </row>
+    <row r="180" spans="1:26" customHeight="1" ht="133">
+      <c r="A180" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="F180" s="6">
+        <v>1</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="H180" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I180" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="J180" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="K180" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="M180" s="6" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" customHeight="1" ht="57">
+      <c r="A181" s="8"/>
+      <c r="B181" s="8"/>
+      <c r="C181" s="8"/>
+      <c r="D181" s="8"/>
+      <c r="E181" s="8"/>
+      <c r="F181" s="6">
+        <v>2</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I181" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="J181" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="K181" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" s="6"/>
+      <c r="M181" s="6"/>
+    </row>
+    <row r="182" spans="1:26" customHeight="1" ht="149.57142857143">
+      <c r="A182" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="F182" s="6">
+        <v>1</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="H182" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I182" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="J182" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="K182" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="M182" s="6" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" customHeight="1" ht="40">
+      <c r="A183" s="8"/>
+      <c r="B183" s="8"/>
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="8"/>
+      <c r="F183" s="6">
+        <v>2</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="H183" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I183" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="J183" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="K183" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L183" s="6"/>
+      <c r="M183" s="6"/>
+    </row>
+    <row r="184" spans="1:26" customHeight="1" ht="38">
+      <c r="A184" s="8"/>
+      <c r="B184" s="8"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="6">
+        <v>3</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="H184" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I184" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="J184" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="K184" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L184" s="6"/>
+      <c r="M184" s="6"/>
+    </row>
+    <row r="185" spans="1:26" customHeight="1" ht="130.85714285714">
+      <c r="A185" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="B185" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="F185" s="6">
+        <v>1</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I185" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="J185" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="K185" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="M185" s="6" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" customHeight="1" ht="35">
+      <c r="A186" s="8"/>
+      <c r="B186" s="8"/>
+      <c r="C186" s="8"/>
+      <c r="D186" s="8"/>
+      <c r="E186" s="8"/>
+      <c r="F186" s="6">
+        <v>2</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="H186" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I186" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="J186" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="K186" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L186" s="6"/>
+      <c r="M186" s="6"/>
+    </row>
+    <row r="187" spans="1:26" customHeight="1" ht="35">
+      <c r="A187" s="8"/>
+      <c r="B187" s="8"/>
+      <c r="C187" s="8"/>
+      <c r="D187" s="8"/>
+      <c r="E187" s="8"/>
+      <c r="F187" s="6">
+        <v>3</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I187" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="J187" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="K187" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L187" s="6"/>
+      <c r="M187" s="6"/>
+    </row>
+    <row r="188" spans="1:26" customHeight="1" ht="330.85714285714">
+      <c r="A188" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="B188" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="F188" s="6">
+        <v>1</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="H188" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="J188" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="K188" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L188" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="M188" s="6" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" customHeight="1" ht="269.14285714286">
+      <c r="A189" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F189" s="6">
+        <v>1</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="H189" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I189" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J189" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K189" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L189" s="6" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M189" s="6" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" customHeight="1" ht="135.42857142857">
+      <c r="A190" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F190" s="6">
+        <v>1</v>
+      </c>
+      <c r="G190" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I190" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="J190" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="K190" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L190" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M190" s="6" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" customHeight="1" ht="127.14285714286">
+      <c r="A191" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F191" s="6">
+        <v>1</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I191" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J191" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K191" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L191" s="6" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M191" s="6" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" customHeight="1" ht="130.28571428571">
+      <c r="A192" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B192" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D192" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F192" s="6">
+        <v>1</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J192" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="K192" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M192" s="6" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" customHeight="1" ht="34.571428571429">
+      <c r="A193" s="8"/>
+      <c r="B193" s="8"/>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="6">
+        <v>2</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I193" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J193" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" s="6"/>
+      <c r="M193" s="6"/>
+    </row>
+    <row r="194" spans="1:26" customHeight="1" ht="34.857142857143">
+      <c r="A194" s="8"/>
+      <c r="B194" s="8"/>
+      <c r="C194" s="8"/>
+      <c r="D194" s="8"/>
+      <c r="E194" s="8"/>
+      <c r="F194" s="6">
+        <v>3</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H194" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I194" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J194" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K194" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L194" s="6"/>
+      <c r="M194" s="6"/>
+    </row>
+    <row r="195" spans="1:26" customHeight="1" ht="36.285714285714">
+      <c r="A195" s="8"/>
+      <c r="B195" s="8"/>
+      <c r="C195" s="8"/>
+      <c r="D195" s="8"/>
+      <c r="E195" s="8"/>
+      <c r="F195" s="6">
+        <v>4</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J195" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K195" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L195" s="6"/>
+      <c r="M195" s="6"/>
+    </row>
+    <row r="196" spans="1:26" customHeight="1" ht="35.714285714286">
+      <c r="A196" s="8"/>
+      <c r="B196" s="8"/>
+      <c r="C196" s="8"/>
+      <c r="D196" s="8"/>
+      <c r="E196" s="8"/>
+      <c r="F196" s="6">
+        <v>5</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J196" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K196" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L196" s="6"/>
+      <c r="M196" s="6"/>
+    </row>
+    <row r="197" spans="1:26" customHeight="1" ht="227.85714285714">
+      <c r="A197" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F197" s="6">
+        <v>1</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I197" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J197" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K197" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L197" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="M197" s="6" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" customHeight="1" ht="131.42857142857">
+      <c r="A198" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F198" s="6">
+        <v>1</v>
+      </c>
+      <c r="G198" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I198" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J198" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="K198" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L198" s="6" t="s">
+        <v>1049</v>
+      </c>
+      <c r="M198" s="6" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" customHeight="1" ht="129.42857142857">
+      <c r="A199" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D199" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F199" s="6">
+        <v>1</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I199" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J199" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="K199" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L199" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="M199" s="6" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" customHeight="1" ht="126.71428571429">
+      <c r="A200" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F200" s="6">
+        <v>1</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I200" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J200" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K200" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L200" s="6" t="s">
+        <v>1063</v>
+      </c>
+      <c r="M200" s="6" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" customHeight="1" ht="290.28571428571">
+      <c r="A201" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F201" s="6">
+        <v>1</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I201" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J201" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K201" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L201" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M201" s="6" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" customHeight="1" ht="255.85714285714">
+      <c r="A202" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F202" s="6">
+        <v>1</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I202" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J202" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K202" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L202" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M202" s="6" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" customHeight="1" ht="54">
+      <c r="A203" s="8"/>
+      <c r="B203" s="8"/>
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+      <c r="F203" s="6">
+        <v>2</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I203" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J203" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K203" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L203" s="6"/>
+      <c r="M203" s="6"/>
+    </row>
+    <row r="204" spans="1:26" customHeight="1" ht="242.28571428571">
+      <c r="A204" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B204" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E204" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F204" s="6">
+        <v>1</v>
+      </c>
+      <c r="G204" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I204" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J204" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K204" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" s="6" t="s">
+        <v>1089</v>
+      </c>
+      <c r="M204" s="6" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" customHeight="1" ht="30">
+      <c r="A205" s="8"/>
+      <c r="B205" s="8"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="6">
+        <v>2</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I205" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J205" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K205" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L205" s="6"/>
+      <c r="M205" s="6"/>
+    </row>
+    <row r="206" spans="1:26" customHeight="1" ht="287.85714285714">
+      <c r="A206" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F206" s="6">
+        <v>1</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="H206" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I206" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="I12" s="5" t="s">
-[...38 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="J206" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K206" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M206" s="6" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" customHeight="1" ht="30">
+      <c r="A207" s="8"/>
+      <c r="B207" s="8"/>
+      <c r="C207" s="8"/>
+      <c r="D207" s="8"/>
+      <c r="E207" s="8"/>
+      <c r="F207" s="6">
+        <v>2</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I207" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J207" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K207" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L207" s="6"/>
+      <c r="M207" s="6"/>
+    </row>
+    <row r="208" spans="1:26" customHeight="1" ht="37">
+      <c r="A208" s="8"/>
+      <c r="B208" s="8"/>
+      <c r="C208" s="8"/>
+      <c r="D208" s="8"/>
+      <c r="E208" s="8"/>
+      <c r="F208" s="6">
+        <v>3</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I208" s="6" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J208" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L208" s="6"/>
+      <c r="M208" s="6"/>
+    </row>
+    <row r="209" spans="1:26" customHeight="1" ht="209.14285714286">
+      <c r="A209" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D209" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="5">
+      <c r="E209" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F209" s="6">
         <v>1</v>
       </c>
-      <c r="G13" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="G209" s="6" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I209" s="6" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J209" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M209" s="6" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" customHeight="1" ht="44">
+      <c r="A210" s="8"/>
+      <c r="B210" s="8"/>
+      <c r="C210" s="8"/>
+      <c r="D210" s="8"/>
+      <c r="E210" s="8"/>
+      <c r="F210" s="6">
+        <v>2</v>
+      </c>
+      <c r="G210" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I210" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J210" s="7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="K210" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L210" s="6"/>
+      <c r="M210" s="6"/>
+    </row>
+    <row r="211" spans="1:26" customHeight="1" ht="141.42857142857">
+      <c r="A211" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D211" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="5">
+      <c r="E211" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F211" s="6">
         <v>1</v>
       </c>
-      <c r="G14" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D15" s="7" t="s">
+      <c r="G211" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I211" s="6" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J211" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="K211" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L211" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M211" s="6" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" customHeight="1" ht="30">
+      <c r="A212" s="8"/>
+      <c r="B212" s="8"/>
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="6">
+        <v>2</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H212" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I212" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="J212" s="7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="K212" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L212" s="6"/>
+      <c r="M212" s="6"/>
+    </row>
+    <row r="213" spans="1:26" customHeight="1" ht="30">
+      <c r="A213" s="8"/>
+      <c r="B213" s="8"/>
+      <c r="C213" s="8"/>
+      <c r="D213" s="8"/>
+      <c r="E213" s="8"/>
+      <c r="F213" s="6">
+        <v>3</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I213" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J213" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K213" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L213" s="6"/>
+      <c r="M213" s="6"/>
+    </row>
+    <row r="214" spans="1:26" customHeight="1" ht="30">
+      <c r="A214" s="8"/>
+      <c r="B214" s="8"/>
+      <c r="C214" s="8"/>
+      <c r="D214" s="8"/>
+      <c r="E214" s="8"/>
+      <c r="F214" s="6">
+        <v>4</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H214" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I214" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="J214" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="K214" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L214" s="6"/>
+      <c r="M214" s="6"/>
+    </row>
+    <row r="215" spans="1:26" customHeight="1" ht="163.71428571429">
+      <c r="A215" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B215" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D215" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="5">
+      <c r="E215" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F215" s="6">
         <v>1</v>
       </c>
-      <c r="G15" s="5" t="s">
-[...40 lines deleted...]
-      <c r="F16" s="5">
+      <c r="G215" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H215" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I215" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="J215" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="K215" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L215" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M215" s="6" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" customHeight="1" ht="140.57142857143">
+      <c r="A216" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B216" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F216" s="6">
+        <v>1</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H216" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I216" s="6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J216" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K216" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L216" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="M216" s="6" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" customHeight="1" ht="34">
+      <c r="A217" s="8"/>
+      <c r="B217" s="8"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="8"/>
+      <c r="F217" s="6">
         <v>2</v>
       </c>
-      <c r="G16" s="5" t="s">
-[...36 lines deleted...]
-      <c r="F17" s="5">
+      <c r="G217" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I217" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J217" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K217" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L217" s="6"/>
+      <c r="M217" s="6"/>
+    </row>
+    <row r="218" spans="1:26" customHeight="1" ht="77">
+      <c r="A218" s="8"/>
+      <c r="B218" s="8"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+      <c r="F218" s="6">
         <v>3</v>
       </c>
-      <c r="G17" s="5" t="s">
-[...40 lines deleted...]
-      <c r="D18" s="7" t="s">
+      <c r="G218" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H218" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J218" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K218" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L218" s="6"/>
+      <c r="M218" s="6"/>
+    </row>
+    <row r="219" spans="1:26" customHeight="1" ht="127.71428571429">
+      <c r="A219" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D219" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="5">
+      <c r="E219" s="8" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F219" s="6">
         <v>1</v>
       </c>
-      <c r="G18" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D19" s="7" t="s">
+      <c r="G219" s="6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H219" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I219" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J219" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K219" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L219" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="M219" s="6" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" customHeight="1" ht="186">
+      <c r="A220" s="8"/>
+      <c r="B220" s="8"/>
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="8"/>
+      <c r="F220" s="6">
+        <v>2</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H220" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I220" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J220" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="K220" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L220" s="6"/>
+      <c r="M220" s="6"/>
+    </row>
+    <row r="221" spans="1:26" customHeight="1" ht="196">
+      <c r="A221" s="8"/>
+      <c r="B221" s="8"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="6">
+        <v>3</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I221" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J221" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="K221" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L221" s="6"/>
+      <c r="M221" s="6"/>
+    </row>
+    <row r="222" spans="1:26" customHeight="1" ht="126.42857142857">
+      <c r="A222" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B222" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D222" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="5">
+      <c r="E222" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F222" s="6">
         <v>1</v>
       </c>
-      <c r="G19" s="5" t="s">
-[...14 lines deleted...]
-      <c r="L19" s="5" t="s">
+      <c r="G222" s="6" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I222" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J222" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="K222" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L222" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="M222" s="6" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" customHeight="1" ht="134.28571428571">
+      <c r="A223" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B223" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F223" s="6">
+        <v>1</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I223" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="J223" s="7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K223" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="M223" s="6" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" customHeight="1" ht="473.14285714286">
+      <c r="A224" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B224" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D224" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E224" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F224" s="6">
+        <v>1</v>
+      </c>
+      <c r="G224" s="6" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I224" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J224" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K224" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L224" s="6" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M224" s="6" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" customHeight="1" ht="30">
+      <c r="A225" s="8"/>
+      <c r="B225" s="8"/>
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+      <c r="F225" s="6">
+        <v>2</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H225" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I225" s="6" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J225" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="K225" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L225" s="6"/>
+      <c r="M225" s="6"/>
+    </row>
+    <row r="226" spans="1:26" customHeight="1" ht="202.57142857143">
+      <c r="A226" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B226" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F226" s="6">
+        <v>1</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H226" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I226" s="6" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J226" s="7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K226" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L226" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M226" s="6" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" customHeight="1" ht="126.71428571429">
+      <c r="A227" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B227" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D227" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E227" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F227" s="6">
+        <v>1</v>
+      </c>
+      <c r="G227" s="6" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H227" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I227" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="J227" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K227" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="M227" s="6" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" customHeight="1" ht="126.14285714286">
+      <c r="A228" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B228" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F228" s="6">
+        <v>1</v>
+      </c>
+      <c r="G228" s="6" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H228" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I228" s="6" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J228" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K228" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L228" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="M228" s="6" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" customHeight="1" ht="134">
+      <c r="A229" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B229" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D229" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F229" s="6">
+        <v>1</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H229" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I229" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J229" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K229" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L229" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="M229" s="6" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" customHeight="1" ht="312.57142857143">
+      <c r="A230" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B230" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D230" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F230" s="6">
+        <v>1</v>
+      </c>
+      <c r="G230" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H230" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I230" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J230" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K230" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L230" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="M230" s="6" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" customHeight="1" ht="111.14285714286">
+      <c r="A231" s="8" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B231" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D231" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F231" s="6">
+        <v>1</v>
+      </c>
+      <c r="G231" s="6" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H231" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I231" s="6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J231" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="K231" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L231" s="6" t="s">
+        <v>1237</v>
+      </c>
+      <c r="M231" s="6" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" customHeight="1" ht="63">
+      <c r="A232" s="8"/>
+      <c r="B232" s="8"/>
+      <c r="C232" s="8"/>
+      <c r="D232" s="8"/>
+      <c r="E232" s="8"/>
+      <c r="F232" s="6">
+        <v>2</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H232" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I232" s="6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J232" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K232" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" s="6"/>
+      <c r="M232" s="6"/>
+    </row>
+    <row r="233" spans="1:26" customHeight="1" ht="129.57142857143">
+      <c r="A233" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B233" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D233" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F233" s="6">
+        <v>1</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I233" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="J233" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K233" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L233" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="M233" s="6" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" customHeight="1" ht="143">
+      <c r="A234" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D234" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E234" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F234" s="6">
+        <v>1</v>
+      </c>
+      <c r="G234" s="6" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H234" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I234" s="6" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J234" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="K234" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M234" s="6" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26" customHeight="1" ht="111.42857142857">
+      <c r="A235" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D235" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F235" s="6">
+        <v>1</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I235" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J235" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K235" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M235" s="6" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" customHeight="1" ht="295.42857142857">
+      <c r="A236" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B236" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F236" s="6">
+        <v>1</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H236" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I236" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J236" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="K236" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="M236" s="6" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26" customHeight="1" ht="126.28571428571">
+      <c r="A237" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D237" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E237" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F237" s="6">
+        <v>1</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H237" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I237" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J237" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="K237" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L237" s="6" t="s">
+        <v>1282</v>
+      </c>
+      <c r="M237" s="6" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26" customHeight="1" ht="127.85714285714">
+      <c r="A238" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D238" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E238" s="8" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F238" s="6">
+        <v>1</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H238" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I238" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J238" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K238" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L238" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="M238" s="6" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26" customHeight="1" ht="558.14285714286">
+      <c r="A239" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E239" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F239" s="6">
+        <v>1</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H239" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I239" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J239" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K239" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="M239" s="6" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" customHeight="1" ht="48">
+      <c r="A240" s="8"/>
+      <c r="B240" s="8"/>
+      <c r="C240" s="8"/>
+      <c r="D240" s="8"/>
+      <c r="E240" s="8"/>
+      <c r="F240" s="6">
+        <v>2</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H240" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I240" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J240" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="K240" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" s="6"/>
+      <c r="M240" s="6"/>
+    </row>
+    <row r="241" spans="1:26" customHeight="1" ht="30">
+      <c r="A241" s="8"/>
+      <c r="B241" s="8"/>
+      <c r="C241" s="8"/>
+      <c r="D241" s="8"/>
+      <c r="E241" s="8"/>
+      <c r="F241" s="6">
+        <v>3</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="H241" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I241" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="J241" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="K241" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" s="6"/>
+      <c r="M241" s="6"/>
+    </row>
+    <row r="242" spans="1:26" customHeight="1" ht="37">
+      <c r="A242" s="8"/>
+      <c r="B242" s="8"/>
+      <c r="C242" s="8"/>
+      <c r="D242" s="8"/>
+      <c r="E242" s="8"/>
+      <c r="F242" s="6">
+        <v>4</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H242" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I242" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J242" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K242" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" s="6"/>
+      <c r="M242" s="6"/>
+    </row>
+    <row r="243" spans="1:26" customHeight="1" ht="41">
+      <c r="A243" s="8"/>
+      <c r="B243" s="8"/>
+      <c r="C243" s="8"/>
+      <c r="D243" s="8"/>
+      <c r="E243" s="8"/>
+      <c r="F243" s="6">
+        <v>5</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H243" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I243" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J243" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="K243" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L243" s="6"/>
+      <c r="M243" s="6"/>
+    </row>
+    <row r="244" spans="1:26" customHeight="1" ht="136.28571428571">
+      <c r="A244" s="8" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F244" s="6">
+        <v>1</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H244" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I244" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="J244" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K244" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="M244" s="6" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" customHeight="1" ht="53">
+      <c r="A245" s="8"/>
+      <c r="B245" s="8"/>
+      <c r="C245" s="8"/>
+      <c r="D245" s="8"/>
+      <c r="E245" s="8"/>
+      <c r="F245" s="6">
+        <v>2</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H245" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I245" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="J245" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K245" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" s="6"/>
+      <c r="M245" s="6"/>
+    </row>
+    <row r="246" spans="1:26" customHeight="1" ht="127.85714285714">
+      <c r="A246" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E246" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F246" s="6">
+        <v>1</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H246" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J246" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K246" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L246" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="M246" s="6" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26" customHeight="1" ht="128.28571428571">
+      <c r="A247" s="8" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F247" s="6">
+        <v>1</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I247" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J247" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K247" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="M247" s="6" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26" customHeight="1" ht="169.57142857143">
+      <c r="A248" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B248" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C248" s="8" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D248" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F248" s="6">
+        <v>1</v>
+      </c>
+      <c r="G248" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H248" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I248" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J248" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K248" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="M248" s="6" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26" customHeight="1" ht="91.428571428571">
+      <c r="A249" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B249" s="8"/>
+      <c r="C249" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D249" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E249" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F249" s="6"/>
+      <c r="G249" s="6"/>
+      <c r="H249" s="6"/>
+      <c r="I249" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J249" s="7"/>
+      <c r="K249" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L249" s="6" t="s">
+        <v>1343</v>
+      </c>
+      <c r="M249" s="6" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26" customHeight="1" ht="127.28571428571">
+      <c r="A250" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D250" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E250" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F250" s="6">
+        <v>1</v>
+      </c>
+      <c r="G250" s="6" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H250" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I250" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J250" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="K250" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" s="6" t="s">
+        <v>1350</v>
+      </c>
+      <c r="M250" s="6" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" customHeight="1" ht="91.285714285714">
+      <c r="A251" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B251" s="8"/>
+      <c r="C251" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D251" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F251" s="6"/>
+      <c r="G251" s="6"/>
+      <c r="H251" s="6"/>
+      <c r="I251" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J251" s="7"/>
+      <c r="K251" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L251" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="M251" s="6" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" customHeight="1" ht="110.42857142857">
+      <c r="A252" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D252" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F252" s="6">
+        <v>1</v>
+      </c>
+      <c r="G252" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H252" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="M19" s="5" t="s">
+      <c r="I252" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="N19"/>
-[...19 lines deleted...]
-      <c r="F20" s="5">
+      <c r="J252" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K252" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L252" s="6" t="s">
+        <v>1358</v>
+      </c>
+      <c r="M252" s="6" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" customHeight="1" ht="218.71428571429">
+      <c r="A253" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D253" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E253" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="F253" s="6">
+        <v>1</v>
+      </c>
+      <c r="G253" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H253" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I253" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J253" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K253" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L253" s="6" t="s">
+        <v>1366</v>
+      </c>
+      <c r="M253" s="6" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26" customHeight="1" ht="131.42857142857">
+      <c r="A254" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D254" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F254" s="6">
+        <v>1</v>
+      </c>
+      <c r="G254" s="6" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H254" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I254" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J254" s="7" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K254" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" s="6" t="s">
+        <v>1373</v>
+      </c>
+      <c r="M254" s="6" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" customHeight="1" ht="160">
+      <c r="A255" s="8"/>
+      <c r="B255" s="8"/>
+      <c r="C255" s="8"/>
+      <c r="D255" s="8"/>
+      <c r="E255" s="8"/>
+      <c r="F255" s="6">
         <v>2</v>
       </c>
-      <c r="G20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="G255" s="6" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H255" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I255" s="6" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J255" s="7" t="s">
+        <v>1377</v>
+      </c>
+      <c r="K255" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L255" s="6"/>
+      <c r="M255" s="6"/>
+    </row>
+    <row r="256" spans="1:26" customHeight="1" ht="125.71428571429">
+      <c r="A256" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D256" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="F256" s="6">
+        <v>1</v>
+      </c>
+      <c r="G256" s="6" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H256" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I256" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J256" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="K256" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L256" s="6" t="s">
+        <v>1383</v>
+      </c>
+      <c r="M256" s="6" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" customHeight="1" ht="122.42857142857">
+      <c r="A257" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B257" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D257" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="F257" s="6">
+        <v>1</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I257" s="6" t="s">
+        <v>1389</v>
+      </c>
+      <c r="J257" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="K257" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>1391</v>
+      </c>
+      <c r="M257" s="6" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" customHeight="1" ht="125.57142857143">
+      <c r="A258" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D258" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="F258" s="6">
+        <v>1</v>
+      </c>
+      <c r="G258" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I258" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J258" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="I20" s="5" t="s">
-[...34 lines deleted...]
-      <c r="D21" s="7" t="s">
+      <c r="K258" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L258" s="6" t="s">
+        <v>1397</v>
+      </c>
+      <c r="M258" s="6" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" customHeight="1" ht="217.42857142857">
+      <c r="A259" s="8" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D259" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="5">
+      <c r="E259" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="F259" s="6">
         <v>1</v>
       </c>
-      <c r="G21" s="5" t="s">
-[...44 lines deleted...]
-      <c r="D22" s="7" t="s">
+      <c r="G259" s="6" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H259" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I259" s="6" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J259" s="7" t="s">
+        <v>1404</v>
+      </c>
+      <c r="K259" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L259" s="6" t="s">
+        <v>1405</v>
+      </c>
+      <c r="M259" s="6" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" customHeight="1" ht="52">
+      <c r="A260" s="8"/>
+      <c r="B260" s="8"/>
+      <c r="C260" s="8"/>
+      <c r="D260" s="8"/>
+      <c r="E260" s="8"/>
+      <c r="F260" s="6">
+        <v>2</v>
+      </c>
+      <c r="G260" s="6" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I260" s="6" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J260" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K260" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L260" s="6"/>
+      <c r="M260" s="6"/>
+    </row>
+    <row r="261" spans="1:26" customHeight="1" ht="44">
+      <c r="A261" s="8"/>
+      <c r="B261" s="8"/>
+      <c r="C261" s="8"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="8"/>
+      <c r="F261" s="6">
+        <v>3</v>
+      </c>
+      <c r="G261" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I261" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J261" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K261" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" s="6"/>
+      <c r="M261" s="6"/>
+    </row>
+    <row r="262" spans="1:26" customHeight="1" ht="51">
+      <c r="A262" s="8"/>
+      <c r="B262" s="8"/>
+      <c r="C262" s="8"/>
+      <c r="D262" s="8"/>
+      <c r="E262" s="8"/>
+      <c r="F262" s="6">
+        <v>4</v>
+      </c>
+      <c r="G262" s="6" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="I262" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="J262" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K262" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L262" s="6"/>
+      <c r="M262" s="6"/>
+    </row>
+    <row r="263" spans="1:26" customHeight="1" ht="41">
+      <c r="A263" s="8"/>
+      <c r="B263" s="8"/>
+      <c r="C263" s="8"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="8"/>
+      <c r="F263" s="6">
+        <v>5</v>
+      </c>
+      <c r="G263" s="6" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I263" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J263" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="K263" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L263" s="6"/>
+      <c r="M263" s="6"/>
+    </row>
+    <row r="264" spans="1:26" customHeight="1" ht="357.57142857143">
+      <c r="A264" s="8" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B264" s="8" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D264" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="5">
+      <c r="E264" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F264" s="6">
         <v>1</v>
       </c>
-      <c r="G22" s="5" t="s">
-[...7210 lines deleted...]
-      <c r="J173" s="6" t="s">
+      <c r="G264" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H264" s="6" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I264" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="K173" s="5" t="s">
-[...4087 lines deleted...]
-      <c r="M257" s="5" t="s">
+      <c r="J264" s="7" t="s">
         <v>1418</v>
       </c>
-      <c r="N257"/>
-[...14 lines deleted...]
-      <c r="A258" s="7" t="s">
+      <c r="K264" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" s="6" t="s">
         <v>1419</v>
       </c>
-      <c r="B258" s="7" t="s">
+      <c r="M264" s="6" t="s">
         <v>1420</v>
       </c>
-      <c r="C258" s="7" t="s">
-[...312 lines deleted...]
-      <c r="Z264"/>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>1448</v>
+        <v>1421</v>
       </c>
       <c r="M265">
         <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>1449</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>1450</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>1451</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>1452</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>1453</v>
+        <v>1426</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="F7:K7"/>
     <mergeCell ref="A9:A9"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="C9:C9"/>
     <mergeCell ref="D9:D9"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="L9:L9"/>
     <mergeCell ref="M9:M9"/>
     <mergeCell ref="A10:A10"/>
     <mergeCell ref="B10:B10"/>
     <mergeCell ref="C10:C10"/>
     <mergeCell ref="D10:D10"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="L10:L10"/>
     <mergeCell ref="M10:M10"/>
     <mergeCell ref="A11:A11"/>
     <mergeCell ref="B11:B11"/>
     <mergeCell ref="C11:C11"/>
     <mergeCell ref="D11:D11"/>
     <mergeCell ref="E11:E11"/>
     <mergeCell ref="L11:L11"/>
     <mergeCell ref="M11:M11"/>
     <mergeCell ref="A12:A12"/>
     <mergeCell ref="B12:B12"/>
@@ -18964,79 +15537,72 @@
     <mergeCell ref="A258:A258"/>
     <mergeCell ref="B258:B258"/>
     <mergeCell ref="C258:C258"/>
     <mergeCell ref="D258:D258"/>
     <mergeCell ref="E258:E258"/>
     <mergeCell ref="L258:L258"/>
     <mergeCell ref="M258:M258"/>
     <mergeCell ref="A259:A263"/>
     <mergeCell ref="B259:B263"/>
     <mergeCell ref="C259:C263"/>
     <mergeCell ref="D259:D263"/>
     <mergeCell ref="E259:E263"/>
     <mergeCell ref="L259:L263"/>
     <mergeCell ref="M259:M263"/>
     <mergeCell ref="A264:A264"/>
     <mergeCell ref="B264:B264"/>
     <mergeCell ref="C264:C264"/>
     <mergeCell ref="D264:D264"/>
     <mergeCell ref="E264:E264"/>
     <mergeCell ref="L264:L264"/>
     <mergeCell ref="M264:M264"/>
     <mergeCell ref="A265:L265"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
-[...7 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Transparência - MPMG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:title>Transparência - MPMG</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>