--- v2 (2026-03-27)
+++ v3 (2026-05-27)
@@ -12,51 +12,54 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1454">
+  <si>
+    <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
+  </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2013</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
@@ -4940,51 +4943,51 @@
     <t xml:space="preserve">
  pl001_co001_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
  pl001_co001_lc123.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1407/download;
  pl001_co001__anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
  pl001_co001_2012_contratacao_servicos_reforma_PROCON.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1342/download;
  pl001_co001_ata_abert_prop.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1402/download;
  pl001_co001_ata_abert_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/03/2026</t>
+    <t>Data da última atualização: 27/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5358,51 +5361,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z270"/>
+  <dimension ref="A1:Z271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -5412,13590 +5415,13596 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="M7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="4" t="s">
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="32">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="G8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="I8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="J8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="4"/>
-[...3 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="K8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="134.85714285714">
+    <row r="9" spans="1:26" customHeight="1" ht="129">
       <c r="A9" s="7" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F9" s="5">
         <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="140.71428571429">
+    <row r="10" spans="1:26" customHeight="1" ht="134.85714285714">
       <c r="A10" s="7" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F10" s="5">
         <v>1</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L10" s="5" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="418.71428571429">
+    <row r="11" spans="1:26" customHeight="1" ht="140.71428571429">
       <c r="A11" s="7" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F11" s="5">
         <v>1</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="146.85714285714">
+    <row r="12" spans="1:26" customHeight="1" ht="418.71428571429">
       <c r="A12" s="7" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F12" s="5">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L12" s="5" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="241.28571428571">
+    <row r="13" spans="1:26" customHeight="1" ht="146.85714285714">
       <c r="A13" s="7" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F13" s="5">
         <v>1</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L13" s="5" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="257.85714285714">
+    <row r="14" spans="1:26" customHeight="1" ht="241.28571428571">
       <c r="A14" s="7" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F14" s="5">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L14" s="5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="52">
-[...4 lines deleted...]
-      <c r="E15" s="7"/>
+    <row r="15" spans="1:26" customHeight="1" ht="257.85714285714">
+      <c r="A15" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>75</v>
+      </c>
       <c r="F15" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M15" s="5"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="52">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G16" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="H16" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K16" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="139.71428571429">
-      <c r="A17" s="7" t="s">
+    <row r="17" spans="1:26" customHeight="1" ht="52">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5">
+        <v>3</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J17" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K17" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="253.71428571429">
+    <row r="18" spans="1:26" customHeight="1" ht="139.71428571429">
       <c r="A18" s="7" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="F18" s="5">
         <v>1</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L18" s="5" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="40.142857142857">
-[...4 lines deleted...]
-      <c r="E19" s="7"/>
+    <row r="19" spans="1:26" customHeight="1" ht="253.71428571429">
+      <c r="A19" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>96</v>
+      </c>
       <c r="F19" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="I19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="M19" s="5"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="670">
-      <c r="A20" s="7" t="s">
+    <row r="20" spans="1:26" customHeight="1" ht="40.142857142857">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="5">
+        <v>2</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J20" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K20" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="623">
+    <row r="21" spans="1:26" customHeight="1" ht="670">
       <c r="A21" s="7" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="F21" s="5">
         <v>1</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L21" s="5" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="136.42857142857">
+    <row r="22" spans="1:26" customHeight="1" ht="623">
       <c r="A22" s="7" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="F22" s="5">
         <v>1</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="5" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="141">
+    <row r="23" spans="1:26" customHeight="1" ht="136.42857142857">
       <c r="A23" s="7" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="F23" s="5">
         <v>1</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L23" s="5" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="139.71428571429">
+    <row r="24" spans="1:26" customHeight="1" ht="141">
       <c r="A24" s="7" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="F24" s="5">
         <v>1</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L24" s="5" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="276.71428571429">
+    <row r="25" spans="1:26" customHeight="1" ht="139.71428571429">
       <c r="A25" s="7" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="F25" s="5">
         <v>1</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L25" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E26" s="7"/>
+    <row r="26" spans="1:26" customHeight="1" ht="276.71428571429">
+      <c r="A26" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>148</v>
+      </c>
       <c r="F26" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="H26" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M26" s="5"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="30">
+    <row r="27" spans="1:26" customHeight="1" ht="32">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G27" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J27" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="H27" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26" customHeight="1" ht="30">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G28" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J28" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="H28" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K28" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26" customHeight="1" ht="30">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G29" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J29" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H29" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="37">
+    <row r="30" spans="1:26" customHeight="1" ht="30">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G30" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="43">
+    <row r="31" spans="1:26" customHeight="1" ht="37">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>165</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="352.57142857143">
-      <c r="A32" s="7" t="s">
+    <row r="32" spans="1:26" customHeight="1" ht="43">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="5">
+        <v>7</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="B32" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K32" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="135.71428571429">
+    <row r="33" spans="1:26" customHeight="1" ht="352.57142857143">
       <c r="A33" s="7" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="F33" s="5">
         <v>1</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="J33" s="6" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L33" s="5" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="146.42857142857">
+    <row r="34" spans="1:26" customHeight="1" ht="135.71428571429">
       <c r="A34" s="7" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="F34" s="5">
         <v>1</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L34" s="5" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="136.71428571429">
+    <row r="35" spans="1:26" customHeight="1" ht="146.42857142857">
       <c r="A35" s="7" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="F35" s="5">
         <v>1</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L35" s="5" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="282.14285714286">
+    <row r="36" spans="1:26" customHeight="1" ht="136.71428571429">
       <c r="A36" s="7" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="F36" s="5">
         <v>1</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="J36" s="6" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L36" s="5" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="150.85714285714">
+    <row r="37" spans="1:26" customHeight="1" ht="282.14285714286">
       <c r="A37" s="7" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="F37" s="5">
         <v>1</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>102</v>
+        <v>209</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>103</v>
+        <v>210</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L37" s="5" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="74">
-[...4 lines deleted...]
-      <c r="E38" s="7"/>
+    <row r="38" spans="1:26" customHeight="1" ht="150.85714285714">
+      <c r="A38" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>216</v>
+      </c>
       <c r="F38" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G38" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="M38" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="H38" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M38" s="5"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="138">
-      <c r="A39" s="7" t="s">
+    <row r="39" spans="1:26" customHeight="1" ht="74">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="5">
+        <v>2</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="J39" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="B39" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K39" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="138.28571428571">
+    <row r="40" spans="1:26" customHeight="1" ht="138">
       <c r="A40" s="7" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="F40" s="5">
         <v>1</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L40" s="5" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="146">
+    <row r="41" spans="1:26" customHeight="1" ht="138.28571428571">
       <c r="A41" s="7" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="F41" s="5">
         <v>1</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>244</v>
+        <v>183</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L41" s="5" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="142.42857142857">
+    <row r="42" spans="1:26" customHeight="1" ht="146">
       <c r="A42" s="7" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>121</v>
+        <v>242</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="F42" s="5">
         <v>1</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L42" s="5" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="143.28571428571">
+    <row r="43" spans="1:26" customHeight="1" ht="142.42857142857">
       <c r="A43" s="7" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>258</v>
+        <v>122</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="F43" s="5">
         <v>1</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="J43" s="6" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L43" s="5" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E44" s="7"/>
+    <row r="44" spans="1:26" customHeight="1" ht="143.28571428571">
+      <c r="A44" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>260</v>
+      </c>
       <c r="F44" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G44" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="M44" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="H44" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M44" s="5"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="151">
-      <c r="A45" s="7" t="s">
+    <row r="45" spans="1:26" customHeight="1" ht="45">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="5">
+        <v>2</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J45" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="B45" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K45" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="265.85714285714">
+    <row r="46" spans="1:26" customHeight="1" ht="151">
       <c r="A46" s="7" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>224</v>
+        <v>258</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F46" s="5">
         <v>1</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>102</v>
+        <v>273</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>103</v>
+        <v>274</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L46" s="5" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E47" s="7"/>
+    <row r="47" spans="1:26" customHeight="1" ht="265.85714285714">
+      <c r="A47" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>279</v>
+      </c>
       <c r="F47" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="M47" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="H47" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M47" s="5"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="41">
+    <row r="48" spans="1:26" customHeight="1" ht="48">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>283</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>284</v>
+        <v>103</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>285</v>
+        <v>104</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="42">
+    <row r="49" spans="1:26" customHeight="1" ht="41">
       <c r="A49" s="7"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G49" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J49" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="H49" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K49" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="42">
       <c r="A50" s="7"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G50" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J50" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="H50" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K50" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="41">
+    <row r="51" spans="1:26" customHeight="1" ht="42">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G51" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J51" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="H51" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K51" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="239.85714285714">
-      <c r="A52" s="7" t="s">
+    <row r="52" spans="1:26" customHeight="1" ht="41">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="5">
+        <v>6</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J52" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="B52" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K52" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="132">
+    <row r="53" spans="1:26" customHeight="1" ht="239.85714285714">
       <c r="A53" s="7" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>301</v>
+        <v>250</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="F53" s="5">
         <v>1</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="J53" s="6" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L53" s="5" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="147.42857142857">
+    <row r="54" spans="1:26" customHeight="1" ht="132">
       <c r="A54" s="7" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="F54" s="5">
         <v>1</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="J54" s="6" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L54" s="5" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="195.14285714286">
+    <row r="55" spans="1:26" customHeight="1" ht="147.42857142857">
       <c r="A55" s="7" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="F55" s="5">
         <v>1</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>284</v>
+        <v>314</v>
       </c>
       <c r="J55" s="6" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L55" s="5" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E56" s="7"/>
+    <row r="56" spans="1:26" customHeight="1" ht="195.14285714286">
+      <c r="A56" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>321</v>
+      </c>
       <c r="F56" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G56" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="H56" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M56" s="5"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="30">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G57" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="J57" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="H57" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K57" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="30">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>329</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>330</v>
+        <v>103</v>
       </c>
       <c r="J58" s="6" t="s">
-        <v>331</v>
+        <v>104</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="30">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G59" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="J59" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="H59" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K59" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="30">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>333</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>334</v>
+        <v>103</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>335</v>
+        <v>104</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
     <row r="61" spans="1:26" customHeight="1" ht="30">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G61" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="J61" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="H61" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K61" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="36">
+    <row r="62" spans="1:26" customHeight="1" ht="30">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G62" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="J62" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="H62" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K62" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="162.71428571429">
-      <c r="A63" s="7" t="s">
+    <row r="63" spans="1:26" customHeight="1" ht="36">
+      <c r="A63" s="7"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="5">
+        <v>8</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="J63" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="B63" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K63" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="42.714285714286">
-[...4 lines deleted...]
-      <c r="E64" s="7"/>
+    <row r="64" spans="1:26" customHeight="1" ht="162.71428571429">
+      <c r="A64" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>344</v>
+      </c>
       <c r="F64" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G64" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="M64" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="H64" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M64" s="5"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="43.285714285714">
+    <row r="65" spans="1:26" customHeight="1" ht="42.714285714286">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>350</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="46.428571428571">
+    <row r="66" spans="1:26" customHeight="1" ht="43.285714285714">
       <c r="A66" s="7"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>351</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="54.571428571429">
+    <row r="67" spans="1:26" customHeight="1" ht="46.428571428571">
       <c r="A67" s="7"/>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>352</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>345</v>
+        <v>103</v>
       </c>
       <c r="J67" s="6" t="s">
-        <v>353</v>
+        <v>104</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="48.285714285714">
+    <row r="68" spans="1:26" customHeight="1" ht="54.571428571429">
       <c r="A68" s="7"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G68" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J68" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="H68" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K68" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="47.428571428571">
+    <row r="69" spans="1:26" customHeight="1" ht="48.285714285714">
       <c r="A69" s="7"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G69" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J69" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="H69" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K69" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="146.14285714286">
-      <c r="A70" s="7" t="s">
+    <row r="70" spans="1:26" customHeight="1" ht="47.428571428571">
+      <c r="A70" s="7"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="5">
+        <v>7</v>
+      </c>
+      <c r="G70" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="B70" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H70" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>284</v>
+        <v>103</v>
       </c>
       <c r="J70" s="6" t="s">
-        <v>363</v>
+        <v>104</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="464.85714285714">
+    <row r="71" spans="1:26" customHeight="1" ht="146.14285714286">
       <c r="A71" s="7" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="F71" s="5">
         <v>1</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>371</v>
+        <v>285</v>
       </c>
       <c r="J71" s="6" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L71" s="5" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="46">
-[...4 lines deleted...]
-      <c r="E72" s="7"/>
+    <row r="72" spans="1:26" customHeight="1" ht="464.85714285714">
+      <c r="A72" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>370</v>
+      </c>
       <c r="F72" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G72" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="M72" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="H72" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M72" s="5"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
     <row r="73" spans="1:26" customHeight="1" ht="46">
       <c r="A73" s="7"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G73" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="J73" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="H73" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K73" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="52">
+    <row r="74" spans="1:26" customHeight="1" ht="46">
       <c r="A74" s="7"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G74" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="J74" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="H74" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K74" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="37">
+    <row r="75" spans="1:26" customHeight="1" ht="52">
       <c r="A75" s="7"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G75" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="J75" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="H75" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K75" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="41">
+    <row r="76" spans="1:26" customHeight="1" ht="37">
       <c r="A76" s="7"/>
       <c r="B76" s="7"/>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G76" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="J76" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="H76" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K76" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
     <row r="77" spans="1:26" customHeight="1" ht="41">
       <c r="A77" s="7"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G77" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="J77" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="H77" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K77" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="214">
-      <c r="A78" s="7" t="s">
+    <row r="78" spans="1:26" customHeight="1" ht="41">
+      <c r="A78" s="7"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="5">
+        <v>7</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="J78" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="B78" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K78" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="142.28571428571">
+    <row r="79" spans="1:26" customHeight="1" ht="214">
       <c r="A79" s="7" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>399</v>
+        <v>319</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="F79" s="5">
         <v>1</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>102</v>
+        <v>395</v>
       </c>
       <c r="J79" s="6" t="s">
-        <v>103</v>
+        <v>396</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L79" s="5" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="263">
+    <row r="80" spans="1:26" customHeight="1" ht="142.28571428571">
       <c r="A80" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="F80" s="5">
         <v>1</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>409</v>
+        <v>103</v>
       </c>
       <c r="J80" s="6" t="s">
-        <v>410</v>
+        <v>104</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L80" s="5" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="136">
+    <row r="81" spans="1:26" customHeight="1" ht="263">
       <c r="A81" s="7" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F81" s="5">
         <v>1</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>102</v>
+        <v>410</v>
       </c>
       <c r="J81" s="6" t="s">
-        <v>103</v>
+        <v>411</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L81" s="5" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
     </row>
-    <row r="82" spans="1:26" customHeight="1" ht="138">
+    <row r="82" spans="1:26" customHeight="1" ht="136">
       <c r="A82" s="7" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="F82" s="5">
         <v>1</v>
       </c>
       <c r="G82" s="5" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>424</v>
+        <v>103</v>
       </c>
       <c r="J82" s="6" t="s">
-        <v>425</v>
+        <v>104</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L82" s="5" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
       <c r="Z82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="216.14285714286">
+    <row r="83" spans="1:26" customHeight="1" ht="138">
       <c r="A83" s="7" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="F83" s="5">
         <v>1</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="J83" s="6" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L83" s="5" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="140">
+    <row r="84" spans="1:26" customHeight="1" ht="216.14285714286">
       <c r="A84" s="7" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="F84" s="5">
         <v>1</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>284</v>
+        <v>434</v>
       </c>
       <c r="J84" s="6" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L84" s="5" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
       <c r="Z84"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="41">
-[...4 lines deleted...]
-      <c r="E85" s="7"/>
+    <row r="85" spans="1:26" customHeight="1" ht="140">
+      <c r="A85" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>441</v>
+      </c>
       <c r="F85" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G85" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J85" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L85" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="M85" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="H85" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M85" s="5"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
     </row>
     <row r="86" spans="1:26" customHeight="1" ht="41">
       <c r="A86" s="7"/>
       <c r="B86" s="7"/>
       <c r="C86" s="7"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G86" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J86" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="H86" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K86" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
       <c r="Z86"/>
     </row>
-    <row r="87" spans="1:26" customHeight="1" ht="293.14285714286">
-      <c r="A87" s="7" t="s">
+    <row r="87" spans="1:26" customHeight="1" ht="41">
+      <c r="A87" s="7"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="5">
+        <v>3</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J87" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="B87" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K87" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L87" s="5"/>
+      <c r="M87" s="5"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
       <c r="Z87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="65">
-[...4 lines deleted...]
-      <c r="E88" s="7"/>
+    <row r="88" spans="1:26" customHeight="1" ht="293.14285714286">
+      <c r="A88" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>452</v>
+      </c>
       <c r="F88" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G88" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="M88" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="H88" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M88" s="5"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="47">
+    <row r="89" spans="1:26" customHeight="1" ht="65">
       <c r="A89" s="7"/>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G89" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="J89" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="H89" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K89" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="31">
+    <row r="90" spans="1:26" customHeight="1" ht="47">
       <c r="A90" s="7"/>
       <c r="B90" s="7"/>
       <c r="C90" s="7"/>
       <c r="D90" s="7"/>
       <c r="E90" s="7"/>
       <c r="F90" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>461</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>458</v>
+        <v>103</v>
       </c>
       <c r="J90" s="6" t="s">
-        <v>462</v>
+        <v>104</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L90" s="5"/>
       <c r="M90" s="5"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
       <c r="Z90"/>
     </row>
     <row r="91" spans="1:26" customHeight="1" ht="31">
       <c r="A91" s="7"/>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G91" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="J91" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="H91" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K91" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
       <c r="Z91"/>
     </row>
     <row r="92" spans="1:26" customHeight="1" ht="31">
       <c r="A92" s="7"/>
       <c r="B92" s="7"/>
       <c r="C92" s="7"/>
       <c r="D92" s="7"/>
       <c r="E92" s="7"/>
       <c r="F92" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G92" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="J92" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="H92" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K92" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
       <c r="Z92"/>
     </row>
-    <row r="93" spans="1:26" customHeight="1" ht="30">
+    <row r="93" spans="1:26" customHeight="1" ht="31">
       <c r="A93" s="7"/>
       <c r="B93" s="7"/>
       <c r="C93" s="7"/>
       <c r="D93" s="7"/>
       <c r="E93" s="7"/>
       <c r="F93" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>388</v>
+        <v>466</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>102</v>
+        <v>459</v>
       </c>
       <c r="J93" s="6" t="s">
-        <v>103</v>
+        <v>467</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="131.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="94" spans="1:26" customHeight="1" ht="30">
+      <c r="A94" s="7"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
       <c r="F94" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>471</v>
+        <v>389</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>472</v>
+        <v>103</v>
       </c>
       <c r="J94" s="6" t="s">
-        <v>473</v>
+        <v>104</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L94" s="5"/>
+      <c r="M94" s="5"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
     </row>
-    <row r="95" spans="1:26" customHeight="1" ht="145">
+    <row r="95" spans="1:26" customHeight="1" ht="131.71428571429">
       <c r="A95" s="7" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F95" s="5">
         <v>1</v>
       </c>
       <c r="G95" s="5" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="J95" s="6" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L95" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
       <c r="Z95"/>
     </row>
-    <row r="96" spans="1:26" customHeight="1" ht="138.85714285714">
+    <row r="96" spans="1:26" customHeight="1" ht="145">
       <c r="A96" s="7" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="F96" s="5">
         <v>1</v>
       </c>
       <c r="G96" s="5" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>23</v>
+        <v>482</v>
       </c>
       <c r="J96" s="6" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L96" s="5" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
     </row>
-    <row r="97" spans="1:26" customHeight="1" ht="251.14285714286">
+    <row r="97" spans="1:26" customHeight="1" ht="138.85714285714">
       <c r="A97" s="7" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="F97" s="5">
         <v>1</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="J97" s="6" t="s">
-        <v>103</v>
+        <v>491</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L97" s="5" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
       <c r="Z97"/>
     </row>
-    <row r="98" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E98" s="7"/>
+    <row r="98" spans="1:26" customHeight="1" ht="251.14285714286">
+      <c r="A98" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>497</v>
+      </c>
       <c r="F98" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G98" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J98" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L98" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="M98" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="H98" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M98" s="5"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
       <c r="Z98"/>
     </row>
-    <row r="99" spans="1:26" customHeight="1" ht="32">
+    <row r="99" spans="1:26" customHeight="1" ht="30">
       <c r="A99" s="7"/>
       <c r="B99" s="7"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>501</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J99" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L99" s="5"/>
       <c r="M99" s="5"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
       <c r="Z99"/>
     </row>
-    <row r="100" spans="1:26" customHeight="1" ht="35">
+    <row r="100" spans="1:26" customHeight="1" ht="32">
       <c r="A100" s="7"/>
       <c r="B100" s="7"/>
       <c r="C100" s="7"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>502</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J100" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100"/>
       <c r="R100"/>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
       <c r="Z100"/>
     </row>
-    <row r="101" spans="1:26" customHeight="1" ht="250">
-      <c r="A101" s="7" t="s">
+    <row r="101" spans="1:26" customHeight="1" ht="35">
+      <c r="A101" s="7"/>
+      <c r="B101" s="7"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="5">
+        <v>4</v>
+      </c>
+      <c r="G101" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="B101" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H101" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>284</v>
+        <v>103</v>
       </c>
       <c r="J101" s="6" t="s">
-        <v>508</v>
+        <v>104</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L101" s="5"/>
+      <c r="M101" s="5"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101"/>
       <c r="R101"/>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101"/>
       <c r="Y101"/>
       <c r="Z101"/>
     </row>
-    <row r="102" spans="1:26" customHeight="1" ht="143">
+    <row r="102" spans="1:26" customHeight="1" ht="250">
       <c r="A102" s="7" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="F102" s="5">
         <v>1</v>
       </c>
       <c r="G102" s="5" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>102</v>
+        <v>285</v>
       </c>
       <c r="J102" s="6" t="s">
-        <v>103</v>
+        <v>509</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L102" s="5" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102"/>
       <c r="R102"/>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
       <c r="Y102"/>
       <c r="Z102"/>
     </row>
-    <row r="103" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E103" s="7"/>
+    <row r="103" spans="1:26" customHeight="1" ht="143">
+      <c r="A103" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>515</v>
+      </c>
       <c r="F103" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G103" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L103" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="M103" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="H103" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M103" s="5"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
       <c r="Z103"/>
     </row>
-    <row r="104" spans="1:26" customHeight="1" ht="136.57142857143">
-      <c r="A104" s="7" t="s">
+    <row r="104" spans="1:26" customHeight="1" ht="30">
+      <c r="A104" s="7"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="5">
+        <v>2</v>
+      </c>
+      <c r="G104" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="B104" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H104" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>208</v>
+        <v>103</v>
       </c>
       <c r="J104" s="6" t="s">
-        <v>523</v>
+        <v>104</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L104" s="5"/>
+      <c r="M104" s="5"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
       <c r="Z104"/>
     </row>
-    <row r="105" spans="1:26" customHeight="1" ht="127">
+    <row r="105" spans="1:26" customHeight="1" ht="136.57142857143">
       <c r="A105" s="7" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>30</v>
+        <v>521</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="F105" s="5">
         <v>1</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>32</v>
+        <v>523</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>102</v>
+        <v>209</v>
       </c>
       <c r="J105" s="6" t="s">
-        <v>103</v>
+        <v>524</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L105" s="5" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105"/>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105"/>
       <c r="X105"/>
       <c r="Y105"/>
       <c r="Z105"/>
     </row>
-    <row r="106" spans="1:26" customHeight="1" ht="140.57142857143">
+    <row r="106" spans="1:26" customHeight="1" ht="127">
       <c r="A106" s="7" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>533</v>
+        <v>31</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="F106" s="5">
         <v>1</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>535</v>
+        <v>33</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>536</v>
+        <v>103</v>
       </c>
       <c r="J106" s="6" t="s">
-        <v>537</v>
+        <v>104</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L106" s="5" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106"/>
       <c r="R106"/>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106"/>
       <c r="X106"/>
       <c r="Y106"/>
       <c r="Z106"/>
     </row>
-    <row r="107" spans="1:26" customHeight="1" ht="139.57142857143">
+    <row r="107" spans="1:26" customHeight="1" ht="140.57142857143">
       <c r="A107" s="7" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="F107" s="5">
         <v>1</v>
       </c>
       <c r="G107" s="5" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="J107" s="6" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L107" s="5" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107"/>
       <c r="R107"/>
       <c r="S107"/>
       <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
       <c r="Y107"/>
       <c r="Z107"/>
     </row>
-    <row r="108" spans="1:26" customHeight="1" ht="375.28571428571">
+    <row r="108" spans="1:26" customHeight="1" ht="139.57142857143">
       <c r="A108" s="7" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="F108" s="5">
         <v>1</v>
       </c>
       <c r="G108" s="5" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L108" s="5" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
       <c r="Y108"/>
       <c r="Z108"/>
     </row>
-    <row r="109" spans="1:26" customHeight="1" ht="134.14285714286">
+    <row r="109" spans="1:26" customHeight="1" ht="375.28571428571">
       <c r="A109" s="7" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="F109" s="5">
         <v>1</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="J109" s="6" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L109" s="5" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
       <c r="Y109"/>
       <c r="Z109"/>
     </row>
-    <row r="110" spans="1:26" customHeight="1" ht="154.14285714286">
+    <row r="110" spans="1:26" customHeight="1" ht="134.14285714286">
       <c r="A110" s="7" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>567</v>
+        <v>542</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F110" s="5">
         <v>1</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>23</v>
+        <v>563</v>
       </c>
       <c r="J110" s="6" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L110" s="5" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
       <c r="Z110"/>
     </row>
-    <row r="111" spans="1:26" customHeight="1" ht="151">
+    <row r="111" spans="1:26" customHeight="1" ht="154.14285714286">
       <c r="A111" s="7" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>65</v>
+        <v>569</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="F111" s="5">
         <v>1</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="J111" s="6" t="s">
-        <v>103</v>
+        <v>572</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L111" s="5" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111"/>
       <c r="Q111"/>
       <c r="R111"/>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
       <c r="Y111"/>
       <c r="Z111"/>
     </row>
-    <row r="112" spans="1:26" customHeight="1" ht="142">
+    <row r="112" spans="1:26" customHeight="1" ht="151">
       <c r="A112" s="7" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>582</v>
+        <v>66</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="F112" s="5">
         <v>1</v>
       </c>
       <c r="G112" s="5" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>545</v>
+        <v>103</v>
       </c>
       <c r="J112" s="6" t="s">
-        <v>585</v>
+        <v>104</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L112" s="5" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112"/>
       <c r="R112"/>
       <c r="S112"/>
       <c r="T112"/>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112"/>
       <c r="X112"/>
       <c r="Y112"/>
       <c r="Z112"/>
     </row>
-    <row r="113" spans="1:26" customHeight="1" ht="188">
-[...4 lines deleted...]
-      <c r="E113" s="7"/>
+    <row r="113" spans="1:26" customHeight="1" ht="142">
+      <c r="A113" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>584</v>
+      </c>
       <c r="F113" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G113" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="J113" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L113" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="M113" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="H113" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M113" s="5"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113"/>
       <c r="R113"/>
       <c r="S113"/>
       <c r="T113"/>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
       <c r="Y113"/>
       <c r="Z113"/>
     </row>
-    <row r="114" spans="1:26" customHeight="1" ht="155.14285714286">
-      <c r="A114" s="7" t="s">
+    <row r="114" spans="1:26" customHeight="1" ht="188">
+      <c r="A114" s="7"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7"/>
+      <c r="E114" s="7"/>
+      <c r="F114" s="5">
+        <v>2</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="J114" s="6" t="s">
         <v>590</v>
       </c>
-      <c r="B114" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K114" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L114" s="5"/>
+      <c r="M114" s="5"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
     </row>
-    <row r="115" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E115" s="7"/>
+    <row r="115" spans="1:26" customHeight="1" ht="155.14285714286">
+      <c r="A115" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>594</v>
+      </c>
       <c r="F115" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G115" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="J115" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L115" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="M115" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="H115" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M115" s="5"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
       <c r="Y115"/>
       <c r="Z115"/>
     </row>
-    <row r="116" spans="1:26" customHeight="1" ht="136.85714285714">
-      <c r="A116" s="7" t="s">
+    <row r="116" spans="1:26" customHeight="1" ht="30">
+      <c r="A116" s="7"/>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
+      <c r="F116" s="5">
+        <v>2</v>
+      </c>
+      <c r="G116" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="B116" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H116" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>605</v>
+        <v>103</v>
       </c>
       <c r="J116" s="6" t="s">
-        <v>606</v>
+        <v>104</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L116" s="5"/>
+      <c r="M116" s="5"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116"/>
       <c r="Q116"/>
       <c r="R116"/>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
       <c r="Y116"/>
       <c r="Z116"/>
     </row>
-    <row r="117" spans="1:26" customHeight="1" ht="148.71428571429">
+    <row r="117" spans="1:26" customHeight="1" ht="136.85714285714">
       <c r="A117" s="7" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="F117" s="5">
         <v>1</v>
       </c>
       <c r="G117" s="5" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="J117" s="6" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L117" s="5" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117"/>
       <c r="R117"/>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
       <c r="Y117"/>
       <c r="Z117"/>
     </row>
-    <row r="118" spans="1:26" customHeight="1" ht="172">
-[...4 lines deleted...]
-      <c r="E118" s="7"/>
+    <row r="118" spans="1:26" customHeight="1" ht="148.71428571429">
+      <c r="A118" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>612</v>
+      </c>
       <c r="F118" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G118" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J118" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L118" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="M118" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="H118" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M118" s="5"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
       <c r="Z118"/>
     </row>
-    <row r="119" spans="1:26" customHeight="1" ht="162">
+    <row r="119" spans="1:26" customHeight="1" ht="172">
       <c r="A119" s="7"/>
       <c r="B119" s="7"/>
       <c r="C119" s="7"/>
       <c r="D119" s="7"/>
       <c r="E119" s="7"/>
       <c r="F119" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G119" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="J119" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="H119" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K119" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119"/>
       <c r="T119"/>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
       <c r="Y119"/>
       <c r="Z119"/>
     </row>
-    <row r="120" spans="1:26" customHeight="1" ht="129.71428571429">
-      <c r="A120" s="7" t="s">
+    <row r="120" spans="1:26" customHeight="1" ht="162">
+      <c r="A120" s="7"/>
+      <c r="B120" s="7"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
+      <c r="F120" s="5">
+        <v>3</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="J120" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="B120" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K120" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L120" s="5"/>
+      <c r="M120" s="5"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120"/>
       <c r="R120"/>
       <c r="S120"/>
       <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
       <c r="Y120"/>
       <c r="Z120"/>
     </row>
-    <row r="121" spans="1:26" customHeight="1" ht="133">
+    <row r="121" spans="1:26" customHeight="1" ht="129.71428571429">
       <c r="A121" s="7" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="F121" s="5">
         <v>1</v>
       </c>
       <c r="G121" s="5" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>217</v>
+        <v>102</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J121" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L121" s="5" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121"/>
       <c r="R121"/>
       <c r="S121"/>
       <c r="T121"/>
       <c r="U121"/>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
       <c r="Y121"/>
       <c r="Z121"/>
     </row>
-    <row r="122" spans="1:26" customHeight="1" ht="216.57142857143">
+    <row r="122" spans="1:26" customHeight="1" ht="133">
       <c r="A122" s="7" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="F122" s="5">
         <v>1</v>
       </c>
       <c r="G122" s="5" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>641</v>
+        <v>103</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>642</v>
+        <v>104</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L122" s="5" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122"/>
       <c r="R122"/>
       <c r="S122"/>
       <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
       <c r="Y122"/>
       <c r="Z122"/>
     </row>
-    <row r="123" spans="1:26" customHeight="1" ht="118">
-[...4 lines deleted...]
-      <c r="E123" s="7"/>
+    <row r="123" spans="1:26" customHeight="1" ht="216.57142857143">
+      <c r="A123" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>640</v>
+      </c>
       <c r="F123" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G123" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="J123" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L123" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="M123" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="H123" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M123" s="5"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123"/>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
       <c r="Y123"/>
       <c r="Z123"/>
     </row>
-    <row r="124" spans="1:26" customHeight="1" ht="133">
-      <c r="A124" s="7" t="s">
+    <row r="124" spans="1:26" customHeight="1" ht="118">
+      <c r="A124" s="7"/>
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
+      <c r="F124" s="5">
+        <v>2</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="J124" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="B124" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K124" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L124" s="5"/>
+      <c r="M124" s="5"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124"/>
       <c r="S124"/>
       <c r="T124"/>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
       <c r="Y124"/>
       <c r="Z124"/>
     </row>
-    <row r="125" spans="1:26" customHeight="1" ht="95">
-[...4 lines deleted...]
-      <c r="E125" s="7"/>
+    <row r="125" spans="1:26" customHeight="1" ht="133">
+      <c r="A125" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>651</v>
+      </c>
       <c r="F125" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G125" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J125" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L125" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="M125" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="H125" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M125" s="5"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125"/>
       <c r="T125"/>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
       <c r="Z125"/>
     </row>
-    <row r="126" spans="1:26" customHeight="1" ht="139.71428571429">
-      <c r="A126" s="7" t="s">
+    <row r="126" spans="1:26" customHeight="1" ht="95">
+      <c r="A126" s="7"/>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="5">
+        <v>2</v>
+      </c>
+      <c r="G126" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="B126" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H126" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>660</v>
+        <v>103</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>661</v>
+        <v>104</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L126" s="5"/>
+      <c r="M126" s="5"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126"/>
       <c r="R126"/>
       <c r="S126"/>
       <c r="T126"/>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
       <c r="Y126"/>
       <c r="Z126"/>
     </row>
-    <row r="127" spans="1:26" customHeight="1" ht="151.14285714286">
+    <row r="127" spans="1:26" customHeight="1" ht="139.71428571429">
       <c r="A127" s="7" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
       <c r="F127" s="5">
         <v>1</v>
       </c>
       <c r="G127" s="5" t="s">
-        <v>667</v>
+        <v>660</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L127" s="5" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127"/>
       <c r="R127"/>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
       <c r="Y127"/>
       <c r="Z127"/>
     </row>
-    <row r="128" spans="1:26" customHeight="1" ht="151.71428571429">
+    <row r="128" spans="1:26" customHeight="1" ht="151.14285714286">
       <c r="A128" s="7" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>673</v>
+        <v>657</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="F128" s="5">
         <v>1</v>
       </c>
       <c r="G128" s="5" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>102</v>
+        <v>669</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>103</v>
+        <v>670</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L128" s="5" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128"/>
       <c r="S128"/>
       <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128"/>
       <c r="X128"/>
       <c r="Y128"/>
       <c r="Z128"/>
     </row>
-    <row r="129" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E129" s="7"/>
+    <row r="129" spans="1:26" customHeight="1" ht="151.71428571429">
+      <c r="A129" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>676</v>
+      </c>
       <c r="F129" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G129" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J129" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L129" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="M129" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="H129" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M129" s="5"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129"/>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129"/>
       <c r="X129"/>
       <c r="Y129"/>
       <c r="Z129"/>
     </row>
-    <row r="130" spans="1:26" customHeight="1" ht="30">
+    <row r="130" spans="1:26" customHeight="1" ht="35">
       <c r="A130" s="7"/>
       <c r="B130" s="7"/>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
       <c r="F130" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>680</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J130" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
       <c r="Z130"/>
     </row>
-    <row r="131" spans="1:26" customHeight="1" ht="137.42857142857">
-      <c r="A131" s="7" t="s">
+    <row r="131" spans="1:26" customHeight="1" ht="30">
+      <c r="A131" s="7"/>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
+      <c r="F131" s="5">
+        <v>3</v>
+      </c>
+      <c r="G131" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="B131" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H131" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>686</v>
+        <v>103</v>
       </c>
       <c r="J131" s="6" t="s">
-        <v>687</v>
+        <v>104</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L131" s="5"/>
+      <c r="M131" s="5"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
       <c r="Z131"/>
     </row>
-    <row r="132" spans="1:26" customHeight="1" ht="136.57142857143">
+    <row r="132" spans="1:26" customHeight="1" ht="137.42857142857">
       <c r="A132" s="7" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B132" s="7" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="F132" s="5">
         <v>1</v>
       </c>
       <c r="G132" s="5" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="J132" s="6" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L132" s="5" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
       <c r="Q132"/>
       <c r="R132"/>
       <c r="S132"/>
       <c r="T132"/>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132"/>
       <c r="X132"/>
       <c r="Y132"/>
       <c r="Z132"/>
     </row>
-    <row r="133" spans="1:26" customHeight="1" ht="129.28571428571">
+    <row r="133" spans="1:26" customHeight="1" ht="136.57142857143">
       <c r="A133" s="7" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="F133" s="5">
         <v>1</v>
       </c>
       <c r="G133" s="5" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="J133" s="6" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L133" s="5" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133"/>
       <c r="S133"/>
       <c r="T133"/>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
       <c r="Y133"/>
       <c r="Z133"/>
     </row>
-    <row r="134" spans="1:26" customHeight="1" ht="141.85714285714">
+    <row r="134" spans="1:26" customHeight="1" ht="129.28571428571">
       <c r="A134" s="7" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="F134" s="5">
         <v>1</v>
       </c>
       <c r="G134" s="5" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="J134" s="6" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L134" s="5" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134"/>
       <c r="S134"/>
       <c r="T134"/>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134"/>
       <c r="X134"/>
       <c r="Y134"/>
       <c r="Z134"/>
     </row>
-    <row r="135" spans="1:26" customHeight="1" ht="154.85714285714">
+    <row r="135" spans="1:26" customHeight="1" ht="141.85714285714">
       <c r="A135" s="7" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>716</v>
+        <v>683</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F135" s="5">
         <v>1</v>
       </c>
       <c r="G135" s="5" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>102</v>
+        <v>712</v>
       </c>
       <c r="J135" s="6" t="s">
-        <v>103</v>
+        <v>713</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L135" s="5" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="N135"/>
       <c r="O135"/>
       <c r="P135"/>
       <c r="Q135"/>
       <c r="R135"/>
       <c r="S135"/>
       <c r="T135"/>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135"/>
       <c r="X135"/>
       <c r="Y135"/>
       <c r="Z135"/>
     </row>
-    <row r="136" spans="1:26" customHeight="1" ht="80">
-[...4 lines deleted...]
-      <c r="E136" s="7"/>
+    <row r="136" spans="1:26" customHeight="1" ht="154.85714285714">
+      <c r="A136" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>719</v>
+      </c>
       <c r="F136" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G136" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J136" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L136" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="M136" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="H136" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M136" s="5"/>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
       <c r="Z136"/>
     </row>
-    <row r="137" spans="1:26" customHeight="1" ht="157.14285714286">
-      <c r="A137" s="7" t="s">
+    <row r="137" spans="1:26" customHeight="1" ht="80">
+      <c r="A137" s="7"/>
+      <c r="B137" s="7"/>
+      <c r="C137" s="7"/>
+      <c r="D137" s="7"/>
+      <c r="E137" s="7"/>
+      <c r="F137" s="5">
+        <v>2</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="J137" s="6" t="s">
         <v>725</v>
       </c>
-      <c r="B137" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K137" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L137" s="5"/>
+      <c r="M137" s="5"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137"/>
       <c r="R137"/>
       <c r="S137"/>
       <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137"/>
       <c r="X137"/>
       <c r="Y137"/>
       <c r="Z137"/>
     </row>
-    <row r="138" spans="1:26" customHeight="1" ht="80">
-[...4 lines deleted...]
-      <c r="E138" s="7"/>
+    <row r="138" spans="1:26" customHeight="1" ht="157.14285714286">
+      <c r="A138" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>729</v>
+      </c>
       <c r="F138" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G138" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L138" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="M138" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="H138" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M138" s="5"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
       <c r="Q138"/>
       <c r="R138"/>
       <c r="S138"/>
       <c r="T138"/>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138"/>
       <c r="X138"/>
       <c r="Y138"/>
       <c r="Z138"/>
     </row>
-    <row r="139" spans="1:26" customHeight="1" ht="39.857142857143">
+    <row r="139" spans="1:26" customHeight="1" ht="80">
       <c r="A139" s="7"/>
       <c r="B139" s="7"/>
       <c r="C139" s="7"/>
       <c r="D139" s="7"/>
       <c r="E139" s="7"/>
       <c r="F139" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G139" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="J139" s="6" t="s">
         <v>737</v>
       </c>
-      <c r="H139" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K139" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139"/>
       <c r="R139"/>
       <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139"/>
       <c r="X139"/>
       <c r="Y139"/>
       <c r="Z139"/>
     </row>
-    <row r="140" spans="1:26" customHeight="1" ht="128.57142857143">
-      <c r="A140" s="7" t="s">
+    <row r="140" spans="1:26" customHeight="1" ht="39.857142857143">
+      <c r="A140" s="7"/>
+      <c r="B140" s="7"/>
+      <c r="C140" s="7"/>
+      <c r="D140" s="7"/>
+      <c r="E140" s="7"/>
+      <c r="F140" s="5">
+        <v>3</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="J140" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="B140" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K140" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L140" s="5"/>
+      <c r="M140" s="5"/>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
       <c r="Q140"/>
       <c r="R140"/>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
       <c r="Y140"/>
       <c r="Z140"/>
     </row>
-    <row r="141" spans="1:26" customHeight="1" ht="210.42857142857">
+    <row r="141" spans="1:26" customHeight="1" ht="128.57142857143">
       <c r="A141" s="7" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B141" s="7" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="F141" s="5">
         <v>1</v>
       </c>
       <c r="G141" s="5" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>735</v>
+        <v>745</v>
       </c>
       <c r="J141" s="6" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L141" s="5" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
       <c r="Y141"/>
       <c r="Z141"/>
     </row>
-    <row r="142" spans="1:26" customHeight="1" ht="790.28571428571">
+    <row r="142" spans="1:26" customHeight="1" ht="210.42857142857">
       <c r="A142" s="7" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="B142" s="7" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="F142" s="5">
         <v>1</v>
       </c>
       <c r="G142" s="5" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>761</v>
+        <v>736</v>
       </c>
       <c r="J142" s="6" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L142" s="5" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
       <c r="Y142"/>
       <c r="Z142"/>
     </row>
-    <row r="143" spans="1:26" customHeight="1" ht="130.14285714286">
+    <row r="143" spans="1:26" customHeight="1" ht="790.28571428571">
       <c r="A143" s="7" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="B143" s="7" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="F143" s="5">
         <v>1</v>
       </c>
       <c r="G143" s="5" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>261</v>
+        <v>762</v>
       </c>
       <c r="J143" s="6" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L143" s="5" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
       <c r="Z143"/>
     </row>
-    <row r="144" spans="1:26" customHeight="1" ht="366.85714285714">
+    <row r="144" spans="1:26" customHeight="1" ht="130.14285714286">
       <c r="A144" s="7" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="B144" s="7" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="F144" s="5">
         <v>1</v>
       </c>
       <c r="G144" s="5" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>208</v>
+        <v>262</v>
       </c>
       <c r="J144" s="6" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L144" s="5" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
       <c r="Y144"/>
       <c r="Z144"/>
     </row>
-    <row r="145" spans="1:26" customHeight="1" ht="127.14285714286">
+    <row r="145" spans="1:26" customHeight="1" ht="366.85714285714">
       <c r="A145" s="7" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="B145" s="7" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F145" s="5">
         <v>1</v>
       </c>
       <c r="G145" s="5" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>102</v>
+        <v>209</v>
       </c>
       <c r="J145" s="6" t="s">
-        <v>103</v>
+        <v>779</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L145" s="5" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
       <c r="Y145"/>
       <c r="Z145"/>
     </row>
-    <row r="146" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E146" s="7"/>
+    <row r="146" spans="1:26" customHeight="1" ht="127.14285714286">
+      <c r="A146" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>785</v>
+      </c>
       <c r="F146" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G146" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J146" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L146" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="M146" s="5" t="s">
         <v>788</v>
       </c>
-      <c r="H146" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M146" s="5"/>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
       <c r="Y146"/>
       <c r="Z146"/>
     </row>
-    <row r="147" spans="1:26" customHeight="1" ht="319.28571428571">
-      <c r="A147" s="7" t="s">
+    <row r="147" spans="1:26" customHeight="1" ht="33">
+      <c r="A147" s="7"/>
+      <c r="B147" s="7"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="7"/>
+      <c r="E147" s="7"/>
+      <c r="F147" s="5">
+        <v>2</v>
+      </c>
+      <c r="G147" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="B147" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H147" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>794</v>
+        <v>103</v>
       </c>
       <c r="J147" s="6" t="s">
-        <v>795</v>
+        <v>104</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L147" s="5"/>
+      <c r="M147" s="5"/>
       <c r="N147"/>
       <c r="O147"/>
       <c r="P147"/>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147"/>
       <c r="T147"/>
       <c r="U147"/>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
       <c r="Y147"/>
       <c r="Z147"/>
     </row>
-    <row r="148" spans="1:26" customHeight="1" ht="127.14285714286">
+    <row r="148" spans="1:26" customHeight="1" ht="319.28571428571">
       <c r="A148" s="7" t="s">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="B148" s="7" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>542</v>
+        <v>792</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="F148" s="5">
         <v>1</v>
       </c>
       <c r="G148" s="5" t="s">
-        <v>544</v>
+        <v>794</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>102</v>
+        <v>795</v>
       </c>
       <c r="J148" s="6" t="s">
-        <v>103</v>
+        <v>796</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L148" s="5" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="N148"/>
       <c r="O148"/>
       <c r="P148"/>
       <c r="Q148"/>
       <c r="R148"/>
       <c r="S148"/>
       <c r="T148"/>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
       <c r="Z148"/>
     </row>
-    <row r="149" spans="1:26" customHeight="1" ht="386.14285714286">
+    <row r="149" spans="1:26" customHeight="1" ht="127.14285714286">
       <c r="A149" s="7" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B149" s="7" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>805</v>
+        <v>543</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" s="7" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="F149" s="5">
         <v>1</v>
       </c>
       <c r="G149" s="5" t="s">
-        <v>807</v>
+        <v>545</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>808</v>
+        <v>103</v>
       </c>
       <c r="J149" s="6" t="s">
-        <v>809</v>
+        <v>104</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L149" s="5" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149"/>
       <c r="R149"/>
       <c r="S149"/>
       <c r="T149"/>
       <c r="U149"/>
       <c r="V149"/>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149"/>
     </row>
-    <row r="150" spans="1:26" customHeight="1" ht="135">
-[...4 lines deleted...]
-      <c r="E150" s="7"/>
+    <row r="150" spans="1:26" customHeight="1" ht="386.14285714286">
+      <c r="A150" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>807</v>
+      </c>
       <c r="F150" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G150" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="J150" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L150" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="M150" s="5" t="s">
         <v>812</v>
       </c>
-      <c r="H150" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M150" s="5"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150"/>
       <c r="T150"/>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
       <c r="Z150"/>
     </row>
-    <row r="151" spans="1:26" customHeight="1" ht="133">
+    <row r="151" spans="1:26" customHeight="1" ht="135">
       <c r="A151" s="7"/>
       <c r="B151" s="7"/>
       <c r="C151" s="7"/>
       <c r="D151" s="7"/>
       <c r="E151" s="7"/>
       <c r="F151" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G151" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="J151" s="6" t="s">
         <v>815</v>
       </c>
-      <c r="H151" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K151" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L151" s="5"/>
       <c r="M151" s="5"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
       <c r="Z151"/>
     </row>
-    <row r="152" spans="1:26" customHeight="1" ht="130">
-      <c r="A152" s="7" t="s">
+    <row r="152" spans="1:26" customHeight="1" ht="133">
+      <c r="A152" s="7"/>
+      <c r="B152" s="7"/>
+      <c r="C152" s="7"/>
+      <c r="D152" s="7"/>
+      <c r="E152" s="7"/>
+      <c r="F152" s="5">
+        <v>3</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="J152" s="6" t="s">
         <v>817</v>
       </c>
-      <c r="B152" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K152" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L152" s="5"/>
+      <c r="M152" s="5"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152"/>
       <c r="T152"/>
       <c r="U152"/>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
       <c r="Z152"/>
     </row>
-    <row r="153" spans="1:26" customHeight="1" ht="127.42857142857">
+    <row r="153" spans="1:26" customHeight="1" ht="130">
       <c r="A153" s="7" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="B153" s="7" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E153" s="7" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F153" s="5">
         <v>1</v>
       </c>
       <c r="G153" s="5" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>102</v>
+        <v>823</v>
       </c>
       <c r="J153" s="6" t="s">
-        <v>103</v>
+        <v>824</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L153" s="5" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153"/>
     </row>
-    <row r="154" spans="1:26" customHeight="1" ht="131.85714285714">
+    <row r="154" spans="1:26" customHeight="1" ht="127.42857142857">
       <c r="A154" s="7" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="B154" s="7" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" s="7" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="F154" s="5">
         <v>1</v>
       </c>
       <c r="G154" s="5" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>838</v>
+        <v>103</v>
       </c>
       <c r="J154" s="6" t="s">
-        <v>839</v>
+        <v>104</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L154" s="5" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
       <c r="Z154"/>
     </row>
-    <row r="155" spans="1:26" customHeight="1" ht="127.42857142857">
+    <row r="155" spans="1:26" customHeight="1" ht="131.85714285714">
       <c r="A155" s="7" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="B155" s="7" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F155" s="5">
         <v>1</v>
       </c>
       <c r="G155" s="5" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>102</v>
+        <v>839</v>
       </c>
       <c r="J155" s="6" t="s">
-        <v>103</v>
+        <v>840</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L155" s="5" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155"/>
       <c r="T155"/>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155"/>
     </row>
-    <row r="156" spans="1:26" customHeight="1" ht="69">
-[...4 lines deleted...]
-      <c r="E156" s="7"/>
+    <row r="156" spans="1:26" customHeight="1" ht="127.42857142857">
+      <c r="A156" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>846</v>
+      </c>
       <c r="F156" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G156" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J156" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L156" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="M156" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="H156" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M156" s="5"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156"/>
       <c r="T156"/>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156"/>
     </row>
-    <row r="157" spans="1:26" customHeight="1" ht="200.28571428571">
-      <c r="A157" s="7" t="s">
+    <row r="157" spans="1:26" customHeight="1" ht="69">
+      <c r="A157" s="7"/>
+      <c r="B157" s="7"/>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
+      <c r="F157" s="5">
+        <v>2</v>
+      </c>
+      <c r="G157" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="B157" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H157" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>854</v>
+        <v>103</v>
       </c>
       <c r="J157" s="6" t="s">
-        <v>855</v>
+        <v>104</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L157" s="5"/>
+      <c r="M157" s="5"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157"/>
       <c r="T157"/>
       <c r="U157"/>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157"/>
     </row>
-    <row r="158" spans="1:26" customHeight="1" ht="115.85714285714">
+    <row r="158" spans="1:26" customHeight="1" ht="200.28571428571">
       <c r="A158" s="7" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="B158" s="7" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" s="7" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="F158" s="5">
         <v>1</v>
       </c>
       <c r="G158" s="5" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>102</v>
+        <v>855</v>
       </c>
       <c r="J158" s="6" t="s">
-        <v>103</v>
+        <v>856</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L158" s="5" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158"/>
       <c r="T158"/>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158"/>
     </row>
-    <row r="159" spans="1:26" customHeight="1" ht="133.57142857143">
+    <row r="159" spans="1:26" customHeight="1" ht="115.85714285714">
       <c r="A159" s="7" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B159" s="7" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E159" s="7" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="F159" s="5">
         <v>1</v>
       </c>
       <c r="G159" s="5" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>869</v>
+        <v>103</v>
       </c>
       <c r="J159" s="6" t="s">
-        <v>870</v>
+        <v>104</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L159" s="5" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159"/>
       <c r="T159"/>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
       <c r="Z159"/>
     </row>
-    <row r="160" spans="1:26" customHeight="1" ht="236.85714285714">
+    <row r="160" spans="1:26" customHeight="1" ht="133.57142857143">
       <c r="A160" s="7" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="B160" s="7" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="F160" s="5">
         <v>1</v>
       </c>
       <c r="G160" s="5" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="J160" s="6" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L160" s="5" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
     </row>
-    <row r="161" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E161" s="7"/>
+    <row r="161" spans="1:26" customHeight="1" ht="236.85714285714">
+      <c r="A161" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>876</v>
+      </c>
       <c r="F161" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G161" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="J161" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L161" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="M161" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="H161" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M161" s="5"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161"/>
       <c r="T161"/>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
       <c r="Y161"/>
       <c r="Z161"/>
     </row>
-    <row r="162" spans="1:26" customHeight="1" ht="30">
+    <row r="162" spans="1:26" customHeight="1" ht="45">
       <c r="A162" s="7"/>
       <c r="B162" s="7"/>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
       <c r="F162" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G162" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="J162" s="6" t="s">
         <v>884</v>
       </c>
-      <c r="H162" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K162" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L162" s="5"/>
       <c r="M162" s="5"/>
       <c r="N162"/>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162"/>
       <c r="T162"/>
       <c r="U162"/>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
       <c r="Y162"/>
       <c r="Z162"/>
     </row>
-    <row r="163" spans="1:26" customHeight="1" ht="127.28571428571">
-      <c r="A163" s="7" t="s">
+    <row r="163" spans="1:26" customHeight="1" ht="30">
+      <c r="A163" s="7"/>
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="5">
+        <v>3</v>
+      </c>
+      <c r="G163" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="J163" s="6" t="s">
         <v>887</v>
       </c>
-      <c r="B163" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K163" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L163" s="5"/>
+      <c r="M163" s="5"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163"/>
       <c r="Q163"/>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163"/>
       <c r="X163"/>
       <c r="Y163"/>
       <c r="Z163"/>
     </row>
-    <row r="164" spans="1:26" customHeight="1" ht="125">
+    <row r="164" spans="1:26" customHeight="1" ht="127.28571428571">
       <c r="A164" s="7" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="B164" s="7" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>895</v>
+        <v>776</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" s="7" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="F164" s="5">
         <v>1</v>
       </c>
       <c r="G164" s="5" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>898</v>
+        <v>103</v>
       </c>
       <c r="J164" s="6" t="s">
-        <v>899</v>
+        <v>104</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L164" s="5" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="N164"/>
       <c r="O164"/>
       <c r="P164"/>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
       <c r="U164"/>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
       <c r="Y164"/>
       <c r="Z164"/>
     </row>
-    <row r="165" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E165" s="7"/>
+    <row r="165" spans="1:26" customHeight="1" ht="125">
+      <c r="A165" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>897</v>
+      </c>
       <c r="F165" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G165" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J165" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="K165" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L165" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="M165" s="5" t="s">
         <v>902</v>
       </c>
-      <c r="H165" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M165" s="5"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
       <c r="Y165"/>
       <c r="Z165"/>
     </row>
-    <row r="166" spans="1:26" customHeight="1" ht="89">
+    <row r="166" spans="1:26" customHeight="1" ht="45">
       <c r="A166" s="7"/>
       <c r="B166" s="7"/>
       <c r="C166" s="7"/>
       <c r="D166" s="7"/>
       <c r="E166" s="7"/>
       <c r="F166" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G166" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J166" s="6" t="s">
         <v>904</v>
       </c>
-      <c r="H166" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K166" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L166" s="5"/>
       <c r="M166" s="5"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166"/>
       <c r="T166"/>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
       <c r="Z166"/>
     </row>
-    <row r="167" spans="1:26" customHeight="1" ht="74">
+    <row r="167" spans="1:26" customHeight="1" ht="89">
       <c r="A167" s="7"/>
       <c r="B167" s="7"/>
       <c r="C167" s="7"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G167" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J167" s="6" t="s">
         <v>906</v>
       </c>
-      <c r="H167" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K167" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167"/>
       <c r="R167"/>
       <c r="S167"/>
       <c r="T167"/>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
       <c r="Y167"/>
       <c r="Z167"/>
     </row>
-    <row r="168" spans="1:26" customHeight="1" ht="66">
+    <row r="168" spans="1:26" customHeight="1" ht="74">
       <c r="A168" s="7"/>
       <c r="B168" s="7"/>
       <c r="C168" s="7"/>
       <c r="D168" s="7"/>
       <c r="E168" s="7"/>
       <c r="F168" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G168" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J168" s="6" t="s">
         <v>908</v>
       </c>
-      <c r="H168" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K168" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L168" s="5"/>
       <c r="M168" s="5"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
       <c r="Z168"/>
     </row>
-    <row r="169" spans="1:26" customHeight="1" ht="77">
+    <row r="169" spans="1:26" customHeight="1" ht="66">
       <c r="A169" s="7"/>
       <c r="B169" s="7"/>
       <c r="C169" s="7"/>
       <c r="D169" s="7"/>
       <c r="E169" s="7"/>
       <c r="F169" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G169" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J169" s="6" t="s">
         <v>910</v>
       </c>
-      <c r="H169" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K169" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169"/>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
       <c r="Y169"/>
       <c r="Z169"/>
     </row>
-    <row r="170" spans="1:26" customHeight="1" ht="92">
+    <row r="170" spans="1:26" customHeight="1" ht="77">
       <c r="A170" s="7"/>
       <c r="B170" s="7"/>
       <c r="C170" s="7"/>
       <c r="D170" s="7"/>
       <c r="E170" s="7"/>
       <c r="F170" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G170" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="J170" s="6" t="s">
         <v>913</v>
       </c>
-      <c r="H170" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K170" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L170" s="5"/>
       <c r="M170" s="5"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
       <c r="Z170"/>
     </row>
-    <row r="171" spans="1:26" customHeight="1" ht="49">
+    <row r="171" spans="1:26" customHeight="1" ht="92">
       <c r="A171" s="7"/>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G171" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="J171" s="6" t="s">
         <v>915</v>
       </c>
-      <c r="H171" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K171" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L171" s="5"/>
       <c r="M171" s="5"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
       <c r="Y171"/>
       <c r="Z171"/>
     </row>
-    <row r="172" spans="1:26" customHeight="1" ht="159">
-      <c r="A172" s="7" t="s">
+    <row r="172" spans="1:26" customHeight="1" ht="49">
+      <c r="A172" s="7"/>
+      <c r="B172" s="7"/>
+      <c r="C172" s="7"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
+      <c r="F172" s="5">
+        <v>8</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J172" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="B172" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K172" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L172" s="5"/>
+      <c r="M172" s="5"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
       <c r="Z172"/>
     </row>
-    <row r="173" spans="1:26" customHeight="1" ht="196.71428571429">
+    <row r="173" spans="1:26" customHeight="1" ht="159">
       <c r="A173" s="7" t="s">
-        <v>925</v>
+        <v>918</v>
       </c>
       <c r="B173" s="7" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>926</v>
+        <v>919</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E173" s="7" t="s">
-        <v>927</v>
+        <v>920</v>
       </c>
       <c r="F173" s="5">
         <v>1</v>
       </c>
       <c r="G173" s="5" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>102</v>
+        <v>922</v>
       </c>
       <c r="J173" s="6" t="s">
-        <v>103</v>
+        <v>923</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L173" s="5" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="N173"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173"/>
       <c r="T173"/>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
       <c r="Y173"/>
       <c r="Z173"/>
     </row>
-    <row r="174" spans="1:26" customHeight="1" ht="130.42857142857">
+    <row r="174" spans="1:26" customHeight="1" ht="196.71428571429">
       <c r="A174" s="7" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="B174" s="7" t="s">
-        <v>932</v>
+        <v>895</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" s="7" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="F174" s="5">
         <v>1</v>
       </c>
       <c r="G174" s="5" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>936</v>
+        <v>103</v>
       </c>
       <c r="J174" s="6" t="s">
-        <v>937</v>
+        <v>104</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L174" s="5" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
       <c r="Z174"/>
     </row>
-    <row r="175" spans="1:26" customHeight="1" ht="121.42857142857">
+    <row r="175" spans="1:26" customHeight="1" ht="130.42857142857">
       <c r="A175" s="7" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
       <c r="B175" s="7" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" s="7" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="F175" s="5">
         <v>1</v>
       </c>
       <c r="G175" s="5" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="J175" s="6" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L175" s="5" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
       <c r="Z175"/>
     </row>
-    <row r="176" spans="1:26" customHeight="1" ht="154.14285714286">
+    <row r="176" spans="1:26" customHeight="1" ht="121.42857142857">
       <c r="A176" s="7" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="B176" s="7" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" s="7" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="F176" s="5">
         <v>1</v>
       </c>
       <c r="G176" s="5" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="J176" s="6" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L176" s="5" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="N176"/>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176"/>
       <c r="T176"/>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
       <c r="Y176"/>
       <c r="Z176"/>
     </row>
-    <row r="177" spans="1:26" customHeight="1" ht="66">
-[...4 lines deleted...]
-      <c r="E177" s="7"/>
+    <row r="177" spans="1:26" customHeight="1" ht="154.14285714286">
+      <c r="A177" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>951</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>953</v>
+      </c>
       <c r="F177" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G177" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="J177" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="K177" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L177" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="M177" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="H177" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M177" s="5"/>
       <c r="N177"/>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
       <c r="Z177"/>
     </row>
-    <row r="178" spans="1:26" customHeight="1" ht="52">
+    <row r="178" spans="1:26" customHeight="1" ht="66">
       <c r="A178" s="7"/>
       <c r="B178" s="7"/>
       <c r="C178" s="7"/>
       <c r="D178" s="7"/>
       <c r="E178" s="7"/>
       <c r="F178" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G178" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="J178" s="6" t="s">
         <v>961</v>
       </c>
-      <c r="H178" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K178" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L178" s="5"/>
       <c r="M178" s="5"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178"/>
       <c r="T178"/>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178"/>
       <c r="Y178"/>
       <c r="Z178"/>
     </row>
-    <row r="179" spans="1:26" customHeight="1" ht="133">
-      <c r="A179" s="7" t="s">
+    <row r="179" spans="1:26" customHeight="1" ht="52">
+      <c r="A179" s="7"/>
+      <c r="B179" s="7"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
+      <c r="F179" s="5">
+        <v>3</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="J179" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="B179" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K179" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L179" s="5"/>
+      <c r="M179" s="5"/>
       <c r="N179"/>
       <c r="O179"/>
       <c r="P179"/>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179"/>
       <c r="T179"/>
       <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
       <c r="Y179"/>
       <c r="Z179"/>
     </row>
-    <row r="180" spans="1:26" customHeight="1" ht="58">
-[...4 lines deleted...]
-      <c r="E180" s="7"/>
+    <row r="180" spans="1:26" customHeight="1" ht="133">
+      <c r="A180" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>967</v>
+      </c>
       <c r="F180" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G180" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="J180" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L180" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="M180" s="5" t="s">
         <v>971</v>
       </c>
-      <c r="H180" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M180" s="5"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
     </row>
-    <row r="181" spans="1:26" customHeight="1" ht="149.57142857143">
-      <c r="A181" s="7" t="s">
+    <row r="181" spans="1:26" customHeight="1" ht="58">
+      <c r="A181" s="7"/>
+      <c r="B181" s="7"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
+      <c r="F181" s="5">
+        <v>2</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="J181" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="B181" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K181" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L181" s="5"/>
+      <c r="M181" s="5"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
       <c r="Z181"/>
     </row>
-    <row r="182" spans="1:26" customHeight="1" ht="41">
-[...4 lines deleted...]
-      <c r="E182" s="7"/>
+    <row r="182" spans="1:26" customHeight="1" ht="149.57142857143">
+      <c r="A182" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>977</v>
+      </c>
       <c r="F182" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G182" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="J182" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L182" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="M182" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="H182" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M182" s="5"/>
       <c r="N182"/>
       <c r="O182"/>
       <c r="P182"/>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
       <c r="Z182"/>
     </row>
-    <row r="183" spans="1:26" customHeight="1" ht="39">
+    <row r="183" spans="1:26" customHeight="1" ht="41">
       <c r="A183" s="7"/>
       <c r="B183" s="7"/>
       <c r="C183" s="7"/>
       <c r="D183" s="7"/>
       <c r="E183" s="7"/>
       <c r="F183" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G183" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="J183" s="6" t="s">
         <v>985</v>
       </c>
-      <c r="H183" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K183" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L183" s="5"/>
       <c r="M183" s="5"/>
       <c r="N183"/>
       <c r="O183"/>
       <c r="P183"/>
       <c r="Q183"/>
       <c r="R183"/>
       <c r="S183"/>
       <c r="T183"/>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183"/>
       <c r="X183"/>
       <c r="Y183"/>
       <c r="Z183"/>
     </row>
-    <row r="184" spans="1:26" customHeight="1" ht="130.85714285714">
-      <c r="A184" s="7" t="s">
+    <row r="184" spans="1:26" customHeight="1" ht="39">
+      <c r="A184" s="7"/>
+      <c r="B184" s="7"/>
+      <c r="C184" s="7"/>
+      <c r="D184" s="7"/>
+      <c r="E184" s="7"/>
+      <c r="F184" s="5">
+        <v>3</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="J184" s="6" t="s">
         <v>988</v>
       </c>
-      <c r="B184" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K184" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L184" s="5"/>
+      <c r="M184" s="5"/>
       <c r="N184"/>
       <c r="O184"/>
       <c r="P184"/>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184"/>
       <c r="T184"/>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
       <c r="Y184"/>
       <c r="Z184"/>
     </row>
-    <row r="185" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E185" s="7"/>
+    <row r="185" spans="1:26" customHeight="1" ht="130.85714285714">
+      <c r="A185" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>992</v>
+      </c>
       <c r="F185" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G185" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="J185" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L185" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="M185" s="5" t="s">
         <v>997</v>
       </c>
-      <c r="H185" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M185" s="5"/>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185"/>
       <c r="T185"/>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
       <c r="Y185"/>
       <c r="Z185"/>
     </row>
     <row r="186" spans="1:26" customHeight="1" ht="36">
       <c r="A186" s="7"/>
       <c r="B186" s="7"/>
       <c r="C186" s="7"/>
       <c r="D186" s="7"/>
       <c r="E186" s="7"/>
       <c r="F186" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G186" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="J186" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="H186" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K186" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186"/>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186"/>
       <c r="T186"/>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
       <c r="Y186"/>
       <c r="Z186"/>
     </row>
-    <row r="187" spans="1:26" customHeight="1" ht="330.85714285714">
-      <c r="A187" s="7" t="s">
+    <row r="187" spans="1:26" customHeight="1" ht="36">
+      <c r="A187" s="7"/>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="5">
+        <v>3</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="J187" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="B187" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K187" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L187" s="5"/>
+      <c r="M187" s="5"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187"/>
       <c r="R187"/>
       <c r="S187"/>
       <c r="T187"/>
       <c r="U187"/>
       <c r="V187"/>
       <c r="W187"/>
       <c r="X187"/>
       <c r="Y187"/>
       <c r="Z187"/>
     </row>
-    <row r="188" spans="1:26" customHeight="1" ht="269.14285714286">
+    <row r="188" spans="1:26" customHeight="1" ht="330.85714285714">
       <c r="A188" s="7" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="B188" s="7" t="s">
-        <v>989</v>
+        <v>1003</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>1012</v>
+        <v>20</v>
       </c>
       <c r="E188" s="7" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="F188" s="5">
         <v>1</v>
       </c>
       <c r="G188" s="5" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="J188" s="6" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L188" s="5" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1018</v>
+        <v>1010</v>
       </c>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188"/>
       <c r="R188"/>
       <c r="S188"/>
       <c r="T188"/>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
       <c r="Y188"/>
       <c r="Z188"/>
     </row>
-    <row r="189" spans="1:26" customHeight="1" ht="135.42857142857">
+    <row r="189" spans="1:26" customHeight="1" ht="269.14285714286">
       <c r="A189" s="7" t="s">
-        <v>1019</v>
+        <v>1011</v>
       </c>
       <c r="B189" s="7" t="s">
-        <v>1020</v>
+        <v>990</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>19</v>
+        <v>1013</v>
       </c>
       <c r="E189" s="7" t="s">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="F189" s="5">
         <v>1</v>
       </c>
       <c r="G189" s="5" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>936</v>
+        <v>1016</v>
       </c>
       <c r="J189" s="6" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L189" s="5" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="N189"/>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189"/>
       <c r="R189"/>
       <c r="S189"/>
       <c r="T189"/>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
       <c r="Y189"/>
       <c r="Z189"/>
     </row>
-    <row r="190" spans="1:26" customHeight="1" ht="127.14285714286">
+    <row r="190" spans="1:26" customHeight="1" ht="135.42857142857">
       <c r="A190" s="7" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="B190" s="7" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E190" s="7" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="F190" s="5">
         <v>1</v>
       </c>
       <c r="G190" s="5" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>102</v>
+        <v>937</v>
       </c>
       <c r="J190" s="6" t="s">
-        <v>103</v>
+        <v>1025</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L190" s="5" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190"/>
       <c r="T190"/>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
       <c r="Y190"/>
       <c r="Z190"/>
     </row>
-    <row r="191" spans="1:26" customHeight="1" ht="130.28571428571">
+    <row r="191" spans="1:26" customHeight="1" ht="127.14285714286">
       <c r="A191" s="7" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="B191" s="7" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E191" s="7" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="F191" s="5">
         <v>1</v>
       </c>
       <c r="G191" s="5" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>345</v>
+        <v>103</v>
       </c>
       <c r="J191" s="6" t="s">
-        <v>1039</v>
+        <v>104</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L191" s="5" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191"/>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191"/>
       <c r="T191"/>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
       <c r="Y191"/>
       <c r="Z191"/>
     </row>
-    <row r="192" spans="1:26" customHeight="1" ht="34.714285714286">
-[...4 lines deleted...]
-      <c r="E192" s="7"/>
+    <row r="192" spans="1:26" customHeight="1" ht="130.28571428571">
+      <c r="A192" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E192" s="7" t="s">
+        <v>1038</v>
+      </c>
       <c r="F192" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G192" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J192" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K192" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L192" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="M192" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="H192" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M192" s="5"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192"/>
       <c r="R192"/>
       <c r="S192"/>
       <c r="T192"/>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192"/>
       <c r="X192"/>
       <c r="Y192"/>
       <c r="Z192"/>
     </row>
-    <row r="193" spans="1:26" customHeight="1" ht="35">
+    <row r="193" spans="1:26" customHeight="1" ht="34.714285714286">
       <c r="A193" s="7"/>
       <c r="B193" s="7"/>
       <c r="C193" s="7"/>
       <c r="D193" s="7"/>
       <c r="E193" s="7"/>
       <c r="F193" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G193" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J193" s="6" t="s">
         <v>1044</v>
       </c>
-      <c r="H193" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K193" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L193" s="5"/>
       <c r="M193" s="5"/>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193"/>
       <c r="Q193"/>
       <c r="R193"/>
       <c r="S193"/>
       <c r="T193"/>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193"/>
       <c r="X193"/>
       <c r="Y193"/>
       <c r="Z193"/>
     </row>
-    <row r="194" spans="1:26" customHeight="1" ht="36.428571428571">
+    <row r="194" spans="1:26" customHeight="1" ht="35">
       <c r="A194" s="7"/>
       <c r="B194" s="7"/>
       <c r="C194" s="7"/>
       <c r="D194" s="7"/>
       <c r="E194" s="7"/>
       <c r="F194" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G194" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J194" s="6" t="s">
         <v>1046</v>
       </c>
-      <c r="H194" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K194" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L194" s="5"/>
       <c r="M194" s="5"/>
       <c r="N194"/>
       <c r="O194"/>
       <c r="P194"/>
       <c r="Q194"/>
       <c r="R194"/>
       <c r="S194"/>
       <c r="T194"/>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194"/>
       <c r="X194"/>
       <c r="Y194"/>
       <c r="Z194"/>
     </row>
-    <row r="195" spans="1:26" customHeight="1" ht="35.857142857143">
+    <row r="195" spans="1:26" customHeight="1" ht="36.428571428571">
       <c r="A195" s="7"/>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
       <c r="F195" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G195" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J195" s="6" t="s">
         <v>1048</v>
       </c>
-      <c r="H195" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K195" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
       <c r="N195"/>
       <c r="O195"/>
       <c r="P195"/>
       <c r="Q195"/>
       <c r="R195"/>
       <c r="S195"/>
       <c r="T195"/>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195"/>
       <c r="X195"/>
       <c r="Y195"/>
       <c r="Z195"/>
     </row>
-    <row r="196" spans="1:26" customHeight="1" ht="227.85714285714">
-      <c r="A196" s="7" t="s">
+    <row r="196" spans="1:26" customHeight="1" ht="35.857142857143">
+      <c r="A196" s="7"/>
+      <c r="B196" s="7"/>
+      <c r="C196" s="7"/>
+      <c r="D196" s="7"/>
+      <c r="E196" s="7"/>
+      <c r="F196" s="5">
+        <v>5</v>
+      </c>
+      <c r="G196" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="J196" s="6" t="s">
         <v>1050</v>
       </c>
-      <c r="B196" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K196" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L196" s="5"/>
+      <c r="M196" s="5"/>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196"/>
       <c r="R196"/>
       <c r="S196"/>
       <c r="T196"/>
       <c r="U196"/>
       <c r="V196"/>
       <c r="W196"/>
       <c r="X196"/>
       <c r="Y196"/>
       <c r="Z196"/>
     </row>
-    <row r="197" spans="1:26" customHeight="1" ht="131.42857142857">
+    <row r="197" spans="1:26" customHeight="1" ht="227.85714285714">
       <c r="A197" s="7" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="B197" s="7" t="s">
-        <v>1059</v>
+        <v>1036</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="F197" s="5">
         <v>1</v>
       </c>
       <c r="G197" s="5" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="J197" s="6" t="s">
-        <v>1064</v>
+        <v>1056</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L197" s="5" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197"/>
       <c r="Q197"/>
       <c r="R197"/>
       <c r="S197"/>
       <c r="T197"/>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197"/>
       <c r="Y197"/>
       <c r="Z197"/>
     </row>
-    <row r="198" spans="1:26" customHeight="1" ht="129.42857142857">
+    <row r="198" spans="1:26" customHeight="1" ht="131.42857142857">
       <c r="A198" s="7" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="B198" s="7" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="F198" s="5">
         <v>1</v>
       </c>
       <c r="G198" s="5" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>190</v>
+        <v>1064</v>
       </c>
       <c r="J198" s="6" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L198" s="5" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="N198"/>
       <c r="O198"/>
       <c r="P198"/>
       <c r="Q198"/>
       <c r="R198"/>
       <c r="S198"/>
       <c r="T198"/>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198"/>
       <c r="X198"/>
       <c r="Y198"/>
       <c r="Z198"/>
     </row>
-    <row r="199" spans="1:26" customHeight="1" ht="126.71428571429">
+    <row r="199" spans="1:26" customHeight="1" ht="129.42857142857">
       <c r="A199" s="7" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="B199" s="7" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E199" s="7" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="F199" s="5">
         <v>1</v>
       </c>
       <c r="G199" s="5" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>102</v>
+        <v>191</v>
       </c>
       <c r="J199" s="6" t="s">
-        <v>103</v>
+        <v>1073</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L199" s="5" t="s">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>930</v>
+        <v>1075</v>
       </c>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199"/>
       <c r="T199"/>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
       <c r="Z199"/>
     </row>
-    <row r="200" spans="1:26" customHeight="1" ht="290.28571428571">
+    <row r="200" spans="1:26" customHeight="1" ht="126.71428571429">
       <c r="A200" s="7" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="B200" s="7" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E200" s="7" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F200" s="5">
         <v>1</v>
       </c>
       <c r="G200" s="5" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1086</v>
+        <v>102</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J200" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L200" s="5" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1088</v>
+        <v>931</v>
       </c>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200"/>
       <c r="T200"/>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
       <c r="Z200"/>
     </row>
-    <row r="201" spans="1:26" customHeight="1" ht="255.85714285714">
+    <row r="201" spans="1:26" customHeight="1" ht="290.28571428571">
       <c r="A201" s="7" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="B201" s="7" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" s="7" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="F201" s="5">
         <v>1</v>
       </c>
       <c r="G201" s="5" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>22</v>
+        <v>1087</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1094</v>
+        <v>103</v>
       </c>
       <c r="J201" s="6" t="s">
-        <v>1095</v>
+        <v>104</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L201" s="5" t="s">
-        <v>1096</v>
+        <v>1088</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1097</v>
+        <v>1089</v>
       </c>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201"/>
       <c r="T201"/>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
       <c r="Z201"/>
     </row>
-    <row r="202" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E202" s="7"/>
+    <row r="202" spans="1:26" customHeight="1" ht="255.85714285714">
+      <c r="A202" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>1093</v>
+      </c>
       <c r="F202" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G202" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J202" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K202" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L202" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="M202" s="5" t="s">
         <v>1098</v>
       </c>
-      <c r="H202" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M202" s="5"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202"/>
       <c r="R202"/>
       <c r="S202"/>
       <c r="T202"/>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202"/>
       <c r="X202"/>
       <c r="Y202"/>
       <c r="Z202"/>
     </row>
-    <row r="203" spans="1:26" customHeight="1" ht="242.28571428571">
-      <c r="A203" s="7" t="s">
+    <row r="203" spans="1:26" customHeight="1" ht="55">
+      <c r="A203" s="7"/>
+      <c r="B203" s="7"/>
+      <c r="C203" s="7"/>
+      <c r="D203" s="7"/>
+      <c r="E203" s="7"/>
+      <c r="F203" s="5">
+        <v>2</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J203" s="6" t="s">
         <v>1100</v>
       </c>
-      <c r="B203" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K203" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L203" s="5"/>
+      <c r="M203" s="5"/>
       <c r="N203"/>
       <c r="O203"/>
       <c r="P203"/>
       <c r="Q203"/>
       <c r="R203"/>
       <c r="S203"/>
       <c r="T203"/>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203"/>
       <c r="Y203"/>
       <c r="Z203"/>
     </row>
-    <row r="204" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E204" s="7"/>
+    <row r="204" spans="1:26" customHeight="1" ht="242.28571428571">
+      <c r="A204" s="7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>1103</v>
+      </c>
       <c r="F204" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G204" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J204" s="6" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K204" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L204" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="M204" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="H204" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M204" s="5"/>
       <c r="N204"/>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204"/>
       <c r="R204"/>
       <c r="S204"/>
       <c r="T204"/>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204"/>
       <c r="Y204"/>
       <c r="Z204"/>
     </row>
-    <row r="205" spans="1:26" customHeight="1" ht="287.85714285714">
-      <c r="A205" s="7" t="s">
+    <row r="205" spans="1:26" customHeight="1" ht="30">
+      <c r="A205" s="7"/>
+      <c r="B205" s="7"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="7"/>
+      <c r="E205" s="7"/>
+      <c r="F205" s="5">
+        <v>2</v>
+      </c>
+      <c r="G205" s="5" t="s">
         <v>1109</v>
       </c>
-      <c r="B205" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H205" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="J205" s="6" t="s">
-        <v>1112</v>
+        <v>104</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L205" s="5"/>
+      <c r="M205" s="5"/>
       <c r="N205"/>
       <c r="O205"/>
       <c r="P205"/>
       <c r="Q205"/>
       <c r="R205"/>
       <c r="S205"/>
       <c r="T205"/>
       <c r="U205"/>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205"/>
       <c r="Y205"/>
       <c r="Z205"/>
     </row>
-    <row r="206" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E206" s="7"/>
+    <row r="206" spans="1:26" customHeight="1" ht="287.85714285714">
+      <c r="A206" s="7" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>1112</v>
+      </c>
       <c r="F206" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G206" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J206" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="K206" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L206" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M206" s="5" t="s">
         <v>1115</v>
       </c>
-      <c r="H206" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M206" s="5"/>
       <c r="N206"/>
       <c r="O206"/>
       <c r="P206"/>
       <c r="Q206"/>
       <c r="R206"/>
       <c r="S206"/>
       <c r="T206"/>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206"/>
       <c r="Y206"/>
       <c r="Z206"/>
     </row>
-    <row r="207" spans="1:26" customHeight="1" ht="38">
+    <row r="207" spans="1:26" customHeight="1" ht="30">
       <c r="A207" s="7"/>
       <c r="B207" s="7"/>
       <c r="C207" s="7"/>
       <c r="D207" s="7"/>
       <c r="E207" s="7"/>
       <c r="F207" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G207" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J207" s="6" t="s">
         <v>1118</v>
       </c>
-      <c r="H207" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K207" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L207" s="5"/>
       <c r="M207" s="5"/>
       <c r="N207"/>
       <c r="O207"/>
       <c r="P207"/>
       <c r="Q207"/>
       <c r="R207"/>
       <c r="S207"/>
       <c r="T207"/>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
       <c r="Z207"/>
     </row>
-    <row r="208" spans="1:26" customHeight="1" ht="209.14285714286">
-      <c r="A208" s="7" t="s">
+    <row r="208" spans="1:26" customHeight="1" ht="38">
+      <c r="A208" s="7"/>
+      <c r="B208" s="7"/>
+      <c r="C208" s="7"/>
+      <c r="D208" s="7"/>
+      <c r="E208" s="7"/>
+      <c r="F208" s="5">
+        <v>3</v>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J208" s="6" t="s">
         <v>1121</v>
       </c>
-      <c r="B208" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K208" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L208" s="5"/>
+      <c r="M208" s="5"/>
       <c r="N208"/>
       <c r="O208"/>
       <c r="P208"/>
       <c r="Q208"/>
       <c r="R208"/>
       <c r="S208"/>
       <c r="T208"/>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208"/>
       <c r="Y208"/>
       <c r="Z208"/>
     </row>
-    <row r="209" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E209" s="7"/>
+    <row r="209" spans="1:26" customHeight="1" ht="209.14285714286">
+      <c r="A209" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D209" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>1124</v>
+      </c>
       <c r="F209" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G209" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J209" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L209" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M209" s="5" t="s">
         <v>1129</v>
       </c>
-      <c r="H209" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M209" s="5"/>
       <c r="N209"/>
       <c r="O209"/>
       <c r="P209"/>
       <c r="Q209"/>
       <c r="R209"/>
       <c r="S209"/>
       <c r="T209"/>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209"/>
       <c r="Y209"/>
       <c r="Z209"/>
     </row>
-    <row r="210" spans="1:26" customHeight="1" ht="141.42857142857">
-      <c r="A210" s="7" t="s">
+    <row r="210" spans="1:26" customHeight="1" ht="45">
+      <c r="A210" s="7"/>
+      <c r="B210" s="7"/>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7"/>
+      <c r="E210" s="7"/>
+      <c r="F210" s="5">
+        <v>2</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J210" s="6" t="s">
         <v>1132</v>
       </c>
-      <c r="B210" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K210" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L210" s="5"/>
+      <c r="M210" s="5"/>
       <c r="N210"/>
       <c r="O210"/>
       <c r="P210"/>
       <c r="Q210"/>
       <c r="R210"/>
       <c r="S210"/>
       <c r="T210"/>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210"/>
       <c r="Y210"/>
       <c r="Z210"/>
     </row>
-    <row r="211" spans="1:26" customHeight="1" ht="31">
-[...4 lines deleted...]
-      <c r="E211" s="7"/>
+    <row r="211" spans="1:26" customHeight="1" ht="141.42857142857">
+      <c r="A211" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>1136</v>
+      </c>
       <c r="F211" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G211" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J211" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K211" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L211" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M211" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="H211" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M211" s="5"/>
       <c r="N211"/>
       <c r="O211"/>
       <c r="P211"/>
       <c r="Q211"/>
       <c r="R211"/>
       <c r="S211"/>
       <c r="T211"/>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211"/>
       <c r="Y211"/>
       <c r="Z211"/>
     </row>
-    <row r="212" spans="1:26" customHeight="1" ht="30">
+    <row r="212" spans="1:26" customHeight="1" ht="31">
       <c r="A212" s="7"/>
       <c r="B212" s="7"/>
       <c r="C212" s="7"/>
       <c r="D212" s="7"/>
       <c r="E212" s="7"/>
       <c r="F212" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G212" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J212" s="6" t="s">
         <v>1142</v>
       </c>
-      <c r="H212" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K212" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L212" s="5"/>
       <c r="M212" s="5"/>
       <c r="N212"/>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212"/>
       <c r="R212"/>
       <c r="S212"/>
       <c r="T212"/>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212"/>
       <c r="X212"/>
       <c r="Y212"/>
       <c r="Z212"/>
     </row>
-    <row r="213" spans="1:26" customHeight="1" ht="31">
+    <row r="213" spans="1:26" customHeight="1" ht="30">
       <c r="A213" s="7"/>
       <c r="B213" s="7"/>
       <c r="C213" s="7"/>
       <c r="D213" s="7"/>
       <c r="E213" s="7"/>
       <c r="F213" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G213" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J213" s="6" t="s">
         <v>1144</v>
       </c>
-      <c r="H213" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K213" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213"/>
       <c r="O213"/>
       <c r="P213"/>
       <c r="Q213"/>
       <c r="R213"/>
       <c r="S213"/>
       <c r="T213"/>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213"/>
       <c r="X213"/>
       <c r="Y213"/>
       <c r="Z213"/>
     </row>
-    <row r="214" spans="1:26" customHeight="1" ht="163.71428571429">
-      <c r="A214" s="7" t="s">
+    <row r="214" spans="1:26" customHeight="1" ht="31">
+      <c r="A214" s="7"/>
+      <c r="B214" s="7"/>
+      <c r="C214" s="7"/>
+      <c r="D214" s="7"/>
+      <c r="E214" s="7"/>
+      <c r="F214" s="5">
+        <v>4</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J214" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="B214" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K214" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L214" s="5"/>
+      <c r="M214" s="5"/>
       <c r="N214"/>
       <c r="O214"/>
       <c r="P214"/>
       <c r="Q214"/>
       <c r="R214"/>
       <c r="S214"/>
       <c r="T214"/>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214"/>
       <c r="Y214"/>
       <c r="Z214"/>
     </row>
-    <row r="215" spans="1:26" customHeight="1" ht="140.57142857143">
+    <row r="215" spans="1:26" customHeight="1" ht="163.71428571429">
       <c r="A215" s="7" t="s">
-        <v>1154</v>
+        <v>1147</v>
       </c>
       <c r="B215" s="7" t="s">
-        <v>1155</v>
+        <v>1134</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="F215" s="5">
         <v>1</v>
       </c>
       <c r="G215" s="5" t="s">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1159</v>
+        <v>1151</v>
       </c>
       <c r="J215" s="6" t="s">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L215" s="5" t="s">
-        <v>1161</v>
+        <v>1153</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="N215"/>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215"/>
       <c r="R215"/>
       <c r="S215"/>
       <c r="T215"/>
       <c r="U215"/>
       <c r="V215"/>
       <c r="W215"/>
       <c r="X215"/>
       <c r="Y215"/>
       <c r="Z215"/>
     </row>
-    <row r="216" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E216" s="7"/>
+    <row r="216" spans="1:26" customHeight="1" ht="140.57142857143">
+      <c r="A216" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>1158</v>
+      </c>
       <c r="F216" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G216" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J216" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K216" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L216" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="M216" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="H216" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M216" s="5"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216"/>
       <c r="T216"/>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
       <c r="Y216"/>
       <c r="Z216"/>
     </row>
-    <row r="217" spans="1:26" customHeight="1" ht="78">
+    <row r="217" spans="1:26" customHeight="1" ht="35">
       <c r="A217" s="7"/>
       <c r="B217" s="7"/>
       <c r="C217" s="7"/>
       <c r="D217" s="7"/>
       <c r="E217" s="7"/>
       <c r="F217" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G217" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="J217" s="6" t="s">
         <v>1166</v>
       </c>
-      <c r="H217" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K217" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L217" s="5"/>
       <c r="M217" s="5"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217"/>
       <c r="R217"/>
       <c r="S217"/>
       <c r="T217"/>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217"/>
       <c r="X217"/>
       <c r="Y217"/>
       <c r="Z217"/>
     </row>
-    <row r="218" spans="1:26" customHeight="1" ht="127.71428571429">
-      <c r="A218" s="7" t="s">
+    <row r="218" spans="1:26" customHeight="1" ht="78">
+      <c r="A218" s="7"/>
+      <c r="B218" s="7"/>
+      <c r="C218" s="7"/>
+      <c r="D218" s="7"/>
+      <c r="E218" s="7"/>
+      <c r="F218" s="5">
+        <v>3</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J218" s="6" t="s">
         <v>1169</v>
       </c>
-      <c r="B218" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K218" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L218" s="5"/>
+      <c r="M218" s="5"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218"/>
       <c r="R218"/>
       <c r="S218"/>
       <c r="T218"/>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
       <c r="Z218"/>
     </row>
-    <row r="219" spans="1:26" customHeight="1" ht="187">
-[...4 lines deleted...]
-      <c r="E219" s="7"/>
+    <row r="219" spans="1:26" customHeight="1" ht="127.71428571429">
+      <c r="A219" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D219" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>1172</v>
+      </c>
       <c r="F219" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G219" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J219" s="6" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K219" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L219" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="M219" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="H219" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M219" s="5"/>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219"/>
       <c r="T219"/>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
       <c r="Y219"/>
       <c r="Z219"/>
     </row>
-    <row r="220" spans="1:26" customHeight="1" ht="197">
+    <row r="220" spans="1:26" customHeight="1" ht="187">
       <c r="A220" s="7"/>
       <c r="B220" s="7"/>
       <c r="C220" s="7"/>
       <c r="D220" s="7"/>
       <c r="E220" s="7"/>
       <c r="F220" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G220" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J220" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="H220" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K220" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L220" s="5"/>
       <c r="M220" s="5"/>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220"/>
       <c r="R220"/>
       <c r="S220"/>
       <c r="T220"/>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
       <c r="Y220"/>
       <c r="Z220"/>
     </row>
-    <row r="221" spans="1:26" customHeight="1" ht="126.42857142857">
-      <c r="A221" s="7" t="s">
+    <row r="221" spans="1:26" customHeight="1" ht="197">
+      <c r="A221" s="7"/>
+      <c r="B221" s="7"/>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
+      <c r="F221" s="5">
+        <v>3</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J221" s="6" t="s">
         <v>1181</v>
       </c>
-      <c r="B221" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K221" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L221" s="5"/>
+      <c r="M221" s="5"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
       <c r="Q221"/>
       <c r="R221"/>
       <c r="S221"/>
       <c r="T221"/>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
-    <row r="222" spans="1:26" customHeight="1" ht="134.28571428571">
+    <row r="222" spans="1:26" customHeight="1" ht="126.42857142857">
       <c r="A222" s="7" t="s">
-        <v>1190</v>
+        <v>1182</v>
       </c>
       <c r="B222" s="7" t="s">
-        <v>1191</v>
+        <v>1183</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E222" s="7" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="F222" s="5">
         <v>1</v>
       </c>
       <c r="G222" s="5" t="s">
-        <v>1194</v>
+        <v>1186</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>545</v>
+        <v>1187</v>
       </c>
       <c r="J222" s="6" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L222" s="5" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222"/>
       <c r="T222"/>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
       <c r="Y222"/>
       <c r="Z222"/>
     </row>
-    <row r="223" spans="1:26" customHeight="1" ht="473.14285714286">
+    <row r="223" spans="1:26" customHeight="1" ht="134.28571428571">
       <c r="A223" s="7" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="B223" s="7" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E223" s="7" t="s">
-        <v>1201</v>
+        <v>1194</v>
       </c>
       <c r="F223" s="5">
         <v>1</v>
       </c>
       <c r="G223" s="5" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1130</v>
+        <v>546</v>
       </c>
       <c r="J223" s="6" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L223" s="5" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223"/>
       <c r="T223"/>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
       <c r="Y223"/>
       <c r="Z223"/>
     </row>
-    <row r="224" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E224" s="7"/>
+    <row r="224" spans="1:26" customHeight="1" ht="473.14285714286">
+      <c r="A224" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>1202</v>
+      </c>
       <c r="F224" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G224" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J224" s="6" t="s">
+        <v>1204</v>
+      </c>
+      <c r="K224" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L224" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="M224" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="H224" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M224" s="5"/>
       <c r="N224"/>
       <c r="O224"/>
       <c r="P224"/>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224"/>
       <c r="T224"/>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
       <c r="Y224"/>
       <c r="Z224"/>
     </row>
-    <row r="225" spans="1:26" customHeight="1" ht="202.57142857143">
-      <c r="A225" s="7" t="s">
+    <row r="225" spans="1:26" customHeight="1" ht="30">
+      <c r="A225" s="7"/>
+      <c r="B225" s="7"/>
+      <c r="C225" s="7"/>
+      <c r="D225" s="7"/>
+      <c r="E225" s="7"/>
+      <c r="F225" s="5">
+        <v>2</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J225" s="6" t="s">
         <v>1209</v>
       </c>
-      <c r="B225" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K225" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L225" s="5"/>
+      <c r="M225" s="5"/>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225"/>
       <c r="T225"/>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
       <c r="Y225"/>
       <c r="Z225"/>
     </row>
-    <row r="226" spans="1:26" customHeight="1" ht="126.71428571429">
+    <row r="226" spans="1:26" customHeight="1" ht="202.57142857143">
       <c r="A226" s="7" t="s">
-        <v>1218</v>
+        <v>1210</v>
       </c>
       <c r="B226" s="7" t="s">
-        <v>1219</v>
+        <v>1211</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>1220</v>
+        <v>1212</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E226" s="7" t="s">
-        <v>1221</v>
+        <v>1213</v>
       </c>
       <c r="F226" s="5">
         <v>1</v>
       </c>
       <c r="G226" s="5" t="s">
-        <v>1222</v>
+        <v>1214</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>141</v>
+        <v>1215</v>
       </c>
       <c r="J226" s="6" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L226" s="5" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="N226"/>
       <c r="O226"/>
       <c r="P226"/>
       <c r="Q226"/>
       <c r="R226"/>
       <c r="S226"/>
       <c r="T226"/>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226"/>
       <c r="Y226"/>
       <c r="Z226"/>
     </row>
-    <row r="227" spans="1:26" customHeight="1" ht="126.14285714286">
+    <row r="227" spans="1:26" customHeight="1" ht="126.71428571429">
       <c r="A227" s="7" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="B227" s="7" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E227" s="7" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="F227" s="5">
         <v>1</v>
       </c>
       <c r="G227" s="5" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1231</v>
+        <v>142</v>
       </c>
       <c r="J227" s="6" t="s">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L227" s="5" t="s">
-        <v>1233</v>
+        <v>1225</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1234</v>
+        <v>1226</v>
       </c>
       <c r="N227"/>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227"/>
       <c r="T227"/>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
       <c r="Y227"/>
       <c r="Z227"/>
     </row>
-    <row r="228" spans="1:26" customHeight="1" ht="134">
+    <row r="228" spans="1:26" customHeight="1" ht="126.14285714286">
       <c r="A228" s="7" t="s">
-        <v>1235</v>
+        <v>1227</v>
       </c>
       <c r="B228" s="7" t="s">
-        <v>1236</v>
+        <v>1228</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>1237</v>
+        <v>1229</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" s="7" t="s">
-        <v>1238</v>
+        <v>1230</v>
       </c>
       <c r="F228" s="5">
         <v>1</v>
       </c>
       <c r="G228" s="5" t="s">
-        <v>1239</v>
+        <v>1231</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
       <c r="J228" s="6" t="s">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L228" s="5" t="s">
-        <v>1242</v>
+        <v>1234</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1243</v>
+        <v>1235</v>
       </c>
       <c r="N228"/>
       <c r="O228"/>
       <c r="P228"/>
       <c r="Q228"/>
       <c r="R228"/>
       <c r="S228"/>
       <c r="T228"/>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="Z228"/>
     </row>
-    <row r="229" spans="1:26" customHeight="1" ht="312.57142857143">
+    <row r="229" spans="1:26" customHeight="1" ht="134">
       <c r="A229" s="7" t="s">
-        <v>1244</v>
+        <v>1236</v>
       </c>
       <c r="B229" s="7" t="s">
-        <v>1245</v>
+        <v>1237</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>1246</v>
+        <v>1238</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E229" s="7" t="s">
-        <v>1247</v>
+        <v>1239</v>
       </c>
       <c r="F229" s="5">
         <v>1</v>
       </c>
       <c r="G229" s="5" t="s">
-        <v>1248</v>
+        <v>1240</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1249</v>
+        <v>1241</v>
       </c>
       <c r="J229" s="6" t="s">
-        <v>1250</v>
+        <v>1242</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L229" s="5" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1252</v>
+        <v>1244</v>
       </c>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229"/>
       <c r="Q229"/>
       <c r="R229"/>
       <c r="S229"/>
       <c r="T229"/>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
-    <row r="230" spans="1:26" customHeight="1" ht="111.14285714286">
+    <row r="230" spans="1:26" customHeight="1" ht="312.57142857143">
       <c r="A230" s="7" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="B230" s="7" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E230" s="7" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="F230" s="5">
         <v>1</v>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="J230" s="6" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L230" s="5" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="N230"/>
       <c r="O230"/>
       <c r="P230"/>
       <c r="Q230"/>
       <c r="R230"/>
       <c r="S230"/>
       <c r="T230"/>
       <c r="U230"/>
       <c r="V230"/>
       <c r="W230"/>
       <c r="X230"/>
       <c r="Y230"/>
       <c r="Z230"/>
     </row>
-    <row r="231" spans="1:26" customHeight="1" ht="64">
-[...4 lines deleted...]
-      <c r="E231" s="7"/>
+    <row r="231" spans="1:26" customHeight="1" ht="111.14285714286">
+      <c r="A231" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>1256</v>
+      </c>
       <c r="F231" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G231" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J231" s="6" t="s">
+        <v>1259</v>
+      </c>
+      <c r="K231" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L231" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="M231" s="5" t="s">
         <v>1261</v>
       </c>
-      <c r="H231" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M231" s="5"/>
       <c r="N231"/>
       <c r="O231"/>
       <c r="P231"/>
       <c r="Q231"/>
       <c r="R231"/>
       <c r="S231"/>
       <c r="T231"/>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231"/>
       <c r="X231"/>
       <c r="Y231"/>
       <c r="Z231"/>
     </row>
-    <row r="232" spans="1:26" customHeight="1" ht="129.57142857143">
-      <c r="A232" s="7" t="s">
+    <row r="232" spans="1:26" customHeight="1" ht="64">
+      <c r="A232" s="7"/>
+      <c r="B232" s="7"/>
+      <c r="C232" s="7"/>
+      <c r="D232" s="7"/>
+      <c r="E232" s="7"/>
+      <c r="F232" s="5">
+        <v>2</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J232" s="6" t="s">
         <v>1263</v>
       </c>
-      <c r="B232" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K232" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L232" s="5"/>
+      <c r="M232" s="5"/>
       <c r="N232"/>
       <c r="O232"/>
       <c r="P232"/>
       <c r="Q232"/>
       <c r="R232"/>
       <c r="S232"/>
       <c r="T232"/>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232"/>
       <c r="X232"/>
       <c r="Y232"/>
       <c r="Z232"/>
     </row>
-    <row r="233" spans="1:26" customHeight="1" ht="143">
+    <row r="233" spans="1:26" customHeight="1" ht="129.57142857143">
       <c r="A233" s="7" t="s">
-        <v>1271</v>
+        <v>1264</v>
       </c>
       <c r="B233" s="7" t="s">
-        <v>1272</v>
+        <v>1265</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E233" s="7" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
       <c r="F233" s="5">
         <v>1</v>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1276</v>
+        <v>253</v>
       </c>
       <c r="J233" s="6" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L233" s="5" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="N233"/>
       <c r="O233"/>
       <c r="P233"/>
       <c r="Q233"/>
       <c r="R233"/>
       <c r="S233"/>
       <c r="T233"/>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233"/>
       <c r="X233"/>
       <c r="Y233"/>
       <c r="Z233"/>
     </row>
-    <row r="234" spans="1:26" customHeight="1" ht="111.42857142857">
+    <row r="234" spans="1:26" customHeight="1" ht="143">
       <c r="A234" s="7" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="B234" s="7" t="s">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>1282</v>
+        <v>1274</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>1283</v>
+        <v>20</v>
       </c>
       <c r="E234" s="7" t="s">
-        <v>1284</v>
+        <v>1275</v>
       </c>
       <c r="F234" s="5">
         <v>1</v>
       </c>
       <c r="G234" s="5" t="s">
-        <v>1285</v>
+        <v>1276</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1286</v>
+        <v>1277</v>
       </c>
       <c r="J234" s="6" t="s">
-        <v>103</v>
+        <v>1278</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L234" s="5" t="s">
-        <v>1287</v>
+        <v>1279</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234"/>
       <c r="R234"/>
       <c r="S234"/>
       <c r="T234"/>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234"/>
       <c r="X234"/>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
-    <row r="235" spans="1:26" customHeight="1" ht="295.42857142857">
+    <row r="235" spans="1:26" customHeight="1" ht="111.42857142857">
       <c r="A235" s="7" t="s">
-        <v>1289</v>
+        <v>1281</v>
       </c>
       <c r="B235" s="7" t="s">
-        <v>1290</v>
+        <v>1282</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>1291</v>
+        <v>1283</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>19</v>
+        <v>1284</v>
       </c>
       <c r="E235" s="7" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="F235" s="5">
         <v>1</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
       <c r="J235" s="6" t="s">
-        <v>1295</v>
+        <v>104</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L235" s="5" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235"/>
       <c r="R235"/>
       <c r="S235"/>
       <c r="T235"/>
       <c r="U235"/>
       <c r="V235"/>
       <c r="W235"/>
       <c r="X235"/>
       <c r="Y235"/>
       <c r="Z235"/>
     </row>
-    <row r="236" spans="1:26" customHeight="1" ht="126.28571428571">
+    <row r="236" spans="1:26" customHeight="1" ht="295.42857142857">
       <c r="A236" s="7" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="B236" s="7" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E236" s="7" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="F236" s="5">
         <v>1</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
       <c r="J236" s="6" t="s">
-        <v>1304</v>
+        <v>1296</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L236" s="5" t="s">
-        <v>1305</v>
+        <v>1297</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
       <c r="N236"/>
       <c r="O236"/>
       <c r="P236"/>
       <c r="Q236"/>
       <c r="R236"/>
       <c r="S236"/>
       <c r="T236"/>
       <c r="U236"/>
       <c r="V236"/>
       <c r="W236"/>
       <c r="X236"/>
       <c r="Y236"/>
       <c r="Z236"/>
     </row>
-    <row r="237" spans="1:26" customHeight="1" ht="127.85714285714">
+    <row r="237" spans="1:26" customHeight="1" ht="126.28571428571">
       <c r="A237" s="7" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="B237" s="7" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E237" s="7" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="F237" s="5">
         <v>1</v>
       </c>
       <c r="G237" s="5" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>102</v>
+        <v>1304</v>
       </c>
       <c r="J237" s="6" t="s">
-        <v>103</v>
+        <v>1305</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L237" s="5" t="s">
-        <v>1311</v>
+        <v>1306</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1312</v>
+        <v>1307</v>
       </c>
       <c r="N237"/>
       <c r="O237"/>
       <c r="P237"/>
       <c r="Q237"/>
       <c r="R237"/>
       <c r="S237"/>
       <c r="T237"/>
       <c r="U237"/>
       <c r="V237"/>
       <c r="W237"/>
       <c r="X237"/>
       <c r="Y237"/>
       <c r="Z237"/>
     </row>
-    <row r="238" spans="1:26" customHeight="1" ht="558.14285714286">
+    <row r="238" spans="1:26" customHeight="1" ht="127.85714285714">
       <c r="A238" s="7" t="s">
-        <v>1313</v>
+        <v>1308</v>
       </c>
       <c r="B238" s="7" t="s">
-        <v>1264</v>
+        <v>1300</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>1314</v>
+        <v>1309</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E238" s="7" t="s">
-        <v>1315</v>
+        <v>1310</v>
       </c>
       <c r="F238" s="5">
         <v>1</v>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1317</v>
+        <v>103</v>
       </c>
       <c r="J238" s="6" t="s">
-        <v>1318</v>
+        <v>104</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L238" s="5" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="N238"/>
       <c r="O238"/>
       <c r="P238"/>
       <c r="Q238"/>
       <c r="R238"/>
       <c r="S238"/>
       <c r="T238"/>
       <c r="U238"/>
       <c r="V238"/>
       <c r="W238"/>
       <c r="X238"/>
       <c r="Y238"/>
       <c r="Z238"/>
     </row>
-    <row r="239" spans="1:26" customHeight="1" ht="49">
-[...4 lines deleted...]
-      <c r="E239" s="7"/>
+    <row r="239" spans="1:26" customHeight="1" ht="558.14285714286">
+      <c r="A239" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B239" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D239" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>1316</v>
+      </c>
       <c r="F239" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G239" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J239" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L239" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="M239" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="H239" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M239" s="5"/>
       <c r="N239"/>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239"/>
       <c r="R239"/>
       <c r="S239"/>
       <c r="T239"/>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239"/>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
-    <row r="240" spans="1:26" customHeight="1" ht="30">
+    <row r="240" spans="1:26" customHeight="1" ht="49">
       <c r="A240" s="7"/>
       <c r="B240" s="7"/>
       <c r="C240" s="7"/>
       <c r="D240" s="7"/>
       <c r="E240" s="7"/>
       <c r="F240" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G240" s="5" t="s">
-        <v>243</v>
+        <v>1322</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>921</v>
+        <v>1323</v>
       </c>
       <c r="J240" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L240" s="5"/>
       <c r="M240" s="5"/>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240"/>
       <c r="T240"/>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
       <c r="Y240"/>
       <c r="Z240"/>
     </row>
-    <row r="241" spans="1:26" customHeight="1" ht="38">
+    <row r="241" spans="1:26" customHeight="1" ht="30">
       <c r="A241" s="7"/>
       <c r="B241" s="7"/>
       <c r="C241" s="7"/>
       <c r="D241" s="7"/>
       <c r="E241" s="7"/>
       <c r="F241" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G241" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="J241" s="6" t="s">
         <v>1325</v>
       </c>
-      <c r="H241" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K241" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241"/>
       <c r="Q241"/>
       <c r="R241"/>
       <c r="S241"/>
       <c r="T241"/>
       <c r="U241"/>
       <c r="V241"/>
       <c r="W241"/>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
-    <row r="242" spans="1:26" customHeight="1" ht="42">
+    <row r="242" spans="1:26" customHeight="1" ht="38">
       <c r="A242" s="7"/>
       <c r="B242" s="7"/>
       <c r="C242" s="7"/>
       <c r="D242" s="7"/>
       <c r="E242" s="7"/>
       <c r="F242" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G242" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J242" s="6" t="s">
         <v>1328</v>
       </c>
-      <c r="H242" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K242" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L242" s="5"/>
       <c r="M242" s="5"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242"/>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242"/>
       <c r="T242"/>
       <c r="U242"/>
       <c r="V242"/>
       <c r="W242"/>
       <c r="X242"/>
       <c r="Y242"/>
       <c r="Z242"/>
     </row>
-    <row r="243" spans="1:26" customHeight="1" ht="136.28571428571">
-      <c r="A243" s="7" t="s">
+    <row r="243" spans="1:26" customHeight="1" ht="42">
+      <c r="A243" s="7"/>
+      <c r="B243" s="7"/>
+      <c r="C243" s="7"/>
+      <c r="D243" s="7"/>
+      <c r="E243" s="7"/>
+      <c r="F243" s="5">
+        <v>5</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J243" s="6" t="s">
         <v>1331</v>
       </c>
-      <c r="B243" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K243" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L243" s="5"/>
+      <c r="M243" s="5"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243"/>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243"/>
       <c r="T243"/>
       <c r="U243"/>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
-    <row r="244" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E244" s="7"/>
+    <row r="244" spans="1:26" customHeight="1" ht="136.28571428571">
+      <c r="A244" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C244" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>1335</v>
+      </c>
       <c r="F244" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G244" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J244" s="6" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K244" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L244" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="M244" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="H244" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M244" s="5"/>
       <c r="N244"/>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244"/>
       <c r="R244"/>
       <c r="S244"/>
       <c r="T244"/>
       <c r="U244"/>
       <c r="V244"/>
       <c r="W244"/>
       <c r="X244"/>
       <c r="Y244"/>
       <c r="Z244"/>
     </row>
-    <row r="245" spans="1:26" customHeight="1" ht="127.85714285714">
-      <c r="A245" s="7" t="s">
+    <row r="245" spans="1:26" customHeight="1" ht="54">
+      <c r="A245" s="7"/>
+      <c r="B245" s="7"/>
+      <c r="C245" s="7"/>
+      <c r="D245" s="7"/>
+      <c r="E245" s="7"/>
+      <c r="F245" s="5">
+        <v>2</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="J245" s="6" t="s">
         <v>1341</v>
       </c>
-      <c r="B245" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K245" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L245" s="5"/>
+      <c r="M245" s="5"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245"/>
       <c r="R245"/>
       <c r="S245"/>
       <c r="T245"/>
       <c r="U245"/>
       <c r="V245"/>
       <c r="W245"/>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
-    <row r="246" spans="1:26" customHeight="1" ht="128.28571428571">
+    <row r="246" spans="1:26" customHeight="1" ht="127.85714285714">
       <c r="A246" s="7" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="B246" s="7" t="s">
-        <v>1350</v>
+        <v>1333</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E246" s="7" t="s">
-        <v>1352</v>
+        <v>1344</v>
       </c>
       <c r="F246" s="5">
         <v>1</v>
       </c>
       <c r="G246" s="5" t="s">
-        <v>1353</v>
+        <v>1345</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>102</v>
+        <v>1346</v>
       </c>
       <c r="J246" s="6" t="s">
-        <v>103</v>
+        <v>1347</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L246" s="5" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246"/>
       <c r="R246"/>
       <c r="S246"/>
       <c r="T246"/>
       <c r="U246"/>
       <c r="V246"/>
       <c r="W246"/>
       <c r="X246"/>
       <c r="Y246"/>
       <c r="Z246"/>
     </row>
-    <row r="247" spans="1:26" customHeight="1" ht="169.57142857143">
+    <row r="247" spans="1:26" customHeight="1" ht="128.28571428571">
       <c r="A247" s="7" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
       <c r="B247" s="7" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>1358</v>
+        <v>1352</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E247" s="7" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
       <c r="F247" s="5">
         <v>1</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1361</v>
+        <v>103</v>
       </c>
       <c r="J247" s="6" t="s">
-        <v>1362</v>
+        <v>104</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L247" s="5" t="s">
-        <v>1363</v>
+        <v>1355</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
       <c r="Q247"/>
       <c r="R247"/>
       <c r="S247"/>
       <c r="T247"/>
       <c r="U247"/>
       <c r="V247"/>
       <c r="W247"/>
       <c r="X247"/>
       <c r="Y247"/>
       <c r="Z247"/>
     </row>
-    <row r="248" spans="1:26" customHeight="1" ht="91.428571428571">
+    <row r="248" spans="1:26" customHeight="1" ht="169.57142857143">
       <c r="A248" s="7" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="B248" s="7"/>
+        <v>1357</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>1358</v>
+      </c>
       <c r="C248" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F248" s="5">
+        <v>1</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J248" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="K248" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L248" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="M248" s="5" t="s">
         <v>1365</v>
-      </c>
-[...20 lines deleted...]
-        <v>1369</v>
       </c>
       <c r="N248"/>
       <c r="O248"/>
       <c r="P248"/>
       <c r="Q248"/>
       <c r="R248"/>
       <c r="S248"/>
       <c r="T248"/>
       <c r="U248"/>
       <c r="V248"/>
       <c r="W248"/>
       <c r="X248"/>
       <c r="Y248"/>
       <c r="Z248"/>
     </row>
-    <row r="249" spans="1:26" customHeight="1" ht="127.28571428571">
+    <row r="249" spans="1:26" customHeight="1" ht="91.428571428571">
       <c r="A249" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B249" s="7"/>
+      <c r="C249" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D249" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F249" s="5"/>
+      <c r="G249" s="5"/>
+      <c r="H249" s="5"/>
+      <c r="I249" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J249" s="6"/>
+      <c r="K249" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L249" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="M249" s="5" t="s">
         <v>1370</v>
-      </c>
-[...34 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
       <c r="Q249"/>
       <c r="R249"/>
       <c r="S249"/>
       <c r="T249"/>
       <c r="U249"/>
       <c r="V249"/>
       <c r="W249"/>
       <c r="X249"/>
       <c r="Y249"/>
       <c r="Z249"/>
     </row>
-    <row r="250" spans="1:26" customHeight="1" ht="91.285714285714">
+    <row r="250" spans="1:26" customHeight="1" ht="127.28571428571">
       <c r="A250" s="7" t="s">
-        <v>1370</v>
-[...1 lines deleted...]
-      <c r="B250" s="7"/>
+        <v>1371</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>1358</v>
+      </c>
       <c r="C250" s="7" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>1366</v>
+        <v>20</v>
       </c>
       <c r="E250" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F250" s="5">
+        <v>1</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H250" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J250" s="6" t="s">
+        <v>1375</v>
+      </c>
+      <c r="K250" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L250" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="M250" s="5" t="s">
         <v>1377</v>
-      </c>
-[...14 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250"/>
       <c r="R250"/>
       <c r="S250"/>
       <c r="T250"/>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250"/>
       <c r="X250"/>
       <c r="Y250"/>
       <c r="Z250"/>
     </row>
-    <row r="251" spans="1:26" customHeight="1" ht="110.42857142857">
+    <row r="251" spans="1:26" customHeight="1" ht="91.285714285714">
       <c r="A251" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B251" s="7"/>
+      <c r="C251" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F251" s="5"/>
+      <c r="G251" s="5"/>
+      <c r="H251" s="5"/>
+      <c r="I251" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="J251" s="6"/>
+      <c r="K251" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L251" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="M251" s="5" t="s">
         <v>1380</v>
-      </c>
-[...34 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="N251"/>
       <c r="O251"/>
       <c r="P251"/>
       <c r="Q251"/>
       <c r="R251"/>
       <c r="S251"/>
       <c r="T251"/>
       <c r="U251"/>
       <c r="V251"/>
       <c r="W251"/>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
-    <row r="252" spans="1:26" customHeight="1" ht="218.71428571429">
+    <row r="252" spans="1:26" customHeight="1" ht="110.42857142857">
       <c r="A252" s="7" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="B252" s="7" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>1387</v>
+        <v>1212</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E252" s="7" t="s">
-        <v>235</v>
+        <v>1383</v>
       </c>
       <c r="F252" s="5">
         <v>1</v>
       </c>
       <c r="G252" s="5" t="s">
-        <v>1388</v>
+        <v>1214</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1389</v>
+        <v>103</v>
       </c>
       <c r="J252" s="6" t="s">
-        <v>1390</v>
+        <v>104</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L252" s="5" t="s">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252"/>
       <c r="R252"/>
       <c r="S252"/>
       <c r="T252"/>
       <c r="U252"/>
       <c r="V252"/>
       <c r="W252"/>
       <c r="X252"/>
       <c r="Y252"/>
       <c r="Z252"/>
     </row>
-    <row r="253" spans="1:26" customHeight="1" ht="131.42857142857">
+    <row r="253" spans="1:26" customHeight="1" ht="218.71428571429">
       <c r="A253" s="7" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
       <c r="B253" s="7" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E253" s="7" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="F253" s="5">
         <v>1</v>
       </c>
       <c r="G253" s="5" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>116</v>
+        <v>1390</v>
       </c>
       <c r="J253" s="6" t="s">
-        <v>1397</v>
+        <v>1391</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L253" s="5" t="s">
-        <v>1398</v>
+        <v>1392</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1399</v>
+        <v>1393</v>
       </c>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253"/>
       <c r="R253"/>
       <c r="S253"/>
       <c r="T253"/>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253"/>
       <c r="X253"/>
       <c r="Y253"/>
       <c r="Z253"/>
     </row>
-    <row r="254" spans="1:26" customHeight="1" ht="161">
-[...4 lines deleted...]
-      <c r="E254" s="7"/>
+    <row r="254" spans="1:26" customHeight="1" ht="131.42857142857">
+      <c r="A254" s="7" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>243</v>
+      </c>
       <c r="F254" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G254" s="5" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K254" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L254" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="M254" s="5" t="s">
         <v>1400</v>
       </c>
-      <c r="H254" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M254" s="5"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
       <c r="Q254"/>
       <c r="R254"/>
       <c r="S254"/>
       <c r="T254"/>
       <c r="U254"/>
       <c r="V254"/>
       <c r="W254"/>
       <c r="X254"/>
       <c r="Y254"/>
       <c r="Z254"/>
     </row>
-    <row r="255" spans="1:26" customHeight="1" ht="125.71428571429">
-      <c r="A255" s="7" t="s">
+    <row r="255" spans="1:26" customHeight="1" ht="161">
+      <c r="A255" s="7"/>
+      <c r="B255" s="7"/>
+      <c r="C255" s="7"/>
+      <c r="D255" s="7"/>
+      <c r="E255" s="7"/>
+      <c r="F255" s="5">
+        <v>2</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J255" s="6" t="s">
         <v>1403</v>
       </c>
-      <c r="B255" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K255" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L255" s="5"/>
+      <c r="M255" s="5"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255"/>
       <c r="Q255"/>
       <c r="R255"/>
       <c r="S255"/>
       <c r="T255"/>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255"/>
       <c r="X255"/>
       <c r="Y255"/>
       <c r="Z255"/>
     </row>
-    <row r="256" spans="1:26" customHeight="1" ht="122.42857142857">
+    <row r="256" spans="1:26" customHeight="1" ht="125.71428571429">
       <c r="A256" s="7" t="s">
-        <v>1410</v>
+        <v>1404</v>
       </c>
       <c r="B256" s="7" t="s">
-        <v>1411</v>
+        <v>1405</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E256" s="7" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="F256" s="5">
         <v>1</v>
       </c>
       <c r="G256" s="5" t="s">
-        <v>1413</v>
+        <v>1407</v>
       </c>
       <c r="H256" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1414</v>
+        <v>1408</v>
       </c>
       <c r="J256" s="6" t="s">
-        <v>1415</v>
+        <v>586</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L256" s="5" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1417</v>
+        <v>1410</v>
       </c>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256"/>
       <c r="Q256"/>
       <c r="R256"/>
       <c r="S256"/>
       <c r="T256"/>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256"/>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
-    <row r="257" spans="1:26" customHeight="1" ht="125.57142857143">
+    <row r="257" spans="1:26" customHeight="1" ht="122.42857142857">
       <c r="A257" s="7" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="B257" s="7" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E257" s="7" t="s">
-        <v>311</v>
+        <v>260</v>
       </c>
       <c r="F257" s="5">
         <v>1</v>
       </c>
       <c r="G257" s="5" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>102</v>
+        <v>1415</v>
       </c>
       <c r="J257" s="6" t="s">
-        <v>103</v>
+        <v>1416</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L257" s="5" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="N257"/>
       <c r="O257"/>
       <c r="P257"/>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257"/>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
       <c r="X257"/>
       <c r="Y257"/>
       <c r="Z257"/>
     </row>
-    <row r="258" spans="1:26" customHeight="1" ht="217.42857142857">
+    <row r="258" spans="1:26" customHeight="1" ht="125.57142857143">
       <c r="A258" s="7" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="B258" s="7" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E258" s="7" t="s">
-        <v>401</v>
+        <v>312</v>
       </c>
       <c r="F258" s="5">
         <v>1</v>
       </c>
       <c r="G258" s="5" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1428</v>
+        <v>103</v>
       </c>
       <c r="J258" s="6" t="s">
-        <v>1429</v>
+        <v>104</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L258" s="5" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
       <c r="N258"/>
       <c r="O258"/>
       <c r="P258"/>
       <c r="Q258"/>
       <c r="R258"/>
       <c r="S258"/>
       <c r="T258"/>
       <c r="U258"/>
       <c r="V258"/>
       <c r="W258"/>
       <c r="X258"/>
       <c r="Y258"/>
       <c r="Z258"/>
     </row>
-    <row r="259" spans="1:26" customHeight="1" ht="53">
-[...4 lines deleted...]
-      <c r="E259" s="7"/>
+    <row r="259" spans="1:26" customHeight="1" ht="217.42857142857">
+      <c r="A259" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C259" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D259" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>402</v>
+      </c>
       <c r="F259" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G259" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J259" s="6" t="s">
+        <v>1430</v>
+      </c>
+      <c r="K259" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L259" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M259" s="5" t="s">
         <v>1432</v>
       </c>
-      <c r="H259" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M259" s="5"/>
       <c r="N259"/>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259"/>
       <c r="R259"/>
       <c r="S259"/>
       <c r="T259"/>
       <c r="U259"/>
       <c r="V259"/>
       <c r="W259"/>
       <c r="X259"/>
       <c r="Y259"/>
       <c r="Z259"/>
     </row>
-    <row r="260" spans="1:26" customHeight="1" ht="45">
+    <row r="260" spans="1:26" customHeight="1" ht="53">
       <c r="A260" s="7"/>
       <c r="B260" s="7"/>
       <c r="C260" s="7"/>
       <c r="D260" s="7"/>
       <c r="E260" s="7"/>
       <c r="F260" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G260" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J260" s="6" t="s">
         <v>1435</v>
       </c>
-      <c r="H260" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K260" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L260" s="5"/>
       <c r="M260" s="5"/>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260"/>
       <c r="R260"/>
       <c r="S260"/>
       <c r="T260"/>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260"/>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
-    <row r="261" spans="1:26" customHeight="1" ht="52">
+    <row r="261" spans="1:26" customHeight="1" ht="45">
       <c r="A261" s="7"/>
       <c r="B261" s="7"/>
       <c r="C261" s="7"/>
       <c r="D261" s="7"/>
       <c r="E261" s="7"/>
       <c r="F261" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G261" s="5" t="s">
-        <v>1239</v>
+        <v>1436</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J261" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L261" s="5"/>
       <c r="M261" s="5"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261"/>
       <c r="R261"/>
       <c r="S261"/>
       <c r="T261"/>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261"/>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
-    <row r="262" spans="1:26" customHeight="1" ht="42">
+    <row r="262" spans="1:26" customHeight="1" ht="52">
       <c r="A262" s="7"/>
       <c r="B262" s="7"/>
       <c r="C262" s="7"/>
       <c r="D262" s="7"/>
       <c r="E262" s="7"/>
       <c r="F262" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G262" s="5" t="s">
-        <v>1436</v>
+        <v>1240</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1437</v>
+        <v>103</v>
       </c>
       <c r="J262" s="6" t="s">
-        <v>1438</v>
+        <v>104</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L262" s="5"/>
       <c r="M262" s="5"/>
       <c r="N262"/>
       <c r="O262"/>
       <c r="P262"/>
       <c r="Q262"/>
       <c r="R262"/>
       <c r="S262"/>
       <c r="T262"/>
       <c r="U262"/>
       <c r="V262"/>
       <c r="W262"/>
       <c r="X262"/>
       <c r="Y262"/>
       <c r="Z262"/>
     </row>
-    <row r="263" spans="1:26" customHeight="1" ht="357.57142857143">
-      <c r="A263" s="7" t="s">
+    <row r="263" spans="1:26" customHeight="1" ht="42">
+      <c r="A263" s="7"/>
+      <c r="B263" s="7"/>
+      <c r="C263" s="7"/>
+      <c r="D263" s="7"/>
+      <c r="E263" s="7"/>
+      <c r="F263" s="5">
+        <v>5</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H263" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J263" s="6" t="s">
         <v>1439</v>
       </c>
-      <c r="B263" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K263" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L263" s="5"/>
+      <c r="M263" s="5"/>
       <c r="N263"/>
       <c r="O263"/>
       <c r="P263"/>
       <c r="Q263"/>
       <c r="R263"/>
       <c r="S263"/>
       <c r="T263"/>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263"/>
       <c r="X263"/>
       <c r="Y263"/>
       <c r="Z263"/>
     </row>
-    <row r="264" spans="1:26" customHeight="1" ht="30">
+    <row r="264" spans="1:26" customHeight="1" ht="357.57142857143">
       <c r="A264" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C264" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D264" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F264" s="5">
+        <v>1</v>
+      </c>
+      <c r="G264" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="J264" s="6" t="s">
+        <v>1445</v>
+      </c>
+      <c r="K264" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L264" s="5" t="s">
+        <v>1446</v>
+      </c>
+      <c r="M264" s="5" t="s">
         <v>1447</v>
-      </c>
-[...12 lines deleted...]
-        <v>150</v>
       </c>
       <c r="N264"/>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264"/>
       <c r="R264"/>
       <c r="S264"/>
       <c r="T264"/>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264"/>
       <c r="X264"/>
       <c r="Y264"/>
       <c r="Z264"/>
     </row>
-    <row r="266" spans="1:26">
-      <c r="A266" t="s">
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
         <v>1448</v>
+      </c>
+      <c r="M265">
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>1452</v>
       </c>
     </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>1453</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="F6:K6"/>
-[...6 lines deleted...]
-    <mergeCell ref="M8:M8"/>
+    <mergeCell ref="F7:K7"/>
     <mergeCell ref="A9:A9"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="C9:C9"/>
     <mergeCell ref="D9:D9"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="L9:L9"/>
     <mergeCell ref="M9:M9"/>
     <mergeCell ref="A10:A10"/>
     <mergeCell ref="B10:B10"/>
     <mergeCell ref="C10:C10"/>
     <mergeCell ref="D10:D10"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="L10:L10"/>
     <mergeCell ref="M10:M10"/>
     <mergeCell ref="A11:A11"/>
     <mergeCell ref="B11:B11"/>
     <mergeCell ref="C11:C11"/>
     <mergeCell ref="D11:D11"/>
     <mergeCell ref="E11:E11"/>
     <mergeCell ref="L11:L11"/>
     <mergeCell ref="M11:M11"/>
     <mergeCell ref="A12:A12"/>
     <mergeCell ref="B12:B12"/>
     <mergeCell ref="C12:C12"/>
     <mergeCell ref="D12:D12"/>
     <mergeCell ref="E12:E12"/>
     <mergeCell ref="L12:L12"/>
     <mergeCell ref="M12:M12"/>
     <mergeCell ref="A13:A13"/>
     <mergeCell ref="B13:B13"/>
     <mergeCell ref="C13:C13"/>
     <mergeCell ref="D13:D13"/>
     <mergeCell ref="E13:E13"/>
     <mergeCell ref="L13:L13"/>
     <mergeCell ref="M13:M13"/>
-    <mergeCell ref="A14:A16"/>
-[...26 lines deleted...]
-    <mergeCell ref="M20:M20"/>
+    <mergeCell ref="A14:A14"/>
+    <mergeCell ref="B14:B14"/>
+    <mergeCell ref="C14:C14"/>
+    <mergeCell ref="D14:D14"/>
+    <mergeCell ref="E14:E14"/>
+    <mergeCell ref="L14:L14"/>
+    <mergeCell ref="M14:M14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="L15:L17"/>
+    <mergeCell ref="M15:M17"/>
+    <mergeCell ref="A18:A18"/>
+    <mergeCell ref="B18:B18"/>
+    <mergeCell ref="C18:C18"/>
+    <mergeCell ref="D18:D18"/>
+    <mergeCell ref="E18:E18"/>
+    <mergeCell ref="L18:L18"/>
+    <mergeCell ref="M18:M18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="A21:A21"/>
     <mergeCell ref="B21:B21"/>
     <mergeCell ref="C21:C21"/>
     <mergeCell ref="D21:D21"/>
     <mergeCell ref="E21:E21"/>
     <mergeCell ref="L21:L21"/>
     <mergeCell ref="M21:M21"/>
     <mergeCell ref="A22:A22"/>
     <mergeCell ref="B22:B22"/>
     <mergeCell ref="C22:C22"/>
     <mergeCell ref="D22:D22"/>
     <mergeCell ref="E22:E22"/>
     <mergeCell ref="L22:L22"/>
     <mergeCell ref="M22:M22"/>
     <mergeCell ref="A23:A23"/>
     <mergeCell ref="B23:B23"/>
     <mergeCell ref="C23:C23"/>
     <mergeCell ref="D23:D23"/>
     <mergeCell ref="E23:E23"/>
     <mergeCell ref="L23:L23"/>
     <mergeCell ref="M23:M23"/>
     <mergeCell ref="A24:A24"/>
     <mergeCell ref="B24:B24"/>
     <mergeCell ref="C24:C24"/>
     <mergeCell ref="D24:D24"/>
     <mergeCell ref="E24:E24"/>
     <mergeCell ref="L24:L24"/>
     <mergeCell ref="M24:M24"/>
-    <mergeCell ref="A25:A31"/>
-[...12 lines deleted...]
-    <mergeCell ref="M32:M32"/>
+    <mergeCell ref="A25:A25"/>
+    <mergeCell ref="B25:B25"/>
+    <mergeCell ref="C25:C25"/>
+    <mergeCell ref="D25:D25"/>
+    <mergeCell ref="E25:E25"/>
+    <mergeCell ref="L25:L25"/>
+    <mergeCell ref="M25:M25"/>
+    <mergeCell ref="A26:A32"/>
+    <mergeCell ref="B26:B32"/>
+    <mergeCell ref="C26:C32"/>
+    <mergeCell ref="D26:D32"/>
+    <mergeCell ref="E26:E32"/>
+    <mergeCell ref="L26:L32"/>
+    <mergeCell ref="M26:M32"/>
     <mergeCell ref="A33:A33"/>
     <mergeCell ref="B33:B33"/>
     <mergeCell ref="C33:C33"/>
     <mergeCell ref="D33:D33"/>
     <mergeCell ref="E33:E33"/>
     <mergeCell ref="L33:L33"/>
     <mergeCell ref="M33:M33"/>
     <mergeCell ref="A34:A34"/>
     <mergeCell ref="B34:B34"/>
     <mergeCell ref="C34:C34"/>
     <mergeCell ref="D34:D34"/>
     <mergeCell ref="E34:E34"/>
     <mergeCell ref="L34:L34"/>
     <mergeCell ref="M34:M34"/>
     <mergeCell ref="A35:A35"/>
     <mergeCell ref="B35:B35"/>
     <mergeCell ref="C35:C35"/>
     <mergeCell ref="D35:D35"/>
     <mergeCell ref="E35:E35"/>
     <mergeCell ref="L35:L35"/>
     <mergeCell ref="M35:M35"/>
     <mergeCell ref="A36:A36"/>
     <mergeCell ref="B36:B36"/>
     <mergeCell ref="C36:C36"/>
     <mergeCell ref="D36:D36"/>
     <mergeCell ref="E36:E36"/>
     <mergeCell ref="L36:L36"/>
     <mergeCell ref="M36:M36"/>
-    <mergeCell ref="A37:A38"/>
-[...12 lines deleted...]
-    <mergeCell ref="M39:M39"/>
+    <mergeCell ref="A37:A37"/>
+    <mergeCell ref="B37:B37"/>
+    <mergeCell ref="C37:C37"/>
+    <mergeCell ref="D37:D37"/>
+    <mergeCell ref="E37:E37"/>
+    <mergeCell ref="L37:L37"/>
+    <mergeCell ref="M37:M37"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="M38:M39"/>
     <mergeCell ref="A40:A40"/>
     <mergeCell ref="B40:B40"/>
     <mergeCell ref="C40:C40"/>
     <mergeCell ref="D40:D40"/>
     <mergeCell ref="E40:E40"/>
     <mergeCell ref="L40:L40"/>
     <mergeCell ref="M40:M40"/>
     <mergeCell ref="A41:A41"/>
     <mergeCell ref="B41:B41"/>
     <mergeCell ref="C41:C41"/>
     <mergeCell ref="D41:D41"/>
     <mergeCell ref="E41:E41"/>
     <mergeCell ref="L41:L41"/>
     <mergeCell ref="M41:M41"/>
     <mergeCell ref="A42:A42"/>
     <mergeCell ref="B42:B42"/>
     <mergeCell ref="C42:C42"/>
     <mergeCell ref="D42:D42"/>
     <mergeCell ref="E42:E42"/>
     <mergeCell ref="L42:L42"/>
     <mergeCell ref="M42:M42"/>
-    <mergeCell ref="A43:A44"/>
-[...26 lines deleted...]
-    <mergeCell ref="M52:M52"/>
+    <mergeCell ref="A43:A43"/>
+    <mergeCell ref="B43:B43"/>
+    <mergeCell ref="C43:C43"/>
+    <mergeCell ref="D43:D43"/>
+    <mergeCell ref="E43:E43"/>
+    <mergeCell ref="L43:L43"/>
+    <mergeCell ref="M43:M43"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="L44:L45"/>
+    <mergeCell ref="M44:M45"/>
+    <mergeCell ref="A46:A46"/>
+    <mergeCell ref="B46:B46"/>
+    <mergeCell ref="C46:C46"/>
+    <mergeCell ref="D46:D46"/>
+    <mergeCell ref="E46:E46"/>
+    <mergeCell ref="L46:L46"/>
+    <mergeCell ref="M46:M46"/>
+    <mergeCell ref="A47:A52"/>
+    <mergeCell ref="B47:B52"/>
+    <mergeCell ref="C47:C52"/>
+    <mergeCell ref="D47:D52"/>
+    <mergeCell ref="E47:E52"/>
+    <mergeCell ref="L47:L52"/>
+    <mergeCell ref="M47:M52"/>
     <mergeCell ref="A53:A53"/>
     <mergeCell ref="B53:B53"/>
     <mergeCell ref="C53:C53"/>
     <mergeCell ref="D53:D53"/>
     <mergeCell ref="E53:E53"/>
     <mergeCell ref="L53:L53"/>
     <mergeCell ref="M53:M53"/>
     <mergeCell ref="A54:A54"/>
     <mergeCell ref="B54:B54"/>
     <mergeCell ref="C54:C54"/>
     <mergeCell ref="D54:D54"/>
     <mergeCell ref="E54:E54"/>
     <mergeCell ref="L54:L54"/>
     <mergeCell ref="M54:M54"/>
-    <mergeCell ref="A55:A62"/>
-[...33 lines deleted...]
-    <mergeCell ref="M78:M78"/>
+    <mergeCell ref="A55:A55"/>
+    <mergeCell ref="B55:B55"/>
+    <mergeCell ref="C55:C55"/>
+    <mergeCell ref="D55:D55"/>
+    <mergeCell ref="E55:E55"/>
+    <mergeCell ref="L55:L55"/>
+    <mergeCell ref="M55:M55"/>
+    <mergeCell ref="A56:A63"/>
+    <mergeCell ref="B56:B63"/>
+    <mergeCell ref="C56:C63"/>
+    <mergeCell ref="D56:D63"/>
+    <mergeCell ref="E56:E63"/>
+    <mergeCell ref="L56:L63"/>
+    <mergeCell ref="M56:M63"/>
+    <mergeCell ref="A64:A70"/>
+    <mergeCell ref="B64:B70"/>
+    <mergeCell ref="C64:C70"/>
+    <mergeCell ref="D64:D70"/>
+    <mergeCell ref="E64:E70"/>
+    <mergeCell ref="L64:L70"/>
+    <mergeCell ref="M64:M70"/>
+    <mergeCell ref="A71:A71"/>
+    <mergeCell ref="B71:B71"/>
+    <mergeCell ref="C71:C71"/>
+    <mergeCell ref="D71:D71"/>
+    <mergeCell ref="E71:E71"/>
+    <mergeCell ref="L71:L71"/>
+    <mergeCell ref="M71:M71"/>
+    <mergeCell ref="A72:A78"/>
+    <mergeCell ref="B72:B78"/>
+    <mergeCell ref="C72:C78"/>
+    <mergeCell ref="D72:D78"/>
+    <mergeCell ref="E72:E78"/>
+    <mergeCell ref="L72:L78"/>
+    <mergeCell ref="M72:M78"/>
     <mergeCell ref="A79:A79"/>
     <mergeCell ref="B79:B79"/>
     <mergeCell ref="C79:C79"/>
     <mergeCell ref="D79:D79"/>
     <mergeCell ref="E79:E79"/>
     <mergeCell ref="L79:L79"/>
     <mergeCell ref="M79:M79"/>
     <mergeCell ref="A80:A80"/>
     <mergeCell ref="B80:B80"/>
     <mergeCell ref="C80:C80"/>
     <mergeCell ref="D80:D80"/>
     <mergeCell ref="E80:E80"/>
     <mergeCell ref="L80:L80"/>
     <mergeCell ref="M80:M80"/>
     <mergeCell ref="A81:A81"/>
     <mergeCell ref="B81:B81"/>
     <mergeCell ref="C81:C81"/>
     <mergeCell ref="D81:D81"/>
     <mergeCell ref="E81:E81"/>
     <mergeCell ref="L81:L81"/>
     <mergeCell ref="M81:M81"/>
     <mergeCell ref="A82:A82"/>
     <mergeCell ref="B82:B82"/>
     <mergeCell ref="C82:C82"/>
     <mergeCell ref="D82:D82"/>
     <mergeCell ref="E82:E82"/>
     <mergeCell ref="L82:L82"/>
     <mergeCell ref="M82:M82"/>
     <mergeCell ref="A83:A83"/>
     <mergeCell ref="B83:B83"/>
     <mergeCell ref="C83:C83"/>
     <mergeCell ref="D83:D83"/>
     <mergeCell ref="E83:E83"/>
     <mergeCell ref="L83:L83"/>
     <mergeCell ref="M83:M83"/>
-    <mergeCell ref="A84:A86"/>
-[...19 lines deleted...]
-    <mergeCell ref="M94:M94"/>
+    <mergeCell ref="A84:A84"/>
+    <mergeCell ref="B84:B84"/>
+    <mergeCell ref="C84:C84"/>
+    <mergeCell ref="D84:D84"/>
+    <mergeCell ref="E84:E84"/>
+    <mergeCell ref="L84:L84"/>
+    <mergeCell ref="M84:M84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="C85:C87"/>
+    <mergeCell ref="D85:D87"/>
+    <mergeCell ref="E85:E87"/>
+    <mergeCell ref="L85:L87"/>
+    <mergeCell ref="M85:M87"/>
+    <mergeCell ref="A88:A94"/>
+    <mergeCell ref="B88:B94"/>
+    <mergeCell ref="C88:C94"/>
+    <mergeCell ref="D88:D94"/>
+    <mergeCell ref="E88:E94"/>
+    <mergeCell ref="L88:L94"/>
+    <mergeCell ref="M88:M94"/>
     <mergeCell ref="A95:A95"/>
     <mergeCell ref="B95:B95"/>
     <mergeCell ref="C95:C95"/>
     <mergeCell ref="D95:D95"/>
     <mergeCell ref="E95:E95"/>
     <mergeCell ref="L95:L95"/>
     <mergeCell ref="M95:M95"/>
     <mergeCell ref="A96:A96"/>
     <mergeCell ref="B96:B96"/>
     <mergeCell ref="C96:C96"/>
     <mergeCell ref="D96:D96"/>
     <mergeCell ref="E96:E96"/>
     <mergeCell ref="L96:L96"/>
     <mergeCell ref="M96:M96"/>
-    <mergeCell ref="A97:A100"/>
-[...26 lines deleted...]
-    <mergeCell ref="M104:M104"/>
+    <mergeCell ref="A97:A97"/>
+    <mergeCell ref="B97:B97"/>
+    <mergeCell ref="C97:C97"/>
+    <mergeCell ref="D97:D97"/>
+    <mergeCell ref="E97:E97"/>
+    <mergeCell ref="L97:L97"/>
+    <mergeCell ref="M97:M97"/>
+    <mergeCell ref="A98:A101"/>
+    <mergeCell ref="B98:B101"/>
+    <mergeCell ref="C98:C101"/>
+    <mergeCell ref="D98:D101"/>
+    <mergeCell ref="E98:E101"/>
+    <mergeCell ref="L98:L101"/>
+    <mergeCell ref="M98:M101"/>
+    <mergeCell ref="A102:A102"/>
+    <mergeCell ref="B102:B102"/>
+    <mergeCell ref="C102:C102"/>
+    <mergeCell ref="D102:D102"/>
+    <mergeCell ref="E102:E102"/>
+    <mergeCell ref="L102:L102"/>
+    <mergeCell ref="M102:M102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="L103:L104"/>
+    <mergeCell ref="M103:M104"/>
     <mergeCell ref="A105:A105"/>
     <mergeCell ref="B105:B105"/>
     <mergeCell ref="C105:C105"/>
     <mergeCell ref="D105:D105"/>
     <mergeCell ref="E105:E105"/>
     <mergeCell ref="L105:L105"/>
     <mergeCell ref="M105:M105"/>
     <mergeCell ref="A106:A106"/>
     <mergeCell ref="B106:B106"/>
     <mergeCell ref="C106:C106"/>
     <mergeCell ref="D106:D106"/>
     <mergeCell ref="E106:E106"/>
     <mergeCell ref="L106:L106"/>
     <mergeCell ref="M106:M106"/>
     <mergeCell ref="A107:A107"/>
     <mergeCell ref="B107:B107"/>
     <mergeCell ref="C107:C107"/>
     <mergeCell ref="D107:D107"/>
     <mergeCell ref="E107:E107"/>
     <mergeCell ref="L107:L107"/>
     <mergeCell ref="M107:M107"/>
     <mergeCell ref="A108:A108"/>
     <mergeCell ref="B108:B108"/>
     <mergeCell ref="C108:C108"/>
     <mergeCell ref="D108:D108"/>
     <mergeCell ref="E108:E108"/>
     <mergeCell ref="L108:L108"/>
     <mergeCell ref="M108:M108"/>
     <mergeCell ref="A109:A109"/>
     <mergeCell ref="B109:B109"/>
     <mergeCell ref="C109:C109"/>
     <mergeCell ref="D109:D109"/>
     <mergeCell ref="E109:E109"/>
     <mergeCell ref="L109:L109"/>
     <mergeCell ref="M109:M109"/>
     <mergeCell ref="A110:A110"/>
     <mergeCell ref="B110:B110"/>
     <mergeCell ref="C110:C110"/>
     <mergeCell ref="D110:D110"/>
     <mergeCell ref="E110:E110"/>
     <mergeCell ref="L110:L110"/>
     <mergeCell ref="M110:M110"/>
     <mergeCell ref="A111:A111"/>
     <mergeCell ref="B111:B111"/>
     <mergeCell ref="C111:C111"/>
     <mergeCell ref="D111:D111"/>
     <mergeCell ref="E111:E111"/>
     <mergeCell ref="L111:L111"/>
     <mergeCell ref="M111:M111"/>
-    <mergeCell ref="A112:A113"/>
-[...33 lines deleted...]
-    <mergeCell ref="M120:M120"/>
+    <mergeCell ref="A112:A112"/>
+    <mergeCell ref="B112:B112"/>
+    <mergeCell ref="C112:C112"/>
+    <mergeCell ref="D112:D112"/>
+    <mergeCell ref="E112:E112"/>
+    <mergeCell ref="L112:L112"/>
+    <mergeCell ref="M112:M112"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="L113:L114"/>
+    <mergeCell ref="M113:M114"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="L115:L116"/>
+    <mergeCell ref="M115:M116"/>
+    <mergeCell ref="A117:A117"/>
+    <mergeCell ref="B117:B117"/>
+    <mergeCell ref="C117:C117"/>
+    <mergeCell ref="D117:D117"/>
+    <mergeCell ref="E117:E117"/>
+    <mergeCell ref="L117:L117"/>
+    <mergeCell ref="M117:M117"/>
+    <mergeCell ref="A118:A120"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="C118:C120"/>
+    <mergeCell ref="D118:D120"/>
+    <mergeCell ref="E118:E120"/>
+    <mergeCell ref="L118:L120"/>
+    <mergeCell ref="M118:M120"/>
     <mergeCell ref="A121:A121"/>
     <mergeCell ref="B121:B121"/>
     <mergeCell ref="C121:C121"/>
     <mergeCell ref="D121:D121"/>
     <mergeCell ref="E121:E121"/>
     <mergeCell ref="L121:L121"/>
     <mergeCell ref="M121:M121"/>
-    <mergeCell ref="A122:A123"/>
-[...19 lines deleted...]
-    <mergeCell ref="M126:M126"/>
+    <mergeCell ref="A122:A122"/>
+    <mergeCell ref="B122:B122"/>
+    <mergeCell ref="C122:C122"/>
+    <mergeCell ref="D122:D122"/>
+    <mergeCell ref="E122:E122"/>
+    <mergeCell ref="L122:L122"/>
+    <mergeCell ref="M122:M122"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="D123:D124"/>
+    <mergeCell ref="E123:E124"/>
+    <mergeCell ref="L123:L124"/>
+    <mergeCell ref="M123:M124"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="E125:E126"/>
+    <mergeCell ref="L125:L126"/>
+    <mergeCell ref="M125:M126"/>
     <mergeCell ref="A127:A127"/>
     <mergeCell ref="B127:B127"/>
     <mergeCell ref="C127:C127"/>
     <mergeCell ref="D127:D127"/>
     <mergeCell ref="E127:E127"/>
     <mergeCell ref="L127:L127"/>
     <mergeCell ref="M127:M127"/>
-    <mergeCell ref="A128:A130"/>
-[...12 lines deleted...]
-    <mergeCell ref="M131:M131"/>
+    <mergeCell ref="A128:A128"/>
+    <mergeCell ref="B128:B128"/>
+    <mergeCell ref="C128:C128"/>
+    <mergeCell ref="D128:D128"/>
+    <mergeCell ref="E128:E128"/>
+    <mergeCell ref="L128:L128"/>
+    <mergeCell ref="M128:M128"/>
+    <mergeCell ref="A129:A131"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="C129:C131"/>
+    <mergeCell ref="D129:D131"/>
+    <mergeCell ref="E129:E131"/>
+    <mergeCell ref="L129:L131"/>
+    <mergeCell ref="M129:M131"/>
     <mergeCell ref="A132:A132"/>
     <mergeCell ref="B132:B132"/>
     <mergeCell ref="C132:C132"/>
     <mergeCell ref="D132:D132"/>
     <mergeCell ref="E132:E132"/>
     <mergeCell ref="L132:L132"/>
     <mergeCell ref="M132:M132"/>
     <mergeCell ref="A133:A133"/>
     <mergeCell ref="B133:B133"/>
     <mergeCell ref="C133:C133"/>
     <mergeCell ref="D133:D133"/>
     <mergeCell ref="E133:E133"/>
     <mergeCell ref="L133:L133"/>
     <mergeCell ref="M133:M133"/>
     <mergeCell ref="A134:A134"/>
     <mergeCell ref="B134:B134"/>
     <mergeCell ref="C134:C134"/>
     <mergeCell ref="D134:D134"/>
     <mergeCell ref="E134:E134"/>
     <mergeCell ref="L134:L134"/>
     <mergeCell ref="M134:M134"/>
-    <mergeCell ref="A135:A136"/>
-[...19 lines deleted...]
-    <mergeCell ref="M140:M140"/>
+    <mergeCell ref="A135:A135"/>
+    <mergeCell ref="B135:B135"/>
+    <mergeCell ref="C135:C135"/>
+    <mergeCell ref="D135:D135"/>
+    <mergeCell ref="E135:E135"/>
+    <mergeCell ref="L135:L135"/>
+    <mergeCell ref="M135:M135"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="D136:D137"/>
+    <mergeCell ref="E136:E137"/>
+    <mergeCell ref="L136:L137"/>
+    <mergeCell ref="M136:M137"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="B138:B140"/>
+    <mergeCell ref="C138:C140"/>
+    <mergeCell ref="D138:D140"/>
+    <mergeCell ref="E138:E140"/>
+    <mergeCell ref="L138:L140"/>
+    <mergeCell ref="M138:M140"/>
     <mergeCell ref="A141:A141"/>
     <mergeCell ref="B141:B141"/>
     <mergeCell ref="C141:C141"/>
     <mergeCell ref="D141:D141"/>
     <mergeCell ref="E141:E141"/>
     <mergeCell ref="L141:L141"/>
     <mergeCell ref="M141:M141"/>
     <mergeCell ref="A142:A142"/>
     <mergeCell ref="B142:B142"/>
     <mergeCell ref="C142:C142"/>
     <mergeCell ref="D142:D142"/>
     <mergeCell ref="E142:E142"/>
     <mergeCell ref="L142:L142"/>
     <mergeCell ref="M142:M142"/>
     <mergeCell ref="A143:A143"/>
     <mergeCell ref="B143:B143"/>
     <mergeCell ref="C143:C143"/>
     <mergeCell ref="D143:D143"/>
     <mergeCell ref="E143:E143"/>
     <mergeCell ref="L143:L143"/>
     <mergeCell ref="M143:M143"/>
     <mergeCell ref="A144:A144"/>
     <mergeCell ref="B144:B144"/>
     <mergeCell ref="C144:C144"/>
     <mergeCell ref="D144:D144"/>
     <mergeCell ref="E144:E144"/>
     <mergeCell ref="L144:L144"/>
     <mergeCell ref="M144:M144"/>
-    <mergeCell ref="A145:A146"/>
-[...12 lines deleted...]
-    <mergeCell ref="M147:M147"/>
+    <mergeCell ref="A145:A145"/>
+    <mergeCell ref="B145:B145"/>
+    <mergeCell ref="C145:C145"/>
+    <mergeCell ref="D145:D145"/>
+    <mergeCell ref="E145:E145"/>
+    <mergeCell ref="L145:L145"/>
+    <mergeCell ref="M145:M145"/>
+    <mergeCell ref="A146:A147"/>
+    <mergeCell ref="B146:B147"/>
+    <mergeCell ref="C146:C147"/>
+    <mergeCell ref="D146:D147"/>
+    <mergeCell ref="E146:E147"/>
+    <mergeCell ref="L146:L147"/>
+    <mergeCell ref="M146:M147"/>
     <mergeCell ref="A148:A148"/>
     <mergeCell ref="B148:B148"/>
     <mergeCell ref="C148:C148"/>
     <mergeCell ref="D148:D148"/>
     <mergeCell ref="E148:E148"/>
     <mergeCell ref="L148:L148"/>
     <mergeCell ref="M148:M148"/>
-    <mergeCell ref="A149:A151"/>
-[...12 lines deleted...]
-    <mergeCell ref="M152:M152"/>
+    <mergeCell ref="A149:A149"/>
+    <mergeCell ref="B149:B149"/>
+    <mergeCell ref="C149:C149"/>
+    <mergeCell ref="D149:D149"/>
+    <mergeCell ref="E149:E149"/>
+    <mergeCell ref="L149:L149"/>
+    <mergeCell ref="M149:M149"/>
+    <mergeCell ref="A150:A152"/>
+    <mergeCell ref="B150:B152"/>
+    <mergeCell ref="C150:C152"/>
+    <mergeCell ref="D150:D152"/>
+    <mergeCell ref="E150:E152"/>
+    <mergeCell ref="L150:L152"/>
+    <mergeCell ref="M150:M152"/>
     <mergeCell ref="A153:A153"/>
     <mergeCell ref="B153:B153"/>
     <mergeCell ref="C153:C153"/>
     <mergeCell ref="D153:D153"/>
     <mergeCell ref="E153:E153"/>
     <mergeCell ref="L153:L153"/>
     <mergeCell ref="M153:M153"/>
     <mergeCell ref="A154:A154"/>
     <mergeCell ref="B154:B154"/>
     <mergeCell ref="C154:C154"/>
     <mergeCell ref="D154:D154"/>
     <mergeCell ref="E154:E154"/>
     <mergeCell ref="L154:L154"/>
     <mergeCell ref="M154:M154"/>
-    <mergeCell ref="A155:A156"/>
-[...12 lines deleted...]
-    <mergeCell ref="M157:M157"/>
+    <mergeCell ref="A155:A155"/>
+    <mergeCell ref="B155:B155"/>
+    <mergeCell ref="C155:C155"/>
+    <mergeCell ref="D155:D155"/>
+    <mergeCell ref="E155:E155"/>
+    <mergeCell ref="L155:L155"/>
+    <mergeCell ref="M155:M155"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="L156:L157"/>
+    <mergeCell ref="M156:M157"/>
     <mergeCell ref="A158:A158"/>
     <mergeCell ref="B158:B158"/>
     <mergeCell ref="C158:C158"/>
     <mergeCell ref="D158:D158"/>
     <mergeCell ref="E158:E158"/>
     <mergeCell ref="L158:L158"/>
     <mergeCell ref="M158:M158"/>
     <mergeCell ref="A159:A159"/>
     <mergeCell ref="B159:B159"/>
     <mergeCell ref="C159:C159"/>
     <mergeCell ref="D159:D159"/>
     <mergeCell ref="E159:E159"/>
     <mergeCell ref="L159:L159"/>
     <mergeCell ref="M159:M159"/>
-    <mergeCell ref="A160:A162"/>
-[...26 lines deleted...]
-    <mergeCell ref="M172:M172"/>
+    <mergeCell ref="A160:A160"/>
+    <mergeCell ref="B160:B160"/>
+    <mergeCell ref="C160:C160"/>
+    <mergeCell ref="D160:D160"/>
+    <mergeCell ref="E160:E160"/>
+    <mergeCell ref="L160:L160"/>
+    <mergeCell ref="M160:M160"/>
+    <mergeCell ref="A161:A163"/>
+    <mergeCell ref="B161:B163"/>
+    <mergeCell ref="C161:C163"/>
+    <mergeCell ref="D161:D163"/>
+    <mergeCell ref="E161:E163"/>
+    <mergeCell ref="L161:L163"/>
+    <mergeCell ref="M161:M163"/>
+    <mergeCell ref="A164:A164"/>
+    <mergeCell ref="B164:B164"/>
+    <mergeCell ref="C164:C164"/>
+    <mergeCell ref="D164:D164"/>
+    <mergeCell ref="E164:E164"/>
+    <mergeCell ref="L164:L164"/>
+    <mergeCell ref="M164:M164"/>
+    <mergeCell ref="A165:A172"/>
+    <mergeCell ref="B165:B172"/>
+    <mergeCell ref="C165:C172"/>
+    <mergeCell ref="D165:D172"/>
+    <mergeCell ref="E165:E172"/>
+    <mergeCell ref="L165:L172"/>
+    <mergeCell ref="M165:M172"/>
     <mergeCell ref="A173:A173"/>
     <mergeCell ref="B173:B173"/>
     <mergeCell ref="C173:C173"/>
     <mergeCell ref="D173:D173"/>
     <mergeCell ref="E173:E173"/>
     <mergeCell ref="L173:L173"/>
     <mergeCell ref="M173:M173"/>
     <mergeCell ref="A174:A174"/>
     <mergeCell ref="B174:B174"/>
     <mergeCell ref="C174:C174"/>
     <mergeCell ref="D174:D174"/>
     <mergeCell ref="E174:E174"/>
     <mergeCell ref="L174:L174"/>
     <mergeCell ref="M174:M174"/>
     <mergeCell ref="A175:A175"/>
     <mergeCell ref="B175:B175"/>
     <mergeCell ref="C175:C175"/>
     <mergeCell ref="D175:D175"/>
     <mergeCell ref="E175:E175"/>
     <mergeCell ref="L175:L175"/>
     <mergeCell ref="M175:M175"/>
-    <mergeCell ref="A176:A178"/>
-[...33 lines deleted...]
-    <mergeCell ref="M187:M187"/>
+    <mergeCell ref="A176:A176"/>
+    <mergeCell ref="B176:B176"/>
+    <mergeCell ref="C176:C176"/>
+    <mergeCell ref="D176:D176"/>
+    <mergeCell ref="E176:E176"/>
+    <mergeCell ref="L176:L176"/>
+    <mergeCell ref="M176:M176"/>
+    <mergeCell ref="A177:A179"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="C177:C179"/>
+    <mergeCell ref="D177:D179"/>
+    <mergeCell ref="E177:E179"/>
+    <mergeCell ref="L177:L179"/>
+    <mergeCell ref="M177:M179"/>
+    <mergeCell ref="A180:A181"/>
+    <mergeCell ref="B180:B181"/>
+    <mergeCell ref="C180:C181"/>
+    <mergeCell ref="D180:D181"/>
+    <mergeCell ref="E180:E181"/>
+    <mergeCell ref="L180:L181"/>
+    <mergeCell ref="M180:M181"/>
+    <mergeCell ref="A182:A184"/>
+    <mergeCell ref="B182:B184"/>
+    <mergeCell ref="C182:C184"/>
+    <mergeCell ref="D182:D184"/>
+    <mergeCell ref="E182:E184"/>
+    <mergeCell ref="L182:L184"/>
+    <mergeCell ref="M182:M184"/>
+    <mergeCell ref="A185:A187"/>
+    <mergeCell ref="B185:B187"/>
+    <mergeCell ref="C185:C187"/>
+    <mergeCell ref="D185:D187"/>
+    <mergeCell ref="E185:E187"/>
+    <mergeCell ref="L185:L187"/>
+    <mergeCell ref="M185:M187"/>
     <mergeCell ref="A188:A188"/>
     <mergeCell ref="B188:B188"/>
     <mergeCell ref="C188:C188"/>
     <mergeCell ref="D188:D188"/>
     <mergeCell ref="E188:E188"/>
     <mergeCell ref="L188:L188"/>
     <mergeCell ref="M188:M188"/>
     <mergeCell ref="A189:A189"/>
     <mergeCell ref="B189:B189"/>
     <mergeCell ref="C189:C189"/>
     <mergeCell ref="D189:D189"/>
     <mergeCell ref="E189:E189"/>
     <mergeCell ref="L189:L189"/>
     <mergeCell ref="M189:M189"/>
     <mergeCell ref="A190:A190"/>
     <mergeCell ref="B190:B190"/>
     <mergeCell ref="C190:C190"/>
     <mergeCell ref="D190:D190"/>
     <mergeCell ref="E190:E190"/>
     <mergeCell ref="L190:L190"/>
     <mergeCell ref="M190:M190"/>
-    <mergeCell ref="A191:A195"/>
-[...12 lines deleted...]
-    <mergeCell ref="M196:M196"/>
+    <mergeCell ref="A191:A191"/>
+    <mergeCell ref="B191:B191"/>
+    <mergeCell ref="C191:C191"/>
+    <mergeCell ref="D191:D191"/>
+    <mergeCell ref="E191:E191"/>
+    <mergeCell ref="L191:L191"/>
+    <mergeCell ref="M191:M191"/>
+    <mergeCell ref="A192:A196"/>
+    <mergeCell ref="B192:B196"/>
+    <mergeCell ref="C192:C196"/>
+    <mergeCell ref="D192:D196"/>
+    <mergeCell ref="E192:E196"/>
+    <mergeCell ref="L192:L196"/>
+    <mergeCell ref="M192:M196"/>
     <mergeCell ref="A197:A197"/>
     <mergeCell ref="B197:B197"/>
     <mergeCell ref="C197:C197"/>
     <mergeCell ref="D197:D197"/>
     <mergeCell ref="E197:E197"/>
     <mergeCell ref="L197:L197"/>
     <mergeCell ref="M197:M197"/>
     <mergeCell ref="A198:A198"/>
     <mergeCell ref="B198:B198"/>
     <mergeCell ref="C198:C198"/>
     <mergeCell ref="D198:D198"/>
     <mergeCell ref="E198:E198"/>
     <mergeCell ref="L198:L198"/>
     <mergeCell ref="M198:M198"/>
     <mergeCell ref="A199:A199"/>
     <mergeCell ref="B199:B199"/>
     <mergeCell ref="C199:C199"/>
     <mergeCell ref="D199:D199"/>
     <mergeCell ref="E199:E199"/>
     <mergeCell ref="L199:L199"/>
     <mergeCell ref="M199:M199"/>
     <mergeCell ref="A200:A200"/>
     <mergeCell ref="B200:B200"/>
     <mergeCell ref="C200:C200"/>
     <mergeCell ref="D200:D200"/>
     <mergeCell ref="E200:E200"/>
     <mergeCell ref="L200:L200"/>
     <mergeCell ref="M200:M200"/>
-    <mergeCell ref="A201:A202"/>
-[...61 lines deleted...]
-    <mergeCell ref="M221:M221"/>
+    <mergeCell ref="A201:A201"/>
+    <mergeCell ref="B201:B201"/>
+    <mergeCell ref="C201:C201"/>
+    <mergeCell ref="D201:D201"/>
+    <mergeCell ref="E201:E201"/>
+    <mergeCell ref="L201:L201"/>
+    <mergeCell ref="M201:M201"/>
+    <mergeCell ref="A202:A203"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="L202:L203"/>
+    <mergeCell ref="M202:M203"/>
+    <mergeCell ref="A204:A205"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="L204:L205"/>
+    <mergeCell ref="M204:M205"/>
+    <mergeCell ref="A206:A208"/>
+    <mergeCell ref="B206:B208"/>
+    <mergeCell ref="C206:C208"/>
+    <mergeCell ref="D206:D208"/>
+    <mergeCell ref="E206:E208"/>
+    <mergeCell ref="L206:L208"/>
+    <mergeCell ref="M206:M208"/>
+    <mergeCell ref="A209:A210"/>
+    <mergeCell ref="B209:B210"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="D209:D210"/>
+    <mergeCell ref="E209:E210"/>
+    <mergeCell ref="L209:L210"/>
+    <mergeCell ref="M209:M210"/>
+    <mergeCell ref="A211:A214"/>
+    <mergeCell ref="B211:B214"/>
+    <mergeCell ref="C211:C214"/>
+    <mergeCell ref="D211:D214"/>
+    <mergeCell ref="E211:E214"/>
+    <mergeCell ref="L211:L214"/>
+    <mergeCell ref="M211:M214"/>
+    <mergeCell ref="A215:A215"/>
+    <mergeCell ref="B215:B215"/>
+    <mergeCell ref="C215:C215"/>
+    <mergeCell ref="D215:D215"/>
+    <mergeCell ref="E215:E215"/>
+    <mergeCell ref="L215:L215"/>
+    <mergeCell ref="M215:M215"/>
+    <mergeCell ref="A216:A218"/>
+    <mergeCell ref="B216:B218"/>
+    <mergeCell ref="C216:C218"/>
+    <mergeCell ref="D216:D218"/>
+    <mergeCell ref="E216:E218"/>
+    <mergeCell ref="L216:L218"/>
+    <mergeCell ref="M216:M218"/>
+    <mergeCell ref="A219:A221"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="C219:C221"/>
+    <mergeCell ref="D219:D221"/>
+    <mergeCell ref="E219:E221"/>
+    <mergeCell ref="L219:L221"/>
+    <mergeCell ref="M219:M221"/>
     <mergeCell ref="A222:A222"/>
     <mergeCell ref="B222:B222"/>
     <mergeCell ref="C222:C222"/>
     <mergeCell ref="D222:D222"/>
     <mergeCell ref="E222:E222"/>
     <mergeCell ref="L222:L222"/>
     <mergeCell ref="M222:M222"/>
-    <mergeCell ref="A223:A224"/>
-[...12 lines deleted...]
-    <mergeCell ref="M225:M225"/>
+    <mergeCell ref="A223:A223"/>
+    <mergeCell ref="B223:B223"/>
+    <mergeCell ref="C223:C223"/>
+    <mergeCell ref="D223:D223"/>
+    <mergeCell ref="E223:E223"/>
+    <mergeCell ref="L223:L223"/>
+    <mergeCell ref="M223:M223"/>
+    <mergeCell ref="A224:A225"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="L224:L225"/>
+    <mergeCell ref="M224:M225"/>
     <mergeCell ref="A226:A226"/>
     <mergeCell ref="B226:B226"/>
     <mergeCell ref="C226:C226"/>
     <mergeCell ref="D226:D226"/>
     <mergeCell ref="E226:E226"/>
     <mergeCell ref="L226:L226"/>
     <mergeCell ref="M226:M226"/>
     <mergeCell ref="A227:A227"/>
     <mergeCell ref="B227:B227"/>
     <mergeCell ref="C227:C227"/>
     <mergeCell ref="D227:D227"/>
     <mergeCell ref="E227:E227"/>
     <mergeCell ref="L227:L227"/>
     <mergeCell ref="M227:M227"/>
     <mergeCell ref="A228:A228"/>
     <mergeCell ref="B228:B228"/>
     <mergeCell ref="C228:C228"/>
     <mergeCell ref="D228:D228"/>
     <mergeCell ref="E228:E228"/>
     <mergeCell ref="L228:L228"/>
     <mergeCell ref="M228:M228"/>
     <mergeCell ref="A229:A229"/>
     <mergeCell ref="B229:B229"/>
     <mergeCell ref="C229:C229"/>
     <mergeCell ref="D229:D229"/>
     <mergeCell ref="E229:E229"/>
     <mergeCell ref="L229:L229"/>
     <mergeCell ref="M229:M229"/>
-    <mergeCell ref="A230:A231"/>
-[...12 lines deleted...]
-    <mergeCell ref="M232:M232"/>
+    <mergeCell ref="A230:A230"/>
+    <mergeCell ref="B230:B230"/>
+    <mergeCell ref="C230:C230"/>
+    <mergeCell ref="D230:D230"/>
+    <mergeCell ref="E230:E230"/>
+    <mergeCell ref="L230:L230"/>
+    <mergeCell ref="M230:M230"/>
+    <mergeCell ref="A231:A232"/>
+    <mergeCell ref="B231:B232"/>
+    <mergeCell ref="C231:C232"/>
+    <mergeCell ref="D231:D232"/>
+    <mergeCell ref="E231:E232"/>
+    <mergeCell ref="L231:L232"/>
+    <mergeCell ref="M231:M232"/>
     <mergeCell ref="A233:A233"/>
     <mergeCell ref="B233:B233"/>
     <mergeCell ref="C233:C233"/>
     <mergeCell ref="D233:D233"/>
     <mergeCell ref="E233:E233"/>
     <mergeCell ref="L233:L233"/>
     <mergeCell ref="M233:M233"/>
     <mergeCell ref="A234:A234"/>
     <mergeCell ref="B234:B234"/>
     <mergeCell ref="C234:C234"/>
     <mergeCell ref="D234:D234"/>
     <mergeCell ref="E234:E234"/>
     <mergeCell ref="L234:L234"/>
     <mergeCell ref="M234:M234"/>
     <mergeCell ref="A235:A235"/>
     <mergeCell ref="B235:B235"/>
     <mergeCell ref="C235:C235"/>
     <mergeCell ref="D235:D235"/>
     <mergeCell ref="E235:E235"/>
     <mergeCell ref="L235:L235"/>
     <mergeCell ref="M235:M235"/>
     <mergeCell ref="A236:A236"/>
     <mergeCell ref="B236:B236"/>
     <mergeCell ref="C236:C236"/>
     <mergeCell ref="D236:D236"/>
     <mergeCell ref="E236:E236"/>
     <mergeCell ref="L236:L236"/>
     <mergeCell ref="M236:M236"/>
     <mergeCell ref="A237:A237"/>
     <mergeCell ref="B237:B237"/>
     <mergeCell ref="C237:C237"/>
     <mergeCell ref="D237:D237"/>
     <mergeCell ref="E237:E237"/>
     <mergeCell ref="L237:L237"/>
     <mergeCell ref="M237:M237"/>
-    <mergeCell ref="A238:A242"/>
-[...19 lines deleted...]
-    <mergeCell ref="M245:M245"/>
+    <mergeCell ref="A238:A238"/>
+    <mergeCell ref="B238:B238"/>
+    <mergeCell ref="C238:C238"/>
+    <mergeCell ref="D238:D238"/>
+    <mergeCell ref="E238:E238"/>
+    <mergeCell ref="L238:L238"/>
+    <mergeCell ref="M238:M238"/>
+    <mergeCell ref="A239:A243"/>
+    <mergeCell ref="B239:B243"/>
+    <mergeCell ref="C239:C243"/>
+    <mergeCell ref="D239:D243"/>
+    <mergeCell ref="E239:E243"/>
+    <mergeCell ref="L239:L243"/>
+    <mergeCell ref="M239:M243"/>
+    <mergeCell ref="A244:A245"/>
+    <mergeCell ref="B244:B245"/>
+    <mergeCell ref="C244:C245"/>
+    <mergeCell ref="D244:D245"/>
+    <mergeCell ref="E244:E245"/>
+    <mergeCell ref="L244:L245"/>
+    <mergeCell ref="M244:M245"/>
     <mergeCell ref="A246:A246"/>
     <mergeCell ref="B246:B246"/>
     <mergeCell ref="C246:C246"/>
     <mergeCell ref="D246:D246"/>
     <mergeCell ref="E246:E246"/>
     <mergeCell ref="L246:L246"/>
     <mergeCell ref="M246:M246"/>
     <mergeCell ref="A247:A247"/>
     <mergeCell ref="B247:B247"/>
     <mergeCell ref="C247:C247"/>
     <mergeCell ref="D247:D247"/>
     <mergeCell ref="E247:E247"/>
     <mergeCell ref="L247:L247"/>
     <mergeCell ref="M247:M247"/>
     <mergeCell ref="A248:A248"/>
     <mergeCell ref="B248:B248"/>
     <mergeCell ref="C248:C248"/>
     <mergeCell ref="D248:D248"/>
     <mergeCell ref="E248:E248"/>
     <mergeCell ref="L248:L248"/>
     <mergeCell ref="M248:M248"/>
     <mergeCell ref="A249:A249"/>
     <mergeCell ref="B249:B249"/>
     <mergeCell ref="C249:C249"/>
     <mergeCell ref="D249:D249"/>
     <mergeCell ref="E249:E249"/>
     <mergeCell ref="L249:L249"/>
     <mergeCell ref="M249:M249"/>
     <mergeCell ref="A250:A250"/>
     <mergeCell ref="B250:B250"/>
     <mergeCell ref="C250:C250"/>
     <mergeCell ref="D250:D250"/>
     <mergeCell ref="E250:E250"/>
     <mergeCell ref="L250:L250"/>
     <mergeCell ref="M250:M250"/>
     <mergeCell ref="A251:A251"/>
     <mergeCell ref="B251:B251"/>
     <mergeCell ref="C251:C251"/>
     <mergeCell ref="D251:D251"/>
     <mergeCell ref="E251:E251"/>
     <mergeCell ref="L251:L251"/>
     <mergeCell ref="M251:M251"/>
     <mergeCell ref="A252:A252"/>
     <mergeCell ref="B252:B252"/>
     <mergeCell ref="C252:C252"/>
     <mergeCell ref="D252:D252"/>
     <mergeCell ref="E252:E252"/>
     <mergeCell ref="L252:L252"/>
     <mergeCell ref="M252:M252"/>
-    <mergeCell ref="A253:A254"/>
-[...12 lines deleted...]
-    <mergeCell ref="M255:M255"/>
+    <mergeCell ref="A253:A253"/>
+    <mergeCell ref="B253:B253"/>
+    <mergeCell ref="C253:C253"/>
+    <mergeCell ref="D253:D253"/>
+    <mergeCell ref="E253:E253"/>
+    <mergeCell ref="L253:L253"/>
+    <mergeCell ref="M253:M253"/>
+    <mergeCell ref="A254:A255"/>
+    <mergeCell ref="B254:B255"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="D254:D255"/>
+    <mergeCell ref="E254:E255"/>
+    <mergeCell ref="L254:L255"/>
+    <mergeCell ref="M254:M255"/>
     <mergeCell ref="A256:A256"/>
     <mergeCell ref="B256:B256"/>
     <mergeCell ref="C256:C256"/>
     <mergeCell ref="D256:D256"/>
     <mergeCell ref="E256:E256"/>
     <mergeCell ref="L256:L256"/>
     <mergeCell ref="M256:M256"/>
     <mergeCell ref="A257:A257"/>
     <mergeCell ref="B257:B257"/>
     <mergeCell ref="C257:C257"/>
     <mergeCell ref="D257:D257"/>
     <mergeCell ref="E257:E257"/>
     <mergeCell ref="L257:L257"/>
     <mergeCell ref="M257:M257"/>
-    <mergeCell ref="A258:A262"/>
-[...13 lines deleted...]
-    <mergeCell ref="A264:L264"/>
+    <mergeCell ref="A258:A258"/>
+    <mergeCell ref="B258:B258"/>
+    <mergeCell ref="C258:C258"/>
+    <mergeCell ref="D258:D258"/>
+    <mergeCell ref="E258:E258"/>
+    <mergeCell ref="L258:L258"/>
+    <mergeCell ref="M258:M258"/>
+    <mergeCell ref="A259:A263"/>
+    <mergeCell ref="B259:B263"/>
+    <mergeCell ref="C259:C263"/>
+    <mergeCell ref="D259:D263"/>
+    <mergeCell ref="E259:E263"/>
+    <mergeCell ref="L259:L263"/>
+    <mergeCell ref="M259:M263"/>
+    <mergeCell ref="A264:A264"/>
+    <mergeCell ref="B264:B264"/>
+    <mergeCell ref="C264:C264"/>
+    <mergeCell ref="D264:D264"/>
+    <mergeCell ref="E264:E264"/>
+    <mergeCell ref="L264:L264"/>
+    <mergeCell ref="M264:M264"/>
+    <mergeCell ref="A265:L265"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>