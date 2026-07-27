--- v3 (2026-05-27)
+++ v4 (2026-07-27)
@@ -4943,51 +4943,51 @@
     <t xml:space="preserve">
  pl001_co001_ata_julg_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1404/download;
  pl001_co001_lc123.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1407/download;
  pl001_co001__anexos.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1341/download;
  pl001_co001_2012_contratacao_servicos_reforma_PROCON.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/1342/download;
  pl001_co001_ata_abert_prop.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1402/download;
  pl001_co001_ata_abert_doc.exe : https://transparencia.mpmg.mp.br/licitacao/arquivo/1403/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/05/2026</t>
+    <t>Data da última atualização: 27/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>