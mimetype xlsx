--- v5 (2026-08-18)
+++ v6 (2026-10-18)
@@ -4227,51 +4227,51 @@
  Processo01_2015_Anexos2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/2793/download;
  Processo01_2015_Anexos3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/2794/download;
  Processo01_2015_Anexos4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/2795/download;
  edital_processo_1_2015_reforma_infancia_SEA.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2804/download;
  processo01_2015_esclarecimentos.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2856/download;
  processo01_2015_ata_sessao_de_abertura_habilitacao.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2877/download;
  pl_1481042_001_2015_ata_sessao_de_julgamento_documentacao.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/2883/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 18/08/2026</t>
+    <t>Data da última atualização: 18/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>