--- v4 (2026-07-27)
+++ v5 (2026-09-25)
@@ -2434,51 +2434,51 @@
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  fotos_licitanteF000101_processo24_2017.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/4955/download;
  edital_processo_24_2017_servico_estrutura_semana_mp_SCI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/4949/download;
  processo24_2017_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/4956/download;
  proposta_documentos_licitanteF000101_processo24_2017.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/4951/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 23 / 2017</t>
   </si>
   <si>
     <t>04/10/2017</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de locação de veículos.</t>
   </si>
   <si>
     <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 27 </t>
   </si>
   <si>
     <t xml:space="preserve">LOCAÇÃO DE VEÍCULOS </t>
   </si>
   <si>
-    <t xml:space="preserve">ESTRELA LOGISTICA EIRELI </t>
+    <t xml:space="preserve">ESTRELA LOGISTICA LTDA </t>
   </si>
   <si>
     <t>3.747.999,50</t>
   </si>
   <si>
     <t>04-10-2017 AVISO DE LICITAÇÃO Recebimento das propostas: até às 9:30 horas do dia 18/10/2017. Início da disputa de preços: às 9:30 horas do dia 18/10/2017. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 5º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. ----------------------------- 09-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Pergunta: Entendemos que o preposto deverá ser lotado em Belo Horizonte, está correto nosso entendimento? Resposta: Sim, o entendimento está correto. 2) Pergunta: Caso haja prorrogação de contrato os veículos com mas de 24 meses de utilização deverão ser trocados mesmo com a quilometragem baixa? Resposta: Sim. 3) Pergunta: Qual a média de quilometragem rodada por veículo/mês? Resposta: 1.000 km. 4) Pergunta: Poderá ser ofertado seguro na modalidade auto seguro se responsabilizando por todos os riscos e coberturas? Resposta: O seguro deverá ser ofertado tal como descrito no termo de referência. 5) Pergunta: Pela dispersão dos serviços e com propósito de redução de custos, entendemos que os condutores da MPMG serão responsáveis pelo "leva e busca" da frota para manutenção e lavagens, conforme programação da contratada nas oficinas credenciadas pela mesma. Está correto nosso entendimento? Resposta: As lavagens não são realizadas pela contratada, mas as manutenções sim. Conforme previsto, a prestadora deverá providenciar a retirada dos automóveis e a entrega dos veículos substitutos nos locais onde eles estiverem alocados. 6) Pergunta: As lavagens dos veículos serão de responsabilidade da MPMG? Resposta: Sim, mas os veículos que seguirem para manutenção deverão ser entregues limpos. 7) Pergunta: O preposto deverá ser exclusivo da MPMG ou poderemos utilizar de nossa estrutura compartilhada? Resposta: Pode ser compartilhado, desde que não prejudique o atendimento, a contento, das demandas desta PGJ. 8) Pergunta: Os veículos irão trafegar em rodovias com cobrança de pedágio? Resposta: Ocasionalmente, sim, mas será ofertada aos veículos locados isenção da cobrança da tarifa, vez que esta PGJ é imune à cobrança de tributos. 9) Pergunta: Haverá a necessidade de disponibilização de veículos reservas? Qual a quantidade? Em quais localidades? Resposta: Os veículos reserva deverão ser ofertados conforme demanda da contratante, notadamente para substitutuir os automóveis locados que estiverem em manutenção, na localidade onde os referidos bens estiverem alocados. ----------------------------- 10-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Pergunta: "Os Veículos ofertados poderão ser sub-locados"? Resposta: "Não". 2) Pergunta: "O veículo de serviço, tipo van, previsto para atendimento de 60 (sessenta diárias) por período de 24 meses, visando uma redução de custos, poderá ser sub-locado"? Resposta: "Não". ----------------------------- 10-10-2017 ESCLARECIMENTOS Segue resposta da Assessoria Contábil e Financeira ao pedido de esclarecimentos apresentado por empresa interessada em participar do processo licitatório em epígrafe: 1) Pergunta: "A exigência de prestação de Garantia (5% do valor do Contrato) e de comprovação de que possui Patrimônio Líquido igual ou superior a 10% (dez por cento) do valor estimado da contratação, não são suficientes para comprovar a boa situação financeira da licitante? Mesmo com tais exigências, ainda é necessário a avaliação pelos índices de Liquidez Corrente (LC), Liquidez Geral (LG) e Solvência Geral (SG), que deverão ser iguais ou superiores a 1,0 para que o licitante seja considerado apto financeiramente?" 1) Resposta: "A Comissão de Assessoria Contábil e Financeira, responsável pela elaboração dos requisitos para a habilitação econômico-financeira, entende que as exigências realizadas são respaldadas pela legislação, em especial, pelo artigo 31 da Lei nº 8.666/93, uma vez que permite a exigência de índices de liquidez e patrimônio líquido, sem que um exclua o outro. Dessa forma, os requisitos aqui tratados estão em conformidade com a Lei, ou seja, não há no regime normativo da licitação qualquer vedação à exigência cumulada dos índices contábeis (artigo 31, §1º e §5º da Lei nº 8.666/93) com o patrimônio líquido (artigo 31, §2º e §3º da Lei nº 8.666/93), ficando a critério da Administração a opção pela melhor forma de se apurar a boa situação financeira dos licitantes. Cabe ressaltar que as exigências dos índices de liquidez e patrimônio líquido são exigências padrões nos processos licitatórios desta Instituição e que os percentuais de índices requeridos em cada licitação são realizados com base em um estudo setorial, abrangendo as particularidades e variáveis de cada setor. Para a elaboração dos requisitos da habilitação econômico-financeira deste Processo Licitatório, a Assessoria Contábil da Comissão Permanente de Licitação elaborou um estudo técnico setorial em que analisou os dados contábeis-financeiros de 19 empresas do ramo de "Serviços de Locação de Veículos", utilizando técnicas da estatística e da Ciência Contábil para calcular o índice-padrão do setor. A mediana encontrada para a Liquidez Corrente foi 1,38 e para a Liquidez Geral foi 1,12. Portanto, a exigência de índices de liquidez maiores ou iguais a 1,00 é perfeitamente aceitável e compatível com a atividade exercida, já que não restringe a participação de licitantes. Para o índice de solvência geral, opinou-se pela exigência de um índice igual ou maior que 1,00, já que qualquer empresa que apresente valores menores que a unidade para a solvência geral encontra-se em uma grave situação de desequilíbrio financeiro, ponto pacífico da doutrina contábil. Assim sendo, a exigência dos índices de liquidez e Solvência citados no Edital ora questionada está devidamente justificada no processo licitatório, conforme dispõe o §5º do artigo 31 da Lei nº 8.666/93. A exigência de prestação de garantia está prevista art. 56 (garantia de execução de contrato) da Lei nº 8666/93, cujo objetivo é assegurar que o contratado cumpra as obrigações assumidas, tornando possível à Administração a rápida reposição de eventuais prejuízos que possa vir a sofrer em caso de inadimplemento. No nosso entendimento essa garantia não faz parte da habilitação econômico e financeira, que visa garantir que a administração Pública contrate empresas que possuam condições suficientes para solver suas obrigações e porte compatível com o objeto da licitação. Isto posto, opina-se pela manutenção das exigências editalícias no tocante à qualificação econômico-financeira." ----------------------------- 10-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Pergunta: "Com relação ao sistema de rastreamento descrito no item 19.1.6, já existe alguma empresa que preste tal serviço atualmente?" RESPOSTA: "Sim, contratada pela atual prestadora." 2) Pergunta: "Quais documentos deverão ser apresentados pela contratada para a abertura do processo de apuração de responsabilidade disposto no item 19.2.3?" RESPOSTA: "Trata-se de procedimento interno e que não demanda, em princípio, qualquer medida por parte da contratada." 3) Pergunta: "Com relação ao cronograma de entrega a ser enviado pela contratante a contratada, todos os veículos serão entregues dentro dos 90 dias?" RESPOSTA: "Todos os veículos deverão estar disponíveis para entrega ao final dos 90 dias." 4) Pergunta: "Com relação ao item 3, os veículos poderão ser sublocados?" RESPOSTA: "Não." 5) Pergunta: "Serão solicitados mais de 1 veículo por vez?" RESPOSTA: "Ocasionalmente, sim." ----------------------------- 16-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe:1) Questionamento: "O item 19.1.10 do termo de referência, informa que devemos encaminhar nota fiscal à Divisão de Transportes da Contratante. Conforme item 1.1 do edital, ?Constitui objeto da presente licitação a contratação de empresa especializada para a prestação de serviços de locação de veículos, mediante Contrato.?. ou seja, trata-se de locação pura de bens móveis. Observamos que de acordo com a Lei Complementar n.º 116/2003, não há incidência de ISSQN sobre a locação de bens móveis, razão pela qual não podemos emitir Nota Fiscal Eletrônica. Ressaltamos também o disposto na Súmula Vinculante n.º 31 do Supremo Tribunal Federal, que é inconstitucional a incidência de Imposto sobre Serviços de Qualquer Natureza - ISS, sobre operações de locação de bens móveis.Sendo assim solicitamos seja alterada a exigência da emissão de Nota Fiscal, ficando a Contratada obrigada a emitir apenas faturas, relativas à locação de veículos, sem motoristas. (...)" 1) Resposta: "a locação de veículos automotores não é alcançada pela legislação do ICMS e do ISSQN e, consequentemente, para essa atividade, as empresas estão desobrigadas de emitirem notas fiscais autorizadas pelas Fazendas Estaduais e Municipais, com fundamento no princípio constitucional da legalidade". Dessa forma, no Edital, onde está escrito nota fiscal, leia-se nota fiscal ou documento equivalente." 2) Questionamento: "Para melhor elaborar nossa proposta, solicitamos informar a quilometragem média mensal rodada, por tipo de veículo." 2) Resposta: " quilometragem média mensal rodada, por tipo de veículo: 1000km/mês, para os dois itens. " ----------------------------- 17-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico e Assessoria Contábil e Financeira aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Questionamento referente à omissão sobre o tratamento das infrações de trânsito: 1) Resposta: O setor demandante informou que cabe "...à Procuradoria-Geral de Justiça a responsabilidade pelo adimplemento das aludidas penalidades e considerando o fluxo proposto, optou-se por regulamentar a questão da forma como explicitada no termo de referência respectivo. Nos termos o item 19.1.4 do termo de referência cabe à Contratada "encaminhar à Divisão de Transportes da Contratante, em 48 (quarenta e oito) horas, contadas do seu recebimento pela Contratada, as notificações de autuação de trânsito e as multas eventualmente recebidas pelos veículos que se encontram a serviço deste Ministério Público, sob pena de assunção pela Contratada da responsabilidade sobre a multa". 2) Questionamento referente à comprovação da qualificação econômico-financeira: 2) Resposta: A Assessoria Contábil e Financeira à Licitação da Procuradoria-Geral de Justiça esclareceu o seguinte: "A Comissão de Assessoria Contábil e Financeira, responsável pela elaboração dos requisitos para a habilitação econômico-financeira, entende que as exigências realizadas são respaldadas pela legislação, em especial, pelo artigo 31 da Lei nº 8.666/93, uma vez que permite a exigência de índices de liquidez e patrimônio líquido, sem que um exclua o outro. Dessa forma, os requisitos aqui tratados estão em conformidade com a Lei, ou seja, não há no regime normativo da licitação qualquer vedação à exigência cumulada dos índices contábeis ( artigo 31, §1º e §5º da Lei nº 8.666/93) com o patrimônio líquido (artigo 31, §2º e §3º da Lei nº 8.666/93), ficando a critério da Administração a opção pela melhor forma de se apurar a boa situação financeira dos licitantes. Cabe ressaltar que as exigências dos índices de liquidez e patrimônio líquido são exigências padrões nos processos licitatórios desta Instituição. Enquanto a exigência de patrimônio líquido igual ou superior a 10% do valor da contratação visa garantir que a administração pública contrate com empresas de porte compatível ao objeto licitado, a exigência de índices superiores a 1,00 assegura que a empresa contratada seja capaz de concluir o contrato, além de possuir condições suficientes de solver suas obrigações. Para comprovar que os requisitos da habilitação econômico-financeira deste Processo Licitatório não são restritivos, a Assessoria Contábil da Comissão Permanente de Licitação elaborou um estudo técnico setorial em que analisou os dados contábeis-financeiros, do exercício de 2016, de 17 empresas do ramo de "Serviços de Locação de Veículos", utilizando técnicas da estatística e da Ciência Contábil para calcular o índice-padrão do setor. A mediana encontrada para a Liquidez Corrente foi 1,92 e para a Liquidez Geral foi 1,39. Portanto, a exigência de índices de liquidez maiores ou iguais a 1,00 é perfeitamente aceitável e compatível com a atividade exercida, já que não restringe a participação de licitantes. Para o índice de solvência geral, opinou-se pela exigência de um índice igual ou maior que 1,00, já que qualquer empresa que apresente valores menores que a unidade para a solvência geral encontra-se em uma grave situação de desequilíbrio financeiro, ponto pacífico da doutrina contábil. Assim sendo, a exigência dos índices de liquidez e Solvência citados no Edital ora questionada está devidamente justificada no processo licitatório, conforme dispõe o §5º do artigo 31 da Lei nº 8.666/93. Isto posto, opina-se pela manutenção das exigências editalícias no tocante à qualificação econômico-financeira." A íntegra dos questionamentos que resultaram nos esclarecimentos supra encontram-se no arquivo abaixo. ----------------------------- 17-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Questionamento: "Diante de tais circunstâncias, a licitante questiona se o termo inicial de vigência contratual poderá ser alterado para data de entrega dos veículos, para que a licitante vencedora possa, de fato, prestar serviços à Contratante pelo período de 24 (vinte e quatro) meses?" 1) Resposta: "Não. Tendo em vista tratar-se de cláusula padrão nos contratos firmados por esta PGJ e considerando o fato de que os veículos poderão estar disponíveis para entrega imediata por parte da Contratada, verifica-se que não há necessidade de alterar o instrumento respectivo. Assim, se é do interesse da Contratada que o serviço seja prestado pelo maior período possível, devem ser adotadas medidas no sentido de disponibilizar a frota locada a esta PGJ o quanto antes. Ressalto, ademais, que as regras de transição estão previstas tanto para o recebimento quanto para a entrega dos automóveis à prestadora do serviço, vez que precisamos adotar uma série de medidas de caráter administrativo antes de devolvê-los definitivamente à Contratada." 2) Questionamento: "Os veículos objeto do futuro contrato de locação poderão ser adquiridos em nome da controladora (sócia majoritária) da licitante vencedora?" 2) Resposta: "Não". 3) Questionamento: "A futura contratada poderá escolher o Estado de emplacamento dos veículos?" 3)Resposta: "Não". 4) Questionamento: "Os veículos descritos no item 19.1.2.2 para substituição temporária poderão ser sublocados?" 4) Resposta: "Não". 5) Questionamento: "O prazo para substituição dos veículos temporários (item 19.1.2.3) pode ser alterado para 24 horas?" 5) Resposta: "Não". 6) Questionamento: "Os pagamentos das infrações de trânsito serão feitos diretamente pela Contratante?" 6) Resposta: "Sim". 7) Questionamento: "Caso a Contratante não realize o pagamento da multa, a Contratada poderá pagá-las até a data do vencimento expressa na notificação, visando obter o desconto de 20% previsto no art. 284 do CTB?" 7) Resposta: "Não". 8) Questionamento: "A Contratante se responsabiliza pelo adimplemento das penalidades. Em caso positivo, a Contratante irá reembolsar o pagamento realizado pela Contratada?" 8) Resposta: "Não". 9) Questionamento: "Para os casos de licenciamento dos veículos, durante a vigência contratual: A Contratada poderá efetuar o pagamento de multas de trânsito para regularizar o licenciamento dos veículos mesmo que ainda não esteja concluído eventual processo referente aos recursos previstos pela legislação?" 9) Reposta: "Não". 10) "Em caso positivo, a Contratante irá reembolsar o pagamento realizado pela Contratada?" 10) Reposta: "Não". 11) Questionamento: "A Contratante deverá providenciar a tempestiva identificação do condutor junto aos órgãos de trânsito?" 11) Reposta: "Sim". 12) Questionamento: "Quais são os valores de coberturas que deverão ser observados pelas licitantes?" 12) Resposta: "O termo de referência prevê que a frota locada deve estar acobertada por perda total decorrente de furto, roubo, incêndio e quaisquer avarias nos veículos locados e seus acessórios; cobertura total por danos materiais causados a bens de terceiros; e cobertura por danos pessoais causados a terceiros, até o limite estabelecido pelo DPVAT. O montante a ser considerado para fins de contratação do seguro é variável, vez que estritamente relacionado ao valor do bem segurado. Assim, cabe à futura Contratada oferecer a cobertura aos veículos locados, tal como explicitado supra, comprovando-se o cumprimento da referida obrigação por meio do encaminhamento das apólices respectivas a esta Contratante." 13) Questionamento: "A Contratada poderá optar entre contratar apólice de seguro junto ao mercado ou arcar por conta própria com as despesas referentes aos sinistros, até o limite das coberturas que serão indicadas no edital?" 13) Resposta: "Não". 14) "A Contratante irá arcar com os prejuízos causados em decorrência de atos ilícitos dolosos ou culposos realizados pelos usuários dos veículos locados, inclusive as despesas com a franquia e com eventuais prejuízos que superem os valores das coberturas (as quais deverão ser fixadas)?" 14) Resposta: "Sim". ----------------------------- 17-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Questionamento: "A Contratada deverá apresentar à Divisão de Transportes, no ato de entrega do veículo à Contratante, os certificados e apólices de seguro de responsabilidade civil contra danos ocorridos em bens materiais, pessoais e corporais, inclusive os causados a terceiros. Qual é o limite de coberturas para danos ocorridos em bens materiais, pessoais e corporais?" 1) Resposta apresentada pelo setor demandante: "O termo de referência prevê que a frota locada deve estar acobertada por perda total decorrente de furto, roubo, incêndio e quaisquer avarias nos veículos locados e seus acessórios; cobertura total por danos materiais causados a bens de terceiros; e cobertura por danos pessoais causados a terceiros, até o limite estabelecido pelo DPVAT. O montante a ser considerado para fins de contratação do seguro é variável, vez que estritamente relacionado ao valor do bem segurado. Assim, cabe à futura Contratada oferecer a cobertura aos veículos locados, tal como explicitado supra, comprovando-se o cumprimento da referida obrigação por meio do encaminhamento das apólices respectivas a esta Contratante." ----------------------------- 17-10-2017 ESCLARECIMENTOS Seguem respostas do setor técnico aos pedidos de esclarecimentos apresentados por empresa interessada em participar do processo licitatório em epígrafe: 1) Questionamento apresentado: "Entendemos que os veículos poderão ter até 02 anos de uso, porém a limitação de até 30.000 KM rodado é muito baixa para veículos desse porte. Ainda pensando na economicidade do processo, seria possível elevar essa limitação de KM para facilitar na apresentação de proposta comercial?" 1) Resposta apresentada pelo setor demandante: "Os veículos que se encontram a serviço desta instituição percorrem, em média, 1.000 quilômetros por mês. Considerando, portanto, o período de vigência do contrato (24 meses) e as condições previstas para a renovação da frota, na hipótese de prorrogação do respectivo instrumento, é que restaram estabelecidas as restrições discriminadas infra. Verifica-se, ademais, que o hodômetro do veículo a ser locado eventualmente ultrapassa a projeção de quilometragem a ser percorrida pelo aludido automóvel em mais de 20%, tomando-se por base o parâmetro indicado acima." 2) Questionamento referente à sublocação: 2) Resposta complementar apresentada pelo setor demandante: "Informo que não é possível admitir-se a sublocação dos veículos no contrato sob exame, haja vista o fato de que as concessionárias administradoras de rodovias exigem que os automóveis estejam registrados em nome da Contratada, para fins de isenção de pedágio." ----------------------------- 25-10-2017 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote único: Estrela Logística Eireli CNPJ 04.309.564/0001-61 Belo Horizonte, 24 de outubro de 2017. Heleno Rosa Portes Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  questionamentos_multa_qualificacao_economico-financeira_processo_23_2017.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/5065/download;
  proposta_documentos_licitanteF000187_processo23_2017.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/5067/download;
  edital_processo_23_2017_servico_locacao_veiculos_DSGT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/5052/download;
  processo23_2017_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/5075/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 22 / 2017</t>
   </si>
   <si>
     <t>21/06/2017</t>
   </si>
   <si>
     <t>Aquisição de materiais elétricos diversos e alicates amperímetros digitais</t>
   </si>
@@ -3766,51 +3766,51 @@
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  proposta_corrigida_pag3_licitanteF000170_processo98_2016.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/3638/download;
  processo98_2016_ata_homolog.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/3645/download;
  edital_processo_98_2016_servico_fornecimento_materiais_higiene_pessoal_DSGT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/3635/download;
  processo98_2016_anexo.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/3636/download;
  proposta_documentos_licitanteF000170_processo98_2016.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/3637/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/07/2026</t>
+    <t>Data da última atualização: 25/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>