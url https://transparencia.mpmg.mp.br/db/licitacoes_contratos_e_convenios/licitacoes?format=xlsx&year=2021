--- v2 (2026-02-14)
+++ v3 (2026-04-17)
@@ -5035,51 +5035,51 @@
   <si>
     <t>669,00</t>
   </si>
   <si>
     <t xml:space="preserve">TAPETE </t>
   </si>
   <si>
     <t xml:space="preserve">SOFÁ PARA ESCRITÓRIO </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 14/02/2026</t>
+    <t>Data da última atualização: 17/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>