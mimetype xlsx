--- v3 (2026-04-17)
+++ v4 (2026-06-16)
@@ -12,51 +12,54 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1343">
+  <si>
+    <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
+  </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2021</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
@@ -5035,51 +5038,51 @@
   <si>
     <t>669,00</t>
   </si>
   <si>
     <t xml:space="preserve">TAPETE </t>
   </si>
   <si>
     <t xml:space="preserve">SOFÁ PARA ESCRITÓRIO </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 17/04/2026</t>
+    <t>Data da última atualização: 16/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5465,51 +5468,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10797/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10720/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10618/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10678/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10659/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10621/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10620/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10624/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10642/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10623/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10619/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10615/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10626/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10684/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10590/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10708/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10538/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10603/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10519/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10683/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10544/download" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10932/download" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10948/download" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10523/download" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10609/download" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10596/download" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10541/download" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10403/download" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10484/download" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10438/download" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10448/download" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10284/download" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10270/download" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10306/download" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10459/download" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10434/download" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10209/download" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10367/download" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10369/download" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10267/download" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10389/download" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10208/download" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10387/download" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10212/download" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10198/download" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10259/download" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10157/download" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10155/download" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10131/download" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10156/download" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10129/download" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10171/download" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10086/download" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10082/download" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9873/download" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9832/download" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9883/download" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9870/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z676"/>
+  <dimension ref="A1:Z677"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -5519,28502 +5522,28508 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="M7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="4" t="s">
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="32">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="G8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="I8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="J8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="4"/>
-[...3 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="K8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="89">
-[...4 lines deleted...]
-      <c r="E9" s="7"/>
+    <row r="9" spans="1:26" customHeight="1" ht="285.71428571429">
+      <c r="A9" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F9" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M9" s="5"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="90">
+    <row r="10" spans="1:26" customHeight="1" ht="89">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="102">
+    <row r="11" spans="1:26" customHeight="1" ht="90">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="84">
+    <row r="12" spans="1:26" customHeight="1" ht="102">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I12" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="74">
+    <row r="13" spans="1:26" customHeight="1" ht="84">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="50">
+    <row r="14" spans="1:26" customHeight="1" ht="74">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="30">
+    <row r="15" spans="1:26" customHeight="1" ht="50">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="52">
+    <row r="16" spans="1:26" customHeight="1" ht="30">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="327.57142857143">
-      <c r="A17" s="7" t="s">
+    <row r="17" spans="1:26" customHeight="1" ht="52">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="5">
+        <v>9</v>
+      </c>
+      <c r="G17" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H17" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="211.42857142857">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="18" spans="1:26" customHeight="1" ht="327.57142857143">
+      <c r="A18" s="7" t="s">
+        <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F18" s="5">
         <v>1</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L18" s="5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E19" s="7"/>
+    <row r="19" spans="1:26" customHeight="1" ht="211.42857142857">
+      <c r="A19" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F19" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="H19" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M19" s="5"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="30">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="30">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="5">
         <v>3</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="30">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="30">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="5">
         <v>4</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26" customHeight="1" ht="30">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="44">
+    <row r="25" spans="1:26" customHeight="1" ht="30">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="34">
+    <row r="26" spans="1:26" customHeight="1" ht="44">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>59</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="30">
+    <row r="27" spans="1:26" customHeight="1" ht="34">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="158.71428571429">
-      <c r="A28" s="7" t="s">
+    <row r="28" spans="1:26" customHeight="1" ht="30">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="5">
+        <v>8</v>
+      </c>
+      <c r="G28" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H28" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E29" s="7"/>
+    <row r="29" spans="1:26" customHeight="1" ht="158.71428571429">
+      <c r="A29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F29" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G29" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="M29" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="H29" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M29" s="5"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="30">
+    <row r="30" spans="1:26" customHeight="1" ht="43">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="43">
+    <row r="31" spans="1:26" customHeight="1" ht="30">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="34">
+    <row r="32" spans="1:26" customHeight="1" ht="43">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G32" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J32" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="H32" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K32" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="34">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G33" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J33" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="H33" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K33" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="30">
+    <row r="34" spans="1:26" customHeight="1" ht="34">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G34" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J34" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="H34" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K34" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="34">
+    <row r="35" spans="1:26" customHeight="1" ht="30">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>79</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="2067.7142857143">
-      <c r="A36" s="7" t="s">
+    <row r="36" spans="1:26" customHeight="1" ht="34">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="5">
+        <v>8</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J36" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B36" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K36" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="59">
-[...4 lines deleted...]
-      <c r="E37" s="7"/>
+    <row r="37" spans="1:26" customHeight="1" ht="2067.7142857143">
+      <c r="A37" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F37" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G37" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="M37" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H37" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M37" s="5"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="34">
+    <row r="38" spans="1:26" customHeight="1" ht="59">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G38" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J38" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="H38" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K38" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="44">
+    <row r="39" spans="1:26" customHeight="1" ht="34">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>91</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="J39" s="6" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26" customHeight="1" ht="44">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G40" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J40" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="H40" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K40" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="61">
+    <row r="41" spans="1:26" customHeight="1" ht="44">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="30">
+    <row r="42" spans="1:26" customHeight="1" ht="61">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
     <row r="43" spans="1:26" customHeight="1" ht="30">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>97</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J43" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="38">
+    <row r="44" spans="1:26" customHeight="1" ht="30">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J44" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L44" s="5"/>
       <c r="M44" s="5"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="30">
+    <row r="45" spans="1:26" customHeight="1" ht="38">
       <c r="A45" s="7"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J45" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="32">
+    <row r="46" spans="1:26" customHeight="1" ht="30">
       <c r="A46" s="7"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="30">
+    <row r="47" spans="1:26" customHeight="1" ht="32">
       <c r="A47" s="7"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>101</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
     <row r="48" spans="1:26" customHeight="1" ht="30">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>102</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="175">
-      <c r="A49" s="8" t="s">
+    <row r="49" spans="1:26" customHeight="1" ht="30">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="5">
+        <v>13</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J49" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="B49" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K49" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E50" s="7"/>
+    <row r="50" spans="1:26" customHeight="1" ht="175">
+      <c r="A50" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F50" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G50" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="M50" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="H50" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M50" s="5"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="45">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J51" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="53">
+    <row r="52" spans="1:26" customHeight="1" ht="45">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>114</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="50">
+    <row r="53" spans="1:26" customHeight="1" ht="53">
       <c r="A53" s="7"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>115</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J53" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="224.42857142857">
-      <c r="A54" s="8" t="s">
+    <row r="54" spans="1:26" customHeight="1" ht="50">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="5">
+        <v>5</v>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="B54" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H54" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J54" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="60">
-[...4 lines deleted...]
-      <c r="E55" s="7"/>
+    <row r="55" spans="1:26" customHeight="1" ht="224.42857142857">
+      <c r="A55" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F55" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G55" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="M55" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="H55" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M55" s="5"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="46">
+    <row r="56" spans="1:26" customHeight="1" ht="60">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>123</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J56" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="52">
+    <row r="57" spans="1:26" customHeight="1" ht="46">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>124</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J57" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="47">
+    <row r="58" spans="1:26" customHeight="1" ht="52">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>125</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J58" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="58">
+    <row r="59" spans="1:26" customHeight="1" ht="47">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>126</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J59" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="43">
+    <row r="60" spans="1:26" customHeight="1" ht="58">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="46">
+    <row r="61" spans="1:26" customHeight="1" ht="43">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J61" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="44">
+    <row r="62" spans="1:26" customHeight="1" ht="46">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>129</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J62" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="54">
+    <row r="63" spans="1:26" customHeight="1" ht="44">
       <c r="A63" s="7"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J63" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="53">
+    <row r="64" spans="1:26" customHeight="1" ht="54">
       <c r="A64" s="7"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="45">
+    <row r="65" spans="1:26" customHeight="1" ht="53">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="49">
+    <row r="66" spans="1:26" customHeight="1" ht="45">
       <c r="A66" s="7"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="47">
+    <row r="67" spans="1:26" customHeight="1" ht="49">
       <c r="A67" s="7"/>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J67" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="42">
+    <row r="68" spans="1:26" customHeight="1" ht="47">
       <c r="A68" s="7"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>135</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J68" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="44">
+    <row r="69" spans="1:26" customHeight="1" ht="42">
       <c r="A69" s="7"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>136</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J69" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="45">
+    <row r="70" spans="1:26" customHeight="1" ht="44">
       <c r="A70" s="7"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>137</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J70" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="42">
+    <row r="71" spans="1:26" customHeight="1" ht="45">
       <c r="A71" s="7"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>138</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J71" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="48">
+    <row r="72" spans="1:26" customHeight="1" ht="42">
       <c r="A72" s="7"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J72" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="47">
+    <row r="73" spans="1:26" customHeight="1" ht="48">
       <c r="A73" s="7"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J73" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="50">
+    <row r="74" spans="1:26" customHeight="1" ht="47">
       <c r="A74" s="7"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>141</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J74" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="45">
+    <row r="75" spans="1:26" customHeight="1" ht="50">
       <c r="A75" s="7"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>142</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J75" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="48">
+    <row r="76" spans="1:26" customHeight="1" ht="45">
       <c r="A76" s="7"/>
       <c r="B76" s="7"/>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>143</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="55">
+    <row r="77" spans="1:26" customHeight="1" ht="48">
       <c r="A77" s="7"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J77" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="44">
+    <row r="78" spans="1:26" customHeight="1" ht="55">
       <c r="A78" s="7"/>
       <c r="B78" s="7"/>
       <c r="C78" s="7"/>
       <c r="D78" s="7"/>
       <c r="E78" s="7"/>
       <c r="F78" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>145</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J78" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="54">
+    <row r="79" spans="1:26" customHeight="1" ht="44">
       <c r="A79" s="7"/>
       <c r="B79" s="7"/>
       <c r="C79" s="7"/>
       <c r="D79" s="7"/>
       <c r="E79" s="7"/>
       <c r="F79" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>146</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J79" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="56">
+    <row r="80" spans="1:26" customHeight="1" ht="54">
       <c r="A80" s="7"/>
       <c r="B80" s="7"/>
       <c r="C80" s="7"/>
       <c r="D80" s="7"/>
       <c r="E80" s="7"/>
       <c r="F80" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>147</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J80" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="46">
+    <row r="81" spans="1:26" customHeight="1" ht="56">
       <c r="A81" s="7"/>
       <c r="B81" s="7"/>
       <c r="C81" s="7"/>
       <c r="D81" s="7"/>
       <c r="E81" s="7"/>
       <c r="F81" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>148</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J81" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
     </row>
-    <row r="82" spans="1:26" customHeight="1" ht="47">
+    <row r="82" spans="1:26" customHeight="1" ht="46">
       <c r="A82" s="7"/>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>149</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J82" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
       <c r="Z82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="52">
+    <row r="83" spans="1:26" customHeight="1" ht="47">
       <c r="A83" s="7"/>
       <c r="B83" s="7"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7"/>
       <c r="F83" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>150</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J83" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="47">
+    <row r="84" spans="1:26" customHeight="1" ht="52">
       <c r="A84" s="7"/>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>151</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J84" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
       <c r="Z84"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="398">
-      <c r="A85" s="8" t="s">
+    <row r="85" spans="1:26" customHeight="1" ht="47">
+      <c r="A85" s="7"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="5">
+        <v>31</v>
+      </c>
+      <c r="G85" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="B85" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H85" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>156</v>
+        <v>52</v>
       </c>
       <c r="J85" s="6" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
     </row>
-    <row r="86" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E86" s="7"/>
+    <row r="86" spans="1:26" customHeight="1" ht="398">
+      <c r="A86" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F86" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G86" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J86" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L86" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="M86" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="H86" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M86" s="5"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
       <c r="Z86"/>
     </row>
     <row r="87" spans="1:26" customHeight="1" ht="51">
       <c r="A87" s="7"/>
       <c r="B87" s="7"/>
       <c r="C87" s="7"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G87" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J87" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H87" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K87" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
       <c r="Z87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="576.71428571429">
-      <c r="A88" s="8" t="s">
+    <row r="88" spans="1:26" customHeight="1" ht="51">
+      <c r="A88" s="7"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="5">
+        <v>3</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J88" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="B88" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K88" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L88" s="5"/>
+      <c r="M88" s="5"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="395.71428571429">
+    <row r="89" spans="1:26" customHeight="1" ht="576.71428571429">
       <c r="A89" s="8" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>38</v>
+        <v>166</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F89" s="5">
         <v>1</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="J89" s="6" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L89" s="5" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E90" s="7"/>
+    <row r="90" spans="1:26" customHeight="1" ht="395.71428571429">
+      <c r="A90" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F90" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G90" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J90" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="M90" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="H90" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M90" s="5"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
       <c r="Z90"/>
     </row>
-    <row r="91" spans="1:26" customHeight="1" ht="45">
+    <row r="91" spans="1:26" customHeight="1" ht="48">
       <c r="A91" s="7"/>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>181</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J91" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
       <c r="Z91"/>
     </row>
-    <row r="92" spans="1:26" customHeight="1" ht="30">
+    <row r="92" spans="1:26" customHeight="1" ht="45">
       <c r="A92" s="7"/>
       <c r="B92" s="7"/>
       <c r="C92" s="7"/>
       <c r="D92" s="7"/>
       <c r="E92" s="7"/>
       <c r="F92" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>182</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>168</v>
+        <v>32</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="J92" s="6" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
       <c r="Z92"/>
     </row>
-    <row r="93" spans="1:26" customHeight="1" ht="39">
+    <row r="93" spans="1:26" customHeight="1" ht="30">
       <c r="A93" s="7"/>
       <c r="B93" s="7"/>
       <c r="C93" s="7"/>
       <c r="D93" s="7"/>
       <c r="E93" s="7"/>
       <c r="F93" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G93" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J93" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="H93" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K93" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="53">
+    <row r="94" spans="1:26" customHeight="1" ht="39">
       <c r="A94" s="7"/>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G94" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J94" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="H94" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K94" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
     </row>
-    <row r="95" spans="1:26" customHeight="1" ht="39">
+    <row r="95" spans="1:26" customHeight="1" ht="53">
       <c r="A95" s="7"/>
       <c r="B95" s="7"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="J95" s="6" t="s">
-        <v>190</v>
+        <v>25</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L95" s="5"/>
       <c r="M95" s="5"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
       <c r="Z95"/>
     </row>
-    <row r="96" spans="1:26" customHeight="1" ht="54">
+    <row r="96" spans="1:26" customHeight="1" ht="39">
       <c r="A96" s="7"/>
       <c r="B96" s="7"/>
       <c r="C96" s="7"/>
       <c r="D96" s="7"/>
       <c r="E96" s="7"/>
       <c r="F96" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G96" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J96" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="H96" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K96" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
     </row>
-    <row r="97" spans="1:26" customHeight="1" ht="59">
+    <row r="97" spans="1:26" customHeight="1" ht="54">
       <c r="A97" s="7"/>
       <c r="B97" s="7"/>
       <c r="C97" s="7"/>
       <c r="D97" s="7"/>
       <c r="E97" s="7"/>
       <c r="F97" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G97" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J97" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="H97" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K97" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L97" s="5"/>
       <c r="M97" s="5"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
       <c r="Z97"/>
     </row>
-    <row r="98" spans="1:26" customHeight="1" ht="210.42857142857">
-      <c r="A98" s="8" t="s">
+    <row r="98" spans="1:26" customHeight="1" ht="59">
+      <c r="A98" s="7"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="5">
+        <v>9</v>
+      </c>
+      <c r="G98" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="B98" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H98" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J98" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L98" s="5"/>
+      <c r="M98" s="5"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
       <c r="Z98"/>
     </row>
-    <row r="99" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E99" s="7"/>
+    <row r="99" spans="1:26" customHeight="1" ht="210.42857142857">
+      <c r="A99" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F99" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G99" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L99" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="M99" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H99" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M99" s="5"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
       <c r="Z99"/>
     </row>
-    <row r="100" spans="1:26" customHeight="1" ht="50">
+    <row r="100" spans="1:26" customHeight="1" ht="48">
       <c r="A100" s="7"/>
       <c r="B100" s="7"/>
       <c r="C100" s="7"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G100" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H100" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I100" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J100" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100"/>
       <c r="R100"/>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
       <c r="Z100"/>
     </row>
-    <row r="101" spans="1:26" customHeight="1" ht="39">
+    <row r="101" spans="1:26" customHeight="1" ht="50">
       <c r="A101" s="7"/>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>204</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J101" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101"/>
       <c r="R101"/>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101"/>
       <c r="Y101"/>
       <c r="Z101"/>
     </row>
-    <row r="102" spans="1:26" customHeight="1" ht="43">
+    <row r="102" spans="1:26" customHeight="1" ht="39">
       <c r="A102" s="7"/>
       <c r="B102" s="7"/>
       <c r="C102" s="7"/>
       <c r="D102" s="7"/>
       <c r="E102" s="7"/>
       <c r="F102" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>205</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J102" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L102" s="5"/>
       <c r="M102" s="5"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102"/>
       <c r="R102"/>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
       <c r="Y102"/>
       <c r="Z102"/>
     </row>
-    <row r="103" spans="1:26" customHeight="1" ht="44">
+    <row r="103" spans="1:26" customHeight="1" ht="43">
       <c r="A103" s="7"/>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>206</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>50</v>
+        <v>203</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J103" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
       <c r="Z103"/>
     </row>
-    <row r="104" spans="1:26" customHeight="1" ht="40">
+    <row r="104" spans="1:26" customHeight="1" ht="44">
       <c r="A104" s="7"/>
       <c r="B104" s="7"/>
       <c r="C104" s="7"/>
       <c r="D104" s="7"/>
       <c r="E104" s="7"/>
       <c r="F104" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>207</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J104" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
       <c r="Z104"/>
     </row>
-    <row r="105" spans="1:26" customHeight="1" ht="42">
+    <row r="105" spans="1:26" customHeight="1" ht="40">
       <c r="A105" s="7"/>
       <c r="B105" s="7"/>
       <c r="C105" s="7"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>208</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J105" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105"/>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105"/>
       <c r="X105"/>
       <c r="Y105"/>
       <c r="Z105"/>
     </row>
-    <row r="106" spans="1:26" customHeight="1" ht="46">
+    <row r="106" spans="1:26" customHeight="1" ht="42">
       <c r="A106" s="7"/>
       <c r="B106" s="7"/>
       <c r="C106" s="7"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="F106" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>209</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J106" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106"/>
       <c r="R106"/>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106"/>
       <c r="X106"/>
       <c r="Y106"/>
       <c r="Z106"/>
     </row>
-    <row r="107" spans="1:26" customHeight="1" ht="47">
+    <row r="107" spans="1:26" customHeight="1" ht="46">
       <c r="A107" s="7"/>
       <c r="B107" s="7"/>
       <c r="C107" s="7"/>
       <c r="D107" s="7"/>
       <c r="E107" s="7"/>
       <c r="F107" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>210</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J107" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107"/>
       <c r="R107"/>
       <c r="S107"/>
       <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
       <c r="Y107"/>
       <c r="Z107"/>
     </row>
-    <row r="108" spans="1:26" customHeight="1" ht="42">
+    <row r="108" spans="1:26" customHeight="1" ht="47">
       <c r="A108" s="7"/>
       <c r="B108" s="7"/>
       <c r="C108" s="7"/>
       <c r="D108" s="7"/>
       <c r="E108" s="7"/>
       <c r="F108" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>211</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
       <c r="Y108"/>
       <c r="Z108"/>
     </row>
     <row r="109" spans="1:26" customHeight="1" ht="42">
       <c r="A109" s="7"/>
       <c r="B109" s="7"/>
       <c r="C109" s="7"/>
       <c r="D109" s="7"/>
       <c r="E109" s="7"/>
       <c r="F109" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>212</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J109" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
       <c r="Y109"/>
       <c r="Z109"/>
     </row>
-    <row r="110" spans="1:26" customHeight="1" ht="47">
+    <row r="110" spans="1:26" customHeight="1" ht="42">
       <c r="A110" s="7"/>
       <c r="B110" s="7"/>
       <c r="C110" s="7"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>213</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J110" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
       <c r="Z110"/>
     </row>
-    <row r="111" spans="1:26" customHeight="1" ht="42">
+    <row r="111" spans="1:26" customHeight="1" ht="47">
       <c r="A111" s="7"/>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>214</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J111" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111"/>
       <c r="Q111"/>
       <c r="R111"/>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
       <c r="Y111"/>
       <c r="Z111"/>
     </row>
-    <row r="112" spans="1:26" customHeight="1" ht="45">
+    <row r="112" spans="1:26" customHeight="1" ht="42">
       <c r="A112" s="7"/>
       <c r="B112" s="7"/>
       <c r="C112" s="7"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>215</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J112" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112"/>
       <c r="R112"/>
       <c r="S112"/>
       <c r="T112"/>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112"/>
       <c r="X112"/>
       <c r="Y112"/>
       <c r="Z112"/>
     </row>
-    <row r="113" spans="1:26" customHeight="1" ht="46">
+    <row r="113" spans="1:26" customHeight="1" ht="45">
       <c r="A113" s="7"/>
       <c r="B113" s="7"/>
       <c r="C113" s="7"/>
       <c r="D113" s="7"/>
       <c r="E113" s="7"/>
       <c r="F113" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>216</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J113" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113"/>
       <c r="R113"/>
       <c r="S113"/>
       <c r="T113"/>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
       <c r="Y113"/>
       <c r="Z113"/>
     </row>
-    <row r="114" spans="1:26" customHeight="1" ht="44">
+    <row r="114" spans="1:26" customHeight="1" ht="46">
       <c r="A114" s="7"/>
       <c r="B114" s="7"/>
       <c r="C114" s="7"/>
       <c r="D114" s="7"/>
       <c r="E114" s="7"/>
       <c r="F114" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>217</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J114" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
     </row>
-    <row r="115" spans="1:26" customHeight="1" ht="45">
+    <row r="115" spans="1:26" customHeight="1" ht="44">
       <c r="A115" s="7"/>
       <c r="B115" s="7"/>
       <c r="C115" s="7"/>
       <c r="D115" s="7"/>
       <c r="E115" s="7"/>
       <c r="F115" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>218</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
       <c r="Y115"/>
       <c r="Z115"/>
     </row>
-    <row r="116" spans="1:26" customHeight="1" ht="49">
+    <row r="116" spans="1:26" customHeight="1" ht="45">
       <c r="A116" s="7"/>
       <c r="B116" s="7"/>
       <c r="C116" s="7"/>
       <c r="D116" s="7"/>
       <c r="E116" s="7"/>
       <c r="F116" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>219</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J116" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116"/>
       <c r="Q116"/>
       <c r="R116"/>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
       <c r="Y116"/>
       <c r="Z116"/>
     </row>
     <row r="117" spans="1:26" customHeight="1" ht="49">
       <c r="A117" s="7"/>
       <c r="B117" s="7"/>
       <c r="C117" s="7"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>220</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J117" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L117" s="5"/>
       <c r="M117" s="5"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117"/>
       <c r="R117"/>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
       <c r="Y117"/>
       <c r="Z117"/>
     </row>
-    <row r="118" spans="1:26" customHeight="1" ht="42">
+    <row r="118" spans="1:26" customHeight="1" ht="49">
       <c r="A118" s="7"/>
       <c r="B118" s="7"/>
       <c r="C118" s="7"/>
       <c r="D118" s="7"/>
       <c r="E118" s="7"/>
       <c r="F118" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>221</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J118" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
       <c r="Z118"/>
     </row>
-    <row r="119" spans="1:26" customHeight="1" ht="44">
+    <row r="119" spans="1:26" customHeight="1" ht="42">
       <c r="A119" s="7"/>
       <c r="B119" s="7"/>
       <c r="C119" s="7"/>
       <c r="D119" s="7"/>
       <c r="E119" s="7"/>
       <c r="F119" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>222</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119"/>
       <c r="T119"/>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
       <c r="Y119"/>
       <c r="Z119"/>
     </row>
-    <row r="120" spans="1:26" customHeight="1" ht="41">
+    <row r="120" spans="1:26" customHeight="1" ht="44">
       <c r="A120" s="7"/>
       <c r="B120" s="7"/>
       <c r="C120" s="7"/>
       <c r="D120" s="7"/>
       <c r="E120" s="7"/>
       <c r="F120" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>223</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J120" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120"/>
       <c r="R120"/>
       <c r="S120"/>
       <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
       <c r="Y120"/>
       <c r="Z120"/>
     </row>
-    <row r="121" spans="1:26" customHeight="1" ht="42">
+    <row r="121" spans="1:26" customHeight="1" ht="41">
       <c r="A121" s="7"/>
       <c r="B121" s="7"/>
       <c r="C121" s="7"/>
       <c r="D121" s="7"/>
       <c r="E121" s="7"/>
       <c r="F121" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>224</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J121" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L121" s="5"/>
       <c r="M121" s="5"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121"/>
       <c r="R121"/>
       <c r="S121"/>
       <c r="T121"/>
       <c r="U121"/>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
       <c r="Y121"/>
       <c r="Z121"/>
     </row>
-    <row r="122" spans="1:26" customHeight="1" ht="40">
+    <row r="122" spans="1:26" customHeight="1" ht="42">
       <c r="A122" s="7"/>
       <c r="B122" s="7"/>
       <c r="C122" s="7"/>
       <c r="D122" s="7"/>
       <c r="E122" s="7"/>
       <c r="F122" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>225</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122"/>
       <c r="R122"/>
       <c r="S122"/>
       <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
       <c r="Y122"/>
       <c r="Z122"/>
     </row>
-    <row r="123" spans="1:26" customHeight="1" ht="42">
+    <row r="123" spans="1:26" customHeight="1" ht="40">
       <c r="A123" s="7"/>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="F123" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>226</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J123" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123"/>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
       <c r="Y123"/>
       <c r="Z123"/>
     </row>
-    <row r="124" spans="1:26" customHeight="1" ht="46">
+    <row r="124" spans="1:26" customHeight="1" ht="42">
       <c r="A124" s="7"/>
       <c r="B124" s="7"/>
       <c r="C124" s="7"/>
       <c r="D124" s="7"/>
       <c r="E124" s="7"/>
       <c r="F124" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>227</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J124" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124"/>
       <c r="S124"/>
       <c r="T124"/>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
       <c r="Y124"/>
       <c r="Z124"/>
     </row>
-    <row r="125" spans="1:26" customHeight="1" ht="45">
+    <row r="125" spans="1:26" customHeight="1" ht="46">
       <c r="A125" s="7"/>
       <c r="B125" s="7"/>
       <c r="C125" s="7"/>
       <c r="D125" s="7"/>
       <c r="E125" s="7"/>
       <c r="F125" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>228</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J125" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125"/>
       <c r="T125"/>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
       <c r="Z125"/>
     </row>
-    <row r="126" spans="1:26" customHeight="1" ht="46">
+    <row r="126" spans="1:26" customHeight="1" ht="45">
       <c r="A126" s="7"/>
       <c r="B126" s="7"/>
       <c r="C126" s="7"/>
       <c r="D126" s="7"/>
       <c r="E126" s="7"/>
       <c r="F126" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>229</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126"/>
       <c r="R126"/>
       <c r="S126"/>
       <c r="T126"/>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
       <c r="Y126"/>
       <c r="Z126"/>
     </row>
-    <row r="127" spans="1:26" customHeight="1" ht="44">
+    <row r="127" spans="1:26" customHeight="1" ht="46">
       <c r="A127" s="7"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>230</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L127" s="5"/>
       <c r="M127" s="5"/>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127"/>
       <c r="R127"/>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
       <c r="Y127"/>
       <c r="Z127"/>
     </row>
-    <row r="128" spans="1:26" customHeight="1" ht="43">
+    <row r="128" spans="1:26" customHeight="1" ht="44">
       <c r="A128" s="7"/>
       <c r="B128" s="7"/>
       <c r="C128" s="7"/>
       <c r="D128" s="7"/>
       <c r="E128" s="7"/>
       <c r="F128" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L128" s="5"/>
       <c r="M128" s="5"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128"/>
       <c r="S128"/>
       <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128"/>
       <c r="X128"/>
       <c r="Y128"/>
       <c r="Z128"/>
     </row>
-    <row r="129" spans="1:26" customHeight="1" ht="44">
+    <row r="129" spans="1:26" customHeight="1" ht="43">
       <c r="A129" s="7"/>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="7"/>
       <c r="F129" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>232</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J129" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129"/>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129"/>
       <c r="X129"/>
       <c r="Y129"/>
       <c r="Z129"/>
     </row>
     <row r="130" spans="1:26" customHeight="1" ht="44">
       <c r="A130" s="7"/>
       <c r="B130" s="7"/>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
       <c r="F130" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>233</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J130" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
       <c r="Z130"/>
     </row>
-    <row r="131" spans="1:26" customHeight="1" ht="48">
+    <row r="131" spans="1:26" customHeight="1" ht="44">
       <c r="A131" s="7"/>
       <c r="B131" s="7"/>
       <c r="C131" s="7"/>
       <c r="D131" s="7"/>
       <c r="E131" s="7"/>
       <c r="F131" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>234</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J131" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L131" s="5"/>
       <c r="M131" s="5"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
       <c r="Z131"/>
     </row>
-    <row r="132" spans="1:26" customHeight="1" ht="60">
+    <row r="132" spans="1:26" customHeight="1" ht="48">
       <c r="A132" s="7"/>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>235</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J132" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L132" s="5"/>
       <c r="M132" s="5"/>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
       <c r="Q132"/>
       <c r="R132"/>
       <c r="S132"/>
       <c r="T132"/>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132"/>
       <c r="X132"/>
       <c r="Y132"/>
       <c r="Z132"/>
     </row>
-    <row r="133" spans="1:26" customHeight="1" ht="56">
+    <row r="133" spans="1:26" customHeight="1" ht="60">
       <c r="A133" s="7"/>
       <c r="B133" s="7"/>
       <c r="C133" s="7"/>
       <c r="D133" s="7"/>
       <c r="E133" s="7"/>
       <c r="F133" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>236</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J133" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L133" s="5"/>
       <c r="M133" s="5"/>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133"/>
       <c r="S133"/>
       <c r="T133"/>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
       <c r="Y133"/>
       <c r="Z133"/>
     </row>
-    <row r="134" spans="1:26" customHeight="1" ht="50">
+    <row r="134" spans="1:26" customHeight="1" ht="56">
       <c r="A134" s="7"/>
       <c r="B134" s="7"/>
       <c r="C134" s="7"/>
       <c r="D134" s="7"/>
       <c r="E134" s="7"/>
       <c r="F134" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>237</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J134" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L134" s="5"/>
       <c r="M134" s="5"/>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134"/>
       <c r="S134"/>
       <c r="T134"/>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134"/>
       <c r="X134"/>
       <c r="Y134"/>
       <c r="Z134"/>
     </row>
-    <row r="135" spans="1:26" customHeight="1" ht="44">
+    <row r="135" spans="1:26" customHeight="1" ht="50">
       <c r="A135" s="7"/>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>238</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J135" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L135" s="5"/>
       <c r="M135" s="5"/>
       <c r="N135"/>
       <c r="O135"/>
       <c r="P135"/>
       <c r="Q135"/>
       <c r="R135"/>
       <c r="S135"/>
       <c r="T135"/>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135"/>
       <c r="X135"/>
       <c r="Y135"/>
       <c r="Z135"/>
     </row>
-    <row r="136" spans="1:26" customHeight="1" ht="41">
+    <row r="136" spans="1:26" customHeight="1" ht="44">
       <c r="A136" s="7"/>
       <c r="B136" s="7"/>
       <c r="C136" s="7"/>
       <c r="D136" s="7"/>
       <c r="E136" s="7"/>
       <c r="F136" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>239</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J136" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
       <c r="Z136"/>
     </row>
-    <row r="137" spans="1:26" customHeight="1" ht="39">
+    <row r="137" spans="1:26" customHeight="1" ht="41">
       <c r="A137" s="7"/>
       <c r="B137" s="7"/>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>240</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J137" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137"/>
       <c r="R137"/>
       <c r="S137"/>
       <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137"/>
       <c r="X137"/>
       <c r="Y137"/>
       <c r="Z137"/>
     </row>
-    <row r="138" spans="1:26" customHeight="1" ht="42">
+    <row r="138" spans="1:26" customHeight="1" ht="39">
       <c r="A138" s="7"/>
       <c r="B138" s="7"/>
       <c r="C138" s="7"/>
       <c r="D138" s="7"/>
       <c r="E138" s="7"/>
       <c r="F138" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>241</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J138" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L138" s="5"/>
       <c r="M138" s="5"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
       <c r="Q138"/>
       <c r="R138"/>
       <c r="S138"/>
       <c r="T138"/>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138"/>
       <c r="X138"/>
       <c r="Y138"/>
       <c r="Z138"/>
     </row>
-    <row r="139" spans="1:26" customHeight="1" ht="57">
+    <row r="139" spans="1:26" customHeight="1" ht="42">
       <c r="A139" s="7"/>
       <c r="B139" s="7"/>
       <c r="C139" s="7"/>
       <c r="D139" s="7"/>
       <c r="E139" s="7"/>
       <c r="F139" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>242</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J139" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139"/>
       <c r="R139"/>
       <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139"/>
       <c r="X139"/>
       <c r="Y139"/>
       <c r="Z139"/>
     </row>
-    <row r="140" spans="1:26" customHeight="1" ht="157.57142857143">
-      <c r="A140" s="8" t="s">
+    <row r="140" spans="1:26" customHeight="1" ht="57">
+      <c r="A140" s="7"/>
+      <c r="B140" s="7"/>
+      <c r="C140" s="7"/>
+      <c r="D140" s="7"/>
+      <c r="E140" s="7"/>
+      <c r="F140" s="5">
+        <v>42</v>
+      </c>
+      <c r="G140" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="B140" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H140" s="5" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J140" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L140" s="5"/>
+      <c r="M140" s="5"/>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
       <c r="Q140"/>
       <c r="R140"/>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
       <c r="Y140"/>
       <c r="Z140"/>
     </row>
-    <row r="141" spans="1:26" customHeight="1" ht="66">
-[...4 lines deleted...]
-      <c r="E141" s="7"/>
+    <row r="141" spans="1:26" customHeight="1" ht="157.57142857143">
+      <c r="A141" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F141" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G141" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J141" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L141" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="M141" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="H141" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M141" s="5"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
       <c r="Y141"/>
       <c r="Z141"/>
     </row>
-    <row r="142" spans="1:26" customHeight="1" ht="73">
+    <row r="142" spans="1:26" customHeight="1" ht="66">
       <c r="A142" s="7"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="F142" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>249</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J142" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L142" s="5"/>
       <c r="M142" s="5"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
       <c r="Y142"/>
       <c r="Z142"/>
     </row>
-    <row r="143" spans="1:26" customHeight="1" ht="72">
+    <row r="143" spans="1:26" customHeight="1" ht="73">
       <c r="A143" s="7"/>
       <c r="B143" s="7"/>
       <c r="C143" s="7"/>
       <c r="D143" s="7"/>
       <c r="E143" s="7"/>
       <c r="F143" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J143" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
       <c r="Z143"/>
     </row>
-    <row r="144" spans="1:26" customHeight="1" ht="70">
+    <row r="144" spans="1:26" customHeight="1" ht="72">
       <c r="A144" s="7"/>
       <c r="B144" s="7"/>
       <c r="C144" s="7"/>
       <c r="D144" s="7"/>
       <c r="E144" s="7"/>
       <c r="F144" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>251</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J144" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
       <c r="Y144"/>
       <c r="Z144"/>
     </row>
-    <row r="145" spans="1:26" customHeight="1" ht="72">
+    <row r="145" spans="1:26" customHeight="1" ht="70">
       <c r="A145" s="7"/>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>252</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J145" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L145" s="5"/>
       <c r="M145" s="5"/>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
       <c r="Y145"/>
       <c r="Z145"/>
     </row>
-    <row r="146" spans="1:26" customHeight="1" ht="79">
+    <row r="146" spans="1:26" customHeight="1" ht="72">
       <c r="A146" s="7"/>
       <c r="B146" s="7"/>
       <c r="C146" s="7"/>
       <c r="D146" s="7"/>
       <c r="E146" s="7"/>
       <c r="F146" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>253</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J146" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
       <c r="Y146"/>
       <c r="Z146"/>
     </row>
-    <row r="147" spans="1:26" customHeight="1" ht="83">
+    <row r="147" spans="1:26" customHeight="1" ht="79">
       <c r="A147" s="7"/>
       <c r="B147" s="7"/>
       <c r="C147" s="7"/>
       <c r="D147" s="7"/>
       <c r="E147" s="7"/>
       <c r="F147" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>254</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J147" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L147" s="5"/>
       <c r="M147" s="5"/>
       <c r="N147"/>
       <c r="O147"/>
       <c r="P147"/>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147"/>
       <c r="T147"/>
       <c r="U147"/>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
       <c r="Y147"/>
       <c r="Z147"/>
     </row>
-    <row r="148" spans="1:26" customHeight="1" ht="69">
+    <row r="148" spans="1:26" customHeight="1" ht="83">
       <c r="A148" s="7"/>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
       <c r="D148" s="7"/>
       <c r="E148" s="7"/>
       <c r="F148" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>255</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J148" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
       <c r="N148"/>
       <c r="O148"/>
       <c r="P148"/>
       <c r="Q148"/>
       <c r="R148"/>
       <c r="S148"/>
       <c r="T148"/>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
       <c r="Z148"/>
     </row>
-    <row r="149" spans="1:26" customHeight="1" ht="71">
+    <row r="149" spans="1:26" customHeight="1" ht="69">
       <c r="A149" s="7"/>
       <c r="B149" s="7"/>
       <c r="C149" s="7"/>
       <c r="D149" s="7"/>
       <c r="E149" s="7"/>
       <c r="F149" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>256</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J149" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L149" s="5"/>
       <c r="M149" s="5"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149"/>
       <c r="R149"/>
       <c r="S149"/>
       <c r="T149"/>
       <c r="U149"/>
       <c r="V149"/>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149"/>
     </row>
-    <row r="150" spans="1:26" customHeight="1" ht="75">
+    <row r="150" spans="1:26" customHeight="1" ht="71">
       <c r="A150" s="7"/>
       <c r="B150" s="7"/>
       <c r="C150" s="7"/>
       <c r="D150" s="7"/>
       <c r="E150" s="7"/>
       <c r="F150" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>257</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J150" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L150" s="5"/>
       <c r="M150" s="5"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150"/>
       <c r="T150"/>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
       <c r="Z150"/>
     </row>
-    <row r="151" spans="1:26" customHeight="1" ht="67">
+    <row r="151" spans="1:26" customHeight="1" ht="75">
       <c r="A151" s="7"/>
       <c r="B151" s="7"/>
       <c r="C151" s="7"/>
       <c r="D151" s="7"/>
       <c r="E151" s="7"/>
       <c r="F151" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>258</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J151" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L151" s="5"/>
       <c r="M151" s="5"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
       <c r="Z151"/>
     </row>
-    <row r="152" spans="1:26" customHeight="1" ht="66">
+    <row r="152" spans="1:26" customHeight="1" ht="67">
       <c r="A152" s="7"/>
       <c r="B152" s="7"/>
       <c r="C152" s="7"/>
       <c r="D152" s="7"/>
       <c r="E152" s="7"/>
       <c r="F152" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>259</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J152" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L152" s="5"/>
       <c r="M152" s="5"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152"/>
       <c r="T152"/>
       <c r="U152"/>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
       <c r="Z152"/>
     </row>
-    <row r="153" spans="1:26" customHeight="1" ht="70">
+    <row r="153" spans="1:26" customHeight="1" ht="66">
       <c r="A153" s="7"/>
       <c r="B153" s="7"/>
       <c r="C153" s="7"/>
       <c r="D153" s="7"/>
       <c r="E153" s="7"/>
       <c r="F153" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>260</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J153" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L153" s="5"/>
       <c r="M153" s="5"/>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153"/>
     </row>
     <row r="154" spans="1:26" customHeight="1" ht="70">
       <c r="A154" s="7"/>
       <c r="B154" s="7"/>
       <c r="C154" s="7"/>
       <c r="D154" s="7"/>
       <c r="E154" s="7"/>
       <c r="F154" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J154" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L154" s="5"/>
       <c r="M154" s="5"/>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
       <c r="Z154"/>
     </row>
-    <row r="155" spans="1:26" customHeight="1" ht="68">
+    <row r="155" spans="1:26" customHeight="1" ht="70">
       <c r="A155" s="7"/>
       <c r="B155" s="7"/>
       <c r="C155" s="7"/>
       <c r="D155" s="7"/>
       <c r="E155" s="7"/>
       <c r="F155" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>262</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J155" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L155" s="5"/>
       <c r="M155" s="5"/>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155"/>
       <c r="T155"/>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155"/>
     </row>
-    <row r="156" spans="1:26" customHeight="1" ht="82">
+    <row r="156" spans="1:26" customHeight="1" ht="68">
       <c r="A156" s="7"/>
       <c r="B156" s="7"/>
       <c r="C156" s="7"/>
       <c r="D156" s="7"/>
       <c r="E156" s="7"/>
       <c r="F156" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>263</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J156" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L156" s="5"/>
       <c r="M156" s="5"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156"/>
       <c r="T156"/>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156"/>
     </row>
-    <row r="157" spans="1:26" customHeight="1" ht="74">
+    <row r="157" spans="1:26" customHeight="1" ht="82">
       <c r="A157" s="7"/>
       <c r="B157" s="7"/>
       <c r="C157" s="7"/>
       <c r="D157" s="7"/>
       <c r="E157" s="7"/>
       <c r="F157" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>264</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J157" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L157" s="5"/>
       <c r="M157" s="5"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157"/>
       <c r="T157"/>
       <c r="U157"/>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157"/>
     </row>
-    <row r="158" spans="1:26" customHeight="1" ht="71">
+    <row r="158" spans="1:26" customHeight="1" ht="74">
       <c r="A158" s="7"/>
       <c r="B158" s="7"/>
       <c r="C158" s="7"/>
       <c r="D158" s="7"/>
       <c r="E158" s="7"/>
       <c r="F158" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J158" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L158" s="5"/>
       <c r="M158" s="5"/>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158"/>
       <c r="T158"/>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158"/>
     </row>
-    <row r="159" spans="1:26" customHeight="1" ht="75">
+    <row r="159" spans="1:26" customHeight="1" ht="71">
       <c r="A159" s="7"/>
       <c r="B159" s="7"/>
       <c r="C159" s="7"/>
       <c r="D159" s="7"/>
       <c r="E159" s="7"/>
       <c r="F159" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>266</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J159" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L159" s="5"/>
       <c r="M159" s="5"/>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159"/>
       <c r="T159"/>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
       <c r="Z159"/>
     </row>
-    <row r="160" spans="1:26" customHeight="1" ht="72">
+    <row r="160" spans="1:26" customHeight="1" ht="75">
       <c r="A160" s="7"/>
       <c r="B160" s="7"/>
       <c r="C160" s="7"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
       <c r="F160" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>267</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J160" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
     </row>
-    <row r="161" spans="1:26" customHeight="1" ht="69">
+    <row r="161" spans="1:26" customHeight="1" ht="72">
       <c r="A161" s="7"/>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>268</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J161" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L161" s="5"/>
       <c r="M161" s="5"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161"/>
       <c r="T161"/>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
       <c r="Y161"/>
       <c r="Z161"/>
     </row>
-    <row r="162" spans="1:26" customHeight="1" ht="66">
+    <row r="162" spans="1:26" customHeight="1" ht="69">
       <c r="A162" s="7"/>
       <c r="B162" s="7"/>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
       <c r="F162" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>269</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J162" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L162" s="5"/>
       <c r="M162" s="5"/>
       <c r="N162"/>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162"/>
       <c r="T162"/>
       <c r="U162"/>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
       <c r="Y162"/>
       <c r="Z162"/>
     </row>
-    <row r="163" spans="1:26" customHeight="1" ht="75">
+    <row r="163" spans="1:26" customHeight="1" ht="66">
       <c r="A163" s="7"/>
       <c r="B163" s="7"/>
       <c r="C163" s="7"/>
       <c r="D163" s="7"/>
       <c r="E163" s="7"/>
       <c r="F163" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>270</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J163" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L163" s="5"/>
       <c r="M163" s="5"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163"/>
       <c r="Q163"/>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163"/>
       <c r="X163"/>
       <c r="Y163"/>
       <c r="Z163"/>
     </row>
-    <row r="164" spans="1:26" customHeight="1" ht="71">
+    <row r="164" spans="1:26" customHeight="1" ht="75">
       <c r="A164" s="7"/>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>271</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J164" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L164" s="5"/>
       <c r="M164" s="5"/>
       <c r="N164"/>
       <c r="O164"/>
       <c r="P164"/>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
       <c r="U164"/>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
       <c r="Y164"/>
       <c r="Z164"/>
     </row>
-    <row r="165" spans="1:26" customHeight="1" ht="75">
+    <row r="165" spans="1:26" customHeight="1" ht="71">
       <c r="A165" s="7"/>
       <c r="B165" s="7"/>
       <c r="C165" s="7"/>
       <c r="D165" s="7"/>
       <c r="E165" s="7"/>
       <c r="F165" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>272</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J165" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L165" s="5"/>
       <c r="M165" s="5"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
       <c r="Y165"/>
       <c r="Z165"/>
     </row>
-    <row r="166" spans="1:26" customHeight="1" ht="73">
+    <row r="166" spans="1:26" customHeight="1" ht="75">
       <c r="A166" s="7"/>
       <c r="B166" s="7"/>
       <c r="C166" s="7"/>
       <c r="D166" s="7"/>
       <c r="E166" s="7"/>
       <c r="F166" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>273</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J166" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L166" s="5"/>
       <c r="M166" s="5"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166"/>
       <c r="T166"/>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
       <c r="Z166"/>
     </row>
-    <row r="167" spans="1:26" customHeight="1" ht="66">
+    <row r="167" spans="1:26" customHeight="1" ht="73">
       <c r="A167" s="7"/>
       <c r="B167" s="7"/>
       <c r="C167" s="7"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>274</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J167" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167"/>
       <c r="R167"/>
       <c r="S167"/>
       <c r="T167"/>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
       <c r="Y167"/>
       <c r="Z167"/>
     </row>
-    <row r="168" spans="1:26" customHeight="1" ht="72">
+    <row r="168" spans="1:26" customHeight="1" ht="66">
       <c r="A168" s="7"/>
       <c r="B168" s="7"/>
       <c r="C168" s="7"/>
       <c r="D168" s="7"/>
       <c r="E168" s="7"/>
       <c r="F168" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>275</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J168" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L168" s="5"/>
       <c r="M168" s="5"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
       <c r="Z168"/>
     </row>
-    <row r="169" spans="1:26" customHeight="1" ht="68">
+    <row r="169" spans="1:26" customHeight="1" ht="72">
       <c r="A169" s="7"/>
       <c r="B169" s="7"/>
       <c r="C169" s="7"/>
       <c r="D169" s="7"/>
       <c r="E169" s="7"/>
       <c r="F169" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>276</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J169" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169"/>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
       <c r="Y169"/>
       <c r="Z169"/>
     </row>
-    <row r="170" spans="1:26" customHeight="1" ht="72">
+    <row r="170" spans="1:26" customHeight="1" ht="68">
       <c r="A170" s="7"/>
       <c r="B170" s="7"/>
       <c r="C170" s="7"/>
       <c r="D170" s="7"/>
       <c r="E170" s="7"/>
       <c r="F170" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>277</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J170" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L170" s="5"/>
       <c r="M170" s="5"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
       <c r="Z170"/>
     </row>
-    <row r="171" spans="1:26" customHeight="1" ht="93.428571428571">
-      <c r="A171" s="8" t="s">
+    <row r="171" spans="1:26" customHeight="1" ht="72">
+      <c r="A171" s="7"/>
+      <c r="B171" s="7"/>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="5">
+        <v>31</v>
+      </c>
+      <c r="G171" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="B171" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H171" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J171" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L171" s="5"/>
+      <c r="M171" s="5"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
       <c r="Y171"/>
       <c r="Z171"/>
     </row>
-    <row r="172" spans="1:26" customHeight="1" ht="72">
-[...4 lines deleted...]
-      <c r="E172" s="7"/>
+    <row r="172" spans="1:26" customHeight="1" ht="93.428571428571">
+      <c r="A172" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F172" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G172" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J172" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K172" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L172" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="M172" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="H172" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M172" s="5"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
       <c r="Z172"/>
     </row>
-    <row r="173" spans="1:26" customHeight="1" ht="71">
+    <row r="173" spans="1:26" customHeight="1" ht="72">
       <c r="A173" s="7"/>
       <c r="B173" s="7"/>
       <c r="C173" s="7"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
       <c r="F173" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>284</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J173" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L173" s="5"/>
       <c r="M173" s="5"/>
       <c r="N173"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173"/>
       <c r="T173"/>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
       <c r="Y173"/>
       <c r="Z173"/>
     </row>
-    <row r="174" spans="1:26" customHeight="1" ht="66">
+    <row r="174" spans="1:26" customHeight="1" ht="71">
       <c r="A174" s="7"/>
       <c r="B174" s="7"/>
       <c r="C174" s="7"/>
       <c r="D174" s="7"/>
       <c r="E174" s="7"/>
       <c r="F174" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>285</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J174" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
       <c r="Z174"/>
     </row>
-    <row r="175" spans="1:26" customHeight="1" ht="62">
+    <row r="175" spans="1:26" customHeight="1" ht="66">
       <c r="A175" s="7"/>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
       <c r="F175" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>286</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J175" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L175" s="5"/>
       <c r="M175" s="5"/>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
       <c r="Z175"/>
     </row>
-    <row r="176" spans="1:26" customHeight="1" ht="63">
+    <row r="176" spans="1:26" customHeight="1" ht="62">
       <c r="A176" s="7"/>
       <c r="B176" s="7"/>
       <c r="C176" s="7"/>
       <c r="D176" s="7"/>
       <c r="E176" s="7"/>
       <c r="F176" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>287</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J176" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L176" s="5"/>
       <c r="M176" s="5"/>
       <c r="N176"/>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176"/>
       <c r="T176"/>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
       <c r="Y176"/>
       <c r="Z176"/>
     </row>
-    <row r="177" spans="1:26" customHeight="1" ht="67">
+    <row r="177" spans="1:26" customHeight="1" ht="63">
       <c r="A177" s="7"/>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>288</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J177" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L177" s="5"/>
       <c r="M177" s="5"/>
       <c r="N177"/>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
       <c r="Z177"/>
     </row>
-    <row r="178" spans="1:26" customHeight="1" ht="62">
+    <row r="178" spans="1:26" customHeight="1" ht="67">
       <c r="A178" s="7"/>
       <c r="B178" s="7"/>
       <c r="C178" s="7"/>
       <c r="D178" s="7"/>
       <c r="E178" s="7"/>
       <c r="F178" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>289</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J178" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L178" s="5"/>
       <c r="M178" s="5"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178"/>
       <c r="T178"/>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178"/>
       <c r="Y178"/>
       <c r="Z178"/>
     </row>
-    <row r="179" spans="1:26" customHeight="1" ht="81">
+    <row r="179" spans="1:26" customHeight="1" ht="62">
       <c r="A179" s="7"/>
       <c r="B179" s="7"/>
       <c r="C179" s="7"/>
       <c r="D179" s="7"/>
       <c r="E179" s="7"/>
       <c r="F179" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>290</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J179" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L179" s="5"/>
       <c r="M179" s="5"/>
       <c r="N179"/>
       <c r="O179"/>
       <c r="P179"/>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179"/>
       <c r="T179"/>
       <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
       <c r="Y179"/>
       <c r="Z179"/>
     </row>
-    <row r="180" spans="1:26" customHeight="1" ht="67">
+    <row r="180" spans="1:26" customHeight="1" ht="81">
       <c r="A180" s="7"/>
       <c r="B180" s="7"/>
       <c r="C180" s="7"/>
       <c r="D180" s="7"/>
       <c r="E180" s="7"/>
       <c r="F180" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>291</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J180" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L180" s="5"/>
       <c r="M180" s="5"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
     </row>
-    <row r="181" spans="1:26" customHeight="1" ht="78">
+    <row r="181" spans="1:26" customHeight="1" ht="67">
       <c r="A181" s="7"/>
       <c r="B181" s="7"/>
       <c r="C181" s="7"/>
       <c r="D181" s="7"/>
       <c r="E181" s="7"/>
       <c r="F181" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>292</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J181" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L181" s="5"/>
       <c r="M181" s="5"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
       <c r="Z181"/>
     </row>
-    <row r="182" spans="1:26" customHeight="1" ht="66">
+    <row r="182" spans="1:26" customHeight="1" ht="78">
       <c r="A182" s="7"/>
       <c r="B182" s="7"/>
       <c r="C182" s="7"/>
       <c r="D182" s="7"/>
       <c r="E182" s="7"/>
       <c r="F182" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>293</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J182" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L182" s="5"/>
       <c r="M182" s="5"/>
       <c r="N182"/>
       <c r="O182"/>
       <c r="P182"/>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
       <c r="Z182"/>
     </row>
-    <row r="183" spans="1:26" customHeight="1" ht="77">
+    <row r="183" spans="1:26" customHeight="1" ht="66">
       <c r="A183" s="7"/>
       <c r="B183" s="7"/>
       <c r="C183" s="7"/>
       <c r="D183" s="7"/>
       <c r="E183" s="7"/>
       <c r="F183" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>294</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J183" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L183" s="5"/>
       <c r="M183" s="5"/>
       <c r="N183"/>
       <c r="O183"/>
       <c r="P183"/>
       <c r="Q183"/>
       <c r="R183"/>
       <c r="S183"/>
       <c r="T183"/>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183"/>
       <c r="X183"/>
       <c r="Y183"/>
       <c r="Z183"/>
     </row>
-    <row r="184" spans="1:26" customHeight="1" ht="68">
+    <row r="184" spans="1:26" customHeight="1" ht="77">
       <c r="A184" s="7"/>
       <c r="B184" s="7"/>
       <c r="C184" s="7"/>
       <c r="D184" s="7"/>
       <c r="E184" s="7"/>
       <c r="F184" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>295</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J184" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L184" s="5"/>
       <c r="M184" s="5"/>
       <c r="N184"/>
       <c r="O184"/>
       <c r="P184"/>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184"/>
       <c r="T184"/>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
       <c r="Y184"/>
       <c r="Z184"/>
     </row>
-    <row r="185" spans="1:26" customHeight="1" ht="64">
+    <row r="185" spans="1:26" customHeight="1" ht="68">
       <c r="A185" s="7"/>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>296</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J185" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L185" s="5"/>
       <c r="M185" s="5"/>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185"/>
       <c r="T185"/>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
       <c r="Y185"/>
       <c r="Z185"/>
     </row>
-    <row r="186" spans="1:26" customHeight="1" ht="65">
+    <row r="186" spans="1:26" customHeight="1" ht="64">
       <c r="A186" s="7"/>
       <c r="B186" s="7"/>
       <c r="C186" s="7"/>
       <c r="D186" s="7"/>
       <c r="E186" s="7"/>
       <c r="F186" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>297</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I186" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J186" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186"/>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186"/>
       <c r="T186"/>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
       <c r="Y186"/>
       <c r="Z186"/>
     </row>
     <row r="187" spans="1:26" customHeight="1" ht="65">
       <c r="A187" s="7"/>
       <c r="B187" s="7"/>
       <c r="C187" s="7"/>
       <c r="D187" s="7"/>
       <c r="E187" s="7"/>
       <c r="F187" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>298</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J187" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L187" s="5"/>
       <c r="M187" s="5"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187"/>
       <c r="R187"/>
       <c r="S187"/>
       <c r="T187"/>
       <c r="U187"/>
       <c r="V187"/>
       <c r="W187"/>
       <c r="X187"/>
       <c r="Y187"/>
       <c r="Z187"/>
     </row>
     <row r="188" spans="1:26" customHeight="1" ht="65">
       <c r="A188" s="7"/>
       <c r="B188" s="7"/>
       <c r="C188" s="7"/>
       <c r="D188" s="7"/>
       <c r="E188" s="7"/>
       <c r="F188" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>299</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J188" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L188" s="5"/>
       <c r="M188" s="5"/>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188"/>
       <c r="R188"/>
       <c r="S188"/>
       <c r="T188"/>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
       <c r="Y188"/>
       <c r="Z188"/>
     </row>
-    <row r="189" spans="1:26" customHeight="1" ht="67">
+    <row r="189" spans="1:26" customHeight="1" ht="65">
       <c r="A189" s="7"/>
       <c r="B189" s="7"/>
       <c r="C189" s="7"/>
       <c r="D189" s="7"/>
       <c r="E189" s="7"/>
       <c r="F189" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>300</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J189" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L189" s="5"/>
       <c r="M189" s="5"/>
       <c r="N189"/>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189"/>
       <c r="R189"/>
       <c r="S189"/>
       <c r="T189"/>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
       <c r="Y189"/>
       <c r="Z189"/>
     </row>
-    <row r="190" spans="1:26" customHeight="1" ht="66">
+    <row r="190" spans="1:26" customHeight="1" ht="67">
       <c r="A190" s="7"/>
       <c r="B190" s="7"/>
       <c r="C190" s="7"/>
       <c r="D190" s="7"/>
       <c r="E190" s="7"/>
       <c r="F190" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>301</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J190" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L190" s="5"/>
       <c r="M190" s="5"/>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190"/>
       <c r="T190"/>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
       <c r="Y190"/>
       <c r="Z190"/>
     </row>
-    <row r="191" spans="1:26" customHeight="1" ht="71">
+    <row r="191" spans="1:26" customHeight="1" ht="66">
       <c r="A191" s="7"/>
       <c r="B191" s="7"/>
       <c r="C191" s="7"/>
       <c r="D191" s="7"/>
       <c r="E191" s="7"/>
       <c r="F191" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>302</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J191" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191"/>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191"/>
       <c r="T191"/>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
       <c r="Y191"/>
       <c r="Z191"/>
     </row>
-    <row r="192" spans="1:26" customHeight="1" ht="72">
+    <row r="192" spans="1:26" customHeight="1" ht="71">
       <c r="A192" s="7"/>
       <c r="B192" s="7"/>
       <c r="C192" s="7"/>
       <c r="D192" s="7"/>
       <c r="E192" s="7"/>
       <c r="F192" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>303</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J192" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L192" s="5"/>
       <c r="M192" s="5"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192"/>
       <c r="R192"/>
       <c r="S192"/>
       <c r="T192"/>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192"/>
       <c r="X192"/>
       <c r="Y192"/>
       <c r="Z192"/>
     </row>
-    <row r="193" spans="1:26" customHeight="1" ht="69">
+    <row r="193" spans="1:26" customHeight="1" ht="72">
       <c r="A193" s="7"/>
       <c r="B193" s="7"/>
       <c r="C193" s="7"/>
       <c r="D193" s="7"/>
       <c r="E193" s="7"/>
       <c r="F193" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>304</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J193" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L193" s="5"/>
       <c r="M193" s="5"/>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193"/>
       <c r="Q193"/>
       <c r="R193"/>
       <c r="S193"/>
       <c r="T193"/>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193"/>
       <c r="X193"/>
       <c r="Y193"/>
       <c r="Z193"/>
     </row>
-    <row r="194" spans="1:26" customHeight="1" ht="65">
+    <row r="194" spans="1:26" customHeight="1" ht="69">
       <c r="A194" s="7"/>
       <c r="B194" s="7"/>
       <c r="C194" s="7"/>
       <c r="D194" s="7"/>
       <c r="E194" s="7"/>
       <c r="F194" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>305</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J194" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L194" s="5"/>
       <c r="M194" s="5"/>
       <c r="N194"/>
       <c r="O194"/>
       <c r="P194"/>
       <c r="Q194"/>
       <c r="R194"/>
       <c r="S194"/>
       <c r="T194"/>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194"/>
       <c r="X194"/>
       <c r="Y194"/>
       <c r="Z194"/>
     </row>
-    <row r="195" spans="1:26" customHeight="1" ht="69">
+    <row r="195" spans="1:26" customHeight="1" ht="65">
       <c r="A195" s="7"/>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
       <c r="F195" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>306</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J195" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
       <c r="N195"/>
       <c r="O195"/>
       <c r="P195"/>
       <c r="Q195"/>
       <c r="R195"/>
       <c r="S195"/>
       <c r="T195"/>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195"/>
       <c r="X195"/>
       <c r="Y195"/>
       <c r="Z195"/>
     </row>
-    <row r="196" spans="1:26" customHeight="1" ht="66">
+    <row r="196" spans="1:26" customHeight="1" ht="69">
       <c r="A196" s="7"/>
       <c r="B196" s="7"/>
       <c r="C196" s="7"/>
       <c r="D196" s="7"/>
       <c r="E196" s="7"/>
       <c r="F196" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>307</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J196" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L196" s="5"/>
       <c r="M196" s="5"/>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196"/>
       <c r="R196"/>
       <c r="S196"/>
       <c r="T196"/>
       <c r="U196"/>
       <c r="V196"/>
       <c r="W196"/>
       <c r="X196"/>
       <c r="Y196"/>
       <c r="Z196"/>
     </row>
     <row r="197" spans="1:26" customHeight="1" ht="66">
       <c r="A197" s="7"/>
       <c r="B197" s="7"/>
       <c r="C197" s="7"/>
       <c r="D197" s="7"/>
       <c r="E197" s="7"/>
       <c r="F197" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G197" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J197" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197"/>
       <c r="Q197"/>
       <c r="R197"/>
       <c r="S197"/>
       <c r="T197"/>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197"/>
       <c r="Y197"/>
       <c r="Z197"/>
     </row>
-    <row r="198" spans="1:26" customHeight="1" ht="67">
+    <row r="198" spans="1:26" customHeight="1" ht="66">
       <c r="A198" s="7"/>
       <c r="B198" s="7"/>
       <c r="C198" s="7"/>
       <c r="D198" s="7"/>
       <c r="E198" s="7"/>
       <c r="F198" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>308</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J198" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L198" s="5"/>
       <c r="M198" s="5"/>
       <c r="N198"/>
       <c r="O198"/>
       <c r="P198"/>
       <c r="Q198"/>
       <c r="R198"/>
       <c r="S198"/>
       <c r="T198"/>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198"/>
       <c r="X198"/>
       <c r="Y198"/>
       <c r="Z198"/>
     </row>
-    <row r="199" spans="1:26" customHeight="1" ht="69">
+    <row r="199" spans="1:26" customHeight="1" ht="67">
       <c r="A199" s="7"/>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="F199" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>309</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J199" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199"/>
       <c r="T199"/>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
       <c r="Z199"/>
     </row>
-    <row r="200" spans="1:26" customHeight="1" ht="68">
+    <row r="200" spans="1:26" customHeight="1" ht="69">
       <c r="A200" s="7"/>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
       <c r="D200" s="7"/>
       <c r="E200" s="7"/>
       <c r="F200" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>310</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J200" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200"/>
       <c r="T200"/>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
       <c r="Z200"/>
     </row>
-    <row r="201" spans="1:26" customHeight="1" ht="70">
+    <row r="201" spans="1:26" customHeight="1" ht="68">
       <c r="A201" s="7"/>
       <c r="B201" s="7"/>
       <c r="C201" s="7"/>
       <c r="D201" s="7"/>
       <c r="E201" s="7"/>
       <c r="F201" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>311</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J201" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L201" s="5"/>
       <c r="M201" s="5"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201"/>
       <c r="T201"/>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
       <c r="Z201"/>
     </row>
-    <row r="202" spans="1:26" customHeight="1" ht="67">
+    <row r="202" spans="1:26" customHeight="1" ht="70">
       <c r="A202" s="7"/>
       <c r="B202" s="7"/>
       <c r="C202" s="7"/>
       <c r="D202" s="7"/>
       <c r="E202" s="7"/>
       <c r="F202" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>312</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J202" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L202" s="5"/>
       <c r="M202" s="5"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202"/>
       <c r="R202"/>
       <c r="S202"/>
       <c r="T202"/>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202"/>
       <c r="X202"/>
       <c r="Y202"/>
       <c r="Z202"/>
     </row>
-    <row r="203" spans="1:26" customHeight="1" ht="72">
+    <row r="203" spans="1:26" customHeight="1" ht="67">
       <c r="A203" s="7"/>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
       <c r="D203" s="7"/>
       <c r="E203" s="7"/>
       <c r="F203" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>313</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J203" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L203" s="5"/>
       <c r="M203" s="5"/>
       <c r="N203"/>
       <c r="O203"/>
       <c r="P203"/>
       <c r="Q203"/>
       <c r="R203"/>
       <c r="S203"/>
       <c r="T203"/>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203"/>
       <c r="Y203"/>
       <c r="Z203"/>
     </row>
-    <row r="204" spans="1:26" customHeight="1" ht="66">
+    <row r="204" spans="1:26" customHeight="1" ht="72">
       <c r="A204" s="7"/>
       <c r="B204" s="7"/>
       <c r="C204" s="7"/>
       <c r="D204" s="7"/>
       <c r="E204" s="7"/>
       <c r="F204" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>314</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J204" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L204" s="5"/>
       <c r="M204" s="5"/>
       <c r="N204"/>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204"/>
       <c r="R204"/>
       <c r="S204"/>
       <c r="T204"/>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204"/>
       <c r="Y204"/>
       <c r="Z204"/>
     </row>
-    <row r="205" spans="1:26" customHeight="1" ht="76">
+    <row r="205" spans="1:26" customHeight="1" ht="66">
       <c r="A205" s="7"/>
       <c r="B205" s="7"/>
       <c r="C205" s="7"/>
       <c r="D205" s="7"/>
       <c r="E205" s="7"/>
       <c r="F205" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>315</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J205" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205"/>
       <c r="O205"/>
       <c r="P205"/>
       <c r="Q205"/>
       <c r="R205"/>
       <c r="S205"/>
       <c r="T205"/>
       <c r="U205"/>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205"/>
       <c r="Y205"/>
       <c r="Z205"/>
     </row>
-    <row r="206" spans="1:26" customHeight="1" ht="72">
+    <row r="206" spans="1:26" customHeight="1" ht="76">
       <c r="A206" s="7"/>
       <c r="B206" s="7"/>
       <c r="C206" s="7"/>
       <c r="D206" s="7"/>
       <c r="E206" s="7"/>
       <c r="F206" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>316</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J206" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L206" s="5"/>
       <c r="M206" s="5"/>
       <c r="N206"/>
       <c r="O206"/>
       <c r="P206"/>
       <c r="Q206"/>
       <c r="R206"/>
       <c r="S206"/>
       <c r="T206"/>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206"/>
       <c r="Y206"/>
       <c r="Z206"/>
     </row>
-    <row r="207" spans="1:26" customHeight="1" ht="70">
+    <row r="207" spans="1:26" customHeight="1" ht="72">
       <c r="A207" s="7"/>
       <c r="B207" s="7"/>
       <c r="C207" s="7"/>
       <c r="D207" s="7"/>
       <c r="E207" s="7"/>
       <c r="F207" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>317</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J207" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L207" s="5"/>
       <c r="M207" s="5"/>
       <c r="N207"/>
       <c r="O207"/>
       <c r="P207"/>
       <c r="Q207"/>
       <c r="R207"/>
       <c r="S207"/>
       <c r="T207"/>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
       <c r="Z207"/>
     </row>
-    <row r="208" spans="1:26" customHeight="1" ht="64">
+    <row r="208" spans="1:26" customHeight="1" ht="70">
       <c r="A208" s="7"/>
       <c r="B208" s="7"/>
       <c r="C208" s="7"/>
       <c r="D208" s="7"/>
       <c r="E208" s="7"/>
       <c r="F208" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>318</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J208" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L208" s="5"/>
       <c r="M208" s="5"/>
       <c r="N208"/>
       <c r="O208"/>
       <c r="P208"/>
       <c r="Q208"/>
       <c r="R208"/>
       <c r="S208"/>
       <c r="T208"/>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208"/>
       <c r="Y208"/>
       <c r="Z208"/>
     </row>
-    <row r="209" spans="1:26" customHeight="1" ht="71">
+    <row r="209" spans="1:26" customHeight="1" ht="64">
       <c r="A209" s="7"/>
       <c r="B209" s="7"/>
       <c r="C209" s="7"/>
       <c r="D209" s="7"/>
       <c r="E209" s="7"/>
       <c r="F209" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>319</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J209" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L209" s="5"/>
       <c r="M209" s="5"/>
       <c r="N209"/>
       <c r="O209"/>
       <c r="P209"/>
       <c r="Q209"/>
       <c r="R209"/>
       <c r="S209"/>
       <c r="T209"/>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209"/>
       <c r="Y209"/>
       <c r="Z209"/>
     </row>
-    <row r="210" spans="1:26" customHeight="1" ht="69">
+    <row r="210" spans="1:26" customHeight="1" ht="71">
       <c r="A210" s="7"/>
       <c r="B210" s="7"/>
       <c r="C210" s="7"/>
       <c r="D210" s="7"/>
       <c r="E210" s="7"/>
       <c r="F210" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>320</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J210" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210"/>
       <c r="O210"/>
       <c r="P210"/>
       <c r="Q210"/>
       <c r="R210"/>
       <c r="S210"/>
       <c r="T210"/>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210"/>
       <c r="Y210"/>
       <c r="Z210"/>
     </row>
-    <row r="211" spans="1:26" customHeight="1" ht="79">
+    <row r="211" spans="1:26" customHeight="1" ht="69">
       <c r="A211" s="7"/>
       <c r="B211" s="7"/>
       <c r="C211" s="7"/>
       <c r="D211" s="7"/>
       <c r="E211" s="7"/>
       <c r="F211" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>321</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J211" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
       <c r="N211"/>
       <c r="O211"/>
       <c r="P211"/>
       <c r="Q211"/>
       <c r="R211"/>
       <c r="S211"/>
       <c r="T211"/>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211"/>
       <c r="Y211"/>
       <c r="Z211"/>
     </row>
-    <row r="212" spans="1:26" customHeight="1" ht="63">
+    <row r="212" spans="1:26" customHeight="1" ht="79">
       <c r="A212" s="7"/>
       <c r="B212" s="7"/>
       <c r="C212" s="7"/>
       <c r="D212" s="7"/>
       <c r="E212" s="7"/>
       <c r="F212" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>322</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J212" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L212" s="5"/>
       <c r="M212" s="5"/>
       <c r="N212"/>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212"/>
       <c r="R212"/>
       <c r="S212"/>
       <c r="T212"/>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212"/>
       <c r="X212"/>
       <c r="Y212"/>
       <c r="Z212"/>
     </row>
-    <row r="213" spans="1:26" customHeight="1" ht="69">
+    <row r="213" spans="1:26" customHeight="1" ht="63">
       <c r="A213" s="7"/>
       <c r="B213" s="7"/>
       <c r="C213" s="7"/>
       <c r="D213" s="7"/>
       <c r="E213" s="7"/>
       <c r="F213" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>323</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J213" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213"/>
       <c r="O213"/>
       <c r="P213"/>
       <c r="Q213"/>
       <c r="R213"/>
       <c r="S213"/>
       <c r="T213"/>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213"/>
       <c r="X213"/>
       <c r="Y213"/>
       <c r="Z213"/>
     </row>
-    <row r="214" spans="1:26" customHeight="1" ht="68">
+    <row r="214" spans="1:26" customHeight="1" ht="69">
       <c r="A214" s="7"/>
       <c r="B214" s="7"/>
       <c r="C214" s="7"/>
       <c r="D214" s="7"/>
       <c r="E214" s="7"/>
       <c r="F214" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>324</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J214" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L214" s="5"/>
       <c r="M214" s="5"/>
       <c r="N214"/>
       <c r="O214"/>
       <c r="P214"/>
       <c r="Q214"/>
       <c r="R214"/>
       <c r="S214"/>
       <c r="T214"/>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214"/>
       <c r="Y214"/>
       <c r="Z214"/>
     </row>
-    <row r="215" spans="1:26" customHeight="1" ht="225.28571428571">
-      <c r="A215" s="8" t="s">
+    <row r="215" spans="1:26" customHeight="1" ht="68">
+      <c r="A215" s="7"/>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
+      <c r="F215" s="5">
+        <v>44</v>
+      </c>
+      <c r="G215" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="B215" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H215" s="5" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J215" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L215" s="5"/>
+      <c r="M215" s="5"/>
       <c r="N215"/>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215"/>
       <c r="R215"/>
       <c r="S215"/>
       <c r="T215"/>
       <c r="U215"/>
       <c r="V215"/>
       <c r="W215"/>
       <c r="X215"/>
       <c r="Y215"/>
       <c r="Z215"/>
     </row>
-    <row r="216" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E216" s="7"/>
+    <row r="216" spans="1:26" customHeight="1" ht="225.28571428571">
+      <c r="A216" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F216" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G216" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J216" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K216" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L216" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="M216" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="H216" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M216" s="5"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216"/>
       <c r="T216"/>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
       <c r="Y216"/>
       <c r="Z216"/>
     </row>
-    <row r="217" spans="1:26" customHeight="1" ht="54">
+    <row r="217" spans="1:26" customHeight="1" ht="50">
       <c r="A217" s="7"/>
       <c r="B217" s="7"/>
       <c r="C217" s="7"/>
       <c r="D217" s="7"/>
       <c r="E217" s="7"/>
       <c r="F217" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>331</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J217" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L217" s="5"/>
       <c r="M217" s="5"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217"/>
       <c r="R217"/>
       <c r="S217"/>
       <c r="T217"/>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217"/>
       <c r="X217"/>
       <c r="Y217"/>
       <c r="Z217"/>
     </row>
-    <row r="218" spans="1:26" customHeight="1" ht="51">
+    <row r="218" spans="1:26" customHeight="1" ht="54">
       <c r="A218" s="7"/>
       <c r="B218" s="7"/>
       <c r="C218" s="7"/>
       <c r="D218" s="7"/>
       <c r="E218" s="7"/>
       <c r="F218" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>332</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J218" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L218" s="5"/>
       <c r="M218" s="5"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218"/>
       <c r="R218"/>
       <c r="S218"/>
       <c r="T218"/>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
       <c r="Z218"/>
     </row>
-    <row r="219" spans="1:26" customHeight="1" ht="54">
+    <row r="219" spans="1:26" customHeight="1" ht="51">
       <c r="A219" s="7"/>
       <c r="B219" s="7"/>
       <c r="C219" s="7"/>
       <c r="D219" s="7"/>
       <c r="E219" s="7"/>
       <c r="F219" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>333</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J219" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L219" s="5"/>
       <c r="M219" s="5"/>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219"/>
       <c r="T219"/>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
       <c r="Y219"/>
       <c r="Z219"/>
     </row>
-    <row r="220" spans="1:26" customHeight="1" ht="49">
+    <row r="220" spans="1:26" customHeight="1" ht="54">
       <c r="A220" s="7"/>
       <c r="B220" s="7"/>
       <c r="C220" s="7"/>
       <c r="D220" s="7"/>
       <c r="E220" s="7"/>
       <c r="F220" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>334</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J220" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L220" s="5"/>
       <c r="M220" s="5"/>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220"/>
       <c r="R220"/>
       <c r="S220"/>
       <c r="T220"/>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
       <c r="Y220"/>
       <c r="Z220"/>
     </row>
-    <row r="221" spans="1:26" customHeight="1" ht="51">
+    <row r="221" spans="1:26" customHeight="1" ht="49">
       <c r="A221" s="7"/>
       <c r="B221" s="7"/>
       <c r="C221" s="7"/>
       <c r="D221" s="7"/>
       <c r="E221" s="7"/>
       <c r="F221" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>335</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J221" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L221" s="5"/>
       <c r="M221" s="5"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
       <c r="Q221"/>
       <c r="R221"/>
       <c r="S221"/>
       <c r="T221"/>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
-    <row r="222" spans="1:26" customHeight="1" ht="56">
+    <row r="222" spans="1:26" customHeight="1" ht="51">
       <c r="A222" s="7"/>
       <c r="B222" s="7"/>
       <c r="C222" s="7"/>
       <c r="D222" s="7"/>
       <c r="E222" s="7"/>
       <c r="F222" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>336</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J222" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L222" s="5"/>
       <c r="M222" s="5"/>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222"/>
       <c r="T222"/>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
       <c r="Y222"/>
       <c r="Z222"/>
     </row>
     <row r="223" spans="1:26" customHeight="1" ht="56">
       <c r="A223" s="7"/>
       <c r="B223" s="7"/>
       <c r="C223" s="7"/>
       <c r="D223" s="7"/>
       <c r="E223" s="7"/>
       <c r="F223" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>337</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J223" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223"/>
       <c r="T223"/>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
       <c r="Y223"/>
       <c r="Z223"/>
     </row>
-    <row r="224" spans="1:26" customHeight="1" ht="52">
+    <row r="224" spans="1:26" customHeight="1" ht="56">
       <c r="A224" s="7"/>
       <c r="B224" s="7"/>
       <c r="C224" s="7"/>
       <c r="D224" s="7"/>
       <c r="E224" s="7"/>
       <c r="F224" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>338</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J224" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L224" s="5"/>
       <c r="M224" s="5"/>
       <c r="N224"/>
       <c r="O224"/>
       <c r="P224"/>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224"/>
       <c r="T224"/>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
       <c r="Y224"/>
       <c r="Z224"/>
     </row>
-    <row r="225" spans="1:26" customHeight="1" ht="54">
+    <row r="225" spans="1:26" customHeight="1" ht="52">
       <c r="A225" s="7"/>
       <c r="B225" s="7"/>
       <c r="C225" s="7"/>
       <c r="D225" s="7"/>
       <c r="E225" s="7"/>
       <c r="F225" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>339</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J225" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L225" s="5"/>
       <c r="M225" s="5"/>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225"/>
       <c r="T225"/>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
       <c r="Y225"/>
       <c r="Z225"/>
     </row>
-    <row r="226" spans="1:26" customHeight="1" ht="57">
+    <row r="226" spans="1:26" customHeight="1" ht="54">
       <c r="A226" s="7"/>
       <c r="B226" s="7"/>
       <c r="C226" s="7"/>
       <c r="D226" s="7"/>
       <c r="E226" s="7"/>
       <c r="F226" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>340</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J226" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L226" s="5"/>
       <c r="M226" s="5"/>
       <c r="N226"/>
       <c r="O226"/>
       <c r="P226"/>
       <c r="Q226"/>
       <c r="R226"/>
       <c r="S226"/>
       <c r="T226"/>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226"/>
       <c r="Y226"/>
       <c r="Z226"/>
     </row>
-    <row r="227" spans="1:26" customHeight="1" ht="54">
+    <row r="227" spans="1:26" customHeight="1" ht="57">
       <c r="A227" s="7"/>
       <c r="B227" s="7"/>
       <c r="C227" s="7"/>
       <c r="D227" s="7"/>
       <c r="E227" s="7"/>
       <c r="F227" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>341</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J227" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227"/>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227"/>
       <c r="T227"/>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
       <c r="Y227"/>
       <c r="Z227"/>
     </row>
-    <row r="228" spans="1:26" customHeight="1" ht="62">
+    <row r="228" spans="1:26" customHeight="1" ht="54">
       <c r="A228" s="7"/>
       <c r="B228" s="7"/>
       <c r="C228" s="7"/>
       <c r="D228" s="7"/>
       <c r="E228" s="7"/>
       <c r="F228" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>342</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J228" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L228" s="5"/>
       <c r="M228" s="5"/>
       <c r="N228"/>
       <c r="O228"/>
       <c r="P228"/>
       <c r="Q228"/>
       <c r="R228"/>
       <c r="S228"/>
       <c r="T228"/>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="Z228"/>
     </row>
-    <row r="229" spans="1:26" customHeight="1" ht="50">
+    <row r="229" spans="1:26" customHeight="1" ht="62">
       <c r="A229" s="7"/>
       <c r="B229" s="7"/>
       <c r="C229" s="7"/>
       <c r="D229" s="7"/>
       <c r="E229" s="7"/>
       <c r="F229" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>343</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J229" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L229" s="5"/>
       <c r="M229" s="5"/>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229"/>
       <c r="Q229"/>
       <c r="R229"/>
       <c r="S229"/>
       <c r="T229"/>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
-    <row r="230" spans="1:26" customHeight="1" ht="55">
+    <row r="230" spans="1:26" customHeight="1" ht="50">
       <c r="A230" s="7"/>
       <c r="B230" s="7"/>
       <c r="C230" s="7"/>
       <c r="D230" s="7"/>
       <c r="E230" s="7"/>
       <c r="F230" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>344</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J230" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L230" s="5"/>
       <c r="M230" s="5"/>
       <c r="N230"/>
       <c r="O230"/>
       <c r="P230"/>
       <c r="Q230"/>
       <c r="R230"/>
       <c r="S230"/>
       <c r="T230"/>
       <c r="U230"/>
       <c r="V230"/>
       <c r="W230"/>
       <c r="X230"/>
       <c r="Y230"/>
       <c r="Z230"/>
     </row>
-    <row r="231" spans="1:26" customHeight="1" ht="50">
+    <row r="231" spans="1:26" customHeight="1" ht="55">
       <c r="A231" s="7"/>
       <c r="B231" s="7"/>
       <c r="C231" s="7"/>
       <c r="D231" s="7"/>
       <c r="E231" s="7"/>
       <c r="F231" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>345</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J231" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L231" s="5"/>
       <c r="M231" s="5"/>
       <c r="N231"/>
       <c r="O231"/>
       <c r="P231"/>
       <c r="Q231"/>
       <c r="R231"/>
       <c r="S231"/>
       <c r="T231"/>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231"/>
       <c r="X231"/>
       <c r="Y231"/>
       <c r="Z231"/>
     </row>
-    <row r="232" spans="1:26" customHeight="1" ht="54">
+    <row r="232" spans="1:26" customHeight="1" ht="50">
       <c r="A232" s="7"/>
       <c r="B232" s="7"/>
       <c r="C232" s="7"/>
       <c r="D232" s="7"/>
       <c r="E232" s="7"/>
       <c r="F232" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>346</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J232" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L232" s="5"/>
       <c r="M232" s="5"/>
       <c r="N232"/>
       <c r="O232"/>
       <c r="P232"/>
       <c r="Q232"/>
       <c r="R232"/>
       <c r="S232"/>
       <c r="T232"/>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232"/>
       <c r="X232"/>
       <c r="Y232"/>
       <c r="Z232"/>
     </row>
-    <row r="233" spans="1:26" customHeight="1" ht="52">
+    <row r="233" spans="1:26" customHeight="1" ht="54">
       <c r="A233" s="7"/>
       <c r="B233" s="7"/>
       <c r="C233" s="7"/>
       <c r="D233" s="7"/>
       <c r="E233" s="7"/>
       <c r="F233" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>347</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J233" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L233" s="5"/>
       <c r="M233" s="5"/>
       <c r="N233"/>
       <c r="O233"/>
       <c r="P233"/>
       <c r="Q233"/>
       <c r="R233"/>
       <c r="S233"/>
       <c r="T233"/>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233"/>
       <c r="X233"/>
       <c r="Y233"/>
       <c r="Z233"/>
     </row>
-    <row r="234" spans="1:26" customHeight="1" ht="53">
+    <row r="234" spans="1:26" customHeight="1" ht="52">
       <c r="A234" s="7"/>
       <c r="B234" s="7"/>
       <c r="C234" s="7"/>
       <c r="D234" s="7"/>
       <c r="E234" s="7"/>
       <c r="F234" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>348</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J234" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L234" s="5"/>
       <c r="M234" s="5"/>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234"/>
       <c r="R234"/>
       <c r="S234"/>
       <c r="T234"/>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234"/>
       <c r="X234"/>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
-    <row r="235" spans="1:26" customHeight="1" ht="57">
+    <row r="235" spans="1:26" customHeight="1" ht="53">
       <c r="A235" s="7"/>
       <c r="B235" s="7"/>
       <c r="C235" s="7"/>
       <c r="D235" s="7"/>
       <c r="E235" s="7"/>
       <c r="F235" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>349</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J235" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235"/>
       <c r="R235"/>
       <c r="S235"/>
       <c r="T235"/>
       <c r="U235"/>
       <c r="V235"/>
       <c r="W235"/>
       <c r="X235"/>
       <c r="Y235"/>
       <c r="Z235"/>
     </row>
-    <row r="236" spans="1:26" customHeight="1" ht="58">
+    <row r="236" spans="1:26" customHeight="1" ht="57">
       <c r="A236" s="7"/>
       <c r="B236" s="7"/>
       <c r="C236" s="7"/>
       <c r="D236" s="7"/>
       <c r="E236" s="7"/>
       <c r="F236" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>350</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J236" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L236" s="5"/>
       <c r="M236" s="5"/>
       <c r="N236"/>
       <c r="O236"/>
       <c r="P236"/>
       <c r="Q236"/>
       <c r="R236"/>
       <c r="S236"/>
       <c r="T236"/>
       <c r="U236"/>
       <c r="V236"/>
       <c r="W236"/>
       <c r="X236"/>
       <c r="Y236"/>
       <c r="Z236"/>
     </row>
-    <row r="237" spans="1:26" customHeight="1" ht="62">
+    <row r="237" spans="1:26" customHeight="1" ht="58">
       <c r="A237" s="7"/>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
       <c r="D237" s="7"/>
       <c r="E237" s="7"/>
       <c r="F237" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>351</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J237" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L237" s="5"/>
       <c r="M237" s="5"/>
       <c r="N237"/>
       <c r="O237"/>
       <c r="P237"/>
       <c r="Q237"/>
       <c r="R237"/>
       <c r="S237"/>
       <c r="T237"/>
       <c r="U237"/>
       <c r="V237"/>
       <c r="W237"/>
       <c r="X237"/>
       <c r="Y237"/>
       <c r="Z237"/>
     </row>
-    <row r="238" spans="1:26" customHeight="1" ht="50">
+    <row r="238" spans="1:26" customHeight="1" ht="62">
       <c r="A238" s="7"/>
       <c r="B238" s="7"/>
       <c r="C238" s="7"/>
       <c r="D238" s="7"/>
       <c r="E238" s="7"/>
       <c r="F238" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>352</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J238" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L238" s="5"/>
       <c r="M238" s="5"/>
       <c r="N238"/>
       <c r="O238"/>
       <c r="P238"/>
       <c r="Q238"/>
       <c r="R238"/>
       <c r="S238"/>
       <c r="T238"/>
       <c r="U238"/>
       <c r="V238"/>
       <c r="W238"/>
       <c r="X238"/>
       <c r="Y238"/>
       <c r="Z238"/>
     </row>
-    <row r="239" spans="1:26" customHeight="1" ht="51">
+    <row r="239" spans="1:26" customHeight="1" ht="50">
       <c r="A239" s="7"/>
       <c r="B239" s="7"/>
       <c r="C239" s="7"/>
       <c r="D239" s="7"/>
       <c r="E239" s="7"/>
       <c r="F239" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>353</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J239" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
       <c r="N239"/>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239"/>
       <c r="R239"/>
       <c r="S239"/>
       <c r="T239"/>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239"/>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
-    <row r="240" spans="1:26" customHeight="1" ht="66">
+    <row r="240" spans="1:26" customHeight="1" ht="51">
       <c r="A240" s="7"/>
       <c r="B240" s="7"/>
       <c r="C240" s="7"/>
       <c r="D240" s="7"/>
       <c r="E240" s="7"/>
       <c r="F240" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>354</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J240" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L240" s="5"/>
       <c r="M240" s="5"/>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240"/>
       <c r="T240"/>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
       <c r="Y240"/>
       <c r="Z240"/>
     </row>
-    <row r="241" spans="1:26" customHeight="1" ht="52">
+    <row r="241" spans="1:26" customHeight="1" ht="66">
       <c r="A241" s="7"/>
       <c r="B241" s="7"/>
       <c r="C241" s="7"/>
       <c r="D241" s="7"/>
       <c r="E241" s="7"/>
       <c r="F241" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>355</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J241" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241"/>
       <c r="Q241"/>
       <c r="R241"/>
       <c r="S241"/>
       <c r="T241"/>
       <c r="U241"/>
       <c r="V241"/>
       <c r="W241"/>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
     <row r="242" spans="1:26" customHeight="1" ht="52">
       <c r="A242" s="7"/>
       <c r="B242" s="7"/>
       <c r="C242" s="7"/>
       <c r="D242" s="7"/>
       <c r="E242" s="7"/>
       <c r="F242" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>356</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J242" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L242" s="5"/>
       <c r="M242" s="5"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242"/>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242"/>
       <c r="T242"/>
       <c r="U242"/>
       <c r="V242"/>
       <c r="W242"/>
       <c r="X242"/>
       <c r="Y242"/>
       <c r="Z242"/>
     </row>
-    <row r="243" spans="1:26" customHeight="1" ht="55">
+    <row r="243" spans="1:26" customHeight="1" ht="52">
       <c r="A243" s="7"/>
       <c r="B243" s="7"/>
       <c r="C243" s="7"/>
       <c r="D243" s="7"/>
       <c r="E243" s="7"/>
       <c r="F243" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>357</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J243" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L243" s="5"/>
       <c r="M243" s="5"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243"/>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243"/>
       <c r="T243"/>
       <c r="U243"/>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
-    <row r="244" spans="1:26" customHeight="1" ht="51">
+    <row r="244" spans="1:26" customHeight="1" ht="55">
       <c r="A244" s="7"/>
       <c r="B244" s="7"/>
       <c r="C244" s="7"/>
       <c r="D244" s="7"/>
       <c r="E244" s="7"/>
       <c r="F244" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>358</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J244" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244"/>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244"/>
       <c r="R244"/>
       <c r="S244"/>
       <c r="T244"/>
       <c r="U244"/>
       <c r="V244"/>
       <c r="W244"/>
       <c r="X244"/>
       <c r="Y244"/>
       <c r="Z244"/>
     </row>
-    <row r="245" spans="1:26" customHeight="1" ht="49">
+    <row r="245" spans="1:26" customHeight="1" ht="51">
       <c r="A245" s="7"/>
       <c r="B245" s="7"/>
       <c r="C245" s="7"/>
       <c r="D245" s="7"/>
       <c r="E245" s="7"/>
       <c r="F245" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>359</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J245" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L245" s="5"/>
       <c r="M245" s="5"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245"/>
       <c r="R245"/>
       <c r="S245"/>
       <c r="T245"/>
       <c r="U245"/>
       <c r="V245"/>
       <c r="W245"/>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
-    <row r="246" spans="1:26" customHeight="1" ht="54">
+    <row r="246" spans="1:26" customHeight="1" ht="49">
       <c r="A246" s="7"/>
       <c r="B246" s="7"/>
       <c r="C246" s="7"/>
       <c r="D246" s="7"/>
       <c r="E246" s="7"/>
       <c r="F246" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>360</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J246" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L246" s="5"/>
       <c r="M246" s="5"/>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246"/>
       <c r="R246"/>
       <c r="S246"/>
       <c r="T246"/>
       <c r="U246"/>
       <c r="V246"/>
       <c r="W246"/>
       <c r="X246"/>
       <c r="Y246"/>
       <c r="Z246"/>
     </row>
-    <row r="247" spans="1:26" customHeight="1" ht="51">
+    <row r="247" spans="1:26" customHeight="1" ht="54">
       <c r="A247" s="7"/>
       <c r="B247" s="7"/>
       <c r="C247" s="7"/>
       <c r="D247" s="7"/>
       <c r="E247" s="7"/>
       <c r="F247" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>361</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J247" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L247" s="5"/>
       <c r="M247" s="5"/>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
       <c r="Q247"/>
       <c r="R247"/>
       <c r="S247"/>
       <c r="T247"/>
       <c r="U247"/>
       <c r="V247"/>
       <c r="W247"/>
       <c r="X247"/>
       <c r="Y247"/>
       <c r="Z247"/>
     </row>
     <row r="248" spans="1:26" customHeight="1" ht="51">
       <c r="A248" s="7"/>
       <c r="B248" s="7"/>
       <c r="C248" s="7"/>
       <c r="D248" s="7"/>
       <c r="E248" s="7"/>
       <c r="F248" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>362</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J248" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L248" s="5"/>
       <c r="M248" s="5"/>
       <c r="N248"/>
       <c r="O248"/>
       <c r="P248"/>
       <c r="Q248"/>
       <c r="R248"/>
       <c r="S248"/>
       <c r="T248"/>
       <c r="U248"/>
       <c r="V248"/>
       <c r="W248"/>
       <c r="X248"/>
       <c r="Y248"/>
       <c r="Z248"/>
     </row>
     <row r="249" spans="1:26" customHeight="1" ht="51">
       <c r="A249" s="7"/>
       <c r="B249" s="7"/>
       <c r="C249" s="7"/>
       <c r="D249" s="7"/>
       <c r="E249" s="7"/>
       <c r="F249" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J249" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L249" s="5"/>
       <c r="M249" s="5"/>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
       <c r="Q249"/>
       <c r="R249"/>
       <c r="S249"/>
       <c r="T249"/>
       <c r="U249"/>
       <c r="V249"/>
       <c r="W249"/>
       <c r="X249"/>
       <c r="Y249"/>
       <c r="Z249"/>
     </row>
     <row r="250" spans="1:26" customHeight="1" ht="51">
       <c r="A250" s="7"/>
       <c r="B250" s="7"/>
       <c r="C250" s="7"/>
       <c r="D250" s="7"/>
       <c r="E250" s="7"/>
       <c r="F250" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>364</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J250" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250"/>
       <c r="R250"/>
       <c r="S250"/>
       <c r="T250"/>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250"/>
       <c r="X250"/>
       <c r="Y250"/>
       <c r="Z250"/>
     </row>
-    <row r="251" spans="1:26" customHeight="1" ht="52">
+    <row r="251" spans="1:26" customHeight="1" ht="51">
       <c r="A251" s="7"/>
       <c r="B251" s="7"/>
       <c r="C251" s="7"/>
       <c r="D251" s="7"/>
       <c r="E251" s="7"/>
       <c r="F251" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>365</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J251" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L251" s="5"/>
       <c r="M251" s="5"/>
       <c r="N251"/>
       <c r="O251"/>
       <c r="P251"/>
       <c r="Q251"/>
       <c r="R251"/>
       <c r="S251"/>
       <c r="T251"/>
       <c r="U251"/>
       <c r="V251"/>
       <c r="W251"/>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
-    <row r="252" spans="1:26" customHeight="1" ht="53">
+    <row r="252" spans="1:26" customHeight="1" ht="52">
       <c r="A252" s="7"/>
       <c r="B252" s="7"/>
       <c r="C252" s="7"/>
       <c r="D252" s="7"/>
       <c r="E252" s="7"/>
       <c r="F252" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J252" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L252" s="5"/>
       <c r="M252" s="5"/>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252"/>
       <c r="R252"/>
       <c r="S252"/>
       <c r="T252"/>
       <c r="U252"/>
       <c r="V252"/>
       <c r="W252"/>
       <c r="X252"/>
       <c r="Y252"/>
       <c r="Z252"/>
     </row>
-    <row r="253" spans="1:26" customHeight="1" ht="49">
+    <row r="253" spans="1:26" customHeight="1" ht="53">
       <c r="A253" s="7"/>
       <c r="B253" s="7"/>
       <c r="C253" s="7"/>
       <c r="D253" s="7"/>
       <c r="E253" s="7"/>
       <c r="F253" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>367</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J253" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L253" s="5"/>
       <c r="M253" s="5"/>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253"/>
       <c r="R253"/>
       <c r="S253"/>
       <c r="T253"/>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253"/>
       <c r="X253"/>
       <c r="Y253"/>
       <c r="Z253"/>
     </row>
-    <row r="254" spans="1:26" customHeight="1" ht="53">
+    <row r="254" spans="1:26" customHeight="1" ht="49">
       <c r="A254" s="7"/>
       <c r="B254" s="7"/>
       <c r="C254" s="7"/>
       <c r="D254" s="7"/>
       <c r="E254" s="7"/>
       <c r="F254" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>368</v>
       </c>
       <c r="H254" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J254" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L254" s="5"/>
       <c r="M254" s="5"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
       <c r="Q254"/>
       <c r="R254"/>
       <c r="S254"/>
       <c r="T254"/>
       <c r="U254"/>
       <c r="V254"/>
       <c r="W254"/>
       <c r="X254"/>
       <c r="Y254"/>
       <c r="Z254"/>
     </row>
-    <row r="255" spans="1:26" customHeight="1" ht="51">
+    <row r="255" spans="1:26" customHeight="1" ht="53">
       <c r="A255" s="7"/>
       <c r="B255" s="7"/>
       <c r="C255" s="7"/>
       <c r="D255" s="7"/>
       <c r="E255" s="7"/>
       <c r="F255" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>369</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J255" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L255" s="5"/>
       <c r="M255" s="5"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255"/>
       <c r="Q255"/>
       <c r="R255"/>
       <c r="S255"/>
       <c r="T255"/>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255"/>
       <c r="X255"/>
       <c r="Y255"/>
       <c r="Z255"/>
     </row>
     <row r="256" spans="1:26" customHeight="1" ht="51">
       <c r="A256" s="7"/>
       <c r="B256" s="7"/>
       <c r="C256" s="7"/>
       <c r="D256" s="7"/>
       <c r="E256" s="7"/>
       <c r="F256" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>370</v>
       </c>
       <c r="H256" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J256" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L256" s="5"/>
       <c r="M256" s="5"/>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256"/>
       <c r="Q256"/>
       <c r="R256"/>
       <c r="S256"/>
       <c r="T256"/>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256"/>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
-    <row r="257" spans="1:26" customHeight="1" ht="54">
+    <row r="257" spans="1:26" customHeight="1" ht="51">
       <c r="A257" s="7"/>
       <c r="B257" s="7"/>
       <c r="C257" s="7"/>
       <c r="D257" s="7"/>
       <c r="E257" s="7"/>
       <c r="F257" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>371</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J257" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L257" s="5"/>
       <c r="M257" s="5"/>
       <c r="N257"/>
       <c r="O257"/>
       <c r="P257"/>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257"/>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
       <c r="X257"/>
       <c r="Y257"/>
       <c r="Z257"/>
     </row>
-    <row r="258" spans="1:26" customHeight="1" ht="64">
+    <row r="258" spans="1:26" customHeight="1" ht="54">
       <c r="A258" s="7"/>
       <c r="B258" s="7"/>
       <c r="C258" s="7"/>
       <c r="D258" s="7"/>
       <c r="E258" s="7"/>
       <c r="F258" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>372</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J258" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L258" s="5"/>
       <c r="M258" s="5"/>
       <c r="N258"/>
       <c r="O258"/>
       <c r="P258"/>
       <c r="Q258"/>
       <c r="R258"/>
       <c r="S258"/>
       <c r="T258"/>
       <c r="U258"/>
       <c r="V258"/>
       <c r="W258"/>
       <c r="X258"/>
       <c r="Y258"/>
       <c r="Z258"/>
     </row>
-    <row r="259" spans="1:26" customHeight="1" ht="54">
+    <row r="259" spans="1:26" customHeight="1" ht="64">
       <c r="A259" s="7"/>
       <c r="B259" s="7"/>
       <c r="C259" s="7"/>
       <c r="D259" s="7"/>
       <c r="E259" s="7"/>
       <c r="F259" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>373</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J259" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L259" s="5"/>
       <c r="M259" s="5"/>
       <c r="N259"/>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259"/>
       <c r="R259"/>
       <c r="S259"/>
       <c r="T259"/>
       <c r="U259"/>
       <c r="V259"/>
       <c r="W259"/>
       <c r="X259"/>
       <c r="Y259"/>
       <c r="Z259"/>
     </row>
     <row r="260" spans="1:26" customHeight="1" ht="54">
       <c r="A260" s="7"/>
       <c r="B260" s="7"/>
       <c r="C260" s="7"/>
       <c r="D260" s="7"/>
       <c r="E260" s="7"/>
       <c r="F260" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>374</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J260" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L260" s="5"/>
       <c r="M260" s="5"/>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260"/>
       <c r="R260"/>
       <c r="S260"/>
       <c r="T260"/>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260"/>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
-    <row r="261" spans="1:26" customHeight="1" ht="52">
+    <row r="261" spans="1:26" customHeight="1" ht="54">
       <c r="A261" s="7"/>
       <c r="B261" s="7"/>
       <c r="C261" s="7"/>
       <c r="D261" s="7"/>
       <c r="E261" s="7"/>
       <c r="F261" s="5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>375</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J261" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L261" s="5"/>
       <c r="M261" s="5"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261"/>
       <c r="R261"/>
       <c r="S261"/>
       <c r="T261"/>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261"/>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
-    <row r="262" spans="1:26" customHeight="1" ht="56">
+    <row r="262" spans="1:26" customHeight="1" ht="52">
       <c r="A262" s="7"/>
       <c r="B262" s="7"/>
       <c r="C262" s="7"/>
       <c r="D262" s="7"/>
       <c r="E262" s="7"/>
       <c r="F262" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>376</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J262" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L262" s="5"/>
       <c r="M262" s="5"/>
       <c r="N262"/>
       <c r="O262"/>
       <c r="P262"/>
       <c r="Q262"/>
       <c r="R262"/>
       <c r="S262"/>
       <c r="T262"/>
       <c r="U262"/>
       <c r="V262"/>
       <c r="W262"/>
       <c r="X262"/>
       <c r="Y262"/>
       <c r="Z262"/>
     </row>
-    <row r="263" spans="1:26" customHeight="1" ht="53">
+    <row r="263" spans="1:26" customHeight="1" ht="56">
       <c r="A263" s="7"/>
       <c r="B263" s="7"/>
       <c r="C263" s="7"/>
       <c r="D263" s="7"/>
       <c r="E263" s="7"/>
       <c r="F263" s="5">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>377</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J263" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L263" s="5"/>
       <c r="M263" s="5"/>
       <c r="N263"/>
       <c r="O263"/>
       <c r="P263"/>
       <c r="Q263"/>
       <c r="R263"/>
       <c r="S263"/>
       <c r="T263"/>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263"/>
       <c r="X263"/>
       <c r="Y263"/>
       <c r="Z263"/>
     </row>
     <row r="264" spans="1:26" customHeight="1" ht="53">
       <c r="A264" s="7"/>
       <c r="B264" s="7"/>
       <c r="C264" s="7"/>
       <c r="D264" s="7"/>
       <c r="E264" s="7"/>
       <c r="F264" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H264" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J264" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L264" s="5"/>
       <c r="M264" s="5"/>
       <c r="N264"/>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264"/>
       <c r="R264"/>
       <c r="S264"/>
       <c r="T264"/>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264"/>
       <c r="X264"/>
       <c r="Y264"/>
       <c r="Z264"/>
     </row>
-    <row r="265" spans="1:26" customHeight="1" ht="56">
+    <row r="265" spans="1:26" customHeight="1" ht="53">
       <c r="A265" s="7"/>
       <c r="B265" s="7"/>
       <c r="C265" s="7"/>
       <c r="D265" s="7"/>
       <c r="E265" s="7"/>
       <c r="F265" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>379</v>
       </c>
       <c r="H265" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J265" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L265" s="5"/>
       <c r="M265" s="5"/>
       <c r="N265"/>
       <c r="O265"/>
       <c r="P265"/>
       <c r="Q265"/>
       <c r="R265"/>
       <c r="S265"/>
       <c r="T265"/>
       <c r="U265"/>
       <c r="V265"/>
       <c r="W265"/>
       <c r="X265"/>
       <c r="Y265"/>
       <c r="Z265"/>
     </row>
     <row r="266" spans="1:26" customHeight="1" ht="56">
       <c r="A266" s="7"/>
       <c r="B266" s="7"/>
       <c r="C266" s="7"/>
       <c r="D266" s="7"/>
       <c r="E266" s="7"/>
       <c r="F266" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>380</v>
       </c>
       <c r="H266" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J266" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L266" s="5"/>
       <c r="M266" s="5"/>
       <c r="N266"/>
       <c r="O266"/>
       <c r="P266"/>
       <c r="Q266"/>
       <c r="R266"/>
       <c r="S266"/>
       <c r="T266"/>
       <c r="U266"/>
       <c r="V266"/>
       <c r="W266"/>
       <c r="X266"/>
       <c r="Y266"/>
       <c r="Z266"/>
     </row>
-    <row r="267" spans="1:26" customHeight="1" ht="50">
+    <row r="267" spans="1:26" customHeight="1" ht="56">
       <c r="A267" s="7"/>
       <c r="B267" s="7"/>
       <c r="C267" s="7"/>
       <c r="D267" s="7"/>
       <c r="E267" s="7"/>
       <c r="F267" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>381</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J267" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L267" s="5"/>
       <c r="M267" s="5"/>
       <c r="N267"/>
       <c r="O267"/>
       <c r="P267"/>
       <c r="Q267"/>
       <c r="R267"/>
       <c r="S267"/>
       <c r="T267"/>
       <c r="U267"/>
       <c r="V267"/>
       <c r="W267"/>
       <c r="X267"/>
       <c r="Y267"/>
       <c r="Z267"/>
     </row>
-    <row r="268" spans="1:26" customHeight="1" ht="52">
+    <row r="268" spans="1:26" customHeight="1" ht="50">
       <c r="A268" s="7"/>
       <c r="B268" s="7"/>
       <c r="C268" s="7"/>
       <c r="D268" s="7"/>
       <c r="E268" s="7"/>
       <c r="F268" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>382</v>
       </c>
       <c r="H268" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J268" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L268" s="5"/>
       <c r="M268" s="5"/>
       <c r="N268"/>
       <c r="O268"/>
       <c r="P268"/>
       <c r="Q268"/>
       <c r="R268"/>
       <c r="S268"/>
       <c r="T268"/>
       <c r="U268"/>
       <c r="V268"/>
       <c r="W268"/>
       <c r="X268"/>
       <c r="Y268"/>
       <c r="Z268"/>
     </row>
-    <row r="269" spans="1:26" customHeight="1" ht="54">
+    <row r="269" spans="1:26" customHeight="1" ht="52">
       <c r="A269" s="7"/>
       <c r="B269" s="7"/>
       <c r="C269" s="7"/>
       <c r="D269" s="7"/>
       <c r="E269" s="7"/>
       <c r="F269" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>383</v>
       </c>
       <c r="H269" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J269" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L269" s="5"/>
       <c r="M269" s="5"/>
       <c r="N269"/>
       <c r="O269"/>
       <c r="P269"/>
       <c r="Q269"/>
       <c r="R269"/>
       <c r="S269"/>
       <c r="T269"/>
       <c r="U269"/>
       <c r="V269"/>
       <c r="W269"/>
       <c r="X269"/>
       <c r="Y269"/>
       <c r="Z269"/>
     </row>
-    <row r="270" spans="1:26" customHeight="1" ht="59">
+    <row r="270" spans="1:26" customHeight="1" ht="54">
       <c r="A270" s="7"/>
       <c r="B270" s="7"/>
       <c r="C270" s="7"/>
       <c r="D270" s="7"/>
       <c r="E270" s="7"/>
       <c r="F270" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>384</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J270" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L270" s="5"/>
       <c r="M270" s="5"/>
       <c r="N270"/>
       <c r="O270"/>
       <c r="P270"/>
       <c r="Q270"/>
       <c r="R270"/>
       <c r="S270"/>
       <c r="T270"/>
       <c r="U270"/>
       <c r="V270"/>
       <c r="W270"/>
       <c r="X270"/>
       <c r="Y270"/>
       <c r="Z270"/>
     </row>
-    <row r="271" spans="1:26" customHeight="1" ht="56">
+    <row r="271" spans="1:26" customHeight="1" ht="59">
       <c r="A271" s="7"/>
       <c r="B271" s="7"/>
       <c r="C271" s="7"/>
       <c r="D271" s="7"/>
       <c r="E271" s="7"/>
       <c r="F271" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>385</v>
       </c>
       <c r="H271" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J271" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L271" s="5"/>
       <c r="M271" s="5"/>
       <c r="N271"/>
       <c r="O271"/>
       <c r="P271"/>
       <c r="Q271"/>
       <c r="R271"/>
       <c r="S271"/>
       <c r="T271"/>
       <c r="U271"/>
       <c r="V271"/>
       <c r="W271"/>
       <c r="X271"/>
       <c r="Y271"/>
       <c r="Z271"/>
     </row>
-    <row r="272" spans="1:26" customHeight="1" ht="54">
+    <row r="272" spans="1:26" customHeight="1" ht="56">
       <c r="A272" s="7"/>
       <c r="B272" s="7"/>
       <c r="C272" s="7"/>
       <c r="D272" s="7"/>
       <c r="E272" s="7"/>
       <c r="F272" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>386</v>
       </c>
       <c r="H272" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J272" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L272" s="5"/>
       <c r="M272" s="5"/>
       <c r="N272"/>
       <c r="O272"/>
       <c r="P272"/>
       <c r="Q272"/>
       <c r="R272"/>
       <c r="S272"/>
       <c r="T272"/>
       <c r="U272"/>
       <c r="V272"/>
       <c r="W272"/>
       <c r="X272"/>
       <c r="Y272"/>
       <c r="Z272"/>
     </row>
-    <row r="273" spans="1:26" customHeight="1" ht="64">
+    <row r="273" spans="1:26" customHeight="1" ht="54">
       <c r="A273" s="7"/>
       <c r="B273" s="7"/>
       <c r="C273" s="7"/>
       <c r="D273" s="7"/>
       <c r="E273" s="7"/>
       <c r="F273" s="5">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>387</v>
       </c>
       <c r="H273" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J273" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L273" s="5"/>
       <c r="M273" s="5"/>
       <c r="N273"/>
       <c r="O273"/>
       <c r="P273"/>
       <c r="Q273"/>
       <c r="R273"/>
       <c r="S273"/>
       <c r="T273"/>
       <c r="U273"/>
       <c r="V273"/>
       <c r="W273"/>
       <c r="X273"/>
       <c r="Y273"/>
       <c r="Z273"/>
     </row>
-    <row r="274" spans="1:26" customHeight="1" ht="65">
+    <row r="274" spans="1:26" customHeight="1" ht="64">
       <c r="A274" s="7"/>
       <c r="B274" s="7"/>
       <c r="C274" s="7"/>
       <c r="D274" s="7"/>
       <c r="E274" s="7"/>
       <c r="F274" s="5">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>388</v>
       </c>
       <c r="H274" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J274" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L274" s="5"/>
       <c r="M274" s="5"/>
       <c r="N274"/>
       <c r="O274"/>
       <c r="P274"/>
       <c r="Q274"/>
       <c r="R274"/>
       <c r="S274"/>
       <c r="T274"/>
       <c r="U274"/>
       <c r="V274"/>
       <c r="W274"/>
       <c r="X274"/>
       <c r="Y274"/>
       <c r="Z274"/>
     </row>
-    <row r="275" spans="1:26" customHeight="1" ht="66">
+    <row r="275" spans="1:26" customHeight="1" ht="65">
       <c r="A275" s="7"/>
       <c r="B275" s="7"/>
       <c r="C275" s="7"/>
       <c r="D275" s="7"/>
       <c r="E275" s="7"/>
       <c r="F275" s="5">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>389</v>
       </c>
       <c r="H275" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J275" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L275" s="5"/>
       <c r="M275" s="5"/>
       <c r="N275"/>
       <c r="O275"/>
       <c r="P275"/>
       <c r="Q275"/>
       <c r="R275"/>
       <c r="S275"/>
       <c r="T275"/>
       <c r="U275"/>
       <c r="V275"/>
       <c r="W275"/>
       <c r="X275"/>
       <c r="Y275"/>
       <c r="Z275"/>
     </row>
-    <row r="276" spans="1:26" customHeight="1" ht="56">
+    <row r="276" spans="1:26" customHeight="1" ht="66">
       <c r="A276" s="7"/>
       <c r="B276" s="7"/>
       <c r="C276" s="7"/>
       <c r="D276" s="7"/>
       <c r="E276" s="7"/>
       <c r="F276" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>390</v>
       </c>
       <c r="H276" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J276" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L276" s="5"/>
       <c r="M276" s="5"/>
       <c r="N276"/>
       <c r="O276"/>
       <c r="P276"/>
       <c r="Q276"/>
       <c r="R276"/>
       <c r="S276"/>
       <c r="T276"/>
       <c r="U276"/>
       <c r="V276"/>
       <c r="W276"/>
       <c r="X276"/>
       <c r="Y276"/>
       <c r="Z276"/>
     </row>
-    <row r="277" spans="1:26" customHeight="1" ht="68">
+    <row r="277" spans="1:26" customHeight="1" ht="56">
       <c r="A277" s="7"/>
       <c r="B277" s="7"/>
       <c r="C277" s="7"/>
       <c r="D277" s="7"/>
       <c r="E277" s="7"/>
       <c r="F277" s="5">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>391</v>
       </c>
       <c r="H277" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J277" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L277" s="5"/>
       <c r="M277" s="5"/>
       <c r="N277"/>
       <c r="O277"/>
       <c r="P277"/>
       <c r="Q277"/>
       <c r="R277"/>
       <c r="S277"/>
       <c r="T277"/>
       <c r="U277"/>
       <c r="V277"/>
       <c r="W277"/>
       <c r="X277"/>
       <c r="Y277"/>
       <c r="Z277"/>
     </row>
-    <row r="278" spans="1:26" customHeight="1" ht="57">
+    <row r="278" spans="1:26" customHeight="1" ht="68">
       <c r="A278" s="7"/>
       <c r="B278" s="7"/>
       <c r="C278" s="7"/>
       <c r="D278" s="7"/>
       <c r="E278" s="7"/>
       <c r="F278" s="5">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>392</v>
       </c>
       <c r="H278" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J278" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L278" s="5"/>
       <c r="M278" s="5"/>
       <c r="N278"/>
       <c r="O278"/>
       <c r="P278"/>
       <c r="Q278"/>
       <c r="R278"/>
       <c r="S278"/>
       <c r="T278"/>
       <c r="U278"/>
       <c r="V278"/>
       <c r="W278"/>
       <c r="X278"/>
       <c r="Y278"/>
       <c r="Z278"/>
     </row>
     <row r="279" spans="1:26" customHeight="1" ht="57">
       <c r="A279" s="7"/>
       <c r="B279" s="7"/>
       <c r="C279" s="7"/>
       <c r="D279" s="7"/>
       <c r="E279" s="7"/>
       <c r="F279" s="5">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J279" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L279" s="5"/>
       <c r="M279" s="5"/>
       <c r="N279"/>
       <c r="O279"/>
       <c r="P279"/>
       <c r="Q279"/>
       <c r="R279"/>
       <c r="S279"/>
       <c r="T279"/>
       <c r="U279"/>
       <c r="V279"/>
       <c r="W279"/>
       <c r="X279"/>
       <c r="Y279"/>
       <c r="Z279"/>
     </row>
-    <row r="280" spans="1:26" customHeight="1" ht="55">
+    <row r="280" spans="1:26" customHeight="1" ht="57">
       <c r="A280" s="7"/>
       <c r="B280" s="7"/>
       <c r="C280" s="7"/>
       <c r="D280" s="7"/>
       <c r="E280" s="7"/>
       <c r="F280" s="5">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>394</v>
       </c>
       <c r="H280" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J280" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L280" s="5"/>
       <c r="M280" s="5"/>
       <c r="N280"/>
       <c r="O280"/>
       <c r="P280"/>
       <c r="Q280"/>
       <c r="R280"/>
       <c r="S280"/>
       <c r="T280"/>
       <c r="U280"/>
       <c r="V280"/>
       <c r="W280"/>
       <c r="X280"/>
       <c r="Y280"/>
       <c r="Z280"/>
     </row>
-    <row r="281" spans="1:26" customHeight="1" ht="52">
+    <row r="281" spans="1:26" customHeight="1" ht="55">
       <c r="A281" s="7"/>
       <c r="B281" s="7"/>
       <c r="C281" s="7"/>
       <c r="D281" s="7"/>
       <c r="E281" s="7"/>
       <c r="F281" s="5">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>395</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J281" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L281" s="5"/>
       <c r="M281" s="5"/>
       <c r="N281"/>
       <c r="O281"/>
       <c r="P281"/>
       <c r="Q281"/>
       <c r="R281"/>
       <c r="S281"/>
       <c r="T281"/>
       <c r="U281"/>
       <c r="V281"/>
       <c r="W281"/>
       <c r="X281"/>
       <c r="Y281"/>
       <c r="Z281"/>
     </row>
-    <row r="282" spans="1:26" customHeight="1" ht="152">
-      <c r="A282" s="8" t="s">
+    <row r="282" spans="1:26" customHeight="1" ht="52">
+      <c r="A282" s="7"/>
+      <c r="B282" s="7"/>
+      <c r="C282" s="7"/>
+      <c r="D282" s="7"/>
+      <c r="E282" s="7"/>
+      <c r="F282" s="5">
+        <v>67</v>
+      </c>
+      <c r="G282" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="B282" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H282" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J282" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L282" s="5"/>
+      <c r="M282" s="5"/>
       <c r="N282"/>
       <c r="O282"/>
       <c r="P282"/>
       <c r="Q282"/>
       <c r="R282"/>
       <c r="S282"/>
       <c r="T282"/>
       <c r="U282"/>
       <c r="V282"/>
       <c r="W282"/>
       <c r="X282"/>
       <c r="Y282"/>
       <c r="Z282"/>
     </row>
-    <row r="283" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E283" s="7"/>
+    <row r="283" spans="1:26" customHeight="1" ht="152">
+      <c r="A283" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D283" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F283" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G283" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J283" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K283" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L283" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="M283" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="H283" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M283" s="5"/>
       <c r="N283"/>
       <c r="O283"/>
       <c r="P283"/>
       <c r="Q283"/>
       <c r="R283"/>
       <c r="S283"/>
       <c r="T283"/>
       <c r="U283"/>
       <c r="V283"/>
       <c r="W283"/>
       <c r="X283"/>
       <c r="Y283"/>
       <c r="Z283"/>
     </row>
-    <row r="284" spans="1:26" customHeight="1" ht="50">
+    <row r="284" spans="1:26" customHeight="1" ht="48">
       <c r="A284" s="7"/>
       <c r="B284" s="7"/>
       <c r="C284" s="7"/>
       <c r="D284" s="7"/>
       <c r="E284" s="7"/>
       <c r="F284" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>402</v>
       </c>
       <c r="H284" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J284" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L284" s="5"/>
       <c r="M284" s="5"/>
       <c r="N284"/>
       <c r="O284"/>
       <c r="P284"/>
       <c r="Q284"/>
       <c r="R284"/>
       <c r="S284"/>
       <c r="T284"/>
       <c r="U284"/>
       <c r="V284"/>
       <c r="W284"/>
       <c r="X284"/>
       <c r="Y284"/>
       <c r="Z284"/>
     </row>
-    <row r="285" spans="1:26" customHeight="1" ht="49">
+    <row r="285" spans="1:26" customHeight="1" ht="50">
       <c r="A285" s="7"/>
       <c r="B285" s="7"/>
       <c r="C285" s="7"/>
       <c r="D285" s="7"/>
       <c r="E285" s="7"/>
       <c r="F285" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>403</v>
       </c>
       <c r="H285" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J285" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L285" s="5"/>
       <c r="M285" s="5"/>
       <c r="N285"/>
       <c r="O285"/>
       <c r="P285"/>
       <c r="Q285"/>
       <c r="R285"/>
       <c r="S285"/>
       <c r="T285"/>
       <c r="U285"/>
       <c r="V285"/>
       <c r="W285"/>
       <c r="X285"/>
       <c r="Y285"/>
       <c r="Z285"/>
     </row>
-    <row r="286" spans="1:26" customHeight="1" ht="47">
+    <row r="286" spans="1:26" customHeight="1" ht="49">
       <c r="A286" s="7"/>
       <c r="B286" s="7"/>
       <c r="C286" s="7"/>
       <c r="D286" s="7"/>
       <c r="E286" s="7"/>
       <c r="F286" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>404</v>
       </c>
       <c r="H286" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J286" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L286" s="5"/>
       <c r="M286" s="5"/>
       <c r="N286"/>
       <c r="O286"/>
       <c r="P286"/>
       <c r="Q286"/>
       <c r="R286"/>
       <c r="S286"/>
       <c r="T286"/>
       <c r="U286"/>
       <c r="V286"/>
       <c r="W286"/>
       <c r="X286"/>
       <c r="Y286"/>
       <c r="Z286"/>
     </row>
-    <row r="287" spans="1:26" customHeight="1" ht="51">
+    <row r="287" spans="1:26" customHeight="1" ht="47">
       <c r="A287" s="7"/>
       <c r="B287" s="7"/>
       <c r="C287" s="7"/>
       <c r="D287" s="7"/>
       <c r="E287" s="7"/>
       <c r="F287" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>405</v>
       </c>
       <c r="H287" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J287" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L287" s="5"/>
       <c r="M287" s="5"/>
       <c r="N287"/>
       <c r="O287"/>
       <c r="P287"/>
       <c r="Q287"/>
       <c r="R287"/>
       <c r="S287"/>
       <c r="T287"/>
       <c r="U287"/>
       <c r="V287"/>
       <c r="W287"/>
       <c r="X287"/>
       <c r="Y287"/>
       <c r="Z287"/>
     </row>
-    <row r="288" spans="1:26" customHeight="1" ht="47">
+    <row r="288" spans="1:26" customHeight="1" ht="51">
       <c r="A288" s="7"/>
       <c r="B288" s="7"/>
       <c r="C288" s="7"/>
       <c r="D288" s="7"/>
       <c r="E288" s="7"/>
       <c r="F288" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>406</v>
       </c>
       <c r="H288" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J288" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L288" s="5"/>
       <c r="M288" s="5"/>
       <c r="N288"/>
       <c r="O288"/>
       <c r="P288"/>
       <c r="Q288"/>
       <c r="R288"/>
       <c r="S288"/>
       <c r="T288"/>
       <c r="U288"/>
       <c r="V288"/>
       <c r="W288"/>
       <c r="X288"/>
       <c r="Y288"/>
       <c r="Z288"/>
     </row>
-    <row r="289" spans="1:26" customHeight="1" ht="54">
+    <row r="289" spans="1:26" customHeight="1" ht="47">
       <c r="A289" s="7"/>
       <c r="B289" s="7"/>
       <c r="C289" s="7"/>
       <c r="D289" s="7"/>
       <c r="E289" s="7"/>
       <c r="F289" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>407</v>
       </c>
       <c r="H289" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J289" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L289" s="5"/>
       <c r="M289" s="5"/>
       <c r="N289"/>
       <c r="O289"/>
       <c r="P289"/>
       <c r="Q289"/>
       <c r="R289"/>
       <c r="S289"/>
       <c r="T289"/>
       <c r="U289"/>
       <c r="V289"/>
       <c r="W289"/>
       <c r="X289"/>
       <c r="Y289"/>
       <c r="Z289"/>
     </row>
-    <row r="290" spans="1:26" customHeight="1" ht="59">
+    <row r="290" spans="1:26" customHeight="1" ht="54">
       <c r="A290" s="7"/>
       <c r="B290" s="7"/>
       <c r="C290" s="7"/>
       <c r="D290" s="7"/>
       <c r="E290" s="7"/>
       <c r="F290" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>408</v>
       </c>
       <c r="H290" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J290" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L290" s="5"/>
       <c r="M290" s="5"/>
       <c r="N290"/>
       <c r="O290"/>
       <c r="P290"/>
       <c r="Q290"/>
       <c r="R290"/>
       <c r="S290"/>
       <c r="T290"/>
       <c r="U290"/>
       <c r="V290"/>
       <c r="W290"/>
       <c r="X290"/>
       <c r="Y290"/>
       <c r="Z290"/>
     </row>
-    <row r="291" spans="1:26" customHeight="1" ht="42">
+    <row r="291" spans="1:26" customHeight="1" ht="59">
       <c r="A291" s="7"/>
       <c r="B291" s="7"/>
       <c r="C291" s="7"/>
       <c r="D291" s="7"/>
       <c r="E291" s="7"/>
       <c r="F291" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J291" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L291" s="5"/>
       <c r="M291" s="5"/>
       <c r="N291"/>
       <c r="O291"/>
       <c r="P291"/>
       <c r="Q291"/>
       <c r="R291"/>
       <c r="S291"/>
       <c r="T291"/>
       <c r="U291"/>
       <c r="V291"/>
       <c r="W291"/>
       <c r="X291"/>
       <c r="Y291"/>
       <c r="Z291"/>
     </row>
-    <row r="292" spans="1:26" customHeight="1" ht="44">
+    <row r="292" spans="1:26" customHeight="1" ht="42">
       <c r="A292" s="7"/>
       <c r="B292" s="7"/>
       <c r="C292" s="7"/>
       <c r="D292" s="7"/>
       <c r="E292" s="7"/>
       <c r="F292" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>410</v>
       </c>
       <c r="H292" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J292" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L292" s="5"/>
       <c r="M292" s="5"/>
       <c r="N292"/>
       <c r="O292"/>
       <c r="P292"/>
       <c r="Q292"/>
       <c r="R292"/>
       <c r="S292"/>
       <c r="T292"/>
       <c r="U292"/>
       <c r="V292"/>
       <c r="W292"/>
       <c r="X292"/>
       <c r="Y292"/>
       <c r="Z292"/>
     </row>
-    <row r="293" spans="1:26" customHeight="1" ht="48">
+    <row r="293" spans="1:26" customHeight="1" ht="44">
       <c r="A293" s="7"/>
       <c r="B293" s="7"/>
       <c r="C293" s="7"/>
       <c r="D293" s="7"/>
       <c r="E293" s="7"/>
       <c r="F293" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>411</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J293" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L293" s="5"/>
       <c r="M293" s="5"/>
       <c r="N293"/>
       <c r="O293"/>
       <c r="P293"/>
       <c r="Q293"/>
       <c r="R293"/>
       <c r="S293"/>
       <c r="T293"/>
       <c r="U293"/>
       <c r="V293"/>
       <c r="W293"/>
       <c r="X293"/>
       <c r="Y293"/>
       <c r="Z293"/>
     </row>
-    <row r="294" spans="1:26" customHeight="1" ht="47">
+    <row r="294" spans="1:26" customHeight="1" ht="48">
       <c r="A294" s="7"/>
       <c r="B294" s="7"/>
       <c r="C294" s="7"/>
       <c r="D294" s="7"/>
       <c r="E294" s="7"/>
       <c r="F294" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>412</v>
       </c>
       <c r="H294" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J294" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L294" s="5"/>
       <c r="M294" s="5"/>
       <c r="N294"/>
       <c r="O294"/>
       <c r="P294"/>
       <c r="Q294"/>
       <c r="R294"/>
       <c r="S294"/>
       <c r="T294"/>
       <c r="U294"/>
       <c r="V294"/>
       <c r="W294"/>
       <c r="X294"/>
       <c r="Y294"/>
       <c r="Z294"/>
     </row>
-    <row r="295" spans="1:26" customHeight="1" ht="45">
+    <row r="295" spans="1:26" customHeight="1" ht="47">
       <c r="A295" s="7"/>
       <c r="B295" s="7"/>
       <c r="C295" s="7"/>
       <c r="D295" s="7"/>
       <c r="E295" s="7"/>
       <c r="F295" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>413</v>
       </c>
       <c r="H295" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J295" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L295" s="5"/>
       <c r="M295" s="5"/>
       <c r="N295"/>
       <c r="O295"/>
       <c r="P295"/>
       <c r="Q295"/>
       <c r="R295"/>
       <c r="S295"/>
       <c r="T295"/>
       <c r="U295"/>
       <c r="V295"/>
       <c r="W295"/>
       <c r="X295"/>
       <c r="Y295"/>
       <c r="Z295"/>
     </row>
-    <row r="296" spans="1:26" customHeight="1" ht="50">
+    <row r="296" spans="1:26" customHeight="1" ht="45">
       <c r="A296" s="7"/>
       <c r="B296" s="7"/>
       <c r="C296" s="7"/>
       <c r="D296" s="7"/>
       <c r="E296" s="7"/>
       <c r="F296" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>414</v>
       </c>
       <c r="H296" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J296" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L296" s="5"/>
       <c r="M296" s="5"/>
       <c r="N296"/>
       <c r="O296"/>
       <c r="P296"/>
       <c r="Q296"/>
       <c r="R296"/>
       <c r="S296"/>
       <c r="T296"/>
       <c r="U296"/>
       <c r="V296"/>
       <c r="W296"/>
       <c r="X296"/>
       <c r="Y296"/>
       <c r="Z296"/>
     </row>
-    <row r="297" spans="1:26" customHeight="1" ht="52">
+    <row r="297" spans="1:26" customHeight="1" ht="50">
       <c r="A297" s="7"/>
       <c r="B297" s="7"/>
       <c r="C297" s="7"/>
       <c r="D297" s="7"/>
       <c r="E297" s="7"/>
       <c r="F297" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>415</v>
       </c>
       <c r="H297" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I297" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J297" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L297" s="5"/>
       <c r="M297" s="5"/>
       <c r="N297"/>
       <c r="O297"/>
       <c r="P297"/>
       <c r="Q297"/>
       <c r="R297"/>
       <c r="S297"/>
       <c r="T297"/>
       <c r="U297"/>
       <c r="V297"/>
       <c r="W297"/>
       <c r="X297"/>
       <c r="Y297"/>
       <c r="Z297"/>
     </row>
-    <row r="298" spans="1:26" customHeight="1" ht="57">
+    <row r="298" spans="1:26" customHeight="1" ht="52">
       <c r="A298" s="7"/>
       <c r="B298" s="7"/>
       <c r="C298" s="7"/>
       <c r="D298" s="7"/>
       <c r="E298" s="7"/>
       <c r="F298" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>416</v>
       </c>
       <c r="H298" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J298" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L298" s="5"/>
       <c r="M298" s="5"/>
       <c r="N298"/>
       <c r="O298"/>
       <c r="P298"/>
       <c r="Q298"/>
       <c r="R298"/>
       <c r="S298"/>
       <c r="T298"/>
       <c r="U298"/>
       <c r="V298"/>
       <c r="W298"/>
       <c r="X298"/>
       <c r="Y298"/>
       <c r="Z298"/>
     </row>
-    <row r="299" spans="1:26" customHeight="1" ht="45">
+    <row r="299" spans="1:26" customHeight="1" ht="57">
       <c r="A299" s="7"/>
       <c r="B299" s="7"/>
       <c r="C299" s="7"/>
       <c r="D299" s="7"/>
       <c r="E299" s="7"/>
       <c r="F299" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>417</v>
       </c>
       <c r="H299" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J299" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L299" s="5"/>
       <c r="M299" s="5"/>
       <c r="N299"/>
       <c r="O299"/>
       <c r="P299"/>
       <c r="Q299"/>
       <c r="R299"/>
       <c r="S299"/>
       <c r="T299"/>
       <c r="U299"/>
       <c r="V299"/>
       <c r="W299"/>
       <c r="X299"/>
       <c r="Y299"/>
       <c r="Z299"/>
     </row>
-    <row r="300" spans="1:26" customHeight="1" ht="49">
+    <row r="300" spans="1:26" customHeight="1" ht="45">
       <c r="A300" s="7"/>
       <c r="B300" s="7"/>
       <c r="C300" s="7"/>
       <c r="D300" s="7"/>
       <c r="E300" s="7"/>
       <c r="F300" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>418</v>
       </c>
       <c r="H300" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J300" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L300" s="5"/>
       <c r="M300" s="5"/>
       <c r="N300"/>
       <c r="O300"/>
       <c r="P300"/>
       <c r="Q300"/>
       <c r="R300"/>
       <c r="S300"/>
       <c r="T300"/>
       <c r="U300"/>
       <c r="V300"/>
       <c r="W300"/>
       <c r="X300"/>
       <c r="Y300"/>
       <c r="Z300"/>
     </row>
-    <row r="301" spans="1:26" customHeight="1" ht="44">
+    <row r="301" spans="1:26" customHeight="1" ht="49">
       <c r="A301" s="7"/>
       <c r="B301" s="7"/>
       <c r="C301" s="7"/>
       <c r="D301" s="7"/>
       <c r="E301" s="7"/>
       <c r="F301" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>419</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J301" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L301" s="5"/>
       <c r="M301" s="5"/>
       <c r="N301"/>
       <c r="O301"/>
       <c r="P301"/>
       <c r="Q301"/>
       <c r="R301"/>
       <c r="S301"/>
       <c r="T301"/>
       <c r="U301"/>
       <c r="V301"/>
       <c r="W301"/>
       <c r="X301"/>
       <c r="Y301"/>
       <c r="Z301"/>
     </row>
-    <row r="302" spans="1:26" customHeight="1" ht="45">
+    <row r="302" spans="1:26" customHeight="1" ht="44">
       <c r="A302" s="7"/>
       <c r="B302" s="7"/>
       <c r="C302" s="7"/>
       <c r="D302" s="7"/>
       <c r="E302" s="7"/>
       <c r="F302" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>420</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J302" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L302" s="5"/>
       <c r="M302" s="5"/>
       <c r="N302"/>
       <c r="O302"/>
       <c r="P302"/>
       <c r="Q302"/>
       <c r="R302"/>
       <c r="S302"/>
       <c r="T302"/>
       <c r="U302"/>
       <c r="V302"/>
       <c r="W302"/>
       <c r="X302"/>
       <c r="Y302"/>
       <c r="Z302"/>
     </row>
-    <row r="303" spans="1:26" customHeight="1" ht="48">
+    <row r="303" spans="1:26" customHeight="1" ht="45">
       <c r="A303" s="7"/>
       <c r="B303" s="7"/>
       <c r="C303" s="7"/>
       <c r="D303" s="7"/>
       <c r="E303" s="7"/>
       <c r="F303" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>421</v>
       </c>
       <c r="H303" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J303" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L303" s="5"/>
       <c r="M303" s="5"/>
       <c r="N303"/>
       <c r="O303"/>
       <c r="P303"/>
       <c r="Q303"/>
       <c r="R303"/>
       <c r="S303"/>
       <c r="T303"/>
       <c r="U303"/>
       <c r="V303"/>
       <c r="W303"/>
       <c r="X303"/>
       <c r="Y303"/>
       <c r="Z303"/>
     </row>
-    <row r="304" spans="1:26" customHeight="1" ht="44">
+    <row r="304" spans="1:26" customHeight="1" ht="48">
       <c r="A304" s="7"/>
       <c r="B304" s="7"/>
       <c r="C304" s="7"/>
       <c r="D304" s="7"/>
       <c r="E304" s="7"/>
       <c r="F304" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G304" s="5" t="s">
         <v>422</v>
       </c>
       <c r="H304" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J304" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L304" s="5"/>
       <c r="M304" s="5"/>
       <c r="N304"/>
       <c r="O304"/>
       <c r="P304"/>
       <c r="Q304"/>
       <c r="R304"/>
       <c r="S304"/>
       <c r="T304"/>
       <c r="U304"/>
       <c r="V304"/>
       <c r="W304"/>
       <c r="X304"/>
       <c r="Y304"/>
       <c r="Z304"/>
     </row>
-    <row r="305" spans="1:26" customHeight="1" ht="49">
+    <row r="305" spans="1:26" customHeight="1" ht="44">
       <c r="A305" s="7"/>
       <c r="B305" s="7"/>
       <c r="C305" s="7"/>
       <c r="D305" s="7"/>
       <c r="E305" s="7"/>
       <c r="F305" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J305" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L305" s="5"/>
       <c r="M305" s="5"/>
       <c r="N305"/>
       <c r="O305"/>
       <c r="P305"/>
       <c r="Q305"/>
       <c r="R305"/>
       <c r="S305"/>
       <c r="T305"/>
       <c r="U305"/>
       <c r="V305"/>
       <c r="W305"/>
       <c r="X305"/>
       <c r="Y305"/>
       <c r="Z305"/>
     </row>
-    <row r="306" spans="1:26" customHeight="1" ht="45">
+    <row r="306" spans="1:26" customHeight="1" ht="49">
       <c r="A306" s="7"/>
       <c r="B306" s="7"/>
       <c r="C306" s="7"/>
       <c r="D306" s="7"/>
       <c r="E306" s="7"/>
       <c r="F306" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>424</v>
       </c>
       <c r="H306" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J306" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L306" s="5"/>
       <c r="M306" s="5"/>
       <c r="N306"/>
       <c r="O306"/>
       <c r="P306"/>
       <c r="Q306"/>
       <c r="R306"/>
       <c r="S306"/>
       <c r="T306"/>
       <c r="U306"/>
       <c r="V306"/>
       <c r="W306"/>
       <c r="X306"/>
       <c r="Y306"/>
       <c r="Z306"/>
     </row>
-    <row r="307" spans="1:26" customHeight="1" ht="48">
+    <row r="307" spans="1:26" customHeight="1" ht="45">
       <c r="A307" s="7"/>
       <c r="B307" s="7"/>
       <c r="C307" s="7"/>
       <c r="D307" s="7"/>
       <c r="E307" s="7"/>
       <c r="F307" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>425</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J307" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L307" s="5"/>
       <c r="M307" s="5"/>
       <c r="N307"/>
       <c r="O307"/>
       <c r="P307"/>
       <c r="Q307"/>
       <c r="R307"/>
       <c r="S307"/>
       <c r="T307"/>
       <c r="U307"/>
       <c r="V307"/>
       <c r="W307"/>
       <c r="X307"/>
       <c r="Y307"/>
       <c r="Z307"/>
     </row>
-    <row r="308" spans="1:26" customHeight="1" ht="45">
+    <row r="308" spans="1:26" customHeight="1" ht="48">
       <c r="A308" s="7"/>
       <c r="B308" s="7"/>
       <c r="C308" s="7"/>
       <c r="D308" s="7"/>
       <c r="E308" s="7"/>
       <c r="F308" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>426</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J308" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L308" s="5"/>
       <c r="M308" s="5"/>
       <c r="N308"/>
       <c r="O308"/>
       <c r="P308"/>
       <c r="Q308"/>
       <c r="R308"/>
       <c r="S308"/>
       <c r="T308"/>
       <c r="U308"/>
       <c r="V308"/>
       <c r="W308"/>
       <c r="X308"/>
       <c r="Y308"/>
       <c r="Z308"/>
     </row>
-    <row r="309" spans="1:26" customHeight="1" ht="43">
+    <row r="309" spans="1:26" customHeight="1" ht="45">
       <c r="A309" s="7"/>
       <c r="B309" s="7"/>
       <c r="C309" s="7"/>
       <c r="D309" s="7"/>
       <c r="E309" s="7"/>
       <c r="F309" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>427</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J309" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L309" s="5"/>
       <c r="M309" s="5"/>
       <c r="N309"/>
       <c r="O309"/>
       <c r="P309"/>
       <c r="Q309"/>
       <c r="R309"/>
       <c r="S309"/>
       <c r="T309"/>
       <c r="U309"/>
       <c r="V309"/>
       <c r="W309"/>
       <c r="X309"/>
       <c r="Y309"/>
       <c r="Z309"/>
     </row>
-    <row r="310" spans="1:26" customHeight="1" ht="60">
+    <row r="310" spans="1:26" customHeight="1" ht="43">
       <c r="A310" s="7"/>
       <c r="B310" s="7"/>
       <c r="C310" s="7"/>
       <c r="D310" s="7"/>
       <c r="E310" s="7"/>
       <c r="F310" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>428</v>
       </c>
       <c r="H310" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J310" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L310" s="5"/>
       <c r="M310" s="5"/>
       <c r="N310"/>
       <c r="O310"/>
       <c r="P310"/>
       <c r="Q310"/>
       <c r="R310"/>
       <c r="S310"/>
       <c r="T310"/>
       <c r="U310"/>
       <c r="V310"/>
       <c r="W310"/>
       <c r="X310"/>
       <c r="Y310"/>
       <c r="Z310"/>
     </row>
-    <row r="311" spans="1:26" customHeight="1" ht="56">
+    <row r="311" spans="1:26" customHeight="1" ht="60">
       <c r="A311" s="7"/>
       <c r="B311" s="7"/>
       <c r="C311" s="7"/>
       <c r="D311" s="7"/>
       <c r="E311" s="7"/>
       <c r="F311" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>429</v>
       </c>
       <c r="H311" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J311" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L311" s="5"/>
       <c r="M311" s="5"/>
       <c r="N311"/>
       <c r="O311"/>
       <c r="P311"/>
       <c r="Q311"/>
       <c r="R311"/>
       <c r="S311"/>
       <c r="T311"/>
       <c r="U311"/>
       <c r="V311"/>
       <c r="W311"/>
       <c r="X311"/>
       <c r="Y311"/>
       <c r="Z311"/>
     </row>
-    <row r="312" spans="1:26" customHeight="1" ht="357">
-      <c r="A312" s="8" t="s">
+    <row r="312" spans="1:26" customHeight="1" ht="56">
+      <c r="A312" s="7"/>
+      <c r="B312" s="7"/>
+      <c r="C312" s="7"/>
+      <c r="D312" s="7"/>
+      <c r="E312" s="7"/>
+      <c r="F312" s="5">
+        <v>30</v>
+      </c>
+      <c r="G312" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="B312" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H312" s="5" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J312" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L312" s="5"/>
+      <c r="M312" s="5"/>
       <c r="N312"/>
       <c r="O312"/>
       <c r="P312"/>
       <c r="Q312"/>
       <c r="R312"/>
       <c r="S312"/>
       <c r="T312"/>
       <c r="U312"/>
       <c r="V312"/>
       <c r="W312"/>
       <c r="X312"/>
       <c r="Y312"/>
       <c r="Z312"/>
     </row>
-    <row r="313" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E313" s="7"/>
+    <row r="313" spans="1:26" customHeight="1" ht="357">
+      <c r="A313" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F313" s="5">
         <v>1</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J313" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M313" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L313" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="M313" s="5" t="s">
+        <v>435</v>
+      </c>
       <c r="N313"/>
       <c r="O313"/>
       <c r="P313"/>
       <c r="Q313"/>
       <c r="R313"/>
       <c r="S313"/>
       <c r="T313"/>
       <c r="U313"/>
       <c r="V313"/>
       <c r="W313"/>
       <c r="X313"/>
       <c r="Y313"/>
       <c r="Z313"/>
     </row>
-    <row r="314" spans="1:26" customHeight="1" ht="44">
+    <row r="314" spans="1:26" customHeight="1" ht="39">
       <c r="A314" s="7"/>
       <c r="B314" s="7"/>
       <c r="C314" s="7"/>
       <c r="D314" s="7"/>
       <c r="E314" s="7"/>
       <c r="F314" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G314" s="5" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J314" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L314" s="5"/>
       <c r="M314" s="5"/>
       <c r="N314"/>
       <c r="O314"/>
       <c r="P314"/>
       <c r="Q314"/>
       <c r="R314"/>
       <c r="S314"/>
       <c r="T314"/>
       <c r="U314"/>
       <c r="V314"/>
       <c r="W314"/>
       <c r="X314"/>
       <c r="Y314"/>
       <c r="Z314"/>
     </row>
-    <row r="315" spans="1:26" customHeight="1" ht="43">
+    <row r="315" spans="1:26" customHeight="1" ht="44">
       <c r="A315" s="7"/>
       <c r="B315" s="7"/>
       <c r="C315" s="7"/>
       <c r="D315" s="7"/>
       <c r="E315" s="7"/>
       <c r="F315" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>436</v>
       </c>
       <c r="H315" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J315" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L315" s="5"/>
       <c r="M315" s="5"/>
       <c r="N315"/>
       <c r="O315"/>
       <c r="P315"/>
       <c r="Q315"/>
       <c r="R315"/>
       <c r="S315"/>
       <c r="T315"/>
       <c r="U315"/>
       <c r="V315"/>
       <c r="W315"/>
       <c r="X315"/>
       <c r="Y315"/>
       <c r="Z315"/>
     </row>
-    <row r="316" spans="1:26" customHeight="1" ht="39">
+    <row r="316" spans="1:26" customHeight="1" ht="43">
       <c r="A316" s="7"/>
       <c r="B316" s="7"/>
       <c r="C316" s="7"/>
       <c r="D316" s="7"/>
       <c r="E316" s="7"/>
       <c r="F316" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>437</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J316" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L316" s="5"/>
       <c r="M316" s="5"/>
       <c r="N316"/>
       <c r="O316"/>
       <c r="P316"/>
       <c r="Q316"/>
       <c r="R316"/>
       <c r="S316"/>
       <c r="T316"/>
       <c r="U316"/>
       <c r="V316"/>
       <c r="W316"/>
       <c r="X316"/>
       <c r="Y316"/>
       <c r="Z316"/>
     </row>
     <row r="317" spans="1:26" customHeight="1" ht="39">
       <c r="A317" s="7"/>
       <c r="B317" s="7"/>
       <c r="C317" s="7"/>
       <c r="D317" s="7"/>
       <c r="E317" s="7"/>
       <c r="F317" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>438</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J317" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L317" s="5"/>
       <c r="M317" s="5"/>
       <c r="N317"/>
       <c r="O317"/>
       <c r="P317"/>
       <c r="Q317"/>
       <c r="R317"/>
       <c r="S317"/>
       <c r="T317"/>
       <c r="U317"/>
       <c r="V317"/>
       <c r="W317"/>
       <c r="X317"/>
       <c r="Y317"/>
       <c r="Z317"/>
     </row>
-    <row r="318" spans="1:26" customHeight="1" ht="48">
+    <row r="318" spans="1:26" customHeight="1" ht="39">
       <c r="A318" s="7"/>
       <c r="B318" s="7"/>
       <c r="C318" s="7"/>
       <c r="D318" s="7"/>
       <c r="E318" s="7"/>
       <c r="F318" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>439</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J318" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L318" s="5"/>
       <c r="M318" s="5"/>
       <c r="N318"/>
       <c r="O318"/>
       <c r="P318"/>
       <c r="Q318"/>
       <c r="R318"/>
       <c r="S318"/>
       <c r="T318"/>
       <c r="U318"/>
       <c r="V318"/>
       <c r="W318"/>
       <c r="X318"/>
       <c r="Y318"/>
       <c r="Z318"/>
     </row>
-    <row r="319" spans="1:26" customHeight="1" ht="46">
+    <row r="319" spans="1:26" customHeight="1" ht="48">
       <c r="A319" s="7"/>
       <c r="B319" s="7"/>
       <c r="C319" s="7"/>
       <c r="D319" s="7"/>
       <c r="E319" s="7"/>
       <c r="F319" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>440</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J319" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L319" s="5"/>
       <c r="M319" s="5"/>
       <c r="N319"/>
       <c r="O319"/>
       <c r="P319"/>
       <c r="Q319"/>
       <c r="R319"/>
       <c r="S319"/>
       <c r="T319"/>
       <c r="U319"/>
       <c r="V319"/>
       <c r="W319"/>
       <c r="X319"/>
       <c r="Y319"/>
       <c r="Z319"/>
     </row>
-    <row r="320" spans="1:26" customHeight="1" ht="35">
+    <row r="320" spans="1:26" customHeight="1" ht="46">
       <c r="A320" s="7"/>
       <c r="B320" s="7"/>
       <c r="C320" s="7"/>
       <c r="D320" s="7"/>
       <c r="E320" s="7"/>
       <c r="F320" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>441</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J320" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L320" s="5"/>
       <c r="M320" s="5"/>
       <c r="N320"/>
       <c r="O320"/>
       <c r="P320"/>
       <c r="Q320"/>
       <c r="R320"/>
       <c r="S320"/>
       <c r="T320"/>
       <c r="U320"/>
       <c r="V320"/>
       <c r="W320"/>
       <c r="X320"/>
       <c r="Y320"/>
       <c r="Z320"/>
     </row>
-    <row r="321" spans="1:26" customHeight="1" ht="47">
+    <row r="321" spans="1:26" customHeight="1" ht="35">
       <c r="A321" s="7"/>
       <c r="B321" s="7"/>
       <c r="C321" s="7"/>
       <c r="D321" s="7"/>
       <c r="E321" s="7"/>
       <c r="F321" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>442</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J321" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L321" s="5"/>
       <c r="M321" s="5"/>
       <c r="N321"/>
       <c r="O321"/>
       <c r="P321"/>
       <c r="Q321"/>
       <c r="R321"/>
       <c r="S321"/>
       <c r="T321"/>
       <c r="U321"/>
       <c r="V321"/>
       <c r="W321"/>
       <c r="X321"/>
       <c r="Y321"/>
       <c r="Z321"/>
     </row>
-    <row r="322" spans="1:26" customHeight="1" ht="52">
+    <row r="322" spans="1:26" customHeight="1" ht="47">
       <c r="A322" s="7"/>
       <c r="B322" s="7"/>
       <c r="C322" s="7"/>
       <c r="D322" s="7"/>
       <c r="E322" s="7"/>
       <c r="F322" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>443</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J322" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L322" s="5"/>
       <c r="M322" s="5"/>
       <c r="N322"/>
       <c r="O322"/>
       <c r="P322"/>
       <c r="Q322"/>
       <c r="R322"/>
       <c r="S322"/>
       <c r="T322"/>
       <c r="U322"/>
       <c r="V322"/>
       <c r="W322"/>
       <c r="X322"/>
       <c r="Y322"/>
       <c r="Z322"/>
     </row>
-    <row r="323" spans="1:26" customHeight="1" ht="39">
+    <row r="323" spans="1:26" customHeight="1" ht="52">
       <c r="A323" s="7"/>
       <c r="B323" s="7"/>
       <c r="C323" s="7"/>
       <c r="D323" s="7"/>
       <c r="E323" s="7"/>
       <c r="F323" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>444</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J323" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L323" s="5"/>
       <c r="M323" s="5"/>
       <c r="N323"/>
       <c r="O323"/>
       <c r="P323"/>
       <c r="Q323"/>
       <c r="R323"/>
       <c r="S323"/>
       <c r="T323"/>
       <c r="U323"/>
       <c r="V323"/>
       <c r="W323"/>
       <c r="X323"/>
       <c r="Y323"/>
       <c r="Z323"/>
     </row>
-    <row r="324" spans="1:26" customHeight="1" ht="44">
+    <row r="324" spans="1:26" customHeight="1" ht="39">
       <c r="A324" s="7"/>
       <c r="B324" s="7"/>
       <c r="C324" s="7"/>
       <c r="D324" s="7"/>
       <c r="E324" s="7"/>
       <c r="F324" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>445</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J324" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L324" s="5"/>
       <c r="M324" s="5"/>
       <c r="N324"/>
       <c r="O324"/>
       <c r="P324"/>
       <c r="Q324"/>
       <c r="R324"/>
       <c r="S324"/>
       <c r="T324"/>
       <c r="U324"/>
       <c r="V324"/>
       <c r="W324"/>
       <c r="X324"/>
       <c r="Y324"/>
       <c r="Z324"/>
     </row>
-    <row r="325" spans="1:26" customHeight="1" ht="46">
+    <row r="325" spans="1:26" customHeight="1" ht="44">
       <c r="A325" s="7"/>
       <c r="B325" s="7"/>
       <c r="C325" s="7"/>
       <c r="D325" s="7"/>
       <c r="E325" s="7"/>
       <c r="F325" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>446</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J325" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L325" s="5"/>
       <c r="M325" s="5"/>
       <c r="N325"/>
       <c r="O325"/>
       <c r="P325"/>
       <c r="Q325"/>
       <c r="R325"/>
       <c r="S325"/>
       <c r="T325"/>
       <c r="U325"/>
       <c r="V325"/>
       <c r="W325"/>
       <c r="X325"/>
       <c r="Y325"/>
       <c r="Z325"/>
     </row>
-    <row r="326" spans="1:26" customHeight="1" ht="47">
+    <row r="326" spans="1:26" customHeight="1" ht="46">
       <c r="A326" s="7"/>
       <c r="B326" s="7"/>
       <c r="C326" s="7"/>
       <c r="D326" s="7"/>
       <c r="E326" s="7"/>
       <c r="F326" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>447</v>
       </c>
       <c r="H326" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J326" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L326" s="5"/>
       <c r="M326" s="5"/>
       <c r="N326"/>
       <c r="O326"/>
       <c r="P326"/>
       <c r="Q326"/>
       <c r="R326"/>
       <c r="S326"/>
       <c r="T326"/>
       <c r="U326"/>
       <c r="V326"/>
       <c r="W326"/>
       <c r="X326"/>
       <c r="Y326"/>
       <c r="Z326"/>
     </row>
     <row r="327" spans="1:26" customHeight="1" ht="47">
       <c r="A327" s="7"/>
       <c r="B327" s="7"/>
       <c r="C327" s="7"/>
       <c r="D327" s="7"/>
       <c r="E327" s="7"/>
       <c r="F327" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>448</v>
       </c>
       <c r="H327" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J327" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L327" s="5"/>
       <c r="M327" s="5"/>
       <c r="N327"/>
       <c r="O327"/>
       <c r="P327"/>
       <c r="Q327"/>
       <c r="R327"/>
       <c r="S327"/>
       <c r="T327"/>
       <c r="U327"/>
       <c r="V327"/>
       <c r="W327"/>
       <c r="X327"/>
       <c r="Y327"/>
       <c r="Z327"/>
     </row>
-    <row r="328" spans="1:26" customHeight="1" ht="48">
+    <row r="328" spans="1:26" customHeight="1" ht="47">
       <c r="A328" s="7"/>
       <c r="B328" s="7"/>
       <c r="C328" s="7"/>
       <c r="D328" s="7"/>
       <c r="E328" s="7"/>
       <c r="F328" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>449</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J328" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L328" s="5"/>
       <c r="M328" s="5"/>
       <c r="N328"/>
       <c r="O328"/>
       <c r="P328"/>
       <c r="Q328"/>
       <c r="R328"/>
       <c r="S328"/>
       <c r="T328"/>
       <c r="U328"/>
       <c r="V328"/>
       <c r="W328"/>
       <c r="X328"/>
       <c r="Y328"/>
       <c r="Z328"/>
     </row>
-    <row r="329" spans="1:26" customHeight="1" ht="50">
+    <row r="329" spans="1:26" customHeight="1" ht="48">
       <c r="A329" s="7"/>
       <c r="B329" s="7"/>
       <c r="C329" s="7"/>
       <c r="D329" s="7"/>
       <c r="E329" s="7"/>
       <c r="F329" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>450</v>
       </c>
       <c r="H329" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J329" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L329" s="5"/>
       <c r="M329" s="5"/>
       <c r="N329"/>
       <c r="O329"/>
       <c r="P329"/>
       <c r="Q329"/>
       <c r="R329"/>
       <c r="S329"/>
       <c r="T329"/>
       <c r="U329"/>
       <c r="V329"/>
       <c r="W329"/>
       <c r="X329"/>
       <c r="Y329"/>
       <c r="Z329"/>
     </row>
-    <row r="330" spans="1:26" customHeight="1" ht="55">
+    <row r="330" spans="1:26" customHeight="1" ht="50">
       <c r="A330" s="7"/>
       <c r="B330" s="7"/>
       <c r="C330" s="7"/>
       <c r="D330" s="7"/>
       <c r="E330" s="7"/>
       <c r="F330" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>451</v>
       </c>
       <c r="H330" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J330" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L330" s="5"/>
       <c r="M330" s="5"/>
       <c r="N330"/>
       <c r="O330"/>
       <c r="P330"/>
       <c r="Q330"/>
       <c r="R330"/>
       <c r="S330"/>
       <c r="T330"/>
       <c r="U330"/>
       <c r="V330"/>
       <c r="W330"/>
       <c r="X330"/>
       <c r="Y330"/>
       <c r="Z330"/>
     </row>
-    <row r="331" spans="1:26" customHeight="1" ht="61">
+    <row r="331" spans="1:26" customHeight="1" ht="55">
       <c r="A331" s="7"/>
       <c r="B331" s="7"/>
       <c r="C331" s="7"/>
       <c r="D331" s="7"/>
       <c r="E331" s="7"/>
       <c r="F331" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>452</v>
       </c>
       <c r="H331" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I331" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J331" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L331" s="5"/>
       <c r="M331" s="5"/>
       <c r="N331"/>
       <c r="O331"/>
       <c r="P331"/>
       <c r="Q331"/>
       <c r="R331"/>
       <c r="S331"/>
       <c r="T331"/>
       <c r="U331"/>
       <c r="V331"/>
       <c r="W331"/>
       <c r="X331"/>
       <c r="Y331"/>
       <c r="Z331"/>
     </row>
-    <row r="332" spans="1:26" customHeight="1" ht="54">
+    <row r="332" spans="1:26" customHeight="1" ht="61">
       <c r="A332" s="7"/>
       <c r="B332" s="7"/>
       <c r="C332" s="7"/>
       <c r="D332" s="7"/>
       <c r="E332" s="7"/>
       <c r="F332" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>453</v>
       </c>
       <c r="H332" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J332" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L332" s="5"/>
       <c r="M332" s="5"/>
       <c r="N332"/>
       <c r="O332"/>
       <c r="P332"/>
       <c r="Q332"/>
       <c r="R332"/>
       <c r="S332"/>
       <c r="T332"/>
       <c r="U332"/>
       <c r="V332"/>
       <c r="W332"/>
       <c r="X332"/>
       <c r="Y332"/>
       <c r="Z332"/>
     </row>
-    <row r="333" spans="1:26" customHeight="1" ht="59">
+    <row r="333" spans="1:26" customHeight="1" ht="54">
       <c r="A333" s="7"/>
       <c r="B333" s="7"/>
       <c r="C333" s="7"/>
       <c r="D333" s="7"/>
       <c r="E333" s="7"/>
       <c r="F333" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>454</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J333" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L333" s="5"/>
       <c r="M333" s="5"/>
       <c r="N333"/>
       <c r="O333"/>
       <c r="P333"/>
       <c r="Q333"/>
       <c r="R333"/>
       <c r="S333"/>
       <c r="T333"/>
       <c r="U333"/>
       <c r="V333"/>
       <c r="W333"/>
       <c r="X333"/>
       <c r="Y333"/>
       <c r="Z333"/>
     </row>
-    <row r="334" spans="1:26" customHeight="1" ht="61">
+    <row r="334" spans="1:26" customHeight="1" ht="59">
       <c r="A334" s="7"/>
       <c r="B334" s="7"/>
       <c r="C334" s="7"/>
       <c r="D334" s="7"/>
       <c r="E334" s="7"/>
       <c r="F334" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>455</v>
       </c>
       <c r="H334" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I334" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J334" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L334" s="5"/>
       <c r="M334" s="5"/>
       <c r="N334"/>
       <c r="O334"/>
       <c r="P334"/>
       <c r="Q334"/>
       <c r="R334"/>
       <c r="S334"/>
       <c r="T334"/>
       <c r="U334"/>
       <c r="V334"/>
       <c r="W334"/>
       <c r="X334"/>
       <c r="Y334"/>
       <c r="Z334"/>
     </row>
-    <row r="335" spans="1:26" customHeight="1" ht="58">
+    <row r="335" spans="1:26" customHeight="1" ht="61">
       <c r="A335" s="7"/>
       <c r="B335" s="7"/>
       <c r="C335" s="7"/>
       <c r="D335" s="7"/>
       <c r="E335" s="7"/>
       <c r="F335" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>456</v>
       </c>
       <c r="H335" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I335" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J335" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L335" s="5"/>
       <c r="M335" s="5"/>
       <c r="N335"/>
       <c r="O335"/>
       <c r="P335"/>
       <c r="Q335"/>
       <c r="R335"/>
       <c r="S335"/>
       <c r="T335"/>
       <c r="U335"/>
       <c r="V335"/>
       <c r="W335"/>
       <c r="X335"/>
       <c r="Y335"/>
       <c r="Z335"/>
     </row>
-    <row r="336" spans="1:26" customHeight="1" ht="57">
+    <row r="336" spans="1:26" customHeight="1" ht="58">
       <c r="A336" s="7"/>
       <c r="B336" s="7"/>
       <c r="C336" s="7"/>
       <c r="D336" s="7"/>
       <c r="E336" s="7"/>
       <c r="F336" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>457</v>
       </c>
       <c r="H336" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J336" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L336" s="5"/>
       <c r="M336" s="5"/>
       <c r="N336"/>
       <c r="O336"/>
       <c r="P336"/>
       <c r="Q336"/>
       <c r="R336"/>
       <c r="S336"/>
       <c r="T336"/>
       <c r="U336"/>
       <c r="V336"/>
       <c r="W336"/>
       <c r="X336"/>
       <c r="Y336"/>
       <c r="Z336"/>
     </row>
-    <row r="337" spans="1:26" customHeight="1" ht="56">
+    <row r="337" spans="1:26" customHeight="1" ht="57">
       <c r="A337" s="7"/>
       <c r="B337" s="7"/>
       <c r="C337" s="7"/>
       <c r="D337" s="7"/>
       <c r="E337" s="7"/>
       <c r="F337" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>458</v>
       </c>
       <c r="H337" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J337" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L337" s="5"/>
       <c r="M337" s="5"/>
       <c r="N337"/>
       <c r="O337"/>
       <c r="P337"/>
       <c r="Q337"/>
       <c r="R337"/>
       <c r="S337"/>
       <c r="T337"/>
       <c r="U337"/>
       <c r="V337"/>
       <c r="W337"/>
       <c r="X337"/>
       <c r="Y337"/>
       <c r="Z337"/>
     </row>
-    <row r="338" spans="1:26" customHeight="1" ht="54">
+    <row r="338" spans="1:26" customHeight="1" ht="56">
       <c r="A338" s="7"/>
       <c r="B338" s="7"/>
       <c r="C338" s="7"/>
       <c r="D338" s="7"/>
       <c r="E338" s="7"/>
       <c r="F338" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>459</v>
       </c>
       <c r="H338" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I338" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J338" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L338" s="5"/>
       <c r="M338" s="5"/>
       <c r="N338"/>
       <c r="O338"/>
       <c r="P338"/>
       <c r="Q338"/>
       <c r="R338"/>
       <c r="S338"/>
       <c r="T338"/>
       <c r="U338"/>
       <c r="V338"/>
       <c r="W338"/>
       <c r="X338"/>
       <c r="Y338"/>
       <c r="Z338"/>
     </row>
-    <row r="339" spans="1:26" customHeight="1" ht="52">
+    <row r="339" spans="1:26" customHeight="1" ht="54">
       <c r="A339" s="7"/>
       <c r="B339" s="7"/>
       <c r="C339" s="7"/>
       <c r="D339" s="7"/>
       <c r="E339" s="7"/>
       <c r="F339" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>460</v>
       </c>
       <c r="H339" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J339" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L339" s="5"/>
       <c r="M339" s="5"/>
       <c r="N339"/>
       <c r="O339"/>
       <c r="P339"/>
       <c r="Q339"/>
       <c r="R339"/>
       <c r="S339"/>
       <c r="T339"/>
       <c r="U339"/>
       <c r="V339"/>
       <c r="W339"/>
       <c r="X339"/>
       <c r="Y339"/>
       <c r="Z339"/>
     </row>
-    <row r="340" spans="1:26" customHeight="1" ht="48">
+    <row r="340" spans="1:26" customHeight="1" ht="52">
       <c r="A340" s="7"/>
       <c r="B340" s="7"/>
       <c r="C340" s="7"/>
       <c r="D340" s="7"/>
       <c r="E340" s="7"/>
       <c r="F340" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>461</v>
       </c>
       <c r="H340" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I340" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J340" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K340" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L340" s="5"/>
       <c r="M340" s="5"/>
       <c r="N340"/>
       <c r="O340"/>
       <c r="P340"/>
       <c r="Q340"/>
       <c r="R340"/>
       <c r="S340"/>
       <c r="T340"/>
       <c r="U340"/>
       <c r="V340"/>
       <c r="W340"/>
       <c r="X340"/>
       <c r="Y340"/>
       <c r="Z340"/>
     </row>
-    <row r="341" spans="1:26" customHeight="1" ht="55">
+    <row r="341" spans="1:26" customHeight="1" ht="48">
       <c r="A341" s="7"/>
       <c r="B341" s="7"/>
       <c r="C341" s="7"/>
       <c r="D341" s="7"/>
       <c r="E341" s="7"/>
       <c r="F341" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>462</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I341" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J341" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K341" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L341" s="5"/>
       <c r="M341" s="5"/>
       <c r="N341"/>
       <c r="O341"/>
       <c r="P341"/>
       <c r="Q341"/>
       <c r="R341"/>
       <c r="S341"/>
       <c r="T341"/>
       <c r="U341"/>
       <c r="V341"/>
       <c r="W341"/>
       <c r="X341"/>
       <c r="Y341"/>
       <c r="Z341"/>
     </row>
-    <row r="342" spans="1:26" customHeight="1" ht="51">
+    <row r="342" spans="1:26" customHeight="1" ht="55">
       <c r="A342" s="7"/>
       <c r="B342" s="7"/>
       <c r="C342" s="7"/>
       <c r="D342" s="7"/>
       <c r="E342" s="7"/>
       <c r="F342" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>463</v>
       </c>
       <c r="H342" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I342" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J342" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L342" s="5"/>
       <c r="M342" s="5"/>
       <c r="N342"/>
       <c r="O342"/>
       <c r="P342"/>
       <c r="Q342"/>
       <c r="R342"/>
       <c r="S342"/>
       <c r="T342"/>
       <c r="U342"/>
       <c r="V342"/>
       <c r="W342"/>
       <c r="X342"/>
       <c r="Y342"/>
       <c r="Z342"/>
     </row>
     <row r="343" spans="1:26" customHeight="1" ht="51">
       <c r="A343" s="7"/>
       <c r="B343" s="7"/>
       <c r="C343" s="7"/>
       <c r="D343" s="7"/>
       <c r="E343" s="7"/>
       <c r="F343" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>464</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I343" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J343" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L343" s="5"/>
       <c r="M343" s="5"/>
       <c r="N343"/>
       <c r="O343"/>
       <c r="P343"/>
       <c r="Q343"/>
       <c r="R343"/>
       <c r="S343"/>
       <c r="T343"/>
       <c r="U343"/>
       <c r="V343"/>
       <c r="W343"/>
       <c r="X343"/>
       <c r="Y343"/>
       <c r="Z343"/>
     </row>
-    <row r="344" spans="1:26" customHeight="1" ht="52">
+    <row r="344" spans="1:26" customHeight="1" ht="51">
       <c r="A344" s="7"/>
       <c r="B344" s="7"/>
       <c r="C344" s="7"/>
       <c r="D344" s="7"/>
       <c r="E344" s="7"/>
       <c r="F344" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>465</v>
       </c>
       <c r="H344" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I344" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J344" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L344" s="5"/>
       <c r="M344" s="5"/>
       <c r="N344"/>
       <c r="O344"/>
       <c r="P344"/>
       <c r="Q344"/>
       <c r="R344"/>
       <c r="S344"/>
       <c r="T344"/>
       <c r="U344"/>
       <c r="V344"/>
       <c r="W344"/>
       <c r="X344"/>
       <c r="Y344"/>
       <c r="Z344"/>
     </row>
-    <row r="345" spans="1:26" customHeight="1" ht="59">
+    <row r="345" spans="1:26" customHeight="1" ht="52">
       <c r="A345" s="7"/>
       <c r="B345" s="7"/>
       <c r="C345" s="7"/>
       <c r="D345" s="7"/>
       <c r="E345" s="7"/>
       <c r="F345" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>466</v>
       </c>
       <c r="H345" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I345" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J345" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L345" s="5"/>
       <c r="M345" s="5"/>
       <c r="N345"/>
       <c r="O345"/>
       <c r="P345"/>
       <c r="Q345"/>
       <c r="R345"/>
       <c r="S345"/>
       <c r="T345"/>
       <c r="U345"/>
       <c r="V345"/>
       <c r="W345"/>
       <c r="X345"/>
       <c r="Y345"/>
       <c r="Z345"/>
     </row>
-    <row r="346" spans="1:26" customHeight="1" ht="61">
+    <row r="346" spans="1:26" customHeight="1" ht="59">
       <c r="A346" s="7"/>
       <c r="B346" s="7"/>
       <c r="C346" s="7"/>
       <c r="D346" s="7"/>
       <c r="E346" s="7"/>
       <c r="F346" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>467</v>
       </c>
       <c r="H346" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I346" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J346" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L346" s="5"/>
       <c r="M346" s="5"/>
       <c r="N346"/>
       <c r="O346"/>
       <c r="P346"/>
       <c r="Q346"/>
       <c r="R346"/>
       <c r="S346"/>
       <c r="T346"/>
       <c r="U346"/>
       <c r="V346"/>
       <c r="W346"/>
       <c r="X346"/>
       <c r="Y346"/>
       <c r="Z346"/>
     </row>
-    <row r="347" spans="1:26" customHeight="1" ht="52">
+    <row r="347" spans="1:26" customHeight="1" ht="61">
       <c r="A347" s="7"/>
       <c r="B347" s="7"/>
       <c r="C347" s="7"/>
       <c r="D347" s="7"/>
       <c r="E347" s="7"/>
       <c r="F347" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>468</v>
       </c>
       <c r="H347" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I347" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J347" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L347" s="5"/>
       <c r="M347" s="5"/>
       <c r="N347"/>
       <c r="O347"/>
       <c r="P347"/>
       <c r="Q347"/>
       <c r="R347"/>
       <c r="S347"/>
       <c r="T347"/>
       <c r="U347"/>
       <c r="V347"/>
       <c r="W347"/>
       <c r="X347"/>
       <c r="Y347"/>
       <c r="Z347"/>
     </row>
-    <row r="348" spans="1:26" customHeight="1" ht="63">
+    <row r="348" spans="1:26" customHeight="1" ht="52">
       <c r="A348" s="7"/>
       <c r="B348" s="7"/>
       <c r="C348" s="7"/>
       <c r="D348" s="7"/>
       <c r="E348" s="7"/>
       <c r="F348" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>469</v>
       </c>
       <c r="H348" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I348" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J348" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L348" s="5"/>
       <c r="M348" s="5"/>
       <c r="N348"/>
       <c r="O348"/>
       <c r="P348"/>
       <c r="Q348"/>
       <c r="R348"/>
       <c r="S348"/>
       <c r="T348"/>
       <c r="U348"/>
       <c r="V348"/>
       <c r="W348"/>
       <c r="X348"/>
       <c r="Y348"/>
       <c r="Z348"/>
     </row>
-    <row r="349" spans="1:26" customHeight="1" ht="52">
+    <row r="349" spans="1:26" customHeight="1" ht="63">
       <c r="A349" s="7"/>
       <c r="B349" s="7"/>
       <c r="C349" s="7"/>
       <c r="D349" s="7"/>
       <c r="E349" s="7"/>
       <c r="F349" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>470</v>
       </c>
       <c r="H349" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I349" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J349" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L349" s="5"/>
       <c r="M349" s="5"/>
       <c r="N349"/>
       <c r="O349"/>
       <c r="P349"/>
       <c r="Q349"/>
       <c r="R349"/>
       <c r="S349"/>
       <c r="T349"/>
       <c r="U349"/>
       <c r="V349"/>
       <c r="W349"/>
       <c r="X349"/>
       <c r="Y349"/>
       <c r="Z349"/>
     </row>
-    <row r="350" spans="1:26" customHeight="1" ht="50">
+    <row r="350" spans="1:26" customHeight="1" ht="52">
       <c r="A350" s="7"/>
       <c r="B350" s="7"/>
       <c r="C350" s="7"/>
       <c r="D350" s="7"/>
       <c r="E350" s="7"/>
       <c r="F350" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>471</v>
       </c>
       <c r="H350" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I350" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J350" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L350" s="5"/>
       <c r="M350" s="5"/>
       <c r="N350"/>
       <c r="O350"/>
       <c r="P350"/>
       <c r="Q350"/>
       <c r="R350"/>
       <c r="S350"/>
       <c r="T350"/>
       <c r="U350"/>
       <c r="V350"/>
       <c r="W350"/>
       <c r="X350"/>
       <c r="Y350"/>
       <c r="Z350"/>
     </row>
     <row r="351" spans="1:26" customHeight="1" ht="50">
       <c r="A351" s="7"/>
       <c r="B351" s="7"/>
       <c r="C351" s="7"/>
       <c r="D351" s="7"/>
       <c r="E351" s="7"/>
       <c r="F351" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>472</v>
       </c>
       <c r="H351" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I351" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J351" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L351" s="5"/>
       <c r="M351" s="5"/>
       <c r="N351"/>
       <c r="O351"/>
       <c r="P351"/>
       <c r="Q351"/>
       <c r="R351"/>
       <c r="S351"/>
       <c r="T351"/>
       <c r="U351"/>
       <c r="V351"/>
       <c r="W351"/>
       <c r="X351"/>
       <c r="Y351"/>
       <c r="Z351"/>
     </row>
-    <row r="352" spans="1:26" customHeight="1" ht="51">
+    <row r="352" spans="1:26" customHeight="1" ht="50">
       <c r="A352" s="7"/>
       <c r="B352" s="7"/>
       <c r="C352" s="7"/>
       <c r="D352" s="7"/>
       <c r="E352" s="7"/>
       <c r="F352" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>473</v>
       </c>
       <c r="H352" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I352" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J352" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L352" s="5"/>
       <c r="M352" s="5"/>
       <c r="N352"/>
       <c r="O352"/>
       <c r="P352"/>
       <c r="Q352"/>
       <c r="R352"/>
       <c r="S352"/>
       <c r="T352"/>
       <c r="U352"/>
       <c r="V352"/>
       <c r="W352"/>
       <c r="X352"/>
       <c r="Y352"/>
       <c r="Z352"/>
     </row>
-    <row r="353" spans="1:26" customHeight="1" ht="53">
+    <row r="353" spans="1:26" customHeight="1" ht="51">
       <c r="A353" s="7"/>
       <c r="B353" s="7"/>
       <c r="C353" s="7"/>
       <c r="D353" s="7"/>
       <c r="E353" s="7"/>
       <c r="F353" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>474</v>
       </c>
       <c r="H353" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J353" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L353" s="5"/>
       <c r="M353" s="5"/>
       <c r="N353"/>
       <c r="O353"/>
       <c r="P353"/>
       <c r="Q353"/>
       <c r="R353"/>
       <c r="S353"/>
       <c r="T353"/>
       <c r="U353"/>
       <c r="V353"/>
       <c r="W353"/>
       <c r="X353"/>
       <c r="Y353"/>
       <c r="Z353"/>
     </row>
-    <row r="354" spans="1:26" customHeight="1" ht="51">
+    <row r="354" spans="1:26" customHeight="1" ht="53">
       <c r="A354" s="7"/>
       <c r="B354" s="7"/>
       <c r="C354" s="7"/>
       <c r="D354" s="7"/>
       <c r="E354" s="7"/>
       <c r="F354" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>475</v>
       </c>
       <c r="H354" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J354" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L354" s="5"/>
       <c r="M354" s="5"/>
       <c r="N354"/>
       <c r="O354"/>
       <c r="P354"/>
       <c r="Q354"/>
       <c r="R354"/>
       <c r="S354"/>
       <c r="T354"/>
       <c r="U354"/>
       <c r="V354"/>
       <c r="W354"/>
       <c r="X354"/>
       <c r="Y354"/>
       <c r="Z354"/>
     </row>
-    <row r="355" spans="1:26" customHeight="1" ht="50">
+    <row r="355" spans="1:26" customHeight="1" ht="51">
       <c r="A355" s="7"/>
       <c r="B355" s="7"/>
       <c r="C355" s="7"/>
       <c r="D355" s="7"/>
       <c r="E355" s="7"/>
       <c r="F355" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>476</v>
       </c>
       <c r="H355" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I355" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J355" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L355" s="5"/>
       <c r="M355" s="5"/>
       <c r="N355"/>
       <c r="O355"/>
       <c r="P355"/>
       <c r="Q355"/>
       <c r="R355"/>
       <c r="S355"/>
       <c r="T355"/>
       <c r="U355"/>
       <c r="V355"/>
       <c r="W355"/>
       <c r="X355"/>
       <c r="Y355"/>
       <c r="Z355"/>
     </row>
-    <row r="356" spans="1:26" customHeight="1" ht="51">
+    <row r="356" spans="1:26" customHeight="1" ht="50">
       <c r="A356" s="7"/>
       <c r="B356" s="7"/>
       <c r="C356" s="7"/>
       <c r="D356" s="7"/>
       <c r="E356" s="7"/>
       <c r="F356" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>477</v>
       </c>
       <c r="H356" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I356" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J356" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L356" s="5"/>
       <c r="M356" s="5"/>
       <c r="N356"/>
       <c r="O356"/>
       <c r="P356"/>
       <c r="Q356"/>
       <c r="R356"/>
       <c r="S356"/>
       <c r="T356"/>
       <c r="U356"/>
       <c r="V356"/>
       <c r="W356"/>
       <c r="X356"/>
       <c r="Y356"/>
       <c r="Z356"/>
     </row>
-    <row r="357" spans="1:26" customHeight="1" ht="48">
+    <row r="357" spans="1:26" customHeight="1" ht="51">
       <c r="A357" s="7"/>
       <c r="B357" s="7"/>
       <c r="C357" s="7"/>
       <c r="D357" s="7"/>
       <c r="E357" s="7"/>
       <c r="F357" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>478</v>
       </c>
       <c r="H357" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I357" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J357" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L357" s="5"/>
       <c r="M357" s="5"/>
       <c r="N357"/>
       <c r="O357"/>
       <c r="P357"/>
       <c r="Q357"/>
       <c r="R357"/>
       <c r="S357"/>
       <c r="T357"/>
       <c r="U357"/>
       <c r="V357"/>
       <c r="W357"/>
       <c r="X357"/>
       <c r="Y357"/>
       <c r="Z357"/>
     </row>
-    <row r="358" spans="1:26" customHeight="1" ht="51">
+    <row r="358" spans="1:26" customHeight="1" ht="48">
       <c r="A358" s="7"/>
       <c r="B358" s="7"/>
       <c r="C358" s="7"/>
       <c r="D358" s="7"/>
       <c r="E358" s="7"/>
       <c r="F358" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>479</v>
       </c>
       <c r="H358" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I358" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J358" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L358" s="5"/>
       <c r="M358" s="5"/>
       <c r="N358"/>
       <c r="O358"/>
       <c r="P358"/>
       <c r="Q358"/>
       <c r="R358"/>
       <c r="S358"/>
       <c r="T358"/>
       <c r="U358"/>
       <c r="V358"/>
       <c r="W358"/>
       <c r="X358"/>
       <c r="Y358"/>
       <c r="Z358"/>
     </row>
-    <row r="359" spans="1:26" customHeight="1" ht="53">
+    <row r="359" spans="1:26" customHeight="1" ht="51">
       <c r="A359" s="7"/>
       <c r="B359" s="7"/>
       <c r="C359" s="7"/>
       <c r="D359" s="7"/>
       <c r="E359" s="7"/>
       <c r="F359" s="5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>480</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I359" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J359" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L359" s="5"/>
       <c r="M359" s="5"/>
       <c r="N359"/>
       <c r="O359"/>
       <c r="P359"/>
       <c r="Q359"/>
       <c r="R359"/>
       <c r="S359"/>
       <c r="T359"/>
       <c r="U359"/>
       <c r="V359"/>
       <c r="W359"/>
       <c r="X359"/>
       <c r="Y359"/>
       <c r="Z359"/>
     </row>
-    <row r="360" spans="1:26" customHeight="1" ht="55">
+    <row r="360" spans="1:26" customHeight="1" ht="53">
       <c r="A360" s="7"/>
       <c r="B360" s="7"/>
       <c r="C360" s="7"/>
       <c r="D360" s="7"/>
       <c r="E360" s="7"/>
       <c r="F360" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>481</v>
       </c>
       <c r="H360" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J360" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L360" s="5"/>
       <c r="M360" s="5"/>
       <c r="N360"/>
       <c r="O360"/>
       <c r="P360"/>
       <c r="Q360"/>
       <c r="R360"/>
       <c r="S360"/>
       <c r="T360"/>
       <c r="U360"/>
       <c r="V360"/>
       <c r="W360"/>
       <c r="X360"/>
       <c r="Y360"/>
       <c r="Z360"/>
     </row>
-    <row r="361" spans="1:26" customHeight="1" ht="64">
+    <row r="361" spans="1:26" customHeight="1" ht="55">
       <c r="A361" s="7"/>
       <c r="B361" s="7"/>
       <c r="C361" s="7"/>
       <c r="D361" s="7"/>
       <c r="E361" s="7"/>
       <c r="F361" s="5">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>482</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I361" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J361" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L361" s="5"/>
       <c r="M361" s="5"/>
       <c r="N361"/>
       <c r="O361"/>
       <c r="P361"/>
       <c r="Q361"/>
       <c r="R361"/>
       <c r="S361"/>
       <c r="T361"/>
       <c r="U361"/>
       <c r="V361"/>
       <c r="W361"/>
       <c r="X361"/>
       <c r="Y361"/>
       <c r="Z361"/>
     </row>
-    <row r="362" spans="1:26" customHeight="1" ht="65">
+    <row r="362" spans="1:26" customHeight="1" ht="64">
       <c r="A362" s="7"/>
       <c r="B362" s="7"/>
       <c r="C362" s="7"/>
       <c r="D362" s="7"/>
       <c r="E362" s="7"/>
       <c r="F362" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>483</v>
       </c>
       <c r="H362" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I362" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J362" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K362" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L362" s="5"/>
       <c r="M362" s="5"/>
       <c r="N362"/>
       <c r="O362"/>
       <c r="P362"/>
       <c r="Q362"/>
       <c r="R362"/>
       <c r="S362"/>
       <c r="T362"/>
       <c r="U362"/>
       <c r="V362"/>
       <c r="W362"/>
       <c r="X362"/>
       <c r="Y362"/>
       <c r="Z362"/>
     </row>
-    <row r="363" spans="1:26" customHeight="1" ht="52">
+    <row r="363" spans="1:26" customHeight="1" ht="65">
       <c r="A363" s="7"/>
       <c r="B363" s="7"/>
       <c r="C363" s="7"/>
       <c r="D363" s="7"/>
       <c r="E363" s="7"/>
       <c r="F363" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>484</v>
       </c>
       <c r="H363" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I363" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J363" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L363" s="5"/>
       <c r="M363" s="5"/>
       <c r="N363"/>
       <c r="O363"/>
       <c r="P363"/>
       <c r="Q363"/>
       <c r="R363"/>
       <c r="S363"/>
       <c r="T363"/>
       <c r="U363"/>
       <c r="V363"/>
       <c r="W363"/>
       <c r="X363"/>
       <c r="Y363"/>
       <c r="Z363"/>
     </row>
-    <row r="364" spans="1:26" customHeight="1" ht="51">
+    <row r="364" spans="1:26" customHeight="1" ht="52">
       <c r="A364" s="7"/>
       <c r="B364" s="7"/>
       <c r="C364" s="7"/>
       <c r="D364" s="7"/>
       <c r="E364" s="7"/>
       <c r="F364" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>485</v>
       </c>
       <c r="H364" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J364" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L364" s="5"/>
       <c r="M364" s="5"/>
       <c r="N364"/>
       <c r="O364"/>
       <c r="P364"/>
       <c r="Q364"/>
       <c r="R364"/>
       <c r="S364"/>
       <c r="T364"/>
       <c r="U364"/>
       <c r="V364"/>
       <c r="W364"/>
       <c r="X364"/>
       <c r="Y364"/>
       <c r="Z364"/>
     </row>
-    <row r="365" spans="1:26" customHeight="1" ht="56">
+    <row r="365" spans="1:26" customHeight="1" ht="51">
       <c r="A365" s="7"/>
       <c r="B365" s="7"/>
       <c r="C365" s="7"/>
       <c r="D365" s="7"/>
       <c r="E365" s="7"/>
       <c r="F365" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>486</v>
       </c>
       <c r="H365" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J365" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L365" s="5"/>
       <c r="M365" s="5"/>
       <c r="N365"/>
       <c r="O365"/>
       <c r="P365"/>
       <c r="Q365"/>
       <c r="R365"/>
       <c r="S365"/>
       <c r="T365"/>
       <c r="U365"/>
       <c r="V365"/>
       <c r="W365"/>
       <c r="X365"/>
       <c r="Y365"/>
       <c r="Z365"/>
     </row>
-    <row r="366" spans="1:26" customHeight="1" ht="227.28571428571">
-      <c r="A366" s="8" t="s">
+    <row r="366" spans="1:26" customHeight="1" ht="56">
+      <c r="A366" s="7"/>
+      <c r="B366" s="7"/>
+      <c r="C366" s="7"/>
+      <c r="D366" s="7"/>
+      <c r="E366" s="7"/>
+      <c r="F366" s="5">
+        <v>53</v>
+      </c>
+      <c r="G366" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="B366" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H366" s="5" t="s">
-        <v>489</v>
+        <v>32</v>
       </c>
       <c r="I366" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J366" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L366" s="5"/>
+      <c r="M366" s="5"/>
       <c r="N366"/>
       <c r="O366"/>
       <c r="P366"/>
       <c r="Q366"/>
       <c r="R366"/>
       <c r="S366"/>
       <c r="T366"/>
       <c r="U366"/>
       <c r="V366"/>
       <c r="W366"/>
       <c r="X366"/>
       <c r="Y366"/>
       <c r="Z366"/>
     </row>
-    <row r="367" spans="1:26" customHeight="1" ht="62">
-[...4 lines deleted...]
-      <c r="E367" s="7"/>
+    <row r="367" spans="1:26" customHeight="1" ht="227.28571428571">
+      <c r="A367" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C367" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F367" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G367" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J367" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K367" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L367" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="M367" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="H367" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M367" s="5"/>
       <c r="N367"/>
       <c r="O367"/>
       <c r="P367"/>
       <c r="Q367"/>
       <c r="R367"/>
       <c r="S367"/>
       <c r="T367"/>
       <c r="U367"/>
       <c r="V367"/>
       <c r="W367"/>
       <c r="X367"/>
       <c r="Y367"/>
       <c r="Z367"/>
     </row>
-    <row r="368" spans="1:26" customHeight="1" ht="50">
+    <row r="368" spans="1:26" customHeight="1" ht="62">
       <c r="A368" s="7"/>
       <c r="B368" s="7"/>
       <c r="C368" s="7"/>
       <c r="D368" s="7"/>
       <c r="E368" s="7"/>
       <c r="F368" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>493</v>
       </c>
       <c r="H368" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I368" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J368" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L368" s="5"/>
       <c r="M368" s="5"/>
       <c r="N368"/>
       <c r="O368"/>
       <c r="P368"/>
       <c r="Q368"/>
       <c r="R368"/>
       <c r="S368"/>
       <c r="T368"/>
       <c r="U368"/>
       <c r="V368"/>
       <c r="W368"/>
       <c r="X368"/>
       <c r="Y368"/>
       <c r="Z368"/>
     </row>
-    <row r="369" spans="1:26" customHeight="1" ht="54">
+    <row r="369" spans="1:26" customHeight="1" ht="50">
       <c r="A369" s="7"/>
       <c r="B369" s="7"/>
       <c r="C369" s="7"/>
       <c r="D369" s="7"/>
       <c r="E369" s="7"/>
       <c r="F369" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>494</v>
       </c>
       <c r="H369" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I369" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J369" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L369" s="5"/>
       <c r="M369" s="5"/>
       <c r="N369"/>
       <c r="O369"/>
       <c r="P369"/>
       <c r="Q369"/>
       <c r="R369"/>
       <c r="S369"/>
       <c r="T369"/>
       <c r="U369"/>
       <c r="V369"/>
       <c r="W369"/>
       <c r="X369"/>
       <c r="Y369"/>
       <c r="Z369"/>
     </row>
-    <row r="370" spans="1:26" customHeight="1" ht="49">
+    <row r="370" spans="1:26" customHeight="1" ht="54">
       <c r="A370" s="7"/>
       <c r="B370" s="7"/>
       <c r="C370" s="7"/>
       <c r="D370" s="7"/>
       <c r="E370" s="7"/>
       <c r="F370" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>495</v>
       </c>
       <c r="H370" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J370" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L370" s="5"/>
       <c r="M370" s="5"/>
       <c r="N370"/>
       <c r="O370"/>
       <c r="P370"/>
       <c r="Q370"/>
       <c r="R370"/>
       <c r="S370"/>
       <c r="T370"/>
       <c r="U370"/>
       <c r="V370"/>
       <c r="W370"/>
       <c r="X370"/>
       <c r="Y370"/>
       <c r="Z370"/>
     </row>
-    <row r="371" spans="1:26" customHeight="1" ht="58">
+    <row r="371" spans="1:26" customHeight="1" ht="49">
       <c r="A371" s="7"/>
       <c r="B371" s="7"/>
       <c r="C371" s="7"/>
       <c r="D371" s="7"/>
       <c r="E371" s="7"/>
       <c r="F371" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G371" s="5" t="s">
-        <v>126</v>
+        <v>496</v>
       </c>
       <c r="H371" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J371" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L371" s="5"/>
       <c r="M371" s="5"/>
       <c r="N371"/>
       <c r="O371"/>
       <c r="P371"/>
       <c r="Q371"/>
       <c r="R371"/>
       <c r="S371"/>
       <c r="T371"/>
       <c r="U371"/>
       <c r="V371"/>
       <c r="W371"/>
       <c r="X371"/>
       <c r="Y371"/>
       <c r="Z371"/>
     </row>
-    <row r="372" spans="1:26" customHeight="1" ht="43">
+    <row r="372" spans="1:26" customHeight="1" ht="58">
       <c r="A372" s="7"/>
       <c r="B372" s="7"/>
       <c r="C372" s="7"/>
       <c r="D372" s="7"/>
       <c r="E372" s="7"/>
       <c r="F372" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H372" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J372" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L372" s="5"/>
       <c r="M372" s="5"/>
       <c r="N372"/>
       <c r="O372"/>
       <c r="P372"/>
       <c r="Q372"/>
       <c r="R372"/>
       <c r="S372"/>
       <c r="T372"/>
       <c r="U372"/>
       <c r="V372"/>
       <c r="W372"/>
       <c r="X372"/>
       <c r="Y372"/>
       <c r="Z372"/>
     </row>
-    <row r="373" spans="1:26" customHeight="1" ht="46">
+    <row r="373" spans="1:26" customHeight="1" ht="43">
       <c r="A373" s="7"/>
       <c r="B373" s="7"/>
       <c r="C373" s="7"/>
       <c r="D373" s="7"/>
       <c r="E373" s="7"/>
       <c r="F373" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>128</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I373" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J373" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L373" s="5"/>
       <c r="M373" s="5"/>
       <c r="N373"/>
       <c r="O373"/>
       <c r="P373"/>
       <c r="Q373"/>
       <c r="R373"/>
       <c r="S373"/>
       <c r="T373"/>
       <c r="U373"/>
       <c r="V373"/>
       <c r="W373"/>
       <c r="X373"/>
       <c r="Y373"/>
       <c r="Z373"/>
     </row>
-    <row r="374" spans="1:26" customHeight="1" ht="44">
+    <row r="374" spans="1:26" customHeight="1" ht="46">
       <c r="A374" s="7"/>
       <c r="B374" s="7"/>
       <c r="C374" s="7"/>
       <c r="D374" s="7"/>
       <c r="E374" s="7"/>
       <c r="F374" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>129</v>
       </c>
       <c r="H374" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I374" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J374" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L374" s="5"/>
       <c r="M374" s="5"/>
       <c r="N374"/>
       <c r="O374"/>
       <c r="P374"/>
       <c r="Q374"/>
       <c r="R374"/>
       <c r="S374"/>
       <c r="T374"/>
       <c r="U374"/>
       <c r="V374"/>
       <c r="W374"/>
       <c r="X374"/>
       <c r="Y374"/>
       <c r="Z374"/>
     </row>
-    <row r="375" spans="1:26" customHeight="1" ht="54">
+    <row r="375" spans="1:26" customHeight="1" ht="44">
       <c r="A375" s="7"/>
       <c r="B375" s="7"/>
       <c r="C375" s="7"/>
       <c r="D375" s="7"/>
       <c r="E375" s="7"/>
       <c r="F375" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>130</v>
       </c>
       <c r="H375" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I375" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J375" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L375" s="5"/>
       <c r="M375" s="5"/>
       <c r="N375"/>
       <c r="O375"/>
       <c r="P375"/>
       <c r="Q375"/>
       <c r="R375"/>
       <c r="S375"/>
       <c r="T375"/>
       <c r="U375"/>
       <c r="V375"/>
       <c r="W375"/>
       <c r="X375"/>
       <c r="Y375"/>
       <c r="Z375"/>
     </row>
-    <row r="376" spans="1:26" customHeight="1" ht="53">
+    <row r="376" spans="1:26" customHeight="1" ht="54">
       <c r="A376" s="7"/>
       <c r="B376" s="7"/>
       <c r="C376" s="7"/>
       <c r="D376" s="7"/>
       <c r="E376" s="7"/>
       <c r="F376" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>131</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J376" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
       <c r="N376"/>
       <c r="O376"/>
       <c r="P376"/>
       <c r="Q376"/>
       <c r="R376"/>
       <c r="S376"/>
       <c r="T376"/>
       <c r="U376"/>
       <c r="V376"/>
       <c r="W376"/>
       <c r="X376"/>
       <c r="Y376"/>
       <c r="Z376"/>
     </row>
-    <row r="377" spans="1:26" customHeight="1" ht="45">
+    <row r="377" spans="1:26" customHeight="1" ht="53">
       <c r="A377" s="7"/>
       <c r="B377" s="7"/>
       <c r="C377" s="7"/>
       <c r="D377" s="7"/>
       <c r="E377" s="7"/>
       <c r="F377" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I377" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J377" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L377" s="5"/>
       <c r="M377" s="5"/>
       <c r="N377"/>
       <c r="O377"/>
       <c r="P377"/>
       <c r="Q377"/>
       <c r="R377"/>
       <c r="S377"/>
       <c r="T377"/>
       <c r="U377"/>
       <c r="V377"/>
       <c r="W377"/>
       <c r="X377"/>
       <c r="Y377"/>
       <c r="Z377"/>
     </row>
-    <row r="378" spans="1:26" customHeight="1" ht="49">
+    <row r="378" spans="1:26" customHeight="1" ht="45">
       <c r="A378" s="7"/>
       <c r="B378" s="7"/>
       <c r="C378" s="7"/>
       <c r="D378" s="7"/>
       <c r="E378" s="7"/>
       <c r="F378" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>133</v>
       </c>
       <c r="H378" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I378" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J378" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L378" s="5"/>
       <c r="M378" s="5"/>
       <c r="N378"/>
       <c r="O378"/>
       <c r="P378"/>
       <c r="Q378"/>
       <c r="R378"/>
       <c r="S378"/>
       <c r="T378"/>
       <c r="U378"/>
       <c r="V378"/>
       <c r="W378"/>
       <c r="X378"/>
       <c r="Y378"/>
       <c r="Z378"/>
     </row>
-    <row r="379" spans="1:26" customHeight="1" ht="47">
+    <row r="379" spans="1:26" customHeight="1" ht="49">
       <c r="A379" s="7"/>
       <c r="B379" s="7"/>
       <c r="C379" s="7"/>
       <c r="D379" s="7"/>
       <c r="E379" s="7"/>
       <c r="F379" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>134</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>50</v>
+        <v>490</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J379" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L379" s="5"/>
       <c r="M379" s="5"/>
       <c r="N379"/>
       <c r="O379"/>
       <c r="P379"/>
       <c r="Q379"/>
       <c r="R379"/>
       <c r="S379"/>
       <c r="T379"/>
       <c r="U379"/>
       <c r="V379"/>
       <c r="W379"/>
       <c r="X379"/>
       <c r="Y379"/>
       <c r="Z379"/>
     </row>
-    <row r="380" spans="1:26" customHeight="1" ht="46">
+    <row r="380" spans="1:26" customHeight="1" ht="47">
       <c r="A380" s="7"/>
       <c r="B380" s="7"/>
       <c r="C380" s="7"/>
       <c r="D380" s="7"/>
       <c r="E380" s="7"/>
       <c r="F380" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G380" s="5" t="s">
-        <v>496</v>
+        <v>135</v>
       </c>
       <c r="H380" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I380" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J380" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L380" s="5"/>
       <c r="M380" s="5"/>
       <c r="N380"/>
       <c r="O380"/>
       <c r="P380"/>
       <c r="Q380"/>
       <c r="R380"/>
       <c r="S380"/>
       <c r="T380"/>
       <c r="U380"/>
       <c r="V380"/>
       <c r="W380"/>
       <c r="X380"/>
       <c r="Y380"/>
       <c r="Z380"/>
     </row>
-    <row r="381" spans="1:26" customHeight="1" ht="44">
+    <row r="381" spans="1:26" customHeight="1" ht="46">
       <c r="A381" s="7"/>
       <c r="B381" s="7"/>
       <c r="C381" s="7"/>
       <c r="D381" s="7"/>
       <c r="E381" s="7"/>
       <c r="F381" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G381" s="5" t="s">
-        <v>136</v>
+        <v>497</v>
       </c>
       <c r="H381" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I381" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J381" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L381" s="5"/>
       <c r="M381" s="5"/>
       <c r="N381"/>
       <c r="O381"/>
       <c r="P381"/>
       <c r="Q381"/>
       <c r="R381"/>
       <c r="S381"/>
       <c r="T381"/>
       <c r="U381"/>
       <c r="V381"/>
       <c r="W381"/>
       <c r="X381"/>
       <c r="Y381"/>
       <c r="Z381"/>
     </row>
-    <row r="382" spans="1:26" customHeight="1" ht="45">
+    <row r="382" spans="1:26" customHeight="1" ht="44">
       <c r="A382" s="7"/>
       <c r="B382" s="7"/>
       <c r="C382" s="7"/>
       <c r="D382" s="7"/>
       <c r="E382" s="7"/>
       <c r="F382" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>137</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I382" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J382" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L382" s="5"/>
       <c r="M382" s="5"/>
       <c r="N382"/>
       <c r="O382"/>
       <c r="P382"/>
       <c r="Q382"/>
       <c r="R382"/>
       <c r="S382"/>
       <c r="T382"/>
       <c r="U382"/>
       <c r="V382"/>
       <c r="W382"/>
       <c r="X382"/>
       <c r="Y382"/>
       <c r="Z382"/>
     </row>
-    <row r="383" spans="1:26" customHeight="1" ht="42">
+    <row r="383" spans="1:26" customHeight="1" ht="45">
       <c r="A383" s="7"/>
       <c r="B383" s="7"/>
       <c r="C383" s="7"/>
       <c r="D383" s="7"/>
       <c r="E383" s="7"/>
       <c r="F383" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>138</v>
       </c>
       <c r="H383" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I383" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J383" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L383" s="5"/>
       <c r="M383" s="5"/>
       <c r="N383"/>
       <c r="O383"/>
       <c r="P383"/>
       <c r="Q383"/>
       <c r="R383"/>
       <c r="S383"/>
       <c r="T383"/>
       <c r="U383"/>
       <c r="V383"/>
       <c r="W383"/>
       <c r="X383"/>
       <c r="Y383"/>
       <c r="Z383"/>
     </row>
-    <row r="384" spans="1:26" customHeight="1" ht="48">
+    <row r="384" spans="1:26" customHeight="1" ht="42">
       <c r="A384" s="7"/>
       <c r="B384" s="7"/>
       <c r="C384" s="7"/>
       <c r="D384" s="7"/>
       <c r="E384" s="7"/>
       <c r="F384" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G384" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H384" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J384" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L384" s="5"/>
       <c r="M384" s="5"/>
       <c r="N384"/>
       <c r="O384"/>
       <c r="P384"/>
       <c r="Q384"/>
       <c r="R384"/>
       <c r="S384"/>
       <c r="T384"/>
       <c r="U384"/>
       <c r="V384"/>
       <c r="W384"/>
       <c r="X384"/>
       <c r="Y384"/>
       <c r="Z384"/>
     </row>
-    <row r="385" spans="1:26" customHeight="1" ht="47">
+    <row r="385" spans="1:26" customHeight="1" ht="48">
       <c r="A385" s="7"/>
       <c r="B385" s="7"/>
       <c r="C385" s="7"/>
       <c r="D385" s="7"/>
       <c r="E385" s="7"/>
       <c r="F385" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H385" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J385" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L385" s="5"/>
       <c r="M385" s="5"/>
       <c r="N385"/>
       <c r="O385"/>
       <c r="P385"/>
       <c r="Q385"/>
       <c r="R385"/>
       <c r="S385"/>
       <c r="T385"/>
       <c r="U385"/>
       <c r="V385"/>
       <c r="W385"/>
       <c r="X385"/>
       <c r="Y385"/>
       <c r="Z385"/>
     </row>
-    <row r="386" spans="1:26" customHeight="1" ht="50">
+    <row r="386" spans="1:26" customHeight="1" ht="47">
       <c r="A386" s="7"/>
       <c r="B386" s="7"/>
       <c r="C386" s="7"/>
       <c r="D386" s="7"/>
       <c r="E386" s="7"/>
       <c r="F386" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>141</v>
       </c>
       <c r="H386" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J386" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L386" s="5"/>
       <c r="M386" s="5"/>
       <c r="N386"/>
       <c r="O386"/>
       <c r="P386"/>
       <c r="Q386"/>
       <c r="R386"/>
       <c r="S386"/>
       <c r="T386"/>
       <c r="U386"/>
       <c r="V386"/>
       <c r="W386"/>
       <c r="X386"/>
       <c r="Y386"/>
       <c r="Z386"/>
     </row>
-    <row r="387" spans="1:26" customHeight="1" ht="45">
+    <row r="387" spans="1:26" customHeight="1" ht="50">
       <c r="A387" s="7"/>
       <c r="B387" s="7"/>
       <c r="C387" s="7"/>
       <c r="D387" s="7"/>
       <c r="E387" s="7"/>
       <c r="F387" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>142</v>
       </c>
       <c r="H387" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J387" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L387" s="5"/>
       <c r="M387" s="5"/>
       <c r="N387"/>
       <c r="O387"/>
       <c r="P387"/>
       <c r="Q387"/>
       <c r="R387"/>
       <c r="S387"/>
       <c r="T387"/>
       <c r="U387"/>
       <c r="V387"/>
       <c r="W387"/>
       <c r="X387"/>
       <c r="Y387"/>
       <c r="Z387"/>
     </row>
-    <row r="388" spans="1:26" customHeight="1" ht="48">
+    <row r="388" spans="1:26" customHeight="1" ht="45">
       <c r="A388" s="7"/>
       <c r="B388" s="7"/>
       <c r="C388" s="7"/>
       <c r="D388" s="7"/>
       <c r="E388" s="7"/>
       <c r="F388" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G388" s="5" t="s">
         <v>143</v>
       </c>
       <c r="H388" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J388" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L388" s="5"/>
       <c r="M388" s="5"/>
       <c r="N388"/>
       <c r="O388"/>
       <c r="P388"/>
       <c r="Q388"/>
       <c r="R388"/>
       <c r="S388"/>
       <c r="T388"/>
       <c r="U388"/>
       <c r="V388"/>
       <c r="W388"/>
       <c r="X388"/>
       <c r="Y388"/>
       <c r="Z388"/>
     </row>
-    <row r="389" spans="1:26" customHeight="1" ht="55">
+    <row r="389" spans="1:26" customHeight="1" ht="48">
       <c r="A389" s="7"/>
       <c r="B389" s="7"/>
       <c r="C389" s="7"/>
       <c r="D389" s="7"/>
       <c r="E389" s="7"/>
       <c r="F389" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H389" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J389" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L389" s="5"/>
       <c r="M389" s="5"/>
       <c r="N389"/>
       <c r="O389"/>
       <c r="P389"/>
       <c r="Q389"/>
       <c r="R389"/>
       <c r="S389"/>
       <c r="T389"/>
       <c r="U389"/>
       <c r="V389"/>
       <c r="W389"/>
       <c r="X389"/>
       <c r="Y389"/>
       <c r="Z389"/>
     </row>
-    <row r="390" spans="1:26" customHeight="1" ht="44">
+    <row r="390" spans="1:26" customHeight="1" ht="55">
       <c r="A390" s="7"/>
       <c r="B390" s="7"/>
       <c r="C390" s="7"/>
       <c r="D390" s="7"/>
       <c r="E390" s="7"/>
       <c r="F390" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G390" s="5" t="s">
         <v>145</v>
       </c>
       <c r="H390" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J390" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L390" s="5"/>
       <c r="M390" s="5"/>
       <c r="N390"/>
       <c r="O390"/>
       <c r="P390"/>
       <c r="Q390"/>
       <c r="R390"/>
       <c r="S390"/>
       <c r="T390"/>
       <c r="U390"/>
       <c r="V390"/>
       <c r="W390"/>
       <c r="X390"/>
       <c r="Y390"/>
       <c r="Z390"/>
     </row>
-    <row r="391" spans="1:26" customHeight="1" ht="54">
+    <row r="391" spans="1:26" customHeight="1" ht="44">
       <c r="A391" s="7"/>
       <c r="B391" s="7"/>
       <c r="C391" s="7"/>
       <c r="D391" s="7"/>
       <c r="E391" s="7"/>
       <c r="F391" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G391" s="5" t="s">
         <v>146</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J391" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L391" s="5"/>
       <c r="M391" s="5"/>
       <c r="N391"/>
       <c r="O391"/>
       <c r="P391"/>
       <c r="Q391"/>
       <c r="R391"/>
       <c r="S391"/>
       <c r="T391"/>
       <c r="U391"/>
       <c r="V391"/>
       <c r="W391"/>
       <c r="X391"/>
       <c r="Y391"/>
       <c r="Z391"/>
     </row>
-    <row r="392" spans="1:26" customHeight="1" ht="56">
+    <row r="392" spans="1:26" customHeight="1" ht="54">
       <c r="A392" s="7"/>
       <c r="B392" s="7"/>
       <c r="C392" s="7"/>
       <c r="D392" s="7"/>
       <c r="E392" s="7"/>
       <c r="F392" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G392" s="5" t="s">
         <v>147</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J392" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L392" s="5"/>
       <c r="M392" s="5"/>
       <c r="N392"/>
       <c r="O392"/>
       <c r="P392"/>
       <c r="Q392"/>
       <c r="R392"/>
       <c r="S392"/>
       <c r="T392"/>
       <c r="U392"/>
       <c r="V392"/>
       <c r="W392"/>
       <c r="X392"/>
       <c r="Y392"/>
       <c r="Z392"/>
     </row>
-    <row r="393" spans="1:26" customHeight="1" ht="46">
+    <row r="393" spans="1:26" customHeight="1" ht="56">
       <c r="A393" s="7"/>
       <c r="B393" s="7"/>
       <c r="C393" s="7"/>
       <c r="D393" s="7"/>
       <c r="E393" s="7"/>
       <c r="F393" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G393" s="5" t="s">
         <v>148</v>
       </c>
       <c r="H393" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J393" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L393" s="5"/>
       <c r="M393" s="5"/>
       <c r="N393"/>
       <c r="O393"/>
       <c r="P393"/>
       <c r="Q393"/>
       <c r="R393"/>
       <c r="S393"/>
       <c r="T393"/>
       <c r="U393"/>
       <c r="V393"/>
       <c r="W393"/>
       <c r="X393"/>
       <c r="Y393"/>
       <c r="Z393"/>
     </row>
-    <row r="394" spans="1:26" customHeight="1" ht="47">
+    <row r="394" spans="1:26" customHeight="1" ht="46">
       <c r="A394" s="7"/>
       <c r="B394" s="7"/>
       <c r="C394" s="7"/>
       <c r="D394" s="7"/>
       <c r="E394" s="7"/>
       <c r="F394" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G394" s="5" t="s">
         <v>149</v>
       </c>
       <c r="H394" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I394" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J394" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L394" s="5"/>
       <c r="M394" s="5"/>
       <c r="N394"/>
       <c r="O394"/>
       <c r="P394"/>
       <c r="Q394"/>
       <c r="R394"/>
       <c r="S394"/>
       <c r="T394"/>
       <c r="U394"/>
       <c r="V394"/>
       <c r="W394"/>
       <c r="X394"/>
       <c r="Y394"/>
       <c r="Z394"/>
     </row>
-    <row r="395" spans="1:26" customHeight="1" ht="52">
+    <row r="395" spans="1:26" customHeight="1" ht="47">
       <c r="A395" s="7"/>
       <c r="B395" s="7"/>
       <c r="C395" s="7"/>
       <c r="D395" s="7"/>
       <c r="E395" s="7"/>
       <c r="F395" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>150</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I395" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J395" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L395" s="5"/>
       <c r="M395" s="5"/>
       <c r="N395"/>
       <c r="O395"/>
       <c r="P395"/>
       <c r="Q395"/>
       <c r="R395"/>
       <c r="S395"/>
       <c r="T395"/>
       <c r="U395"/>
       <c r="V395"/>
       <c r="W395"/>
       <c r="X395"/>
       <c r="Y395"/>
       <c r="Z395"/>
     </row>
-    <row r="396" spans="1:26" customHeight="1" ht="47">
+    <row r="396" spans="1:26" customHeight="1" ht="52">
       <c r="A396" s="7"/>
       <c r="B396" s="7"/>
       <c r="C396" s="7"/>
       <c r="D396" s="7"/>
       <c r="E396" s="7"/>
       <c r="F396" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G396" s="5" t="s">
         <v>151</v>
       </c>
       <c r="H396" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J396" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L396" s="5"/>
       <c r="M396" s="5"/>
       <c r="N396"/>
       <c r="O396"/>
       <c r="P396"/>
       <c r="Q396"/>
       <c r="R396"/>
       <c r="S396"/>
       <c r="T396"/>
       <c r="U396"/>
       <c r="V396"/>
       <c r="W396"/>
       <c r="X396"/>
       <c r="Y396"/>
       <c r="Z396"/>
     </row>
-    <row r="397" spans="1:26" customHeight="1" ht="170.85714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="397" spans="1:26" customHeight="1" ht="47">
+      <c r="A397" s="7"/>
+      <c r="B397" s="7"/>
+      <c r="C397" s="7"/>
+      <c r="D397" s="7"/>
+      <c r="E397" s="7"/>
       <c r="F397" s="5">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="G397" s="5" t="s">
-        <v>500</v>
+        <v>152</v>
       </c>
       <c r="H397" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J397" s="6" t="s">
-        <v>501</v>
+        <v>25</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L397" s="5"/>
+      <c r="M397" s="5"/>
       <c r="N397"/>
       <c r="O397"/>
       <c r="P397"/>
       <c r="Q397"/>
       <c r="R397"/>
       <c r="S397"/>
       <c r="T397"/>
       <c r="U397"/>
       <c r="V397"/>
       <c r="W397"/>
       <c r="X397"/>
       <c r="Y397"/>
       <c r="Z397"/>
     </row>
-    <row r="398" spans="1:26" customHeight="1" ht="42">
-[...4 lines deleted...]
-      <c r="E398" s="7"/>
+    <row r="398" spans="1:26" customHeight="1" ht="170.85714285714">
+      <c r="A398" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="B398" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C398" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D398" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E398" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F398" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G398" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="H398" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I398" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J398" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="K398" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L398" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="M398" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="H398" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M398" s="5"/>
       <c r="N398"/>
       <c r="O398"/>
       <c r="P398"/>
       <c r="Q398"/>
       <c r="R398"/>
       <c r="S398"/>
       <c r="T398"/>
       <c r="U398"/>
       <c r="V398"/>
       <c r="W398"/>
       <c r="X398"/>
       <c r="Y398"/>
       <c r="Z398"/>
     </row>
-    <row r="399" spans="1:26" customHeight="1" ht="54">
+    <row r="399" spans="1:26" customHeight="1" ht="42">
       <c r="A399" s="7"/>
       <c r="B399" s="7"/>
       <c r="C399" s="7"/>
       <c r="D399" s="7"/>
       <c r="E399" s="7"/>
       <c r="F399" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G399" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="H399" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I399" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J399" s="6" t="s">
         <v>506</v>
       </c>
-      <c r="H399" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K399" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L399" s="5"/>
       <c r="M399" s="5"/>
       <c r="N399"/>
       <c r="O399"/>
       <c r="P399"/>
       <c r="Q399"/>
       <c r="R399"/>
       <c r="S399"/>
       <c r="T399"/>
       <c r="U399"/>
       <c r="V399"/>
       <c r="W399"/>
       <c r="X399"/>
       <c r="Y399"/>
       <c r="Z399"/>
     </row>
-    <row r="400" spans="1:26" customHeight="1" ht="724.57142857143">
-      <c r="A400" s="7" t="s">
+    <row r="400" spans="1:26" customHeight="1" ht="54">
+      <c r="A400" s="7"/>
+      <c r="B400" s="7"/>
+      <c r="C400" s="7"/>
+      <c r="D400" s="7"/>
+      <c r="E400" s="7"/>
+      <c r="F400" s="5">
+        <v>3</v>
+      </c>
+      <c r="G400" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="H400" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I400" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J400" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="B400" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K400" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L400" s="5"/>
+      <c r="M400" s="5"/>
       <c r="N400"/>
       <c r="O400"/>
       <c r="P400"/>
       <c r="Q400"/>
       <c r="R400"/>
       <c r="S400"/>
       <c r="T400"/>
       <c r="U400"/>
       <c r="V400"/>
       <c r="W400"/>
       <c r="X400"/>
       <c r="Y400"/>
       <c r="Z400"/>
     </row>
-    <row r="401" spans="1:26" customHeight="1" ht="256">
-[...1 lines deleted...]
-        <v>515</v>
+    <row r="401" spans="1:26" customHeight="1" ht="724.57142857143">
+      <c r="A401" s="7" t="s">
+        <v>509</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>516</v>
+        <v>63</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E401" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F401" s="5">
         <v>1</v>
       </c>
       <c r="G401" s="5" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="H401" s="5" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="I401" s="5" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="J401" s="6" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L401" s="5" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="N401"/>
       <c r="O401"/>
       <c r="P401"/>
       <c r="Q401"/>
       <c r="R401"/>
       <c r="S401"/>
       <c r="T401"/>
       <c r="U401"/>
       <c r="V401"/>
       <c r="W401"/>
       <c r="X401"/>
       <c r="Y401"/>
       <c r="Z401"/>
     </row>
-    <row r="402" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E402" s="7"/>
+    <row r="402" spans="1:26" customHeight="1" ht="256">
+      <c r="A402" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="B402" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="C402" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D402" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E402" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F402" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G402" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="H402" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I402" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J402" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="K402" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L402" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="M402" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="H402" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M402" s="5"/>
       <c r="N402"/>
       <c r="O402"/>
       <c r="P402"/>
       <c r="Q402"/>
       <c r="R402"/>
       <c r="S402"/>
       <c r="T402"/>
       <c r="U402"/>
       <c r="V402"/>
       <c r="W402"/>
       <c r="X402"/>
       <c r="Y402"/>
       <c r="Z402"/>
     </row>
-    <row r="403" spans="1:26" customHeight="1" ht="71">
+    <row r="403" spans="1:26" customHeight="1" ht="39">
       <c r="A403" s="7"/>
       <c r="B403" s="7"/>
       <c r="C403" s="7"/>
       <c r="D403" s="7"/>
       <c r="E403" s="7"/>
       <c r="F403" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G403" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="H403" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I403" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J403" s="6" t="s">
         <v>525</v>
       </c>
-      <c r="H403" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K403" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L403" s="5"/>
       <c r="M403" s="5"/>
       <c r="N403"/>
       <c r="O403"/>
       <c r="P403"/>
       <c r="Q403"/>
       <c r="R403"/>
       <c r="S403"/>
       <c r="T403"/>
       <c r="U403"/>
       <c r="V403"/>
       <c r="W403"/>
       <c r="X403"/>
       <c r="Y403"/>
       <c r="Z403"/>
     </row>
-    <row r="404" spans="1:26" customHeight="1" ht="54">
+    <row r="404" spans="1:26" customHeight="1" ht="71">
       <c r="A404" s="7"/>
       <c r="B404" s="7"/>
       <c r="C404" s="7"/>
       <c r="D404" s="7"/>
       <c r="E404" s="7"/>
       <c r="F404" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G404" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="H404" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="J404" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="H404" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K404" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L404" s="5"/>
       <c r="M404" s="5"/>
       <c r="N404"/>
       <c r="O404"/>
       <c r="P404"/>
       <c r="Q404"/>
       <c r="R404"/>
       <c r="S404"/>
       <c r="T404"/>
       <c r="U404"/>
       <c r="V404"/>
       <c r="W404"/>
       <c r="X404"/>
       <c r="Y404"/>
       <c r="Z404"/>
     </row>
-    <row r="405" spans="1:26" customHeight="1" ht="60">
+    <row r="405" spans="1:26" customHeight="1" ht="54">
       <c r="A405" s="7"/>
       <c r="B405" s="7"/>
       <c r="C405" s="7"/>
       <c r="D405" s="7"/>
       <c r="E405" s="7"/>
       <c r="F405" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G405" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I405" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J405" s="6" t="s">
         <v>530</v>
       </c>
-      <c r="H405" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K405" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L405" s="5"/>
       <c r="M405" s="5"/>
       <c r="N405"/>
       <c r="O405"/>
       <c r="P405"/>
       <c r="Q405"/>
       <c r="R405"/>
       <c r="S405"/>
       <c r="T405"/>
       <c r="U405"/>
       <c r="V405"/>
       <c r="W405"/>
       <c r="X405"/>
       <c r="Y405"/>
       <c r="Z405"/>
     </row>
-    <row r="406" spans="1:26" customHeight="1" ht="452.85714285714">
-      <c r="A406" s="8" t="s">
+    <row r="406" spans="1:26" customHeight="1" ht="60">
+      <c r="A406" s="7"/>
+      <c r="B406" s="7"/>
+      <c r="C406" s="7"/>
+      <c r="D406" s="7"/>
+      <c r="E406" s="7"/>
+      <c r="F406" s="5">
+        <v>5</v>
+      </c>
+      <c r="G406" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="H406" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I406" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J406" s="6" t="s">
         <v>532</v>
       </c>
-      <c r="B406" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K406" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L406" s="5"/>
+      <c r="M406" s="5"/>
       <c r="N406"/>
       <c r="O406"/>
       <c r="P406"/>
       <c r="Q406"/>
       <c r="R406"/>
       <c r="S406"/>
       <c r="T406"/>
       <c r="U406"/>
       <c r="V406"/>
       <c r="W406"/>
       <c r="X406"/>
       <c r="Y406"/>
       <c r="Z406"/>
     </row>
-    <row r="407" spans="1:26" customHeight="1" ht="118">
-[...4 lines deleted...]
-      <c r="E407" s="7"/>
+    <row r="407" spans="1:26" customHeight="1" ht="452.85714285714">
+      <c r="A407" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="B407" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="C407" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D407" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E407" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F407" s="5">
         <v>1</v>
       </c>
       <c r="G407" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H407" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I407" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J407" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K407" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L407" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="M407" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="I407" s="5" t="s">
-[...9 lines deleted...]
-      <c r="M407" s="5"/>
       <c r="N407"/>
       <c r="O407"/>
       <c r="P407"/>
       <c r="Q407"/>
       <c r="R407"/>
       <c r="S407"/>
       <c r="T407"/>
       <c r="U407"/>
       <c r="V407"/>
       <c r="W407"/>
       <c r="X407"/>
       <c r="Y407"/>
       <c r="Z407"/>
     </row>
-    <row r="408" spans="1:26" customHeight="1" ht="288.42857142857">
-[...14 lines deleted...]
-      </c>
+    <row r="408" spans="1:26" customHeight="1" ht="118">
+      <c r="A408" s="7"/>
+      <c r="B408" s="7"/>
+      <c r="C408" s="7"/>
+      <c r="D408" s="7"/>
+      <c r="E408" s="7"/>
       <c r="F408" s="5">
         <v>1</v>
       </c>
       <c r="G408" s="5" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="H408" s="5" t="s">
-        <v>41</v>
+        <v>539</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J408" s="6" t="s">
-        <v>543</v>
+        <v>25</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L408" s="5"/>
+      <c r="M408" s="5"/>
       <c r="N408"/>
       <c r="O408"/>
       <c r="P408"/>
       <c r="Q408"/>
       <c r="R408"/>
       <c r="S408"/>
       <c r="T408"/>
       <c r="U408"/>
       <c r="V408"/>
       <c r="W408"/>
       <c r="X408"/>
       <c r="Y408"/>
       <c r="Z408"/>
     </row>
-    <row r="409" spans="1:26" customHeight="1" ht="42">
-[...4 lines deleted...]
-      <c r="E409" s="7"/>
+    <row r="409" spans="1:26" customHeight="1" ht="288.42857142857">
+      <c r="A409" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B409" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C409" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E409" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F409" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G409" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="H409" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I409" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J409" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="K409" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L409" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="M409" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="H409" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M409" s="5"/>
       <c r="N409"/>
       <c r="O409"/>
       <c r="P409"/>
       <c r="Q409"/>
       <c r="R409"/>
       <c r="S409"/>
       <c r="T409"/>
       <c r="U409"/>
       <c r="V409"/>
       <c r="W409"/>
       <c r="X409"/>
       <c r="Y409"/>
       <c r="Z409"/>
     </row>
-    <row r="410" spans="1:26" customHeight="1" ht="38">
+    <row r="410" spans="1:26" customHeight="1" ht="42">
       <c r="A410" s="7"/>
       <c r="B410" s="7"/>
       <c r="C410" s="7"/>
       <c r="D410" s="7"/>
       <c r="E410" s="7"/>
       <c r="F410" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G410" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="H410" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I410" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J410" s="6" t="s">
         <v>548</v>
       </c>
-      <c r="H410" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K410" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L410" s="5"/>
       <c r="M410" s="5"/>
       <c r="N410"/>
       <c r="O410"/>
       <c r="P410"/>
       <c r="Q410"/>
       <c r="R410"/>
       <c r="S410"/>
       <c r="T410"/>
       <c r="U410"/>
       <c r="V410"/>
       <c r="W410"/>
       <c r="X410"/>
       <c r="Y410"/>
       <c r="Z410"/>
     </row>
-    <row r="411" spans="1:26" customHeight="1" ht="54">
+    <row r="411" spans="1:26" customHeight="1" ht="38">
       <c r="A411" s="7"/>
       <c r="B411" s="7"/>
       <c r="C411" s="7"/>
       <c r="D411" s="7"/>
       <c r="E411" s="7"/>
       <c r="F411" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>549</v>
       </c>
       <c r="H411" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J411" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L411" s="5"/>
       <c r="M411" s="5"/>
       <c r="N411"/>
       <c r="O411"/>
       <c r="P411"/>
       <c r="Q411"/>
       <c r="R411"/>
       <c r="S411"/>
       <c r="T411"/>
       <c r="U411"/>
       <c r="V411"/>
       <c r="W411"/>
       <c r="X411"/>
       <c r="Y411"/>
       <c r="Z411"/>
     </row>
-    <row r="412" spans="1:26" customHeight="1" ht="38">
+    <row r="412" spans="1:26" customHeight="1" ht="54">
       <c r="A412" s="7"/>
       <c r="B412" s="7"/>
       <c r="C412" s="7"/>
       <c r="D412" s="7"/>
       <c r="E412" s="7"/>
       <c r="F412" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G412" s="5" t="s">
         <v>550</v>
       </c>
       <c r="H412" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I412" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J412" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L412" s="5"/>
       <c r="M412" s="5"/>
       <c r="N412"/>
       <c r="O412"/>
       <c r="P412"/>
       <c r="Q412"/>
       <c r="R412"/>
       <c r="S412"/>
       <c r="T412"/>
       <c r="U412"/>
       <c r="V412"/>
       <c r="W412"/>
       <c r="X412"/>
       <c r="Y412"/>
       <c r="Z412"/>
     </row>
-    <row r="413" spans="1:26" customHeight="1" ht="37">
+    <row r="413" spans="1:26" customHeight="1" ht="38">
       <c r="A413" s="7"/>
       <c r="B413" s="7"/>
       <c r="C413" s="7"/>
       <c r="D413" s="7"/>
       <c r="E413" s="7"/>
       <c r="F413" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G413" s="5" t="s">
         <v>551</v>
       </c>
       <c r="H413" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J413" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L413" s="5"/>
       <c r="M413" s="5"/>
       <c r="N413"/>
       <c r="O413"/>
       <c r="P413"/>
       <c r="Q413"/>
       <c r="R413"/>
       <c r="S413"/>
       <c r="T413"/>
       <c r="U413"/>
       <c r="V413"/>
       <c r="W413"/>
       <c r="X413"/>
       <c r="Y413"/>
       <c r="Z413"/>
     </row>
-    <row r="414" spans="1:26" customHeight="1" ht="186.85714285714">
-      <c r="A414" s="7" t="s">
+    <row r="414" spans="1:26" customHeight="1" ht="37">
+      <c r="A414" s="7"/>
+      <c r="B414" s="7"/>
+      <c r="C414" s="7"/>
+      <c r="D414" s="7"/>
+      <c r="E414" s="7"/>
+      <c r="F414" s="5">
+        <v>6</v>
+      </c>
+      <c r="G414" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="B414" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H414" s="5" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="I414" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J414" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L414" s="5"/>
+      <c r="M414" s="5"/>
       <c r="N414"/>
       <c r="O414"/>
       <c r="P414"/>
       <c r="Q414"/>
       <c r="R414"/>
       <c r="S414"/>
       <c r="T414"/>
       <c r="U414"/>
       <c r="V414"/>
       <c r="W414"/>
       <c r="X414"/>
       <c r="Y414"/>
       <c r="Z414"/>
     </row>
-    <row r="415" spans="1:26" customHeight="1" ht="247">
-[...1 lines deleted...]
-        <v>559</v>
+    <row r="415" spans="1:26" customHeight="1" ht="186.85714285714">
+      <c r="A415" s="7" t="s">
+        <v>553</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>19</v>
+        <v>556</v>
       </c>
       <c r="E415" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F415" s="5">
         <v>1</v>
       </c>
       <c r="G415" s="5" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="H415" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
       <c r="J415" s="6" t="s">
-        <v>563</v>
+        <v>25</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L415" s="5" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="N415"/>
       <c r="O415"/>
       <c r="P415"/>
       <c r="Q415"/>
       <c r="R415"/>
       <c r="S415"/>
       <c r="T415"/>
       <c r="U415"/>
       <c r="V415"/>
       <c r="W415"/>
       <c r="X415"/>
       <c r="Y415"/>
       <c r="Z415"/>
     </row>
-    <row r="416" spans="1:26" customHeight="1" ht="58">
-[...4 lines deleted...]
-      <c r="E416" s="7"/>
+    <row r="416" spans="1:26" customHeight="1" ht="247">
+      <c r="A416" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B416" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="D416" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E416" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F416" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G416" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="H416" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I416" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J416" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="K416" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L416" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="M416" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="H416" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M416" s="5"/>
       <c r="N416"/>
       <c r="O416"/>
       <c r="P416"/>
       <c r="Q416"/>
       <c r="R416"/>
       <c r="S416"/>
       <c r="T416"/>
       <c r="U416"/>
       <c r="V416"/>
       <c r="W416"/>
       <c r="X416"/>
       <c r="Y416"/>
       <c r="Z416"/>
     </row>
-    <row r="417" spans="1:26" customHeight="1" ht="57">
+    <row r="417" spans="1:26" customHeight="1" ht="58">
       <c r="A417" s="7"/>
       <c r="B417" s="7"/>
       <c r="C417" s="7"/>
       <c r="D417" s="7"/>
       <c r="E417" s="7"/>
       <c r="F417" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G417" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="H417" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I417" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J417" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="H417" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K417" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L417" s="5"/>
       <c r="M417" s="5"/>
       <c r="N417"/>
       <c r="O417"/>
       <c r="P417"/>
       <c r="Q417"/>
       <c r="R417"/>
       <c r="S417"/>
       <c r="T417"/>
       <c r="U417"/>
       <c r="V417"/>
       <c r="W417"/>
       <c r="X417"/>
       <c r="Y417"/>
       <c r="Z417"/>
     </row>
-    <row r="418" spans="1:26" customHeight="1" ht="56">
+    <row r="418" spans="1:26" customHeight="1" ht="57">
       <c r="A418" s="7"/>
       <c r="B418" s="7"/>
       <c r="C418" s="7"/>
       <c r="D418" s="7"/>
       <c r="E418" s="7"/>
       <c r="F418" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G418" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="H418" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I418" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J418" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="H418" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K418" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L418" s="5"/>
       <c r="M418" s="5"/>
       <c r="N418"/>
       <c r="O418"/>
       <c r="P418"/>
       <c r="Q418"/>
       <c r="R418"/>
       <c r="S418"/>
       <c r="T418"/>
       <c r="U418"/>
       <c r="V418"/>
       <c r="W418"/>
       <c r="X418"/>
       <c r="Y418"/>
       <c r="Z418"/>
     </row>
-    <row r="419" spans="1:26" customHeight="1" ht="78">
+    <row r="419" spans="1:26" customHeight="1" ht="56">
       <c r="A419" s="7"/>
       <c r="B419" s="7"/>
       <c r="C419" s="7"/>
       <c r="D419" s="7"/>
       <c r="E419" s="7"/>
       <c r="F419" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G419" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="H419" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I419" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J419" s="6" t="s">
         <v>573</v>
       </c>
-      <c r="H419" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K419" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L419" s="5"/>
       <c r="M419" s="5"/>
       <c r="N419"/>
       <c r="O419"/>
       <c r="P419"/>
       <c r="Q419"/>
       <c r="R419"/>
       <c r="S419"/>
       <c r="T419"/>
       <c r="U419"/>
       <c r="V419"/>
       <c r="W419"/>
       <c r="X419"/>
       <c r="Y419"/>
       <c r="Z419"/>
     </row>
-    <row r="420" spans="1:26" customHeight="1" ht="60">
+    <row r="420" spans="1:26" customHeight="1" ht="78">
       <c r="A420" s="7"/>
       <c r="B420" s="7"/>
       <c r="C420" s="7"/>
       <c r="D420" s="7"/>
       <c r="E420" s="7"/>
       <c r="F420" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G420" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="H420" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I420" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="J420" s="6" t="s">
         <v>576</v>
       </c>
-      <c r="H420" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K420" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L420" s="5"/>
       <c r="M420" s="5"/>
       <c r="N420"/>
       <c r="O420"/>
       <c r="P420"/>
       <c r="Q420"/>
       <c r="R420"/>
       <c r="S420"/>
       <c r="T420"/>
       <c r="U420"/>
       <c r="V420"/>
       <c r="W420"/>
       <c r="X420"/>
       <c r="Y420"/>
       <c r="Z420"/>
     </row>
-    <row r="421" spans="1:26" customHeight="1" ht="40">
+    <row r="421" spans="1:26" customHeight="1" ht="60">
       <c r="A421" s="7"/>
       <c r="B421" s="7"/>
       <c r="C421" s="7"/>
       <c r="D421" s="7"/>
       <c r="E421" s="7"/>
       <c r="F421" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G421" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="H421" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I421" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J421" s="6" t="s">
         <v>578</v>
       </c>
-      <c r="H421" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K421" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L421" s="5"/>
       <c r="M421" s="5"/>
       <c r="N421"/>
       <c r="O421"/>
       <c r="P421"/>
       <c r="Q421"/>
       <c r="R421"/>
       <c r="S421"/>
       <c r="T421"/>
       <c r="U421"/>
       <c r="V421"/>
       <c r="W421"/>
       <c r="X421"/>
       <c r="Y421"/>
       <c r="Z421"/>
     </row>
-    <row r="422" spans="1:26" customHeight="1" ht="42">
+    <row r="422" spans="1:26" customHeight="1" ht="40">
       <c r="A422" s="7"/>
       <c r="B422" s="7"/>
       <c r="C422" s="7"/>
       <c r="D422" s="7"/>
       <c r="E422" s="7"/>
       <c r="F422" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G422" s="5" t="s">
         <v>579</v>
       </c>
       <c r="H422" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>519</v>
+        <v>24</v>
       </c>
       <c r="J422" s="6" t="s">
-        <v>580</v>
+        <v>25</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L422" s="5"/>
       <c r="M422" s="5"/>
       <c r="N422"/>
       <c r="O422"/>
       <c r="P422"/>
       <c r="Q422"/>
       <c r="R422"/>
       <c r="S422"/>
       <c r="T422"/>
       <c r="U422"/>
       <c r="V422"/>
       <c r="W422"/>
       <c r="X422"/>
       <c r="Y422"/>
       <c r="Z422"/>
     </row>
-    <row r="423" spans="1:26" customHeight="1" ht="40">
+    <row r="423" spans="1:26" customHeight="1" ht="42">
       <c r="A423" s="7"/>
       <c r="B423" s="7"/>
       <c r="C423" s="7"/>
       <c r="D423" s="7"/>
       <c r="E423" s="7"/>
       <c r="F423" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G423" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="H423" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I423" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J423" s="6" t="s">
         <v>581</v>
       </c>
-      <c r="H423" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K423" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L423" s="5"/>
       <c r="M423" s="5"/>
       <c r="N423"/>
       <c r="O423"/>
       <c r="P423"/>
       <c r="Q423"/>
       <c r="R423"/>
       <c r="S423"/>
       <c r="T423"/>
       <c r="U423"/>
       <c r="V423"/>
       <c r="W423"/>
       <c r="X423"/>
       <c r="Y423"/>
       <c r="Z423"/>
     </row>
     <row r="424" spans="1:26" customHeight="1" ht="40">
       <c r="A424" s="7"/>
       <c r="B424" s="7"/>
       <c r="C424" s="7"/>
       <c r="D424" s="7"/>
       <c r="E424" s="7"/>
       <c r="F424" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G424" s="5" t="s">
         <v>582</v>
       </c>
       <c r="H424" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>583</v>
+        <v>24</v>
       </c>
       <c r="J424" s="6" t="s">
-        <v>584</v>
+        <v>25</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L424" s="5"/>
       <c r="M424" s="5"/>
       <c r="N424"/>
       <c r="O424"/>
       <c r="P424"/>
       <c r="Q424"/>
       <c r="R424"/>
       <c r="S424"/>
       <c r="T424"/>
       <c r="U424"/>
       <c r="V424"/>
       <c r="W424"/>
       <c r="X424"/>
       <c r="Y424"/>
       <c r="Z424"/>
     </row>
     <row r="425" spans="1:26" customHeight="1" ht="40">
       <c r="A425" s="7"/>
       <c r="B425" s="7"/>
       <c r="C425" s="7"/>
       <c r="D425" s="7"/>
       <c r="E425" s="7"/>
       <c r="F425" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G425" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="H425" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I425" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J425" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="H425" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K425" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L425" s="5"/>
       <c r="M425" s="5"/>
       <c r="N425"/>
       <c r="O425"/>
       <c r="P425"/>
       <c r="Q425"/>
       <c r="R425"/>
       <c r="S425"/>
       <c r="T425"/>
       <c r="U425"/>
       <c r="V425"/>
       <c r="W425"/>
       <c r="X425"/>
       <c r="Y425"/>
       <c r="Z425"/>
     </row>
     <row r="426" spans="1:26" customHeight="1" ht="40">
       <c r="A426" s="7"/>
       <c r="B426" s="7"/>
       <c r="C426" s="7"/>
       <c r="D426" s="7"/>
       <c r="E426" s="7"/>
       <c r="F426" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G426" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="H426" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J426" s="6" t="s">
         <v>587</v>
       </c>
-      <c r="H426" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K426" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L426" s="5"/>
       <c r="M426" s="5"/>
       <c r="N426"/>
       <c r="O426"/>
       <c r="P426"/>
       <c r="Q426"/>
       <c r="R426"/>
       <c r="S426"/>
       <c r="T426"/>
       <c r="U426"/>
       <c r="V426"/>
       <c r="W426"/>
       <c r="X426"/>
       <c r="Y426"/>
       <c r="Z426"/>
     </row>
     <row r="427" spans="1:26" customHeight="1" ht="40">
       <c r="A427" s="7"/>
       <c r="B427" s="7"/>
       <c r="C427" s="7"/>
       <c r="D427" s="7"/>
       <c r="E427" s="7"/>
       <c r="F427" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G427" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="H427" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I427" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J427" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="H427" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K427" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L427" s="5"/>
       <c r="M427" s="5"/>
       <c r="N427"/>
       <c r="O427"/>
       <c r="P427"/>
       <c r="Q427"/>
       <c r="R427"/>
       <c r="S427"/>
       <c r="T427"/>
       <c r="U427"/>
       <c r="V427"/>
       <c r="W427"/>
       <c r="X427"/>
       <c r="Y427"/>
       <c r="Z427"/>
     </row>
     <row r="428" spans="1:26" customHeight="1" ht="40">
       <c r="A428" s="7"/>
       <c r="B428" s="7"/>
       <c r="C428" s="7"/>
       <c r="D428" s="7"/>
       <c r="E428" s="7"/>
       <c r="F428" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G428" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="H428" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J428" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="H428" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K428" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L428" s="5"/>
       <c r="M428" s="5"/>
       <c r="N428"/>
       <c r="O428"/>
       <c r="P428"/>
       <c r="Q428"/>
       <c r="R428"/>
       <c r="S428"/>
       <c r="T428"/>
       <c r="U428"/>
       <c r="V428"/>
       <c r="W428"/>
       <c r="X428"/>
       <c r="Y428"/>
       <c r="Z428"/>
     </row>
-    <row r="429" spans="1:26" customHeight="1" ht="51">
+    <row r="429" spans="1:26" customHeight="1" ht="40">
       <c r="A429" s="7"/>
       <c r="B429" s="7"/>
       <c r="C429" s="7"/>
       <c r="D429" s="7"/>
       <c r="E429" s="7"/>
       <c r="F429" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G429" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="H429" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J429" s="6" t="s">
         <v>593</v>
       </c>
-      <c r="H429" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K429" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L429" s="5"/>
       <c r="M429" s="5"/>
       <c r="N429"/>
       <c r="O429"/>
       <c r="P429"/>
       <c r="Q429"/>
       <c r="R429"/>
       <c r="S429"/>
       <c r="T429"/>
       <c r="U429"/>
       <c r="V429"/>
       <c r="W429"/>
       <c r="X429"/>
       <c r="Y429"/>
       <c r="Z429"/>
     </row>
-    <row r="430" spans="1:26" customHeight="1" ht="446.42857142857">
-[...3 lines deleted...]
-      <c r="B430" s="7" t="s">
+    <row r="430" spans="1:26" customHeight="1" ht="51">
+      <c r="A430" s="7"/>
+      <c r="B430" s="7"/>
+      <c r="C430" s="7"/>
+      <c r="D430" s="7"/>
+      <c r="E430" s="7"/>
+      <c r="F430" s="5">
+        <v>15</v>
+      </c>
+      <c r="G430" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="H430" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J430" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="C430" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K430" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L430" s="5"/>
+      <c r="M430" s="5"/>
       <c r="N430"/>
       <c r="O430"/>
       <c r="P430"/>
       <c r="Q430"/>
       <c r="R430"/>
       <c r="S430"/>
       <c r="T430"/>
       <c r="U430"/>
       <c r="V430"/>
       <c r="W430"/>
       <c r="X430"/>
       <c r="Y430"/>
       <c r="Z430"/>
     </row>
-    <row r="431" spans="1:26" customHeight="1" ht="79">
-[...4 lines deleted...]
-      <c r="E431" s="7"/>
+    <row r="431" spans="1:26" customHeight="1" ht="446.42857142857">
+      <c r="A431" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B431" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="C431" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="D431" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E431" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F431" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G431" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="H431" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="J431" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="K431" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L431" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="M431" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="H431" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M431" s="5"/>
       <c r="N431"/>
       <c r="O431"/>
       <c r="P431"/>
       <c r="Q431"/>
       <c r="R431"/>
       <c r="S431"/>
       <c r="T431"/>
       <c r="U431"/>
       <c r="V431"/>
       <c r="W431"/>
       <c r="X431"/>
       <c r="Y431"/>
       <c r="Z431"/>
     </row>
-    <row r="432" spans="1:26" customHeight="1" ht="82">
+    <row r="432" spans="1:26" customHeight="1" ht="79">
       <c r="A432" s="7"/>
       <c r="B432" s="7"/>
       <c r="C432" s="7"/>
       <c r="D432" s="7"/>
       <c r="E432" s="7"/>
       <c r="F432" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G432" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="H432" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I432" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="J432" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="H432" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K432" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L432" s="5"/>
       <c r="M432" s="5"/>
       <c r="N432"/>
       <c r="O432"/>
       <c r="P432"/>
       <c r="Q432"/>
       <c r="R432"/>
       <c r="S432"/>
       <c r="T432"/>
       <c r="U432"/>
       <c r="V432"/>
       <c r="W432"/>
       <c r="X432"/>
       <c r="Y432"/>
       <c r="Z432"/>
     </row>
-    <row r="433" spans="1:26" customHeight="1" ht="77">
+    <row r="433" spans="1:26" customHeight="1" ht="82">
       <c r="A433" s="7"/>
       <c r="B433" s="7"/>
       <c r="C433" s="7"/>
       <c r="D433" s="7"/>
       <c r="E433" s="7"/>
       <c r="F433" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G433" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="H433" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I433" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="J433" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="H433" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K433" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L433" s="5"/>
       <c r="M433" s="5"/>
       <c r="N433"/>
       <c r="O433"/>
       <c r="P433"/>
       <c r="Q433"/>
       <c r="R433"/>
       <c r="S433"/>
       <c r="T433"/>
       <c r="U433"/>
       <c r="V433"/>
       <c r="W433"/>
       <c r="X433"/>
       <c r="Y433"/>
       <c r="Z433"/>
     </row>
-    <row r="434" spans="1:26" customHeight="1" ht="206.42857142857">
-      <c r="A434" s="8" t="s">
+    <row r="434" spans="1:26" customHeight="1" ht="77">
+      <c r="A434" s="7"/>
+      <c r="B434" s="7"/>
+      <c r="C434" s="7"/>
+      <c r="D434" s="7"/>
+      <c r="E434" s="7"/>
+      <c r="F434" s="5">
+        <v>4</v>
+      </c>
+      <c r="G434" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="H434" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I434" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="J434" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="B434" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K434" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L434" s="5"/>
+      <c r="M434" s="5"/>
       <c r="N434"/>
       <c r="O434"/>
       <c r="P434"/>
       <c r="Q434"/>
       <c r="R434"/>
       <c r="S434"/>
       <c r="T434"/>
       <c r="U434"/>
       <c r="V434"/>
       <c r="W434"/>
       <c r="X434"/>
       <c r="Y434"/>
       <c r="Z434"/>
     </row>
-    <row r="435" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E435" s="7"/>
+    <row r="435" spans="1:26" customHeight="1" ht="206.42857142857">
+      <c r="A435" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="B435" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="D435" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E435" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F435" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G435" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="H435" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I435" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J435" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="K435" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L435" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="M435" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="H435" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M435" s="5"/>
       <c r="N435"/>
       <c r="O435"/>
       <c r="P435"/>
       <c r="Q435"/>
       <c r="R435"/>
       <c r="S435"/>
       <c r="T435"/>
       <c r="U435"/>
       <c r="V435"/>
       <c r="W435"/>
       <c r="X435"/>
       <c r="Y435"/>
       <c r="Z435"/>
     </row>
-    <row r="436" spans="1:26" customHeight="1" ht="35">
+    <row r="436" spans="1:26" customHeight="1" ht="36">
       <c r="A436" s="7"/>
       <c r="B436" s="7"/>
       <c r="C436" s="7"/>
       <c r="D436" s="7"/>
       <c r="E436" s="7"/>
       <c r="F436" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G436" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="H436" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I436" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="J436" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="H436" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K436" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L436" s="5"/>
       <c r="M436" s="5"/>
       <c r="N436"/>
       <c r="O436"/>
       <c r="P436"/>
       <c r="Q436"/>
       <c r="R436"/>
       <c r="S436"/>
       <c r="T436"/>
       <c r="U436"/>
       <c r="V436"/>
       <c r="W436"/>
       <c r="X436"/>
       <c r="Y436"/>
       <c r="Z436"/>
     </row>
-    <row r="437" spans="1:26" customHeight="1" ht="1622.5714285714">
-      <c r="A437" s="8" t="s">
+    <row r="437" spans="1:26" customHeight="1" ht="35">
+      <c r="A437" s="7"/>
+      <c r="B437" s="7"/>
+      <c r="C437" s="7"/>
+      <c r="D437" s="7"/>
+      <c r="E437" s="7"/>
+      <c r="F437" s="5">
+        <v>3</v>
+      </c>
+      <c r="G437" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="H437" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I437" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="J437" s="6" t="s">
         <v>623</v>
       </c>
-      <c r="B437" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K437" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L437" s="5"/>
+      <c r="M437" s="5"/>
       <c r="N437"/>
       <c r="O437"/>
       <c r="P437"/>
       <c r="Q437"/>
       <c r="R437"/>
       <c r="S437"/>
       <c r="T437"/>
       <c r="U437"/>
       <c r="V437"/>
       <c r="W437"/>
       <c r="X437"/>
       <c r="Y437"/>
       <c r="Z437"/>
     </row>
-    <row r="438" spans="1:26" customHeight="1" ht="241.14285714286">
-[...1 lines deleted...]
-        <v>630</v>
+    <row r="438" spans="1:26" customHeight="1" ht="1622.5714285714">
+      <c r="A438" s="8" t="s">
+        <v>624</v>
       </c>
       <c r="B438" s="7" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E438" s="7" t="s">
-        <v>20</v>
+        <v>627</v>
       </c>
       <c r="F438" s="5">
         <v>1</v>
       </c>
       <c r="G438" s="5" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="H438" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I438" s="5" t="s">
-        <v>519</v>
+        <v>52</v>
       </c>
       <c r="J438" s="6" t="s">
-        <v>634</v>
+        <v>25</v>
       </c>
       <c r="K438" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L438" s="5" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M438" s="5" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="N438"/>
       <c r="O438"/>
       <c r="P438"/>
       <c r="Q438"/>
       <c r="R438"/>
       <c r="S438"/>
       <c r="T438"/>
       <c r="U438"/>
       <c r="V438"/>
       <c r="W438"/>
       <c r="X438"/>
       <c r="Y438"/>
       <c r="Z438"/>
     </row>
-    <row r="439" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E439" s="7"/>
+    <row r="439" spans="1:26" customHeight="1" ht="241.14285714286">
+      <c r="A439" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="B439" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="C439" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="D439" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E439" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F439" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G439" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="H439" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J439" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="K439" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L439" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="M439" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="H439" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M439" s="5"/>
       <c r="N439"/>
       <c r="O439"/>
       <c r="P439"/>
       <c r="Q439"/>
       <c r="R439"/>
       <c r="S439"/>
       <c r="T439"/>
       <c r="U439"/>
       <c r="V439"/>
       <c r="W439"/>
       <c r="X439"/>
       <c r="Y439"/>
       <c r="Z439"/>
     </row>
-    <row r="440" spans="1:26" customHeight="1" ht="33">
+    <row r="440" spans="1:26" customHeight="1" ht="39">
       <c r="A440" s="7"/>
       <c r="B440" s="7"/>
       <c r="C440" s="7"/>
       <c r="D440" s="7"/>
       <c r="E440" s="7"/>
       <c r="F440" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G440" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="H440" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="J440" s="6" t="s">
         <v>640</v>
       </c>
-      <c r="H440" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K440" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L440" s="5"/>
       <c r="M440" s="5"/>
       <c r="N440"/>
       <c r="O440"/>
       <c r="P440"/>
       <c r="Q440"/>
       <c r="R440"/>
       <c r="S440"/>
       <c r="T440"/>
       <c r="U440"/>
       <c r="V440"/>
       <c r="W440"/>
       <c r="X440"/>
       <c r="Y440"/>
       <c r="Z440"/>
     </row>
-    <row r="441" spans="1:26" customHeight="1" ht="38">
+    <row r="441" spans="1:26" customHeight="1" ht="33">
       <c r="A441" s="7"/>
       <c r="B441" s="7"/>
       <c r="C441" s="7"/>
       <c r="D441" s="7"/>
       <c r="E441" s="7"/>
       <c r="F441" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G441" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="H441" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I441" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J441" s="6" t="s">
         <v>642</v>
       </c>
-      <c r="H441" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K441" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L441" s="5"/>
       <c r="M441" s="5"/>
       <c r="N441"/>
       <c r="O441"/>
       <c r="P441"/>
       <c r="Q441"/>
       <c r="R441"/>
       <c r="S441"/>
       <c r="T441"/>
       <c r="U441"/>
       <c r="V441"/>
       <c r="W441"/>
       <c r="X441"/>
       <c r="Y441"/>
       <c r="Z441"/>
     </row>
-    <row r="442" spans="1:26" customHeight="1" ht="39">
+    <row r="442" spans="1:26" customHeight="1" ht="38">
       <c r="A442" s="7"/>
       <c r="B442" s="7"/>
       <c r="C442" s="7"/>
       <c r="D442" s="7"/>
       <c r="E442" s="7"/>
       <c r="F442" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G442" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="H442" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I442" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J442" s="6" t="s">
         <v>644</v>
       </c>
-      <c r="H442" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K442" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L442" s="5"/>
       <c r="M442" s="5"/>
       <c r="N442"/>
       <c r="O442"/>
       <c r="P442"/>
       <c r="Q442"/>
       <c r="R442"/>
       <c r="S442"/>
       <c r="T442"/>
       <c r="U442"/>
       <c r="V442"/>
       <c r="W442"/>
       <c r="X442"/>
       <c r="Y442"/>
       <c r="Z442"/>
     </row>
-    <row r="443" spans="1:26" customHeight="1" ht="33">
+    <row r="443" spans="1:26" customHeight="1" ht="39">
       <c r="A443" s="7"/>
       <c r="B443" s="7"/>
       <c r="C443" s="7"/>
       <c r="D443" s="7"/>
       <c r="E443" s="7"/>
       <c r="F443" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G443" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="J443" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="H443" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K443" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L443" s="5"/>
       <c r="M443" s="5"/>
       <c r="N443"/>
       <c r="O443"/>
       <c r="P443"/>
       <c r="Q443"/>
       <c r="R443"/>
       <c r="S443"/>
       <c r="T443"/>
       <c r="U443"/>
       <c r="V443"/>
       <c r="W443"/>
       <c r="X443"/>
       <c r="Y443"/>
       <c r="Z443"/>
     </row>
     <row r="444" spans="1:26" customHeight="1" ht="33">
       <c r="A444" s="7"/>
       <c r="B444" s="7"/>
       <c r="C444" s="7"/>
       <c r="D444" s="7"/>
       <c r="E444" s="7"/>
       <c r="F444" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G444" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="H444" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I444" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J444" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="H444" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K444" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L444" s="5"/>
       <c r="M444" s="5"/>
       <c r="N444"/>
       <c r="O444"/>
       <c r="P444"/>
       <c r="Q444"/>
       <c r="R444"/>
       <c r="S444"/>
       <c r="T444"/>
       <c r="U444"/>
       <c r="V444"/>
       <c r="W444"/>
       <c r="X444"/>
       <c r="Y444"/>
       <c r="Z444"/>
     </row>
     <row r="445" spans="1:26" customHeight="1" ht="33">
       <c r="A445" s="7"/>
       <c r="B445" s="7"/>
       <c r="C445" s="7"/>
       <c r="D445" s="7"/>
       <c r="E445" s="7"/>
       <c r="F445" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G445" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="H445" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I445" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J445" s="6" t="s">
         <v>650</v>
       </c>
-      <c r="H445" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K445" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L445" s="5"/>
       <c r="M445" s="5"/>
       <c r="N445"/>
       <c r="O445"/>
       <c r="P445"/>
       <c r="Q445"/>
       <c r="R445"/>
       <c r="S445"/>
       <c r="T445"/>
       <c r="U445"/>
       <c r="V445"/>
       <c r="W445"/>
       <c r="X445"/>
       <c r="Y445"/>
       <c r="Z445"/>
     </row>
     <row r="446" spans="1:26" customHeight="1" ht="33">
       <c r="A446" s="7"/>
       <c r="B446" s="7"/>
       <c r="C446" s="7"/>
       <c r="D446" s="7"/>
       <c r="E446" s="7"/>
       <c r="F446" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G446" s="5" t="s">
         <v>651</v>
       </c>
       <c r="H446" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I446" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J446" s="6" t="s">
-        <v>652</v>
+        <v>188</v>
       </c>
       <c r="K446" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L446" s="5"/>
       <c r="M446" s="5"/>
       <c r="N446"/>
       <c r="O446"/>
       <c r="P446"/>
       <c r="Q446"/>
       <c r="R446"/>
       <c r="S446"/>
       <c r="T446"/>
       <c r="U446"/>
       <c r="V446"/>
       <c r="W446"/>
       <c r="X446"/>
       <c r="Y446"/>
       <c r="Z446"/>
     </row>
-    <row r="447" spans="1:26" customHeight="1" ht="175.71428571429">
-      <c r="A447" s="8" t="s">
+    <row r="447" spans="1:26" customHeight="1" ht="33">
+      <c r="A447" s="7"/>
+      <c r="B447" s="7"/>
+      <c r="C447" s="7"/>
+      <c r="D447" s="7"/>
+      <c r="E447" s="7"/>
+      <c r="F447" s="5">
+        <v>9</v>
+      </c>
+      <c r="G447" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="H447" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I447" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J447" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="B447" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K447" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L447" s="5"/>
+      <c r="M447" s="5"/>
       <c r="N447"/>
       <c r="O447"/>
       <c r="P447"/>
       <c r="Q447"/>
       <c r="R447"/>
       <c r="S447"/>
       <c r="T447"/>
       <c r="U447"/>
       <c r="V447"/>
       <c r="W447"/>
       <c r="X447"/>
       <c r="Y447"/>
       <c r="Z447"/>
     </row>
-    <row r="448" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E448" s="7"/>
+    <row r="448" spans="1:26" customHeight="1" ht="175.71428571429">
+      <c r="A448" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="B448" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D448" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E448" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F448" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G448" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="H448" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I448" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J448" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K448" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L448" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="M448" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="H448" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M448" s="5"/>
       <c r="N448"/>
       <c r="O448"/>
       <c r="P448"/>
       <c r="Q448"/>
       <c r="R448"/>
       <c r="S448"/>
       <c r="T448"/>
       <c r="U448"/>
       <c r="V448"/>
       <c r="W448"/>
       <c r="X448"/>
       <c r="Y448"/>
       <c r="Z448"/>
     </row>
-    <row r="449" spans="1:26" customHeight="1" ht="696.28571428571">
-[...3 lines deleted...]
-      <c r="B449" s="7" t="s">
+    <row r="449" spans="1:26" customHeight="1" ht="40">
+      <c r="A449" s="7"/>
+      <c r="B449" s="7"/>
+      <c r="C449" s="7"/>
+      <c r="D449" s="7"/>
+      <c r="E449" s="7"/>
+      <c r="F449" s="5">
+        <v>2</v>
+      </c>
+      <c r="G449" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="H449" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="J449" s="6" t="s">
         <v>662</v>
       </c>
-      <c r="C449" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K449" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L449" s="5"/>
+      <c r="M449" s="5"/>
       <c r="N449"/>
       <c r="O449"/>
       <c r="P449"/>
       <c r="Q449"/>
       <c r="R449"/>
       <c r="S449"/>
       <c r="T449"/>
       <c r="U449"/>
       <c r="V449"/>
       <c r="W449"/>
       <c r="X449"/>
       <c r="Y449"/>
       <c r="Z449"/>
     </row>
-    <row r="450" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E450" s="7"/>
+    <row r="450" spans="1:26" customHeight="1" ht="696.28571428571">
+      <c r="A450" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="B450" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="D450" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E450" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F450" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G450" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="H450" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I450" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="J450" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="K450" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L450" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="M450" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="H450" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M450" s="5"/>
       <c r="N450"/>
       <c r="O450"/>
       <c r="P450"/>
       <c r="Q450"/>
       <c r="R450"/>
       <c r="S450"/>
       <c r="T450"/>
       <c r="U450"/>
       <c r="V450"/>
       <c r="W450"/>
       <c r="X450"/>
       <c r="Y450"/>
       <c r="Z450"/>
     </row>
     <row r="451" spans="1:26" customHeight="1" ht="30">
       <c r="A451" s="7"/>
       <c r="B451" s="7"/>
       <c r="C451" s="7"/>
       <c r="D451" s="7"/>
       <c r="E451" s="7"/>
       <c r="F451" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>670</v>
       </c>
       <c r="H451" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I451" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J451" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L451" s="5"/>
       <c r="M451" s="5"/>
       <c r="N451"/>
       <c r="O451"/>
       <c r="P451"/>
       <c r="Q451"/>
       <c r="R451"/>
       <c r="S451"/>
       <c r="T451"/>
       <c r="U451"/>
       <c r="V451"/>
       <c r="W451"/>
       <c r="X451"/>
       <c r="Y451"/>
       <c r="Z451"/>
     </row>
-    <row r="452" spans="1:26" customHeight="1" ht="40">
+    <row r="452" spans="1:26" customHeight="1" ht="30">
       <c r="A452" s="7"/>
       <c r="B452" s="7"/>
       <c r="C452" s="7"/>
       <c r="D452" s="7"/>
       <c r="E452" s="7"/>
       <c r="F452" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G452" s="5" t="s">
         <v>671</v>
       </c>
       <c r="H452" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I452" s="5" t="s">
-        <v>672</v>
+        <v>24</v>
       </c>
       <c r="J452" s="6" t="s">
-        <v>673</v>
+        <v>25</v>
       </c>
       <c r="K452" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L452" s="5"/>
       <c r="M452" s="5"/>
       <c r="N452"/>
       <c r="O452"/>
       <c r="P452"/>
       <c r="Q452"/>
       <c r="R452"/>
       <c r="S452"/>
       <c r="T452"/>
       <c r="U452"/>
       <c r="V452"/>
       <c r="W452"/>
       <c r="X452"/>
       <c r="Y452"/>
       <c r="Z452"/>
     </row>
-    <row r="453" spans="1:26" customHeight="1" ht="36">
+    <row r="453" spans="1:26" customHeight="1" ht="40">
       <c r="A453" s="7"/>
       <c r="B453" s="7"/>
       <c r="C453" s="7"/>
       <c r="D453" s="7"/>
       <c r="E453" s="7"/>
       <c r="F453" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G453" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="H453" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I453" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="J453" s="6" t="s">
         <v>674</v>
       </c>
-      <c r="H453" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K453" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L453" s="5"/>
       <c r="M453" s="5"/>
       <c r="N453"/>
       <c r="O453"/>
       <c r="P453"/>
       <c r="Q453"/>
       <c r="R453"/>
       <c r="S453"/>
       <c r="T453"/>
       <c r="U453"/>
       <c r="V453"/>
       <c r="W453"/>
       <c r="X453"/>
       <c r="Y453"/>
       <c r="Z453"/>
     </row>
-    <row r="454" spans="1:26" customHeight="1" ht="41">
+    <row r="454" spans="1:26" customHeight="1" ht="36">
       <c r="A454" s="7"/>
       <c r="B454" s="7"/>
       <c r="C454" s="7"/>
       <c r="D454" s="7"/>
       <c r="E454" s="7"/>
       <c r="F454" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G454" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="H454" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I454" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="J454" s="6" t="s">
         <v>676</v>
       </c>
-      <c r="H454" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K454" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L454" s="5"/>
       <c r="M454" s="5"/>
       <c r="N454"/>
       <c r="O454"/>
       <c r="P454"/>
       <c r="Q454"/>
       <c r="R454"/>
       <c r="S454"/>
       <c r="T454"/>
       <c r="U454"/>
       <c r="V454"/>
       <c r="W454"/>
       <c r="X454"/>
       <c r="Y454"/>
       <c r="Z454"/>
     </row>
-    <row r="455" spans="1:26" customHeight="1" ht="30">
+    <row r="455" spans="1:26" customHeight="1" ht="41">
       <c r="A455" s="7"/>
       <c r="B455" s="7"/>
       <c r="C455" s="7"/>
       <c r="D455" s="7"/>
       <c r="E455" s="7"/>
       <c r="F455" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G455" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="H455" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I455" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="J455" s="6" t="s">
         <v>678</v>
       </c>
-      <c r="H455" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K455" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L455" s="5"/>
       <c r="M455" s="5"/>
       <c r="N455"/>
       <c r="O455"/>
       <c r="P455"/>
       <c r="Q455"/>
       <c r="R455"/>
       <c r="S455"/>
       <c r="T455"/>
       <c r="U455"/>
       <c r="V455"/>
       <c r="W455"/>
       <c r="X455"/>
       <c r="Y455"/>
       <c r="Z455"/>
     </row>
-    <row r="456" spans="1:26" customHeight="1" ht="35">
+    <row r="456" spans="1:26" customHeight="1" ht="30">
       <c r="A456" s="7"/>
       <c r="B456" s="7"/>
       <c r="C456" s="7"/>
       <c r="D456" s="7"/>
       <c r="E456" s="7"/>
       <c r="F456" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G456" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="H456" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="J456" s="6" t="s">
         <v>681</v>
       </c>
-      <c r="H456" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K456" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L456" s="5"/>
       <c r="M456" s="5"/>
       <c r="N456"/>
       <c r="O456"/>
       <c r="P456"/>
       <c r="Q456"/>
       <c r="R456"/>
       <c r="S456"/>
       <c r="T456"/>
       <c r="U456"/>
       <c r="V456"/>
       <c r="W456"/>
       <c r="X456"/>
       <c r="Y456"/>
       <c r="Z456"/>
     </row>
-    <row r="457" spans="1:26" customHeight="1" ht="32">
+    <row r="457" spans="1:26" customHeight="1" ht="35">
       <c r="A457" s="7"/>
       <c r="B457" s="7"/>
       <c r="C457" s="7"/>
       <c r="D457" s="7"/>
       <c r="E457" s="7"/>
       <c r="F457" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G457" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="H457" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I457" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="J457" s="6" t="s">
         <v>683</v>
       </c>
-      <c r="H457" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K457" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L457" s="5"/>
       <c r="M457" s="5"/>
       <c r="N457"/>
       <c r="O457"/>
       <c r="P457"/>
       <c r="Q457"/>
       <c r="R457"/>
       <c r="S457"/>
       <c r="T457"/>
       <c r="U457"/>
       <c r="V457"/>
       <c r="W457"/>
       <c r="X457"/>
       <c r="Y457"/>
       <c r="Z457"/>
     </row>
-    <row r="458" spans="1:26" customHeight="1" ht="36">
+    <row r="458" spans="1:26" customHeight="1" ht="32">
       <c r="A458" s="7"/>
       <c r="B458" s="7"/>
       <c r="C458" s="7"/>
       <c r="D458" s="7"/>
       <c r="E458" s="7"/>
       <c r="F458" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G458" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="H458" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J458" s="6" t="s">
         <v>685</v>
       </c>
-      <c r="H458" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K458" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L458" s="5"/>
       <c r="M458" s="5"/>
       <c r="N458"/>
       <c r="O458"/>
       <c r="P458"/>
       <c r="Q458"/>
       <c r="R458"/>
       <c r="S458"/>
       <c r="T458"/>
       <c r="U458"/>
       <c r="V458"/>
       <c r="W458"/>
       <c r="X458"/>
       <c r="Y458"/>
       <c r="Z458"/>
     </row>
-    <row r="459" spans="1:26" customHeight="1" ht="30">
+    <row r="459" spans="1:26" customHeight="1" ht="36">
       <c r="A459" s="7"/>
       <c r="B459" s="7"/>
       <c r="C459" s="7"/>
       <c r="D459" s="7"/>
       <c r="E459" s="7"/>
       <c r="F459" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G459" s="5" t="s">
         <v>686</v>
       </c>
       <c r="H459" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I459" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J459" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K459" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L459" s="5"/>
       <c r="M459" s="5"/>
       <c r="N459"/>
       <c r="O459"/>
       <c r="P459"/>
       <c r="Q459"/>
       <c r="R459"/>
       <c r="S459"/>
       <c r="T459"/>
       <c r="U459"/>
       <c r="V459"/>
       <c r="W459"/>
       <c r="X459"/>
       <c r="Y459"/>
       <c r="Z459"/>
     </row>
-    <row r="460" spans="1:26" customHeight="1" ht="303.71428571429">
-      <c r="A460" s="8" t="s">
+    <row r="460" spans="1:26" customHeight="1" ht="30">
+      <c r="A460" s="7"/>
+      <c r="B460" s="7"/>
+      <c r="C460" s="7"/>
+      <c r="D460" s="7"/>
+      <c r="E460" s="7"/>
+      <c r="F460" s="5">
+        <v>11</v>
+      </c>
+      <c r="G460" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="B460" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H460" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I460" s="5" t="s">
-        <v>691</v>
+        <v>24</v>
       </c>
       <c r="J460" s="6" t="s">
-        <v>692</v>
+        <v>25</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L460" s="5"/>
+      <c r="M460" s="5"/>
       <c r="N460"/>
       <c r="O460"/>
       <c r="P460"/>
       <c r="Q460"/>
       <c r="R460"/>
       <c r="S460"/>
       <c r="T460"/>
       <c r="U460"/>
       <c r="V460"/>
       <c r="W460"/>
       <c r="X460"/>
       <c r="Y460"/>
       <c r="Z460"/>
     </row>
-    <row r="461" spans="1:26" customHeight="1" ht="352.71428571429">
-[...1 lines deleted...]
-        <v>695</v>
+    <row r="461" spans="1:26" customHeight="1" ht="303.71428571429">
+      <c r="A461" s="8" t="s">
+        <v>688</v>
       </c>
       <c r="B461" s="7" t="s">
-        <v>533</v>
+        <v>689</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E461" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F461" s="5">
         <v>1</v>
       </c>
       <c r="G461" s="5" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="H461" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I461" s="5" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="J461" s="6" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="K461" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L461" s="5" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="M461" s="5" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="N461"/>
       <c r="O461"/>
       <c r="P461"/>
       <c r="Q461"/>
       <c r="R461"/>
       <c r="S461"/>
       <c r="T461"/>
       <c r="U461"/>
       <c r="V461"/>
       <c r="W461"/>
       <c r="X461"/>
       <c r="Y461"/>
       <c r="Z461"/>
     </row>
-    <row r="462" spans="1:26" customHeight="1" ht="164.71428571429">
+    <row r="462" spans="1:26" customHeight="1" ht="352.71428571429">
       <c r="A462" s="7" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="B462" s="7" t="s">
-        <v>498</v>
+        <v>534</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E462" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F462" s="5">
         <v>1</v>
       </c>
       <c r="G462" s="5" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="H462" s="5" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="I462" s="5" t="s">
-        <v>51</v>
+        <v>699</v>
       </c>
       <c r="J462" s="6" t="s">
-        <v>24</v>
+        <v>700</v>
       </c>
       <c r="K462" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L462" s="5" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="M462" s="5" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="N462"/>
       <c r="O462"/>
       <c r="P462"/>
       <c r="Q462"/>
       <c r="R462"/>
       <c r="S462"/>
       <c r="T462"/>
       <c r="U462"/>
       <c r="V462"/>
       <c r="W462"/>
       <c r="X462"/>
       <c r="Y462"/>
       <c r="Z462"/>
     </row>
-    <row r="463" spans="1:26" customHeight="1" ht="194.28571428571">
-[...1 lines deleted...]
-        <v>707</v>
+    <row r="463" spans="1:26" customHeight="1" ht="164.71428571429">
+      <c r="A463" s="7" t="s">
+        <v>703</v>
       </c>
       <c r="B463" s="7" t="s">
-        <v>708</v>
+        <v>499</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E463" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F463" s="5">
         <v>1</v>
       </c>
       <c r="G463" s="5" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="H463" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I463" s="5" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J463" s="6" t="s">
-        <v>711</v>
+        <v>25</v>
       </c>
       <c r="K463" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L463" s="5" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="M463" s="5" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="N463"/>
       <c r="O463"/>
       <c r="P463"/>
       <c r="Q463"/>
       <c r="R463"/>
       <c r="S463"/>
       <c r="T463"/>
       <c r="U463"/>
       <c r="V463"/>
       <c r="W463"/>
       <c r="X463"/>
       <c r="Y463"/>
       <c r="Z463"/>
     </row>
-    <row r="464" spans="1:26" customHeight="1" ht="71">
-[...4 lines deleted...]
-      <c r="E464" s="7"/>
+    <row r="464" spans="1:26" customHeight="1" ht="194.28571428571">
+      <c r="A464" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="B464" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="D464" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E464" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F464" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G464" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="H464" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I464" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J464" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="K464" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L464" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="M464" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="H464" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M464" s="5"/>
       <c r="N464"/>
       <c r="O464"/>
       <c r="P464"/>
       <c r="Q464"/>
       <c r="R464"/>
       <c r="S464"/>
       <c r="T464"/>
       <c r="U464"/>
       <c r="V464"/>
       <c r="W464"/>
       <c r="X464"/>
       <c r="Y464"/>
       <c r="Z464"/>
     </row>
-    <row r="465" spans="1:26" customHeight="1" ht="34">
+    <row r="465" spans="1:26" customHeight="1" ht="71">
       <c r="A465" s="7"/>
       <c r="B465" s="7"/>
       <c r="C465" s="7"/>
       <c r="D465" s="7"/>
       <c r="E465" s="7"/>
       <c r="F465" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G465" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="H465" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I465" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="J465" s="6" t="s">
         <v>717</v>
       </c>
-      <c r="H465" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K465" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L465" s="5"/>
       <c r="M465" s="5"/>
       <c r="N465"/>
       <c r="O465"/>
       <c r="P465"/>
       <c r="Q465"/>
       <c r="R465"/>
       <c r="S465"/>
       <c r="T465"/>
       <c r="U465"/>
       <c r="V465"/>
       <c r="W465"/>
       <c r="X465"/>
       <c r="Y465"/>
       <c r="Z465"/>
     </row>
     <row r="466" spans="1:26" customHeight="1" ht="34">
       <c r="A466" s="7"/>
       <c r="B466" s="7"/>
       <c r="C466" s="7"/>
       <c r="D466" s="7"/>
       <c r="E466" s="7"/>
       <c r="F466" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G466" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="H466" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I466" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J466" s="6" t="s">
         <v>719</v>
       </c>
-      <c r="H466" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K466" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L466" s="5"/>
       <c r="M466" s="5"/>
       <c r="N466"/>
       <c r="O466"/>
       <c r="P466"/>
       <c r="Q466"/>
       <c r="R466"/>
       <c r="S466"/>
       <c r="T466"/>
       <c r="U466"/>
       <c r="V466"/>
       <c r="W466"/>
       <c r="X466"/>
       <c r="Y466"/>
       <c r="Z466"/>
     </row>
-    <row r="467" spans="1:26" customHeight="1" ht="163.14285714286">
-      <c r="A467" s="8" t="s">
+    <row r="467" spans="1:26" customHeight="1" ht="34">
+      <c r="A467" s="7"/>
+      <c r="B467" s="7"/>
+      <c r="C467" s="7"/>
+      <c r="D467" s="7"/>
+      <c r="E467" s="7"/>
+      <c r="F467" s="5">
+        <v>4</v>
+      </c>
+      <c r="G467" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="H467" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J467" s="6" t="s">
         <v>721</v>
       </c>
-      <c r="B467" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K467" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L467" s="5"/>
+      <c r="M467" s="5"/>
       <c r="N467"/>
       <c r="O467"/>
       <c r="P467"/>
       <c r="Q467"/>
       <c r="R467"/>
       <c r="S467"/>
       <c r="T467"/>
       <c r="U467"/>
       <c r="V467"/>
       <c r="W467"/>
       <c r="X467"/>
       <c r="Y467"/>
       <c r="Z467"/>
     </row>
-    <row r="468" spans="1:26" customHeight="1" ht="165.71428571429">
+    <row r="468" spans="1:26" customHeight="1" ht="163.14285714286">
       <c r="A468" s="8" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="B468" s="7" t="s">
-        <v>595</v>
+        <v>534</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E468" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F468" s="5">
         <v>1</v>
       </c>
       <c r="G468" s="5" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="H468" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I468" s="5" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="J468" s="6" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="K468" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L468" s="5" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="M468" s="5" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="N468"/>
       <c r="O468"/>
       <c r="P468"/>
       <c r="Q468"/>
       <c r="R468"/>
       <c r="S468"/>
       <c r="T468"/>
       <c r="U468"/>
       <c r="V468"/>
       <c r="W468"/>
       <c r="X468"/>
       <c r="Y468"/>
       <c r="Z468"/>
     </row>
-    <row r="469" spans="1:26" customHeight="1" ht="346.42857142857">
-[...1 lines deleted...]
-        <v>735</v>
+    <row r="469" spans="1:26" customHeight="1" ht="165.71428571429">
+      <c r="A469" s="8" t="s">
+        <v>729</v>
       </c>
       <c r="B469" s="7" t="s">
-        <v>736</v>
+        <v>596</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E469" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F469" s="5">
         <v>1</v>
       </c>
       <c r="G469" s="5" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="H469" s="5" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="I469" s="5" t="s">
-        <v>567</v>
+        <v>732</v>
       </c>
       <c r="J469" s="6" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L469" s="5" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="M469" s="5" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="N469"/>
       <c r="O469"/>
       <c r="P469"/>
       <c r="Q469"/>
       <c r="R469"/>
       <c r="S469"/>
       <c r="T469"/>
       <c r="U469"/>
       <c r="V469"/>
       <c r="W469"/>
       <c r="X469"/>
       <c r="Y469"/>
       <c r="Z469"/>
     </row>
-    <row r="470" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E470" s="7"/>
+    <row r="470" spans="1:26" customHeight="1" ht="346.42857142857">
+      <c r="A470" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="B470" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="D470" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E470" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F470" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G470" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="H470" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I470" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J470" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="K470" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L470" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="M470" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="H470" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M470" s="5"/>
       <c r="N470"/>
       <c r="O470"/>
       <c r="P470"/>
       <c r="Q470"/>
       <c r="R470"/>
       <c r="S470"/>
       <c r="T470"/>
       <c r="U470"/>
       <c r="V470"/>
       <c r="W470"/>
       <c r="X470"/>
       <c r="Y470"/>
       <c r="Z470"/>
     </row>
-    <row r="471" spans="1:26" customHeight="1" ht="32">
+    <row r="471" spans="1:26" customHeight="1" ht="33">
       <c r="A471" s="7"/>
       <c r="B471" s="7"/>
       <c r="C471" s="7"/>
       <c r="D471" s="7"/>
       <c r="E471" s="7"/>
       <c r="F471" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G471" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="H471" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I471" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J471" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="H471" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K471" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L471" s="5"/>
       <c r="M471" s="5"/>
       <c r="N471"/>
       <c r="O471"/>
       <c r="P471"/>
       <c r="Q471"/>
       <c r="R471"/>
       <c r="S471"/>
       <c r="T471"/>
       <c r="U471"/>
       <c r="V471"/>
       <c r="W471"/>
       <c r="X471"/>
       <c r="Y471"/>
       <c r="Z471"/>
     </row>
-    <row r="472" spans="1:26" customHeight="1" ht="33">
+    <row r="472" spans="1:26" customHeight="1" ht="32">
       <c r="A472" s="7"/>
       <c r="B472" s="7"/>
       <c r="C472" s="7"/>
       <c r="D472" s="7"/>
       <c r="E472" s="7"/>
       <c r="F472" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G472" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="H472" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I472" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J472" s="6" t="s">
         <v>746</v>
       </c>
-      <c r="H472" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K472" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L472" s="5"/>
       <c r="M472" s="5"/>
       <c r="N472"/>
       <c r="O472"/>
       <c r="P472"/>
       <c r="Q472"/>
       <c r="R472"/>
       <c r="S472"/>
       <c r="T472"/>
       <c r="U472"/>
       <c r="V472"/>
       <c r="W472"/>
       <c r="X472"/>
       <c r="Y472"/>
       <c r="Z472"/>
     </row>
     <row r="473" spans="1:26" customHeight="1" ht="33">
       <c r="A473" s="7"/>
       <c r="B473" s="7"/>
       <c r="C473" s="7"/>
       <c r="D473" s="7"/>
       <c r="E473" s="7"/>
       <c r="F473" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G473" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="H473" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I473" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J473" s="6" t="s">
         <v>748</v>
       </c>
-      <c r="H473" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K473" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L473" s="5"/>
       <c r="M473" s="5"/>
       <c r="N473"/>
       <c r="O473"/>
       <c r="P473"/>
       <c r="Q473"/>
       <c r="R473"/>
       <c r="S473"/>
       <c r="T473"/>
       <c r="U473"/>
       <c r="V473"/>
       <c r="W473"/>
       <c r="X473"/>
       <c r="Y473"/>
       <c r="Z473"/>
     </row>
-    <row r="474" spans="1:26" customHeight="1" ht="51">
+    <row r="474" spans="1:26" customHeight="1" ht="33">
       <c r="A474" s="7"/>
       <c r="B474" s="7"/>
       <c r="C474" s="7"/>
       <c r="D474" s="7"/>
       <c r="E474" s="7"/>
       <c r="F474" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G474" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="H474" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I474" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J474" s="6" t="s">
         <v>750</v>
       </c>
-      <c r="H474" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K474" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L474" s="5"/>
       <c r="M474" s="5"/>
       <c r="N474"/>
       <c r="O474"/>
       <c r="P474"/>
       <c r="Q474"/>
       <c r="R474"/>
       <c r="S474"/>
       <c r="T474"/>
       <c r="U474"/>
       <c r="V474"/>
       <c r="W474"/>
       <c r="X474"/>
       <c r="Y474"/>
       <c r="Z474"/>
     </row>
     <row r="475" spans="1:26" customHeight="1" ht="51">
       <c r="A475" s="7"/>
       <c r="B475" s="7"/>
       <c r="C475" s="7"/>
       <c r="D475" s="7"/>
       <c r="E475" s="7"/>
       <c r="F475" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G475" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="H475" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I475" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J475" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="H475" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K475" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L475" s="5"/>
       <c r="M475" s="5"/>
       <c r="N475"/>
       <c r="O475"/>
       <c r="P475"/>
       <c r="Q475"/>
       <c r="R475"/>
       <c r="S475"/>
       <c r="T475"/>
       <c r="U475"/>
       <c r="V475"/>
       <c r="W475"/>
       <c r="X475"/>
       <c r="Y475"/>
       <c r="Z475"/>
     </row>
-    <row r="476" spans="1:26" customHeight="1" ht="33">
+    <row r="476" spans="1:26" customHeight="1" ht="51">
       <c r="A476" s="7"/>
       <c r="B476" s="7"/>
       <c r="C476" s="7"/>
       <c r="D476" s="7"/>
       <c r="E476" s="7"/>
       <c r="F476" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G476" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="H476" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I476" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J476" s="6" t="s">
         <v>755</v>
       </c>
-      <c r="H476" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K476" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L476" s="5"/>
       <c r="M476" s="5"/>
       <c r="N476"/>
       <c r="O476"/>
       <c r="P476"/>
       <c r="Q476"/>
       <c r="R476"/>
       <c r="S476"/>
       <c r="T476"/>
       <c r="U476"/>
       <c r="V476"/>
       <c r="W476"/>
       <c r="X476"/>
       <c r="Y476"/>
       <c r="Z476"/>
     </row>
     <row r="477" spans="1:26" customHeight="1" ht="33">
       <c r="A477" s="7"/>
       <c r="B477" s="7"/>
       <c r="C477" s="7"/>
       <c r="D477" s="7"/>
       <c r="E477" s="7"/>
       <c r="F477" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G477" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="H477" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I477" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J477" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="H477" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K477" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L477" s="5"/>
       <c r="M477" s="5"/>
       <c r="N477"/>
       <c r="O477"/>
       <c r="P477"/>
       <c r="Q477"/>
       <c r="R477"/>
       <c r="S477"/>
       <c r="T477"/>
       <c r="U477"/>
       <c r="V477"/>
       <c r="W477"/>
       <c r="X477"/>
       <c r="Y477"/>
       <c r="Z477"/>
     </row>
-    <row r="478" spans="1:26" customHeight="1" ht="235.57142857143">
-      <c r="A478" s="7" t="s">
+    <row r="478" spans="1:26" customHeight="1" ht="33">
+      <c r="A478" s="7"/>
+      <c r="B478" s="7"/>
+      <c r="C478" s="7"/>
+      <c r="D478" s="7"/>
+      <c r="E478" s="7"/>
+      <c r="F478" s="5">
+        <v>9</v>
+      </c>
+      <c r="G478" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="H478" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I478" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J478" s="6" t="s">
         <v>759</v>
       </c>
-      <c r="B478" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K478" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L478" s="5"/>
+      <c r="M478" s="5"/>
       <c r="N478"/>
       <c r="O478"/>
       <c r="P478"/>
       <c r="Q478"/>
       <c r="R478"/>
       <c r="S478"/>
       <c r="T478"/>
       <c r="U478"/>
       <c r="V478"/>
       <c r="W478"/>
       <c r="X478"/>
       <c r="Y478"/>
       <c r="Z478"/>
     </row>
-    <row r="479" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E479" s="7"/>
+    <row r="479" spans="1:26" customHeight="1" ht="235.57142857143">
+      <c r="A479" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="B479" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="C479" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="D479" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E479" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F479" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G479" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="H479" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I479" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="J479" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="K479" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L479" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="M479" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="H479" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M479" s="5"/>
       <c r="N479"/>
       <c r="O479"/>
       <c r="P479"/>
       <c r="Q479"/>
       <c r="R479"/>
       <c r="S479"/>
       <c r="T479"/>
       <c r="U479"/>
       <c r="V479"/>
       <c r="W479"/>
       <c r="X479"/>
       <c r="Y479"/>
       <c r="Z479"/>
     </row>
     <row r="480" spans="1:26" customHeight="1" ht="38">
       <c r="A480" s="7"/>
       <c r="B480" s="7"/>
       <c r="C480" s="7"/>
       <c r="D480" s="7"/>
       <c r="E480" s="7"/>
       <c r="F480" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G480" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="H480" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I480" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="J480" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="H480" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K480" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L480" s="5"/>
       <c r="M480" s="5"/>
       <c r="N480"/>
       <c r="O480"/>
       <c r="P480"/>
       <c r="Q480"/>
       <c r="R480"/>
       <c r="S480"/>
       <c r="T480"/>
       <c r="U480"/>
       <c r="V480"/>
       <c r="W480"/>
       <c r="X480"/>
       <c r="Y480"/>
       <c r="Z480"/>
     </row>
-    <row r="481" spans="1:26" customHeight="1" ht="189.14285714286">
-      <c r="A481" s="8" t="s">
+    <row r="481" spans="1:26" customHeight="1" ht="38">
+      <c r="A481" s="7"/>
+      <c r="B481" s="7"/>
+      <c r="C481" s="7"/>
+      <c r="D481" s="7"/>
+      <c r="E481" s="7"/>
+      <c r="F481" s="5">
+        <v>3</v>
+      </c>
+      <c r="G481" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="H481" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I481" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="J481" s="6" t="s">
         <v>771</v>
       </c>
-      <c r="B481" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K481" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L481" s="5"/>
+      <c r="M481" s="5"/>
       <c r="N481"/>
       <c r="O481"/>
       <c r="P481"/>
       <c r="Q481"/>
       <c r="R481"/>
       <c r="S481"/>
       <c r="T481"/>
       <c r="U481"/>
       <c r="V481"/>
       <c r="W481"/>
       <c r="X481"/>
       <c r="Y481"/>
       <c r="Z481"/>
     </row>
-    <row r="482" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E482" s="7"/>
+    <row r="482" spans="1:26" customHeight="1" ht="189.14285714286">
+      <c r="A482" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="B482" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="D482" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E482" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F482" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G482" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="H482" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I482" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J482" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="K482" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L482" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="M482" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="H482" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M482" s="5"/>
       <c r="N482"/>
       <c r="O482"/>
       <c r="P482"/>
       <c r="Q482"/>
       <c r="R482"/>
       <c r="S482"/>
       <c r="T482"/>
       <c r="U482"/>
       <c r="V482"/>
       <c r="W482"/>
       <c r="X482"/>
       <c r="Y482"/>
       <c r="Z482"/>
     </row>
-    <row r="483" spans="1:26" customHeight="1" ht="38">
+    <row r="483" spans="1:26" customHeight="1" ht="35">
       <c r="A483" s="7"/>
       <c r="B483" s="7"/>
       <c r="C483" s="7"/>
       <c r="D483" s="7"/>
       <c r="E483" s="7"/>
       <c r="F483" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G483" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="H483" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I483" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J483" s="6" t="s">
         <v>780</v>
       </c>
-      <c r="H483" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K483" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L483" s="5"/>
       <c r="M483" s="5"/>
       <c r="N483"/>
       <c r="O483"/>
       <c r="P483"/>
       <c r="Q483"/>
       <c r="R483"/>
       <c r="S483"/>
       <c r="T483"/>
       <c r="U483"/>
       <c r="V483"/>
       <c r="W483"/>
       <c r="X483"/>
       <c r="Y483"/>
       <c r="Z483"/>
     </row>
-    <row r="484" spans="1:26" customHeight="1" ht="30">
+    <row r="484" spans="1:26" customHeight="1" ht="38">
       <c r="A484" s="7"/>
       <c r="B484" s="7"/>
       <c r="C484" s="7"/>
       <c r="D484" s="7"/>
       <c r="E484" s="7"/>
       <c r="F484" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G484" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="H484" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I484" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J484" s="6" t="s">
         <v>782</v>
       </c>
-      <c r="H484" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K484" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L484" s="5"/>
       <c r="M484" s="5"/>
       <c r="N484"/>
       <c r="O484"/>
       <c r="P484"/>
       <c r="Q484"/>
       <c r="R484"/>
       <c r="S484"/>
       <c r="T484"/>
       <c r="U484"/>
       <c r="V484"/>
       <c r="W484"/>
       <c r="X484"/>
       <c r="Y484"/>
       <c r="Z484"/>
     </row>
-    <row r="485" spans="1:26" customHeight="1" ht="33">
+    <row r="485" spans="1:26" customHeight="1" ht="30">
       <c r="A485" s="7"/>
       <c r="B485" s="7"/>
       <c r="C485" s="7"/>
       <c r="D485" s="7"/>
       <c r="E485" s="7"/>
       <c r="F485" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G485" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="H485" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I485" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="J485" s="6" t="s">
         <v>785</v>
       </c>
-      <c r="H485" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K485" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L485" s="5"/>
       <c r="M485" s="5"/>
       <c r="N485"/>
       <c r="O485"/>
       <c r="P485"/>
       <c r="Q485"/>
       <c r="R485"/>
       <c r="S485"/>
       <c r="T485"/>
       <c r="U485"/>
       <c r="V485"/>
       <c r="W485"/>
       <c r="X485"/>
       <c r="Y485"/>
       <c r="Z485"/>
     </row>
-    <row r="486" spans="1:26" customHeight="1" ht="41">
+    <row r="486" spans="1:26" customHeight="1" ht="33">
       <c r="A486" s="7"/>
       <c r="B486" s="7"/>
       <c r="C486" s="7"/>
       <c r="D486" s="7"/>
       <c r="E486" s="7"/>
       <c r="F486" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G486" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="H486" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I486" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J486" s="6" t="s">
         <v>787</v>
       </c>
-      <c r="H486" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K486" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L486" s="5"/>
       <c r="M486" s="5"/>
       <c r="N486"/>
       <c r="O486"/>
       <c r="P486"/>
       <c r="Q486"/>
       <c r="R486"/>
       <c r="S486"/>
       <c r="T486"/>
       <c r="U486"/>
       <c r="V486"/>
       <c r="W486"/>
       <c r="X486"/>
       <c r="Y486"/>
       <c r="Z486"/>
     </row>
-    <row r="487" spans="1:26" customHeight="1" ht="33">
+    <row r="487" spans="1:26" customHeight="1" ht="41">
       <c r="A487" s="7"/>
       <c r="B487" s="7"/>
       <c r="C487" s="7"/>
       <c r="D487" s="7"/>
       <c r="E487" s="7"/>
       <c r="F487" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G487" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="H487" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I487" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J487" s="6" t="s">
         <v>789</v>
       </c>
-      <c r="H487" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K487" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L487" s="5"/>
       <c r="M487" s="5"/>
       <c r="N487"/>
       <c r="O487"/>
       <c r="P487"/>
       <c r="Q487"/>
       <c r="R487"/>
       <c r="S487"/>
       <c r="T487"/>
       <c r="U487"/>
       <c r="V487"/>
       <c r="W487"/>
       <c r="X487"/>
       <c r="Y487"/>
       <c r="Z487"/>
     </row>
     <row r="488" spans="1:26" customHeight="1" ht="33">
       <c r="A488" s="7"/>
       <c r="B488" s="7"/>
       <c r="C488" s="7"/>
       <c r="D488" s="7"/>
       <c r="E488" s="7"/>
       <c r="F488" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G488" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="H488" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I488" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J488" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="H488" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K488" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L488" s="5"/>
       <c r="M488" s="5"/>
       <c r="N488"/>
       <c r="O488"/>
       <c r="P488"/>
       <c r="Q488"/>
       <c r="R488"/>
       <c r="S488"/>
       <c r="T488"/>
       <c r="U488"/>
       <c r="V488"/>
       <c r="W488"/>
       <c r="X488"/>
       <c r="Y488"/>
       <c r="Z488"/>
     </row>
     <row r="489" spans="1:26" customHeight="1" ht="33">
       <c r="A489" s="7"/>
       <c r="B489" s="7"/>
       <c r="C489" s="7"/>
       <c r="D489" s="7"/>
       <c r="E489" s="7"/>
       <c r="F489" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G489" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="H489" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I489" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J489" s="6" t="s">
         <v>793</v>
       </c>
-      <c r="H489" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K489" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L489" s="5"/>
       <c r="M489" s="5"/>
       <c r="N489"/>
       <c r="O489"/>
       <c r="P489"/>
       <c r="Q489"/>
       <c r="R489"/>
       <c r="S489"/>
       <c r="T489"/>
       <c r="U489"/>
       <c r="V489"/>
       <c r="W489"/>
       <c r="X489"/>
       <c r="Y489"/>
       <c r="Z489"/>
     </row>
     <row r="490" spans="1:26" customHeight="1" ht="33">
       <c r="A490" s="7"/>
       <c r="B490" s="7"/>
       <c r="C490" s="7"/>
       <c r="D490" s="7"/>
       <c r="E490" s="7"/>
       <c r="F490" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G490" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="H490" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J490" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="H490" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K490" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L490" s="5"/>
       <c r="M490" s="5"/>
       <c r="N490"/>
       <c r="O490"/>
       <c r="P490"/>
       <c r="Q490"/>
       <c r="R490"/>
       <c r="S490"/>
       <c r="T490"/>
       <c r="U490"/>
       <c r="V490"/>
       <c r="W490"/>
       <c r="X490"/>
       <c r="Y490"/>
       <c r="Z490"/>
     </row>
     <row r="491" spans="1:26" customHeight="1" ht="33">
       <c r="A491" s="7"/>
       <c r="B491" s="7"/>
       <c r="C491" s="7"/>
       <c r="D491" s="7"/>
       <c r="E491" s="7"/>
       <c r="F491" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G491" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="H491" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I491" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J491" s="6" t="s">
         <v>797</v>
       </c>
-      <c r="H491" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K491" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L491" s="5"/>
       <c r="M491" s="5"/>
       <c r="N491"/>
       <c r="O491"/>
       <c r="P491"/>
       <c r="Q491"/>
       <c r="R491"/>
       <c r="S491"/>
       <c r="T491"/>
       <c r="U491"/>
       <c r="V491"/>
       <c r="W491"/>
       <c r="X491"/>
       <c r="Y491"/>
       <c r="Z491"/>
     </row>
     <row r="492" spans="1:26" customHeight="1" ht="33">
       <c r="A492" s="7"/>
       <c r="B492" s="7"/>
       <c r="C492" s="7"/>
       <c r="D492" s="7"/>
       <c r="E492" s="7"/>
       <c r="F492" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G492" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="H492" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I492" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J492" s="6" t="s">
         <v>799</v>
       </c>
-      <c r="H492" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K492" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L492" s="5"/>
       <c r="M492" s="5"/>
       <c r="N492"/>
       <c r="O492"/>
       <c r="P492"/>
       <c r="Q492"/>
       <c r="R492"/>
       <c r="S492"/>
       <c r="T492"/>
       <c r="U492"/>
       <c r="V492"/>
       <c r="W492"/>
       <c r="X492"/>
       <c r="Y492"/>
       <c r="Z492"/>
     </row>
     <row r="493" spans="1:26" customHeight="1" ht="33">
       <c r="A493" s="7"/>
       <c r="B493" s="7"/>
       <c r="C493" s="7"/>
       <c r="D493" s="7"/>
       <c r="E493" s="7"/>
       <c r="F493" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G493" s="5" t="s">
         <v>800</v>
       </c>
       <c r="H493" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I493" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="J493" s="6" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L493" s="5"/>
       <c r="M493" s="5"/>
       <c r="N493"/>
       <c r="O493"/>
       <c r="P493"/>
       <c r="Q493"/>
       <c r="R493"/>
       <c r="S493"/>
       <c r="T493"/>
       <c r="U493"/>
       <c r="V493"/>
       <c r="W493"/>
       <c r="X493"/>
       <c r="Y493"/>
       <c r="Z493"/>
     </row>
     <row r="494" spans="1:26" customHeight="1" ht="33">
       <c r="A494" s="7"/>
       <c r="B494" s="7"/>
       <c r="C494" s="7"/>
       <c r="D494" s="7"/>
       <c r="E494" s="7"/>
       <c r="F494" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G494" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="H494" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I494" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J494" s="6" t="s">
         <v>802</v>
       </c>
-      <c r="H494" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K494" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L494" s="5"/>
       <c r="M494" s="5"/>
       <c r="N494"/>
       <c r="O494"/>
       <c r="P494"/>
       <c r="Q494"/>
       <c r="R494"/>
       <c r="S494"/>
       <c r="T494"/>
       <c r="U494"/>
       <c r="V494"/>
       <c r="W494"/>
       <c r="X494"/>
       <c r="Y494"/>
       <c r="Z494"/>
     </row>
     <row r="495" spans="1:26" customHeight="1" ht="33">
       <c r="A495" s="7"/>
       <c r="B495" s="7"/>
       <c r="C495" s="7"/>
       <c r="D495" s="7"/>
       <c r="E495" s="7"/>
       <c r="F495" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G495" s="5" t="s">
         <v>803</v>
       </c>
       <c r="H495" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I495" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="J495" s="6" t="s">
-        <v>804</v>
+        <v>178</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L495" s="5"/>
       <c r="M495" s="5"/>
       <c r="N495"/>
       <c r="O495"/>
       <c r="P495"/>
       <c r="Q495"/>
       <c r="R495"/>
       <c r="S495"/>
       <c r="T495"/>
       <c r="U495"/>
       <c r="V495"/>
       <c r="W495"/>
       <c r="X495"/>
       <c r="Y495"/>
       <c r="Z495"/>
     </row>
-    <row r="496" spans="1:26" customHeight="1" ht="44">
+    <row r="496" spans="1:26" customHeight="1" ht="33">
       <c r="A496" s="7"/>
       <c r="B496" s="7"/>
       <c r="C496" s="7"/>
       <c r="D496" s="7"/>
       <c r="E496" s="7"/>
       <c r="F496" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G496" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="H496" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I496" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J496" s="6" t="s">
         <v>805</v>
       </c>
-      <c r="H496" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K496" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L496" s="5"/>
       <c r="M496" s="5"/>
       <c r="N496"/>
       <c r="O496"/>
       <c r="P496"/>
       <c r="Q496"/>
       <c r="R496"/>
       <c r="S496"/>
       <c r="T496"/>
       <c r="U496"/>
       <c r="V496"/>
       <c r="W496"/>
       <c r="X496"/>
       <c r="Y496"/>
       <c r="Z496"/>
     </row>
-    <row r="497" spans="1:26" customHeight="1" ht="170.85714285714">
-      <c r="A497" s="7" t="s">
+    <row r="497" spans="1:26" customHeight="1" ht="44">
+      <c r="A497" s="7"/>
+      <c r="B497" s="7"/>
+      <c r="C497" s="7"/>
+      <c r="D497" s="7"/>
+      <c r="E497" s="7"/>
+      <c r="F497" s="5">
+        <v>16</v>
+      </c>
+      <c r="G497" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="H497" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I497" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="J497" s="6" t="s">
         <v>808</v>
       </c>
-      <c r="B497" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K497" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L497" s="5"/>
+      <c r="M497" s="5"/>
       <c r="N497"/>
       <c r="O497"/>
       <c r="P497"/>
       <c r="Q497"/>
       <c r="R497"/>
       <c r="S497"/>
       <c r="T497"/>
       <c r="U497"/>
       <c r="V497"/>
       <c r="W497"/>
       <c r="X497"/>
       <c r="Y497"/>
       <c r="Z497"/>
     </row>
-    <row r="498" spans="1:26" customHeight="1" ht="171">
-[...1 lines deleted...]
-        <v>816</v>
+    <row r="498" spans="1:26" customHeight="1" ht="170.85714285714">
+      <c r="A498" s="7" t="s">
+        <v>809</v>
       </c>
       <c r="B498" s="7" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E498" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F498" s="5">
         <v>1</v>
       </c>
       <c r="G498" s="5" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="H498" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I498" s="5" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="J498" s="6" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="K498" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L498" s="5" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="N498"/>
       <c r="O498"/>
       <c r="P498"/>
       <c r="Q498"/>
       <c r="R498"/>
       <c r="S498"/>
       <c r="T498"/>
       <c r="U498"/>
       <c r="V498"/>
       <c r="W498"/>
       <c r="X498"/>
       <c r="Y498"/>
       <c r="Z498"/>
     </row>
-    <row r="499" spans="1:26" customHeight="1" ht="463.28571428571">
+    <row r="499" spans="1:26" customHeight="1" ht="171">
       <c r="A499" s="8" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="B499" s="7" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E499" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F499" s="5">
         <v>1</v>
       </c>
       <c r="G499" s="5" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="H499" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I499" s="5" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="J499" s="6" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L499" s="5" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="N499"/>
       <c r="O499"/>
       <c r="P499"/>
       <c r="Q499"/>
       <c r="R499"/>
       <c r="S499"/>
       <c r="T499"/>
       <c r="U499"/>
       <c r="V499"/>
       <c r="W499"/>
       <c r="X499"/>
       <c r="Y499"/>
       <c r="Z499"/>
     </row>
-    <row r="500" spans="1:26" customHeight="1" ht="79">
-[...4 lines deleted...]
-      <c r="E500" s="7"/>
+    <row r="500" spans="1:26" customHeight="1" ht="463.28571428571">
+      <c r="A500" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="B500" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="D500" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E500" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F500" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G500" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="H500" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I500" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="J500" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="K500" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L500" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="M500" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="H500" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M500" s="5"/>
       <c r="N500"/>
       <c r="O500"/>
       <c r="P500"/>
       <c r="Q500"/>
       <c r="R500"/>
       <c r="S500"/>
       <c r="T500"/>
       <c r="U500"/>
       <c r="V500"/>
       <c r="W500"/>
       <c r="X500"/>
       <c r="Y500"/>
       <c r="Z500"/>
     </row>
-    <row r="501" spans="1:26" customHeight="1" ht="80">
+    <row r="501" spans="1:26" customHeight="1" ht="79">
       <c r="A501" s="7"/>
       <c r="B501" s="7"/>
       <c r="C501" s="7"/>
       <c r="D501" s="7"/>
       <c r="E501" s="7"/>
       <c r="F501" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G501" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="H501" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="J501" s="6" t="s">
         <v>835</v>
       </c>
-      <c r="H501" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K501" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L501" s="5"/>
       <c r="M501" s="5"/>
       <c r="N501"/>
       <c r="O501"/>
       <c r="P501"/>
       <c r="Q501"/>
       <c r="R501"/>
       <c r="S501"/>
       <c r="T501"/>
       <c r="U501"/>
       <c r="V501"/>
       <c r="W501"/>
       <c r="X501"/>
       <c r="Y501"/>
       <c r="Z501"/>
     </row>
-    <row r="502" spans="1:26" customHeight="1" ht="92">
+    <row r="502" spans="1:26" customHeight="1" ht="80">
       <c r="A502" s="7"/>
       <c r="B502" s="7"/>
       <c r="C502" s="7"/>
       <c r="D502" s="7"/>
       <c r="E502" s="7"/>
       <c r="F502" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G502" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="H502" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I502" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="J502" s="6" t="s">
         <v>837</v>
       </c>
-      <c r="H502" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K502" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L502" s="5"/>
       <c r="M502" s="5"/>
       <c r="N502"/>
       <c r="O502"/>
       <c r="P502"/>
       <c r="Q502"/>
       <c r="R502"/>
       <c r="S502"/>
       <c r="T502"/>
       <c r="U502"/>
       <c r="V502"/>
       <c r="W502"/>
       <c r="X502"/>
       <c r="Y502"/>
       <c r="Z502"/>
     </row>
-    <row r="503" spans="1:26" customHeight="1" ht="68">
+    <row r="503" spans="1:26" customHeight="1" ht="92">
       <c r="A503" s="7"/>
       <c r="B503" s="7"/>
       <c r="C503" s="7"/>
       <c r="D503" s="7"/>
       <c r="E503" s="7"/>
       <c r="F503" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G503" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="H503" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I503" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="J503" s="6" t="s">
         <v>840</v>
       </c>
-      <c r="H503" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K503" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L503" s="5"/>
       <c r="M503" s="5"/>
       <c r="N503"/>
       <c r="O503"/>
       <c r="P503"/>
       <c r="Q503"/>
       <c r="R503"/>
       <c r="S503"/>
       <c r="T503"/>
       <c r="U503"/>
       <c r="V503"/>
       <c r="W503"/>
       <c r="X503"/>
       <c r="Y503"/>
       <c r="Z503"/>
     </row>
-    <row r="504" spans="1:26" customHeight="1" ht="185.14285714286">
-      <c r="A504" s="7" t="s">
+    <row r="504" spans="1:26" customHeight="1" ht="68">
+      <c r="A504" s="7"/>
+      <c r="B504" s="7"/>
+      <c r="C504" s="7"/>
+      <c r="D504" s="7"/>
+      <c r="E504" s="7"/>
+      <c r="F504" s="5">
+        <v>5</v>
+      </c>
+      <c r="G504" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="H504" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I504" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="J504" s="6" t="s">
         <v>842</v>
       </c>
-      <c r="B504" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K504" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L504" s="5"/>
+      <c r="M504" s="5"/>
       <c r="N504"/>
       <c r="O504"/>
       <c r="P504"/>
       <c r="Q504"/>
       <c r="R504"/>
       <c r="S504"/>
       <c r="T504"/>
       <c r="U504"/>
       <c r="V504"/>
       <c r="W504"/>
       <c r="X504"/>
       <c r="Y504"/>
       <c r="Z504"/>
     </row>
-    <row r="505" spans="1:26" customHeight="1" ht="207.85714285714">
-[...1 lines deleted...]
-        <v>847</v>
+    <row r="505" spans="1:26" customHeight="1" ht="185.14285714286">
+      <c r="A505" s="7" t="s">
+        <v>843</v>
       </c>
       <c r="B505" s="7" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>849</v>
+        <v>626</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E505" s="7" t="s">
-        <v>20</v>
+        <v>627</v>
       </c>
       <c r="F505" s="5">
         <v>1</v>
       </c>
       <c r="G505" s="5" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="H505" s="5" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I505" s="5" t="s">
-        <v>851</v>
+        <v>24</v>
       </c>
       <c r="J505" s="6" t="s">
-        <v>852</v>
+        <v>25</v>
       </c>
       <c r="K505" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L505" s="5" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="M505" s="5" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="N505"/>
       <c r="O505"/>
       <c r="P505"/>
       <c r="Q505"/>
       <c r="R505"/>
       <c r="S505"/>
       <c r="T505"/>
       <c r="U505"/>
       <c r="V505"/>
       <c r="W505"/>
       <c r="X505"/>
       <c r="Y505"/>
       <c r="Z505"/>
     </row>
-    <row r="506" spans="1:26" customHeight="1" ht="57">
-[...4 lines deleted...]
-      <c r="E506" s="7"/>
+    <row r="506" spans="1:26" customHeight="1" ht="207.85714285714">
+      <c r="A506" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="B506" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="D506" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E506" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F506" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G506" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="H506" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I506" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="J506" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="K506" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L506" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="M506" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="H506" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M506" s="5"/>
       <c r="N506"/>
       <c r="O506"/>
       <c r="P506"/>
       <c r="Q506"/>
       <c r="R506"/>
       <c r="S506"/>
       <c r="T506"/>
       <c r="U506"/>
       <c r="V506"/>
       <c r="W506"/>
       <c r="X506"/>
       <c r="Y506"/>
       <c r="Z506"/>
     </row>
-    <row r="507" spans="1:26" customHeight="1" ht="30">
+    <row r="507" spans="1:26" customHeight="1" ht="57">
       <c r="A507" s="7"/>
       <c r="B507" s="7"/>
       <c r="C507" s="7"/>
       <c r="D507" s="7"/>
       <c r="E507" s="7"/>
       <c r="F507" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G507" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="H507" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I507" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="J507" s="6" t="s">
         <v>858</v>
       </c>
-      <c r="H507" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K507" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L507" s="5"/>
       <c r="M507" s="5"/>
       <c r="N507"/>
       <c r="O507"/>
       <c r="P507"/>
       <c r="Q507"/>
       <c r="R507"/>
       <c r="S507"/>
       <c r="T507"/>
       <c r="U507"/>
       <c r="V507"/>
       <c r="W507"/>
       <c r="X507"/>
       <c r="Y507"/>
       <c r="Z507"/>
     </row>
-    <row r="508" spans="1:26" customHeight="1" ht="417.28571428571">
-      <c r="A508" s="7" t="s">
+    <row r="508" spans="1:26" customHeight="1" ht="30">
+      <c r="A508" s="7"/>
+      <c r="B508" s="7"/>
+      <c r="C508" s="7"/>
+      <c r="D508" s="7"/>
+      <c r="E508" s="7"/>
+      <c r="F508" s="5">
+        <v>3</v>
+      </c>
+      <c r="G508" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="H508" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I508" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="J508" s="6" t="s">
         <v>860</v>
       </c>
-      <c r="B508" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K508" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L508" s="5"/>
+      <c r="M508" s="5"/>
       <c r="N508"/>
       <c r="O508"/>
       <c r="P508"/>
       <c r="Q508"/>
       <c r="R508"/>
       <c r="S508"/>
       <c r="T508"/>
       <c r="U508"/>
       <c r="V508"/>
       <c r="W508"/>
       <c r="X508"/>
       <c r="Y508"/>
       <c r="Z508"/>
     </row>
-    <row r="509" spans="1:26" customHeight="1" ht="177.28571428571">
+    <row r="509" spans="1:26" customHeight="1" ht="417.28571428571">
       <c r="A509" s="7" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="B509" s="7" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E509" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F509" s="5">
         <v>1</v>
       </c>
       <c r="G509" s="5" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="H509" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I509" s="5" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="J509" s="6" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="K509" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L509" s="5" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="N509"/>
       <c r="O509"/>
       <c r="P509"/>
       <c r="Q509"/>
       <c r="R509"/>
       <c r="S509"/>
       <c r="T509"/>
       <c r="U509"/>
       <c r="V509"/>
       <c r="W509"/>
       <c r="X509"/>
       <c r="Y509"/>
       <c r="Z509"/>
     </row>
-    <row r="510" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E510" s="7"/>
+    <row r="510" spans="1:26" customHeight="1" ht="177.28571428571">
+      <c r="A510" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="B510" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="D510" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E510" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F510" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G510" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="H510" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I510" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="J510" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="K510" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L510" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="M510" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="H510" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M510" s="5"/>
       <c r="N510"/>
       <c r="O510"/>
       <c r="P510"/>
       <c r="Q510"/>
       <c r="R510"/>
       <c r="S510"/>
       <c r="T510"/>
       <c r="U510"/>
       <c r="V510"/>
       <c r="W510"/>
       <c r="X510"/>
       <c r="Y510"/>
       <c r="Z510"/>
     </row>
-    <row r="511" spans="1:26" customHeight="1" ht="170.71428571429">
-      <c r="A511" s="7" t="s">
+    <row r="511" spans="1:26" customHeight="1" ht="40">
+      <c r="A511" s="7"/>
+      <c r="B511" s="7"/>
+      <c r="C511" s="7"/>
+      <c r="D511" s="7"/>
+      <c r="E511" s="7"/>
+      <c r="F511" s="5">
+        <v>2</v>
+      </c>
+      <c r="G511" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="H511" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I511" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J511" s="6" t="s">
         <v>878</v>
       </c>
-      <c r="B511" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K511" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L511" s="5"/>
+      <c r="M511" s="5"/>
       <c r="N511"/>
       <c r="O511"/>
       <c r="P511"/>
       <c r="Q511"/>
       <c r="R511"/>
       <c r="S511"/>
       <c r="T511"/>
       <c r="U511"/>
       <c r="V511"/>
       <c r="W511"/>
       <c r="X511"/>
       <c r="Y511"/>
       <c r="Z511"/>
     </row>
-    <row r="512" spans="1:26" customHeight="1" ht="457">
-[...1 lines deleted...]
-        <v>882</v>
+    <row r="512" spans="1:26" customHeight="1" ht="170.71428571429">
+      <c r="A512" s="7" t="s">
+        <v>879</v>
       </c>
       <c r="B512" s="7" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>884</v>
+        <v>811</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E512" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F512" s="5">
         <v>1</v>
       </c>
       <c r="G512" s="5" t="s">
-        <v>885</v>
+        <v>812</v>
       </c>
       <c r="H512" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I512" s="5" t="s">
-        <v>751</v>
+        <v>52</v>
       </c>
       <c r="J512" s="6" t="s">
-        <v>886</v>
+        <v>25</v>
       </c>
       <c r="K512" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L512" s="5" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="M512" s="5" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="N512"/>
       <c r="O512"/>
       <c r="P512"/>
       <c r="Q512"/>
       <c r="R512"/>
       <c r="S512"/>
       <c r="T512"/>
       <c r="U512"/>
       <c r="V512"/>
       <c r="W512"/>
       <c r="X512"/>
       <c r="Y512"/>
       <c r="Z512"/>
     </row>
-    <row r="513" spans="1:26" customHeight="1" ht="98">
-[...4 lines deleted...]
-      <c r="E513" s="7"/>
+    <row r="513" spans="1:26" customHeight="1" ht="457">
+      <c r="A513" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="B513" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="D513" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E513" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F513" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G513" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="H513" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I513" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J513" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="K513" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L513" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="M513" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="H513" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M513" s="5"/>
       <c r="N513"/>
       <c r="O513"/>
       <c r="P513"/>
       <c r="Q513"/>
       <c r="R513"/>
       <c r="S513"/>
       <c r="T513"/>
       <c r="U513"/>
       <c r="V513"/>
       <c r="W513"/>
       <c r="X513"/>
       <c r="Y513"/>
       <c r="Z513"/>
     </row>
-    <row r="514" spans="1:26" customHeight="1" ht="90">
+    <row r="514" spans="1:26" customHeight="1" ht="98">
       <c r="A514" s="7"/>
       <c r="B514" s="7"/>
       <c r="C514" s="7"/>
       <c r="D514" s="7"/>
       <c r="E514" s="7"/>
       <c r="F514" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G514" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="H514" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I514" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J514" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="H514" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K514" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L514" s="5"/>
       <c r="M514" s="5"/>
       <c r="N514"/>
       <c r="O514"/>
       <c r="P514"/>
       <c r="Q514"/>
       <c r="R514"/>
       <c r="S514"/>
       <c r="T514"/>
       <c r="U514"/>
       <c r="V514"/>
       <c r="W514"/>
       <c r="X514"/>
       <c r="Y514"/>
       <c r="Z514"/>
     </row>
-    <row r="515" spans="1:26" customHeight="1" ht="78">
+    <row r="515" spans="1:26" customHeight="1" ht="90">
       <c r="A515" s="7"/>
       <c r="B515" s="7"/>
       <c r="C515" s="7"/>
       <c r="D515" s="7"/>
       <c r="E515" s="7"/>
       <c r="F515" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G515" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="H515" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I515" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J515" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="H515" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K515" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L515" s="5"/>
       <c r="M515" s="5"/>
       <c r="N515"/>
       <c r="O515"/>
       <c r="P515"/>
       <c r="Q515"/>
       <c r="R515"/>
       <c r="S515"/>
       <c r="T515"/>
       <c r="U515"/>
       <c r="V515"/>
       <c r="W515"/>
       <c r="X515"/>
       <c r="Y515"/>
       <c r="Z515"/>
     </row>
-    <row r="516" spans="1:26" customHeight="1" ht="80">
+    <row r="516" spans="1:26" customHeight="1" ht="78">
       <c r="A516" s="7"/>
       <c r="B516" s="7"/>
       <c r="C516" s="7"/>
       <c r="D516" s="7"/>
       <c r="E516" s="7"/>
       <c r="F516" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G516" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="H516" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I516" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J516" s="6" t="s">
         <v>895</v>
       </c>
-      <c r="H516" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K516" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L516" s="5"/>
       <c r="M516" s="5"/>
       <c r="N516"/>
       <c r="O516"/>
       <c r="P516"/>
       <c r="Q516"/>
       <c r="R516"/>
       <c r="S516"/>
       <c r="T516"/>
       <c r="U516"/>
       <c r="V516"/>
       <c r="W516"/>
       <c r="X516"/>
       <c r="Y516"/>
       <c r="Z516"/>
     </row>
-    <row r="517" spans="1:26" customHeight="1" ht="77">
+    <row r="517" spans="1:26" customHeight="1" ht="80">
       <c r="A517" s="7"/>
       <c r="B517" s="7"/>
       <c r="C517" s="7"/>
       <c r="D517" s="7"/>
       <c r="E517" s="7"/>
       <c r="F517" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G517" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="H517" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I517" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J517" s="6" t="s">
         <v>897</v>
       </c>
-      <c r="H517" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K517" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L517" s="5"/>
       <c r="M517" s="5"/>
       <c r="N517"/>
       <c r="O517"/>
       <c r="P517"/>
       <c r="Q517"/>
       <c r="R517"/>
       <c r="S517"/>
       <c r="T517"/>
       <c r="U517"/>
       <c r="V517"/>
       <c r="W517"/>
       <c r="X517"/>
       <c r="Y517"/>
       <c r="Z517"/>
     </row>
-    <row r="518" spans="1:26" customHeight="1" ht="75">
+    <row r="518" spans="1:26" customHeight="1" ht="77">
       <c r="A518" s="7"/>
       <c r="B518" s="7"/>
       <c r="C518" s="7"/>
       <c r="D518" s="7"/>
       <c r="E518" s="7"/>
       <c r="F518" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G518" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="H518" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I518" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J518" s="6" t="s">
         <v>899</v>
       </c>
-      <c r="H518" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K518" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L518" s="5"/>
       <c r="M518" s="5"/>
       <c r="N518"/>
       <c r="O518"/>
       <c r="P518"/>
       <c r="Q518"/>
       <c r="R518"/>
       <c r="S518"/>
       <c r="T518"/>
       <c r="U518"/>
       <c r="V518"/>
       <c r="W518"/>
       <c r="X518"/>
       <c r="Y518"/>
       <c r="Z518"/>
     </row>
-    <row r="519" spans="1:26" customHeight="1" ht="63">
+    <row r="519" spans="1:26" customHeight="1" ht="75">
       <c r="A519" s="7"/>
       <c r="B519" s="7"/>
       <c r="C519" s="7"/>
       <c r="D519" s="7"/>
       <c r="E519" s="7"/>
       <c r="F519" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G519" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="H519" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I519" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J519" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="H519" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K519" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L519" s="5"/>
       <c r="M519" s="5"/>
       <c r="N519"/>
       <c r="O519"/>
       <c r="P519"/>
       <c r="Q519"/>
       <c r="R519"/>
       <c r="S519"/>
       <c r="T519"/>
       <c r="U519"/>
       <c r="V519"/>
       <c r="W519"/>
       <c r="X519"/>
       <c r="Y519"/>
       <c r="Z519"/>
     </row>
-    <row r="520" spans="1:26" customHeight="1" ht="75">
+    <row r="520" spans="1:26" customHeight="1" ht="63">
       <c r="A520" s="7"/>
       <c r="B520" s="7"/>
       <c r="C520" s="7"/>
       <c r="D520" s="7"/>
       <c r="E520" s="7"/>
       <c r="F520" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G520" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="H520" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I520" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J520" s="6" t="s">
         <v>903</v>
       </c>
-      <c r="H520" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K520" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L520" s="5"/>
       <c r="M520" s="5"/>
       <c r="N520"/>
       <c r="O520"/>
       <c r="P520"/>
       <c r="Q520"/>
       <c r="R520"/>
       <c r="S520"/>
       <c r="T520"/>
       <c r="U520"/>
       <c r="V520"/>
       <c r="W520"/>
       <c r="X520"/>
       <c r="Y520"/>
       <c r="Z520"/>
     </row>
-    <row r="521" spans="1:26" customHeight="1" ht="102">
+    <row r="521" spans="1:26" customHeight="1" ht="75">
       <c r="A521" s="7"/>
       <c r="B521" s="7"/>
       <c r="C521" s="7"/>
       <c r="D521" s="7"/>
       <c r="E521" s="7"/>
       <c r="F521" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G521" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="H521" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I521" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J521" s="6" t="s">
         <v>905</v>
       </c>
-      <c r="H521" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K521" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L521" s="5"/>
       <c r="M521" s="5"/>
       <c r="N521"/>
       <c r="O521"/>
       <c r="P521"/>
       <c r="Q521"/>
       <c r="R521"/>
       <c r="S521"/>
       <c r="T521"/>
       <c r="U521"/>
       <c r="V521"/>
       <c r="W521"/>
       <c r="X521"/>
       <c r="Y521"/>
       <c r="Z521"/>
     </row>
-    <row r="522" spans="1:26" customHeight="1" ht="100">
+    <row r="522" spans="1:26" customHeight="1" ht="102">
       <c r="A522" s="7"/>
       <c r="B522" s="7"/>
       <c r="C522" s="7"/>
       <c r="D522" s="7"/>
       <c r="E522" s="7"/>
       <c r="F522" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G522" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="H522" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I522" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J522" s="6" t="s">
         <v>907</v>
       </c>
-      <c r="H522" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K522" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L522" s="5"/>
       <c r="M522" s="5"/>
       <c r="N522"/>
       <c r="O522"/>
       <c r="P522"/>
       <c r="Q522"/>
       <c r="R522"/>
       <c r="S522"/>
       <c r="T522"/>
       <c r="U522"/>
       <c r="V522"/>
       <c r="W522"/>
       <c r="X522"/>
       <c r="Y522"/>
       <c r="Z522"/>
     </row>
-    <row r="523" spans="1:26" customHeight="1" ht="63">
+    <row r="523" spans="1:26" customHeight="1" ht="100">
       <c r="A523" s="7"/>
       <c r="B523" s="7"/>
       <c r="C523" s="7"/>
       <c r="D523" s="7"/>
       <c r="E523" s="7"/>
       <c r="F523" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G523" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="H523" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I523" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J523" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="H523" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K523" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L523" s="5"/>
       <c r="M523" s="5"/>
       <c r="N523"/>
       <c r="O523"/>
       <c r="P523"/>
       <c r="Q523"/>
       <c r="R523"/>
       <c r="S523"/>
       <c r="T523"/>
       <c r="U523"/>
       <c r="V523"/>
       <c r="W523"/>
       <c r="X523"/>
       <c r="Y523"/>
       <c r="Z523"/>
     </row>
-    <row r="524" spans="1:26" customHeight="1" ht="102">
+    <row r="524" spans="1:26" customHeight="1" ht="63">
       <c r="A524" s="7"/>
       <c r="B524" s="7"/>
       <c r="C524" s="7"/>
       <c r="D524" s="7"/>
       <c r="E524" s="7"/>
       <c r="F524" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G524" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="H524" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I524" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J524" s="6" t="s">
         <v>911</v>
       </c>
-      <c r="H524" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K524" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L524" s="5"/>
       <c r="M524" s="5"/>
       <c r="N524"/>
       <c r="O524"/>
       <c r="P524"/>
       <c r="Q524"/>
       <c r="R524"/>
       <c r="S524"/>
       <c r="T524"/>
       <c r="U524"/>
       <c r="V524"/>
       <c r="W524"/>
       <c r="X524"/>
       <c r="Y524"/>
       <c r="Z524"/>
     </row>
-    <row r="525" spans="1:26" customHeight="1" ht="110">
+    <row r="525" spans="1:26" customHeight="1" ht="102">
       <c r="A525" s="7"/>
       <c r="B525" s="7"/>
       <c r="C525" s="7"/>
       <c r="D525" s="7"/>
       <c r="E525" s="7"/>
       <c r="F525" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G525" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="H525" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I525" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J525" s="6" t="s">
         <v>913</v>
       </c>
-      <c r="H525" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K525" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L525" s="5"/>
       <c r="M525" s="5"/>
       <c r="N525"/>
       <c r="O525"/>
       <c r="P525"/>
       <c r="Q525"/>
       <c r="R525"/>
       <c r="S525"/>
       <c r="T525"/>
       <c r="U525"/>
       <c r="V525"/>
       <c r="W525"/>
       <c r="X525"/>
       <c r="Y525"/>
       <c r="Z525"/>
     </row>
-    <row r="526" spans="1:26" customHeight="1" ht="33">
+    <row r="526" spans="1:26" customHeight="1" ht="110">
       <c r="A526" s="7"/>
       <c r="B526" s="7"/>
       <c r="C526" s="7"/>
       <c r="D526" s="7"/>
       <c r="E526" s="7"/>
       <c r="F526" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G526" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="H526" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="I526" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J526" s="6" t="s">
         <v>916</v>
       </c>
-      <c r="H526" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K526" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L526" s="5"/>
       <c r="M526" s="5"/>
       <c r="N526"/>
       <c r="O526"/>
       <c r="P526"/>
       <c r="Q526"/>
       <c r="R526"/>
       <c r="S526"/>
       <c r="T526"/>
       <c r="U526"/>
       <c r="V526"/>
       <c r="W526"/>
       <c r="X526"/>
       <c r="Y526"/>
       <c r="Z526"/>
     </row>
     <row r="527" spans="1:26" customHeight="1" ht="33">
       <c r="A527" s="7"/>
       <c r="B527" s="7"/>
       <c r="C527" s="7"/>
       <c r="D527" s="7"/>
       <c r="E527" s="7"/>
       <c r="F527" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G527" s="5" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H527" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I527" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J527" s="6" t="s">
         <v>918</v>
       </c>
       <c r="K527" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L527" s="5"/>
       <c r="M527" s="5"/>
       <c r="N527"/>
       <c r="O527"/>
       <c r="P527"/>
       <c r="Q527"/>
       <c r="R527"/>
       <c r="S527"/>
       <c r="T527"/>
       <c r="U527"/>
       <c r="V527"/>
       <c r="W527"/>
       <c r="X527"/>
       <c r="Y527"/>
       <c r="Z527"/>
     </row>
-    <row r="528" spans="1:26" customHeight="1" ht="51">
+    <row r="528" spans="1:26" customHeight="1" ht="33">
       <c r="A528" s="7"/>
       <c r="B528" s="7"/>
       <c r="C528" s="7"/>
       <c r="D528" s="7"/>
       <c r="E528" s="7"/>
       <c r="F528" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G528" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="H528" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I528" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="J528" s="6" t="s">
         <v>919</v>
       </c>
-      <c r="H528" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K528" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L528" s="5"/>
       <c r="M528" s="5"/>
       <c r="N528"/>
       <c r="O528"/>
       <c r="P528"/>
       <c r="Q528"/>
       <c r="R528"/>
       <c r="S528"/>
       <c r="T528"/>
       <c r="U528"/>
       <c r="V528"/>
       <c r="W528"/>
       <c r="X528"/>
       <c r="Y528"/>
       <c r="Z528"/>
     </row>
-    <row r="529" spans="1:26" customHeight="1" ht="262.14285714286">
-      <c r="A529" s="8" t="s">
+    <row r="529" spans="1:26" customHeight="1" ht="51">
+      <c r="A529" s="7"/>
+      <c r="B529" s="7"/>
+      <c r="C529" s="7"/>
+      <c r="D529" s="7"/>
+      <c r="E529" s="7"/>
+      <c r="F529" s="5">
+        <v>17</v>
+      </c>
+      <c r="G529" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="H529" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I529" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J529" s="6" t="s">
         <v>921</v>
       </c>
-      <c r="B529" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K529" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L529" s="5"/>
+      <c r="M529" s="5"/>
       <c r="N529"/>
       <c r="O529"/>
       <c r="P529"/>
       <c r="Q529"/>
       <c r="R529"/>
       <c r="S529"/>
       <c r="T529"/>
       <c r="U529"/>
       <c r="V529"/>
       <c r="W529"/>
       <c r="X529"/>
       <c r="Y529"/>
       <c r="Z529"/>
     </row>
-    <row r="530" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E530" s="7"/>
+    <row r="530" spans="1:26" customHeight="1" ht="262.14285714286">
+      <c r="A530" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="B530" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="C530" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="D530" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E530" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F530" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G530" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="H530" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I530" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J530" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="K530" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L530" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="M530" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="H530" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M530" s="5"/>
       <c r="N530"/>
       <c r="O530"/>
       <c r="P530"/>
       <c r="Q530"/>
       <c r="R530"/>
       <c r="S530"/>
       <c r="T530"/>
       <c r="U530"/>
       <c r="V530"/>
       <c r="W530"/>
       <c r="X530"/>
       <c r="Y530"/>
       <c r="Z530"/>
     </row>
-    <row r="531" spans="1:26" customHeight="1" ht="51">
+    <row r="531" spans="1:26" customHeight="1" ht="36">
       <c r="A531" s="7"/>
       <c r="B531" s="7"/>
       <c r="C531" s="7"/>
       <c r="D531" s="7"/>
       <c r="E531" s="7"/>
       <c r="F531" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G531" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="H531" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I531" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="J531" s="6" t="s">
         <v>931</v>
       </c>
-      <c r="H531" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K531" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L531" s="5"/>
       <c r="M531" s="5"/>
       <c r="N531"/>
       <c r="O531"/>
       <c r="P531"/>
       <c r="Q531"/>
       <c r="R531"/>
       <c r="S531"/>
       <c r="T531"/>
       <c r="U531"/>
       <c r="V531"/>
       <c r="W531"/>
       <c r="X531"/>
       <c r="Y531"/>
       <c r="Z531"/>
     </row>
-    <row r="532" spans="1:26" customHeight="1" ht="54">
+    <row r="532" spans="1:26" customHeight="1" ht="51">
       <c r="A532" s="7"/>
       <c r="B532" s="7"/>
       <c r="C532" s="7"/>
       <c r="D532" s="7"/>
       <c r="E532" s="7"/>
       <c r="F532" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G532" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="H532" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I532" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J532" s="6" t="s">
         <v>933</v>
       </c>
-      <c r="H532" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K532" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L532" s="5"/>
       <c r="M532" s="5"/>
       <c r="N532"/>
       <c r="O532"/>
       <c r="P532"/>
       <c r="Q532"/>
       <c r="R532"/>
       <c r="S532"/>
       <c r="T532"/>
       <c r="U532"/>
       <c r="V532"/>
       <c r="W532"/>
       <c r="X532"/>
       <c r="Y532"/>
       <c r="Z532"/>
     </row>
-    <row r="533" spans="1:26" customHeight="1" ht="51">
+    <row r="533" spans="1:26" customHeight="1" ht="54">
       <c r="A533" s="7"/>
       <c r="B533" s="7"/>
       <c r="C533" s="7"/>
       <c r="D533" s="7"/>
       <c r="E533" s="7"/>
       <c r="F533" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G533" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="H533" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I533" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="J533" s="6" t="s">
         <v>935</v>
       </c>
-      <c r="H533" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K533" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L533" s="5"/>
       <c r="M533" s="5"/>
       <c r="N533"/>
       <c r="O533"/>
       <c r="P533"/>
       <c r="Q533"/>
       <c r="R533"/>
       <c r="S533"/>
       <c r="T533"/>
       <c r="U533"/>
       <c r="V533"/>
       <c r="W533"/>
       <c r="X533"/>
       <c r="Y533"/>
       <c r="Z533"/>
     </row>
-    <row r="534" spans="1:26" customHeight="1" ht="187">
-      <c r="A534" s="8" t="s">
+    <row r="534" spans="1:26" customHeight="1" ht="51">
+      <c r="A534" s="7"/>
+      <c r="B534" s="7"/>
+      <c r="C534" s="7"/>
+      <c r="D534" s="7"/>
+      <c r="E534" s="7"/>
+      <c r="F534" s="5">
+        <v>5</v>
+      </c>
+      <c r="G534" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="H534" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I534" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J534" s="6" t="s">
         <v>937</v>
       </c>
-      <c r="B534" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K534" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L534" s="5"/>
+      <c r="M534" s="5"/>
       <c r="N534"/>
       <c r="O534"/>
       <c r="P534"/>
       <c r="Q534"/>
       <c r="R534"/>
       <c r="S534"/>
       <c r="T534"/>
       <c r="U534"/>
       <c r="V534"/>
       <c r="W534"/>
       <c r="X534"/>
       <c r="Y534"/>
       <c r="Z534"/>
     </row>
-    <row r="535" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E535" s="7"/>
+    <row r="535" spans="1:26" customHeight="1" ht="187">
+      <c r="A535" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="B535" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="D535" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E535" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F535" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G535" s="5" t="s">
-        <v>648</v>
+        <v>941</v>
       </c>
       <c r="H535" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I535" s="5" t="s">
-        <v>583</v>
+        <v>942</v>
       </c>
       <c r="J535" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="K535" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L535" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="M535" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="K535" s="5" t="s">
-[...3 lines deleted...]
-      <c r="M535" s="5"/>
       <c r="N535"/>
       <c r="O535"/>
       <c r="P535"/>
       <c r="Q535"/>
       <c r="R535"/>
       <c r="S535"/>
       <c r="T535"/>
       <c r="U535"/>
       <c r="V535"/>
       <c r="W535"/>
       <c r="X535"/>
       <c r="Y535"/>
       <c r="Z535"/>
     </row>
-    <row r="536" spans="1:26" customHeight="1" ht="180.57142857143">
-      <c r="A536" s="7" t="s">
+    <row r="536" spans="1:26" customHeight="1" ht="33">
+      <c r="A536" s="7"/>
+      <c r="B536" s="7"/>
+      <c r="C536" s="7"/>
+      <c r="D536" s="7"/>
+      <c r="E536" s="7"/>
+      <c r="F536" s="5">
+        <v>2</v>
+      </c>
+      <c r="G536" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="H536" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I536" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J536" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="B536" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K536" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L536" s="5"/>
+      <c r="M536" s="5"/>
       <c r="N536"/>
       <c r="O536"/>
       <c r="P536"/>
       <c r="Q536"/>
       <c r="R536"/>
       <c r="S536"/>
       <c r="T536"/>
       <c r="U536"/>
       <c r="V536"/>
       <c r="W536"/>
       <c r="X536"/>
       <c r="Y536"/>
       <c r="Z536"/>
     </row>
-    <row r="537" spans="1:26" customHeight="1" ht="284.71428571429">
-[...1 lines deleted...]
-        <v>954</v>
+    <row r="537" spans="1:26" customHeight="1" ht="180.57142857143">
+      <c r="A537" s="7" t="s">
+        <v>947</v>
       </c>
       <c r="B537" s="7" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="C537" s="7" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E537" s="7" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="F537" s="5">
         <v>1</v>
       </c>
       <c r="G537" s="5" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="H537" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I537" s="5" t="s">
-        <v>23</v>
+        <v>951</v>
       </c>
       <c r="J537" s="6" t="s">
-        <v>24</v>
+        <v>952</v>
       </c>
       <c r="K537" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L537" s="5" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="M537" s="5" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="N537"/>
       <c r="O537"/>
       <c r="P537"/>
       <c r="Q537"/>
       <c r="R537"/>
       <c r="S537"/>
       <c r="T537"/>
       <c r="U537"/>
       <c r="V537"/>
       <c r="W537"/>
       <c r="X537"/>
       <c r="Y537"/>
       <c r="Z537"/>
     </row>
-    <row r="538" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E538" s="7"/>
+    <row r="538" spans="1:26" customHeight="1" ht="284.71428571429">
+      <c r="A538" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="B538" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="D538" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E538" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F538" s="5">
         <v>1</v>
       </c>
       <c r="G538" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="H538" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I538" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J538" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K538" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L538" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="M538" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="H538" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M538" s="5"/>
       <c r="N538"/>
       <c r="O538"/>
       <c r="P538"/>
       <c r="Q538"/>
       <c r="R538"/>
       <c r="S538"/>
       <c r="T538"/>
       <c r="U538"/>
       <c r="V538"/>
       <c r="W538"/>
       <c r="X538"/>
       <c r="Y538"/>
       <c r="Z538"/>
     </row>
     <row r="539" spans="1:26" customHeight="1" ht="30">
       <c r="A539" s="7"/>
       <c r="B539" s="7"/>
       <c r="C539" s="7"/>
       <c r="D539" s="7"/>
       <c r="E539" s="7"/>
       <c r="F539" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G539" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H539" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I539" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="J539" s="6" t="s">
         <v>963</v>
       </c>
       <c r="K539" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L539" s="5"/>
       <c r="M539" s="5"/>
       <c r="N539"/>
       <c r="O539"/>
       <c r="P539"/>
       <c r="Q539"/>
       <c r="R539"/>
       <c r="S539"/>
       <c r="T539"/>
       <c r="U539"/>
       <c r="V539"/>
       <c r="W539"/>
       <c r="X539"/>
       <c r="Y539"/>
       <c r="Z539"/>
     </row>
-    <row r="540" spans="1:26" customHeight="1" ht="595.28571428571">
-      <c r="A540" s="8" t="s">
+    <row r="540" spans="1:26" customHeight="1" ht="30">
+      <c r="A540" s="7"/>
+      <c r="B540" s="7"/>
+      <c r="C540" s="7"/>
+      <c r="D540" s="7"/>
+      <c r="E540" s="7"/>
+      <c r="F540" s="5">
+        <v>2</v>
+      </c>
+      <c r="G540" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="H540" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I540" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="J540" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="B540" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K540" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L540" s="5"/>
+      <c r="M540" s="5"/>
       <c r="N540"/>
       <c r="O540"/>
       <c r="P540"/>
       <c r="Q540"/>
       <c r="R540"/>
       <c r="S540"/>
       <c r="T540"/>
       <c r="U540"/>
       <c r="V540"/>
       <c r="W540"/>
       <c r="X540"/>
       <c r="Y540"/>
       <c r="Z540"/>
     </row>
-    <row r="541" spans="1:26" customHeight="1" ht="378.14285714286">
+    <row r="541" spans="1:26" customHeight="1" ht="595.28571428571">
       <c r="A541" s="8" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="B541" s="7" t="s">
-        <v>972</v>
+        <v>880</v>
       </c>
       <c r="C541" s="7" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E541" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F541" s="5">
         <v>1</v>
       </c>
       <c r="G541" s="5" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="H541" s="5" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="I541" s="5" t="s">
-        <v>51</v>
+        <v>968</v>
       </c>
       <c r="J541" s="6" t="s">
-        <v>24</v>
+        <v>969</v>
       </c>
       <c r="K541" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L541" s="5" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="M541" s="5" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="N541"/>
       <c r="O541"/>
       <c r="P541"/>
       <c r="Q541"/>
       <c r="R541"/>
       <c r="S541"/>
       <c r="T541"/>
       <c r="U541"/>
       <c r="V541"/>
       <c r="W541"/>
       <c r="X541"/>
       <c r="Y541"/>
       <c r="Z541"/>
     </row>
-    <row r="542" spans="1:26" customHeight="1" ht="157.28571428571">
+    <row r="542" spans="1:26" customHeight="1" ht="378.14285714286">
       <c r="A542" s="8" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="B542" s="7" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E542" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F542" s="5">
         <v>1</v>
       </c>
       <c r="G542" s="5" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="H542" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I542" s="5" t="s">
-        <v>981</v>
+        <v>52</v>
       </c>
       <c r="J542" s="6" t="s">
-        <v>982</v>
+        <v>25</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L542" s="5" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="M542" s="5" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
       <c r="N542"/>
       <c r="O542"/>
       <c r="P542"/>
       <c r="Q542"/>
       <c r="R542"/>
       <c r="S542"/>
       <c r="T542"/>
       <c r="U542"/>
       <c r="V542"/>
       <c r="W542"/>
       <c r="X542"/>
       <c r="Y542"/>
       <c r="Z542"/>
     </row>
-    <row r="543" spans="1:26" customHeight="1" ht="1506.1428571429">
-[...1 lines deleted...]
-        <v>985</v>
+    <row r="543" spans="1:26" customHeight="1" ht="157.28571428571">
+      <c r="A543" s="8" t="s">
+        <v>978</v>
       </c>
       <c r="B543" s="7" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E543" s="7" t="s">
-        <v>626</v>
+        <v>21</v>
       </c>
       <c r="F543" s="5">
         <v>1</v>
       </c>
       <c r="G543" s="5" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="H543" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I543" s="5" t="s">
-        <v>51</v>
+        <v>982</v>
       </c>
       <c r="J543" s="6" t="s">
-        <v>24</v>
+        <v>983</v>
       </c>
       <c r="K543" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L543" s="5" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="M543" s="5" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="N543"/>
       <c r="O543"/>
       <c r="P543"/>
       <c r="Q543"/>
       <c r="R543"/>
       <c r="S543"/>
       <c r="T543"/>
       <c r="U543"/>
       <c r="V543"/>
       <c r="W543"/>
       <c r="X543"/>
       <c r="Y543"/>
       <c r="Z543"/>
     </row>
-    <row r="544" spans="1:26" customHeight="1" ht="224.28571428571">
-[...1 lines deleted...]
-        <v>991</v>
+    <row r="544" spans="1:26" customHeight="1" ht="1506.1428571429">
+      <c r="A544" s="7" t="s">
+        <v>986</v>
       </c>
       <c r="B544" s="7" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E544" s="7" t="s">
-        <v>20</v>
+        <v>627</v>
       </c>
       <c r="F544" s="5">
         <v>1</v>
       </c>
       <c r="G544" s="5" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="H544" s="5" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I544" s="5" t="s">
-        <v>751</v>
+        <v>52</v>
       </c>
       <c r="J544" s="6" t="s">
-        <v>995</v>
+        <v>25</v>
       </c>
       <c r="K544" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L544" s="5" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="M544" s="5" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="N544"/>
       <c r="O544"/>
       <c r="P544"/>
       <c r="Q544"/>
       <c r="R544"/>
       <c r="S544"/>
       <c r="T544"/>
       <c r="U544"/>
       <c r="V544"/>
       <c r="W544"/>
       <c r="X544"/>
       <c r="Y544"/>
       <c r="Z544"/>
     </row>
-    <row r="545" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E545" s="7"/>
+    <row r="545" spans="1:26" customHeight="1" ht="224.28571428571">
+      <c r="A545" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="B545" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="D545" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E545" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F545" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G545" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="H545" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I545" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J545" s="6" t="s">
+        <v>996</v>
+      </c>
+      <c r="K545" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L545" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="M545" s="5" t="s">
         <v>998</v>
       </c>
-      <c r="H545" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M545" s="5"/>
       <c r="N545"/>
       <c r="O545"/>
       <c r="P545"/>
       <c r="Q545"/>
       <c r="R545"/>
       <c r="S545"/>
       <c r="T545"/>
       <c r="U545"/>
       <c r="V545"/>
       <c r="W545"/>
       <c r="X545"/>
       <c r="Y545"/>
       <c r="Z545"/>
     </row>
     <row r="546" spans="1:26" customHeight="1" ht="51">
       <c r="A546" s="7"/>
       <c r="B546" s="7"/>
       <c r="C546" s="7"/>
       <c r="D546" s="7"/>
       <c r="E546" s="7"/>
       <c r="F546" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G546" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="H546" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I546" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J546" s="6" t="s">
         <v>1000</v>
       </c>
-      <c r="H546" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K546" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L546" s="5"/>
       <c r="M546" s="5"/>
       <c r="N546"/>
       <c r="O546"/>
       <c r="P546"/>
       <c r="Q546"/>
       <c r="R546"/>
       <c r="S546"/>
       <c r="T546"/>
       <c r="U546"/>
       <c r="V546"/>
       <c r="W546"/>
       <c r="X546"/>
       <c r="Y546"/>
       <c r="Z546"/>
     </row>
-    <row r="547" spans="1:26" customHeight="1" ht="30">
+    <row r="547" spans="1:26" customHeight="1" ht="51">
       <c r="A547" s="7"/>
       <c r="B547" s="7"/>
       <c r="C547" s="7"/>
       <c r="D547" s="7"/>
       <c r="E547" s="7"/>
       <c r="F547" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G547" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H547" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I547" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J547" s="6" t="s">
         <v>1002</v>
       </c>
-      <c r="H547" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K547" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L547" s="5"/>
       <c r="M547" s="5"/>
       <c r="N547"/>
       <c r="O547"/>
       <c r="P547"/>
       <c r="Q547"/>
       <c r="R547"/>
       <c r="S547"/>
       <c r="T547"/>
       <c r="U547"/>
       <c r="V547"/>
       <c r="W547"/>
       <c r="X547"/>
       <c r="Y547"/>
       <c r="Z547"/>
     </row>
-    <row r="548" spans="1:26" customHeight="1" ht="51">
+    <row r="548" spans="1:26" customHeight="1" ht="30">
       <c r="A548" s="7"/>
       <c r="B548" s="7"/>
       <c r="C548" s="7"/>
       <c r="D548" s="7"/>
       <c r="E548" s="7"/>
       <c r="F548" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G548" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H548" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I548" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J548" s="6" t="s">
         <v>1005</v>
       </c>
-      <c r="H548" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K548" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L548" s="5"/>
       <c r="M548" s="5"/>
       <c r="N548"/>
       <c r="O548"/>
       <c r="P548"/>
       <c r="Q548"/>
       <c r="R548"/>
       <c r="S548"/>
       <c r="T548"/>
       <c r="U548"/>
       <c r="V548"/>
       <c r="W548"/>
       <c r="X548"/>
       <c r="Y548"/>
       <c r="Z548"/>
     </row>
-    <row r="549" spans="1:26" customHeight="1" ht="580.28571428571">
-      <c r="A549" s="7" t="s">
+    <row r="549" spans="1:26" customHeight="1" ht="51">
+      <c r="A549" s="7"/>
+      <c r="B549" s="7"/>
+      <c r="C549" s="7"/>
+      <c r="D549" s="7"/>
+      <c r="E549" s="7"/>
+      <c r="F549" s="5">
+        <v>5</v>
+      </c>
+      <c r="G549" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H549" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I549" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J549" s="6" t="s">
         <v>1007</v>
       </c>
-      <c r="B549" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K549" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L549" s="5"/>
+      <c r="M549" s="5"/>
       <c r="N549"/>
       <c r="O549"/>
       <c r="P549"/>
       <c r="Q549"/>
       <c r="R549"/>
       <c r="S549"/>
       <c r="T549"/>
       <c r="U549"/>
       <c r="V549"/>
       <c r="W549"/>
       <c r="X549"/>
       <c r="Y549"/>
       <c r="Z549"/>
     </row>
-    <row r="550" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E550" s="7"/>
+    <row r="550" spans="1:26" customHeight="1" ht="580.28571428571">
+      <c r="A550" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B550" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D550" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E550" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F550" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G550" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H550" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I550" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J550" s="6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="K550" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L550" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M550" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="H550" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M550" s="5"/>
       <c r="N550"/>
       <c r="O550"/>
       <c r="P550"/>
       <c r="Q550"/>
       <c r="R550"/>
       <c r="S550"/>
       <c r="T550"/>
       <c r="U550"/>
       <c r="V550"/>
       <c r="W550"/>
       <c r="X550"/>
       <c r="Y550"/>
       <c r="Z550"/>
     </row>
-    <row r="551" spans="1:26" customHeight="1" ht="42">
+    <row r="551" spans="1:26" customHeight="1" ht="38">
       <c r="A551" s="7"/>
       <c r="B551" s="7"/>
       <c r="C551" s="7"/>
       <c r="D551" s="7"/>
       <c r="E551" s="7"/>
       <c r="F551" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G551" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H551" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I551" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J551" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="H551" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K551" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L551" s="5"/>
       <c r="M551" s="5"/>
       <c r="N551"/>
       <c r="O551"/>
       <c r="P551"/>
       <c r="Q551"/>
       <c r="R551"/>
       <c r="S551"/>
       <c r="T551"/>
       <c r="U551"/>
       <c r="V551"/>
       <c r="W551"/>
       <c r="X551"/>
       <c r="Y551"/>
       <c r="Z551"/>
     </row>
-    <row r="552" spans="1:26" customHeight="1" ht="30">
+    <row r="552" spans="1:26" customHeight="1" ht="42">
       <c r="A552" s="7"/>
       <c r="B552" s="7"/>
       <c r="C552" s="7"/>
       <c r="D552" s="7"/>
       <c r="E552" s="7"/>
       <c r="F552" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G552" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="H552" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I552" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J552" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K552" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L552" s="5"/>
       <c r="M552" s="5"/>
       <c r="N552"/>
       <c r="O552"/>
       <c r="P552"/>
       <c r="Q552"/>
       <c r="R552"/>
       <c r="S552"/>
       <c r="T552"/>
       <c r="U552"/>
       <c r="V552"/>
       <c r="W552"/>
       <c r="X552"/>
       <c r="Y552"/>
       <c r="Z552"/>
     </row>
-    <row r="553" spans="1:26" customHeight="1" ht="50">
+    <row r="553" spans="1:26" customHeight="1" ht="30">
       <c r="A553" s="7"/>
       <c r="B553" s="7"/>
       <c r="C553" s="7"/>
       <c r="D553" s="7"/>
       <c r="E553" s="7"/>
       <c r="F553" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G553" s="5" t="s">
         <v>1019</v>
       </c>
       <c r="H553" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I553" s="5" t="s">
-        <v>1020</v>
+        <v>52</v>
       </c>
       <c r="J553" s="6" t="s">
-        <v>1021</v>
+        <v>25</v>
       </c>
       <c r="K553" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L553" s="5"/>
       <c r="M553" s="5"/>
       <c r="N553"/>
       <c r="O553"/>
       <c r="P553"/>
       <c r="Q553"/>
       <c r="R553"/>
       <c r="S553"/>
       <c r="T553"/>
       <c r="U553"/>
       <c r="V553"/>
       <c r="W553"/>
       <c r="X553"/>
       <c r="Y553"/>
       <c r="Z553"/>
     </row>
-    <row r="554" spans="1:26" customHeight="1" ht="41">
+    <row r="554" spans="1:26" customHeight="1" ht="50">
       <c r="A554" s="7"/>
       <c r="B554" s="7"/>
       <c r="C554" s="7"/>
       <c r="D554" s="7"/>
       <c r="E554" s="7"/>
       <c r="F554" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G554" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H554" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I554" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J554" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="H554" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K554" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L554" s="5"/>
       <c r="M554" s="5"/>
       <c r="N554"/>
       <c r="O554"/>
       <c r="P554"/>
       <c r="Q554"/>
       <c r="R554"/>
       <c r="S554"/>
       <c r="T554"/>
       <c r="U554"/>
       <c r="V554"/>
       <c r="W554"/>
       <c r="X554"/>
       <c r="Y554"/>
       <c r="Z554"/>
     </row>
-    <row r="555" spans="1:26" customHeight="1" ht="30">
+    <row r="555" spans="1:26" customHeight="1" ht="41">
       <c r="A555" s="7"/>
       <c r="B555" s="7"/>
       <c r="C555" s="7"/>
       <c r="D555" s="7"/>
       <c r="E555" s="7"/>
       <c r="F555" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G555" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H555" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I555" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J555" s="6" t="s">
         <v>1024</v>
       </c>
-      <c r="H555" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K555" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L555" s="5"/>
       <c r="M555" s="5"/>
       <c r="N555"/>
       <c r="O555"/>
       <c r="P555"/>
       <c r="Q555"/>
       <c r="R555"/>
       <c r="S555"/>
       <c r="T555"/>
       <c r="U555"/>
       <c r="V555"/>
       <c r="W555"/>
       <c r="X555"/>
       <c r="Y555"/>
       <c r="Z555"/>
     </row>
-    <row r="556" spans="1:26" customHeight="1" ht="206.42857142857">
-      <c r="A556" s="8" t="s">
+    <row r="556" spans="1:26" customHeight="1" ht="30">
+      <c r="A556" s="7"/>
+      <c r="B556" s="7"/>
+      <c r="C556" s="7"/>
+      <c r="D556" s="7"/>
+      <c r="E556" s="7"/>
+      <c r="F556" s="5">
+        <v>7</v>
+      </c>
+      <c r="G556" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H556" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I556" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J556" s="6" t="s">
         <v>1026</v>
       </c>
-      <c r="B556" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K556" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L556" s="5"/>
+      <c r="M556" s="5"/>
       <c r="N556"/>
       <c r="O556"/>
       <c r="P556"/>
       <c r="Q556"/>
       <c r="R556"/>
       <c r="S556"/>
       <c r="T556"/>
       <c r="U556"/>
       <c r="V556"/>
       <c r="W556"/>
       <c r="X556"/>
       <c r="Y556"/>
       <c r="Z556"/>
     </row>
-    <row r="557" spans="1:26" customHeight="1" ht="163.14285714286">
-[...1 lines deleted...]
-        <v>1032</v>
+    <row r="557" spans="1:26" customHeight="1" ht="206.42857142857">
+      <c r="A557" s="8" t="s">
+        <v>1027</v>
       </c>
       <c r="B557" s="7" t="s">
-        <v>1033</v>
+        <v>993</v>
       </c>
       <c r="C557" s="7" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1035</v>
+        <v>20</v>
       </c>
       <c r="E557" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F557" s="5">
         <v>1</v>
       </c>
       <c r="G557" s="5" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="H557" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I557" s="5" t="s">
-        <v>1037</v>
+        <v>699</v>
       </c>
       <c r="J557" s="6" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="K557" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L557" s="5" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="M557" s="5" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="N557"/>
       <c r="O557"/>
       <c r="P557"/>
       <c r="Q557"/>
       <c r="R557"/>
       <c r="S557"/>
       <c r="T557"/>
       <c r="U557"/>
       <c r="V557"/>
       <c r="W557"/>
       <c r="X557"/>
       <c r="Y557"/>
       <c r="Z557"/>
     </row>
-    <row r="558" spans="1:26" customHeight="1" ht="202.71428571429">
-[...1 lines deleted...]
-        <v>1041</v>
+    <row r="558" spans="1:26" customHeight="1" ht="163.14285714286">
+      <c r="A558" s="7" t="s">
+        <v>1033</v>
       </c>
       <c r="B558" s="7" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>1043</v>
+        <v>1035</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>19</v>
+        <v>1036</v>
       </c>
       <c r="E558" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F558" s="5">
         <v>1</v>
       </c>
       <c r="G558" s="5" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="H558" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I558" s="5" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="J558" s="6" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="K558" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L558" s="5" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="M558" s="5" t="s">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="N558"/>
       <c r="O558"/>
       <c r="P558"/>
       <c r="Q558"/>
       <c r="R558"/>
       <c r="S558"/>
       <c r="T558"/>
       <c r="U558"/>
       <c r="V558"/>
       <c r="W558"/>
       <c r="X558"/>
       <c r="Y558"/>
       <c r="Z558"/>
     </row>
-    <row r="559" spans="1:26" customHeight="1" ht="62">
-[...4 lines deleted...]
-      <c r="E559" s="7"/>
+    <row r="559" spans="1:26" customHeight="1" ht="202.71428571429">
+      <c r="A559" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B559" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D559" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E559" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F559" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G559" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H559" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I559" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J559" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="K559" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L559" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M559" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="H559" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M559" s="5"/>
       <c r="N559"/>
       <c r="O559"/>
       <c r="P559"/>
       <c r="Q559"/>
       <c r="R559"/>
       <c r="S559"/>
       <c r="T559"/>
       <c r="U559"/>
       <c r="V559"/>
       <c r="W559"/>
       <c r="X559"/>
       <c r="Y559"/>
       <c r="Z559"/>
     </row>
-    <row r="560" spans="1:26" customHeight="1" ht="63">
+    <row r="560" spans="1:26" customHeight="1" ht="62">
       <c r="A560" s="7"/>
       <c r="B560" s="7"/>
       <c r="C560" s="7"/>
       <c r="D560" s="7"/>
       <c r="E560" s="7"/>
       <c r="F560" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G560" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H560" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I560" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J560" s="6" t="s">
         <v>1051</v>
       </c>
-      <c r="H560" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K560" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L560" s="5"/>
       <c r="M560" s="5"/>
       <c r="N560"/>
       <c r="O560"/>
       <c r="P560"/>
       <c r="Q560"/>
       <c r="R560"/>
       <c r="S560"/>
       <c r="T560"/>
       <c r="U560"/>
       <c r="V560"/>
       <c r="W560"/>
       <c r="X560"/>
       <c r="Y560"/>
       <c r="Z560"/>
     </row>
-    <row r="561" spans="1:26" customHeight="1" ht="180.28571428571">
-      <c r="A561" s="8" t="s">
+    <row r="561" spans="1:26" customHeight="1" ht="63">
+      <c r="A561" s="7"/>
+      <c r="B561" s="7"/>
+      <c r="C561" s="7"/>
+      <c r="D561" s="7"/>
+      <c r="E561" s="7"/>
+      <c r="F561" s="5">
+        <v>3</v>
+      </c>
+      <c r="G561" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H561" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I561" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J561" s="6" t="s">
         <v>1054</v>
       </c>
-      <c r="B561" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K561" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L561" s="5"/>
+      <c r="M561" s="5"/>
       <c r="N561"/>
       <c r="O561"/>
       <c r="P561"/>
       <c r="Q561"/>
       <c r="R561"/>
       <c r="S561"/>
       <c r="T561"/>
       <c r="U561"/>
       <c r="V561"/>
       <c r="W561"/>
       <c r="X561"/>
       <c r="Y561"/>
       <c r="Z561"/>
     </row>
-    <row r="562" spans="1:26" customHeight="1" ht="69">
-[...4 lines deleted...]
-      <c r="E562" s="7"/>
+    <row r="562" spans="1:26" customHeight="1" ht="180.28571428571">
+      <c r="A562" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B562" s="7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C562" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D562" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E562" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F562" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G562" s="5" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H562" s="5" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="I562" s="5" t="s">
-        <v>23</v>
+        <v>614</v>
       </c>
       <c r="J562" s="6" t="s">
-        <v>24</v>
+        <v>1059</v>
       </c>
       <c r="K562" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M562" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L562" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M562" s="5" t="s">
+        <v>1061</v>
+      </c>
       <c r="N562"/>
       <c r="O562"/>
       <c r="P562"/>
       <c r="Q562"/>
       <c r="R562"/>
       <c r="S562"/>
       <c r="T562"/>
       <c r="U562"/>
       <c r="V562"/>
       <c r="W562"/>
       <c r="X562"/>
       <c r="Y562"/>
       <c r="Z562"/>
     </row>
-    <row r="563" spans="1:26" customHeight="1" ht="4836.8571428571">
-[...14 lines deleted...]
-      </c>
+    <row r="563" spans="1:26" customHeight="1" ht="69">
+      <c r="A563" s="7"/>
+      <c r="B563" s="7"/>
+      <c r="C563" s="7"/>
+      <c r="D563" s="7"/>
+      <c r="E563" s="7"/>
       <c r="F563" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G563" s="5" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="H563" s="5" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="I563" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J563" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K563" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L563" s="5"/>
+      <c r="M563" s="5"/>
       <c r="N563"/>
       <c r="O563"/>
       <c r="P563"/>
       <c r="Q563"/>
       <c r="R563"/>
       <c r="S563"/>
       <c r="T563"/>
       <c r="U563"/>
       <c r="V563"/>
       <c r="W563"/>
       <c r="X563"/>
       <c r="Y563"/>
       <c r="Z563"/>
     </row>
-    <row r="564" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E564" s="7"/>
+    <row r="564" spans="1:26" customHeight="1" ht="4836.8571428571">
+      <c r="A564" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B564" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C564" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D564" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E564" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F564" s="5">
         <v>1</v>
       </c>
       <c r="G564" s="5" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H564" s="5" t="s">
-        <v>168</v>
+        <v>51</v>
       </c>
       <c r="I564" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J564" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K564" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L564" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M564" s="5" t="s">
         <v>1067</v>
       </c>
-      <c r="J564" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M564" s="5"/>
       <c r="N564"/>
       <c r="O564"/>
       <c r="P564"/>
       <c r="Q564"/>
       <c r="R564"/>
       <c r="S564"/>
       <c r="T564"/>
       <c r="U564"/>
       <c r="V564"/>
       <c r="W564"/>
       <c r="X564"/>
       <c r="Y564"/>
       <c r="Z564"/>
     </row>
-    <row r="565" spans="1:26" customHeight="1" ht="57">
+    <row r="565" spans="1:26" customHeight="1" ht="48">
       <c r="A565" s="7"/>
       <c r="B565" s="7"/>
       <c r="C565" s="7"/>
       <c r="D565" s="7"/>
       <c r="E565" s="7"/>
       <c r="F565" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G565" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H565" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I565" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J565" s="6" t="s">
         <v>1069</v>
       </c>
-      <c r="H565" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K565" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L565" s="5"/>
       <c r="M565" s="5"/>
       <c r="N565"/>
       <c r="O565"/>
       <c r="P565"/>
       <c r="Q565"/>
       <c r="R565"/>
       <c r="S565"/>
       <c r="T565"/>
       <c r="U565"/>
       <c r="V565"/>
       <c r="W565"/>
       <c r="X565"/>
       <c r="Y565"/>
       <c r="Z565"/>
     </row>
-    <row r="566" spans="1:26" customHeight="1" ht="69">
+    <row r="566" spans="1:26" customHeight="1" ht="57">
       <c r="A566" s="7"/>
       <c r="B566" s="7"/>
       <c r="C566" s="7"/>
       <c r="D566" s="7"/>
       <c r="E566" s="7"/>
       <c r="F566" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G566" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="H566" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I566" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J566" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K566" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L566" s="5"/>
       <c r="M566" s="5"/>
       <c r="N566"/>
       <c r="O566"/>
       <c r="P566"/>
       <c r="Q566"/>
       <c r="R566"/>
       <c r="S566"/>
       <c r="T566"/>
       <c r="U566"/>
       <c r="V566"/>
       <c r="W566"/>
       <c r="X566"/>
       <c r="Y566"/>
       <c r="Z566"/>
     </row>
-    <row r="567" spans="1:26" customHeight="1" ht="224.14285714286">
-      <c r="A567" s="8" t="s">
+    <row r="567" spans="1:26" customHeight="1" ht="69">
+      <c r="A567" s="7"/>
+      <c r="B567" s="7"/>
+      <c r="C567" s="7"/>
+      <c r="D567" s="7"/>
+      <c r="E567" s="7"/>
+      <c r="F567" s="5">
+        <v>3</v>
+      </c>
+      <c r="G567" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="B567" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H567" s="5" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I567" s="5" t="s">
-        <v>929</v>
+        <v>24</v>
       </c>
       <c r="J567" s="6" t="s">
-        <v>1074</v>
+        <v>25</v>
       </c>
       <c r="K567" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L567" s="5"/>
+      <c r="M567" s="5"/>
       <c r="N567"/>
       <c r="O567"/>
       <c r="P567"/>
       <c r="Q567"/>
       <c r="R567"/>
       <c r="S567"/>
       <c r="T567"/>
       <c r="U567"/>
       <c r="V567"/>
       <c r="W567"/>
       <c r="X567"/>
       <c r="Y567"/>
       <c r="Z567"/>
     </row>
-    <row r="568" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E568" s="7"/>
+    <row r="568" spans="1:26" customHeight="1" ht="224.14285714286">
+      <c r="A568" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B568" s="7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C568" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D568" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E568" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F568" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G568" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H568" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I568" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="J568" s="6" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K568" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L568" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M568" s="5" t="s">
         <v>1077</v>
       </c>
-      <c r="H568" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M568" s="5"/>
       <c r="N568"/>
       <c r="O568"/>
       <c r="P568"/>
       <c r="Q568"/>
       <c r="R568"/>
       <c r="S568"/>
       <c r="T568"/>
       <c r="U568"/>
       <c r="V568"/>
       <c r="W568"/>
       <c r="X568"/>
       <c r="Y568"/>
       <c r="Z568"/>
     </row>
     <row r="569" spans="1:26" customHeight="1" ht="30">
       <c r="A569" s="7"/>
       <c r="B569" s="7"/>
       <c r="C569" s="7"/>
       <c r="D569" s="7"/>
       <c r="E569" s="7"/>
       <c r="F569" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G569" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H569" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I569" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J569" s="6" t="s">
         <v>1079</v>
       </c>
-      <c r="H569" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K569" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L569" s="5"/>
       <c r="M569" s="5"/>
       <c r="N569"/>
       <c r="O569"/>
       <c r="P569"/>
       <c r="Q569"/>
       <c r="R569"/>
       <c r="S569"/>
       <c r="T569"/>
       <c r="U569"/>
       <c r="V569"/>
       <c r="W569"/>
       <c r="X569"/>
       <c r="Y569"/>
       <c r="Z569"/>
     </row>
     <row r="570" spans="1:26" customHeight="1" ht="30">
       <c r="A570" s="7"/>
       <c r="B570" s="7"/>
       <c r="C570" s="7"/>
       <c r="D570" s="7"/>
       <c r="E570" s="7"/>
       <c r="F570" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G570" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H570" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I570" s="5" t="s">
-        <v>567</v>
+        <v>930</v>
       </c>
       <c r="J570" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="K570" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L570" s="5"/>
       <c r="M570" s="5"/>
       <c r="N570"/>
       <c r="O570"/>
       <c r="P570"/>
       <c r="Q570"/>
       <c r="R570"/>
       <c r="S570"/>
       <c r="T570"/>
       <c r="U570"/>
       <c r="V570"/>
       <c r="W570"/>
       <c r="X570"/>
       <c r="Y570"/>
       <c r="Z570"/>
     </row>
     <row r="571" spans="1:26" customHeight="1" ht="30">
       <c r="A571" s="7"/>
       <c r="B571" s="7"/>
       <c r="C571" s="7"/>
       <c r="D571" s="7"/>
       <c r="E571" s="7"/>
       <c r="F571" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G571" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H571" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I571" s="5" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="J571" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="K571" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L571" s="5"/>
       <c r="M571" s="5"/>
       <c r="N571"/>
       <c r="O571"/>
       <c r="P571"/>
       <c r="Q571"/>
       <c r="R571"/>
       <c r="S571"/>
       <c r="T571"/>
       <c r="U571"/>
       <c r="V571"/>
       <c r="W571"/>
       <c r="X571"/>
       <c r="Y571"/>
       <c r="Z571"/>
     </row>
     <row r="572" spans="1:26" customHeight="1" ht="30">
       <c r="A572" s="7"/>
       <c r="B572" s="7"/>
       <c r="C572" s="7"/>
       <c r="D572" s="7"/>
       <c r="E572" s="7"/>
       <c r="F572" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G572" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H572" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I572" s="5" t="s">
-        <v>567</v>
+        <v>930</v>
       </c>
       <c r="J572" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="K572" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L572" s="5"/>
       <c r="M572" s="5"/>
       <c r="N572"/>
       <c r="O572"/>
       <c r="P572"/>
       <c r="Q572"/>
       <c r="R572"/>
       <c r="S572"/>
       <c r="T572"/>
       <c r="U572"/>
       <c r="V572"/>
       <c r="W572"/>
       <c r="X572"/>
       <c r="Y572"/>
       <c r="Z572"/>
     </row>
     <row r="573" spans="1:26" customHeight="1" ht="30">
       <c r="A573" s="7"/>
       <c r="B573" s="7"/>
       <c r="C573" s="7"/>
       <c r="D573" s="7"/>
       <c r="E573" s="7"/>
       <c r="F573" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G573" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H573" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I573" s="5" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="J573" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="K573" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L573" s="5"/>
       <c r="M573" s="5"/>
       <c r="N573"/>
       <c r="O573"/>
       <c r="P573"/>
       <c r="Q573"/>
       <c r="R573"/>
       <c r="S573"/>
       <c r="T573"/>
       <c r="U573"/>
       <c r="V573"/>
       <c r="W573"/>
       <c r="X573"/>
       <c r="Y573"/>
       <c r="Z573"/>
     </row>
     <row r="574" spans="1:26" customHeight="1" ht="30">
       <c r="A574" s="7"/>
       <c r="B574" s="7"/>
       <c r="C574" s="7"/>
       <c r="D574" s="7"/>
       <c r="E574" s="7"/>
       <c r="F574" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G574" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H574" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I574" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="J574" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="K574" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L574" s="5"/>
       <c r="M574" s="5"/>
       <c r="N574"/>
       <c r="O574"/>
       <c r="P574"/>
       <c r="Q574"/>
       <c r="R574"/>
       <c r="S574"/>
       <c r="T574"/>
       <c r="U574"/>
       <c r="V574"/>
       <c r="W574"/>
       <c r="X574"/>
       <c r="Y574"/>
       <c r="Z574"/>
     </row>
     <row r="575" spans="1:26" customHeight="1" ht="30">
       <c r="A575" s="7"/>
       <c r="B575" s="7"/>
       <c r="C575" s="7"/>
       <c r="D575" s="7"/>
       <c r="E575" s="7"/>
       <c r="F575" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G575" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H575" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I575" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="J575" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="K575" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L575" s="5"/>
       <c r="M575" s="5"/>
       <c r="N575"/>
       <c r="O575"/>
       <c r="P575"/>
       <c r="Q575"/>
       <c r="R575"/>
       <c r="S575"/>
       <c r="T575"/>
       <c r="U575"/>
       <c r="V575"/>
       <c r="W575"/>
       <c r="X575"/>
       <c r="Y575"/>
       <c r="Z575"/>
     </row>
     <row r="576" spans="1:26" customHeight="1" ht="30">
       <c r="A576" s="7"/>
       <c r="B576" s="7"/>
       <c r="C576" s="7"/>
       <c r="D576" s="7"/>
       <c r="E576" s="7"/>
       <c r="F576" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G576" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H576" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I576" s="5" t="s">
-        <v>567</v>
+        <v>930</v>
       </c>
       <c r="J576" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="K576" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L576" s="5"/>
       <c r="M576" s="5"/>
       <c r="N576"/>
       <c r="O576"/>
       <c r="P576"/>
       <c r="Q576"/>
       <c r="R576"/>
       <c r="S576"/>
       <c r="T576"/>
       <c r="U576"/>
       <c r="V576"/>
       <c r="W576"/>
       <c r="X576"/>
       <c r="Y576"/>
       <c r="Z576"/>
     </row>
     <row r="577" spans="1:26" customHeight="1" ht="30">
       <c r="A577" s="7"/>
       <c r="B577" s="7"/>
       <c r="C577" s="7"/>
       <c r="D577" s="7"/>
       <c r="E577" s="7"/>
       <c r="F577" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G577" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H577" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I577" s="5" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="J577" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="K577" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L577" s="5"/>
       <c r="M577" s="5"/>
       <c r="N577"/>
       <c r="O577"/>
       <c r="P577"/>
       <c r="Q577"/>
       <c r="R577"/>
       <c r="S577"/>
       <c r="T577"/>
       <c r="U577"/>
       <c r="V577"/>
       <c r="W577"/>
       <c r="X577"/>
       <c r="Y577"/>
       <c r="Z577"/>
     </row>
     <row r="578" spans="1:26" customHeight="1" ht="30">
       <c r="A578" s="7"/>
       <c r="B578" s="7"/>
       <c r="C578" s="7"/>
       <c r="D578" s="7"/>
       <c r="E578" s="7"/>
       <c r="F578" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G578" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H578" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I578" s="5" t="s">
-        <v>567</v>
+        <v>930</v>
       </c>
       <c r="J578" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="K578" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L578" s="5"/>
       <c r="M578" s="5"/>
       <c r="N578"/>
       <c r="O578"/>
       <c r="P578"/>
       <c r="Q578"/>
       <c r="R578"/>
       <c r="S578"/>
       <c r="T578"/>
       <c r="U578"/>
       <c r="V578"/>
       <c r="W578"/>
       <c r="X578"/>
       <c r="Y578"/>
       <c r="Z578"/>
     </row>
     <row r="579" spans="1:26" customHeight="1" ht="30">
       <c r="A579" s="7"/>
       <c r="B579" s="7"/>
       <c r="C579" s="7"/>
       <c r="D579" s="7"/>
       <c r="E579" s="7"/>
       <c r="F579" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G579" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H579" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I579" s="5" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="J579" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="K579" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L579" s="5"/>
       <c r="M579" s="5"/>
       <c r="N579"/>
       <c r="O579"/>
       <c r="P579"/>
       <c r="Q579"/>
       <c r="R579"/>
       <c r="S579"/>
       <c r="T579"/>
       <c r="U579"/>
       <c r="V579"/>
       <c r="W579"/>
       <c r="X579"/>
       <c r="Y579"/>
       <c r="Z579"/>
     </row>
     <row r="580" spans="1:26" customHeight="1" ht="30">
       <c r="A580" s="7"/>
       <c r="B580" s="7"/>
       <c r="C580" s="7"/>
       <c r="D580" s="7"/>
       <c r="E580" s="7"/>
       <c r="F580" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G580" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H580" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I580" s="5" t="s">
-        <v>567</v>
+        <v>930</v>
       </c>
       <c r="J580" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="K580" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L580" s="5"/>
       <c r="M580" s="5"/>
       <c r="N580"/>
       <c r="O580"/>
       <c r="P580"/>
       <c r="Q580"/>
       <c r="R580"/>
       <c r="S580"/>
       <c r="T580"/>
       <c r="U580"/>
       <c r="V580"/>
       <c r="W580"/>
       <c r="X580"/>
       <c r="Y580"/>
       <c r="Z580"/>
     </row>
     <row r="581" spans="1:26" customHeight="1" ht="30">
       <c r="A581" s="7"/>
       <c r="B581" s="7"/>
       <c r="C581" s="7"/>
       <c r="D581" s="7"/>
       <c r="E581" s="7"/>
       <c r="F581" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G581" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H581" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I581" s="5" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="J581" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="K581" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L581" s="5"/>
       <c r="M581" s="5"/>
       <c r="N581"/>
       <c r="O581"/>
       <c r="P581"/>
       <c r="Q581"/>
       <c r="R581"/>
       <c r="S581"/>
       <c r="T581"/>
       <c r="U581"/>
       <c r="V581"/>
       <c r="W581"/>
       <c r="X581"/>
       <c r="Y581"/>
       <c r="Z581"/>
     </row>
-    <row r="582" spans="1:26" customHeight="1" ht="289.28571428571">
-      <c r="A582" s="7" t="s">
+    <row r="582" spans="1:26" customHeight="1" ht="30">
+      <c r="A582" s="7"/>
+      <c r="B582" s="7"/>
+      <c r="C582" s="7"/>
+      <c r="D582" s="7"/>
+      <c r="E582" s="7"/>
+      <c r="F582" s="5">
+        <v>15</v>
+      </c>
+      <c r="G582" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H582" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I582" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="J582" s="6" t="s">
         <v>1093</v>
       </c>
-      <c r="B582" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K582" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L582" s="5"/>
+      <c r="M582" s="5"/>
       <c r="N582"/>
       <c r="O582"/>
       <c r="P582"/>
       <c r="Q582"/>
       <c r="R582"/>
       <c r="S582"/>
       <c r="T582"/>
       <c r="U582"/>
       <c r="V582"/>
       <c r="W582"/>
       <c r="X582"/>
       <c r="Y582"/>
       <c r="Z582"/>
     </row>
-    <row r="583" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E583" s="7"/>
+    <row r="583" spans="1:26" customHeight="1" ht="289.28571428571">
+      <c r="A583" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B583" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C583" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D583" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E583" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F583" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G583" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H583" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I583" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J583" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K583" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L583" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="M583" s="5" t="s">
         <v>1101</v>
       </c>
-      <c r="H583" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M583" s="5"/>
       <c r="N583"/>
       <c r="O583"/>
       <c r="P583"/>
       <c r="Q583"/>
       <c r="R583"/>
       <c r="S583"/>
       <c r="T583"/>
       <c r="U583"/>
       <c r="V583"/>
       <c r="W583"/>
       <c r="X583"/>
       <c r="Y583"/>
       <c r="Z583"/>
     </row>
-    <row r="584" spans="1:26" customHeight="1" ht="30">
+    <row r="584" spans="1:26" customHeight="1" ht="39">
       <c r="A584" s="7"/>
       <c r="B584" s="7"/>
       <c r="C584" s="7"/>
       <c r="D584" s="7"/>
       <c r="E584" s="7"/>
       <c r="F584" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G584" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H584" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I584" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J584" s="6" t="s">
         <v>1104</v>
       </c>
-      <c r="H584" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K584" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L584" s="5"/>
       <c r="M584" s="5"/>
       <c r="N584"/>
       <c r="O584"/>
       <c r="P584"/>
       <c r="Q584"/>
       <c r="R584"/>
       <c r="S584"/>
       <c r="T584"/>
       <c r="U584"/>
       <c r="V584"/>
       <c r="W584"/>
       <c r="X584"/>
       <c r="Y584"/>
       <c r="Z584"/>
     </row>
-    <row r="585" spans="1:26" customHeight="1" ht="39">
+    <row r="585" spans="1:26" customHeight="1" ht="30">
       <c r="A585" s="7"/>
       <c r="B585" s="7"/>
       <c r="C585" s="7"/>
       <c r="D585" s="7"/>
       <c r="E585" s="7"/>
       <c r="F585" s="5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G585" s="5"/>
+        <v>3</v>
+      </c>
+      <c r="G585" s="5" t="s">
+        <v>1105</v>
+      </c>
       <c r="H585" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I585" s="5" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="J585" s="6" t="s">
-        <v>1105</v>
+        <v>521</v>
       </c>
       <c r="K585" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L585" s="5"/>
       <c r="M585" s="5"/>
       <c r="N585"/>
       <c r="O585"/>
       <c r="P585"/>
       <c r="Q585"/>
       <c r="R585"/>
       <c r="S585"/>
       <c r="T585"/>
       <c r="U585"/>
       <c r="V585"/>
       <c r="W585"/>
       <c r="X585"/>
       <c r="Y585"/>
       <c r="Z585"/>
     </row>
-    <row r="586" spans="1:26" customHeight="1" ht="190.85714285714">
-      <c r="A586" s="8" t="s">
+    <row r="586" spans="1:26" customHeight="1" ht="39">
+      <c r="A586" s="7"/>
+      <c r="B586" s="7"/>
+      <c r="C586" s="7"/>
+      <c r="D586" s="7"/>
+      <c r="E586" s="7"/>
+      <c r="F586" s="5">
+        <v>4</v>
+      </c>
+      <c r="G586" s="5"/>
+      <c r="H586" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I586" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J586" s="6" t="s">
         <v>1106</v>
       </c>
-      <c r="B586" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K586" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L586" s="5"/>
+      <c r="M586" s="5"/>
       <c r="N586"/>
       <c r="O586"/>
       <c r="P586"/>
       <c r="Q586"/>
       <c r="R586"/>
       <c r="S586"/>
       <c r="T586"/>
       <c r="U586"/>
       <c r="V586"/>
       <c r="W586"/>
       <c r="X586"/>
       <c r="Y586"/>
       <c r="Z586"/>
     </row>
-    <row r="587" spans="1:26" customHeight="1" ht="63">
-[...4 lines deleted...]
-      <c r="E587" s="7"/>
+    <row r="587" spans="1:26" customHeight="1" ht="190.85714285714">
+      <c r="A587" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B587" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D587" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E587" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F587" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G587" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H587" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I587" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J587" s="6" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K587" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L587" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="M587" s="5" t="s">
         <v>1113</v>
       </c>
-      <c r="H587" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M587" s="5"/>
       <c r="N587"/>
       <c r="O587"/>
       <c r="P587"/>
       <c r="Q587"/>
       <c r="R587"/>
       <c r="S587"/>
       <c r="T587"/>
       <c r="U587"/>
       <c r="V587"/>
       <c r="W587"/>
       <c r="X587"/>
       <c r="Y587"/>
       <c r="Z587"/>
     </row>
-    <row r="588" spans="1:26" customHeight="1" ht="30">
+    <row r="588" spans="1:26" customHeight="1" ht="63">
       <c r="A588" s="7"/>
       <c r="B588" s="7"/>
       <c r="C588" s="7"/>
       <c r="D588" s="7"/>
       <c r="E588" s="7"/>
       <c r="F588" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G588" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H588" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I588" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J588" s="6" t="s">
         <v>1115</v>
       </c>
-      <c r="H588" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K588" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L588" s="5"/>
       <c r="M588" s="5"/>
       <c r="N588"/>
       <c r="O588"/>
       <c r="P588"/>
       <c r="Q588"/>
       <c r="R588"/>
       <c r="S588"/>
       <c r="T588"/>
       <c r="U588"/>
       <c r="V588"/>
       <c r="W588"/>
       <c r="X588"/>
       <c r="Y588"/>
       <c r="Z588"/>
     </row>
-    <row r="589" spans="1:26" customHeight="1" ht="2774.8571428571">
-      <c r="A589" s="8" t="s">
+    <row r="589" spans="1:26" customHeight="1" ht="30">
+      <c r="A589" s="7"/>
+      <c r="B589" s="7"/>
+      <c r="C589" s="7"/>
+      <c r="D589" s="7"/>
+      <c r="E589" s="7"/>
+      <c r="F589" s="5">
+        <v>3</v>
+      </c>
+      <c r="G589" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="B589" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H589" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I589" s="5" t="s">
-        <v>1119</v>
+        <v>24</v>
       </c>
       <c r="J589" s="6" t="s">
-        <v>1120</v>
+        <v>25</v>
       </c>
       <c r="K589" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L589" s="5"/>
+      <c r="M589" s="5"/>
       <c r="N589"/>
       <c r="O589"/>
       <c r="P589"/>
       <c r="Q589"/>
       <c r="R589"/>
       <c r="S589"/>
       <c r="T589"/>
       <c r="U589"/>
       <c r="V589"/>
       <c r="W589"/>
       <c r="X589"/>
       <c r="Y589"/>
       <c r="Z589"/>
     </row>
-    <row r="590" spans="1:26" customHeight="1" ht="745.42857142857">
+    <row r="590" spans="1:26" customHeight="1" ht="2774.8571428571">
       <c r="A590" s="8" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
       <c r="B590" s="7" t="s">
-        <v>1124</v>
+        <v>1095</v>
       </c>
       <c r="C590" s="7" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E590" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F590" s="5">
         <v>1</v>
       </c>
       <c r="G590" s="5" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="H590" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I590" s="5" t="s">
-        <v>1127</v>
+        <v>1120</v>
       </c>
       <c r="J590" s="6" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="K590" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L590" s="5" t="s">
-        <v>1129</v>
+        <v>1122</v>
       </c>
       <c r="M590" s="5" t="s">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="N590"/>
       <c r="O590"/>
       <c r="P590"/>
       <c r="Q590"/>
       <c r="R590"/>
       <c r="S590"/>
       <c r="T590"/>
       <c r="U590"/>
       <c r="V590"/>
       <c r="W590"/>
       <c r="X590"/>
       <c r="Y590"/>
       <c r="Z590"/>
     </row>
-    <row r="591" spans="1:26" customHeight="1" ht="180.14285714286">
+    <row r="591" spans="1:26" customHeight="1" ht="745.42857142857">
       <c r="A591" s="8" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="B591" s="7" t="s">
-        <v>1132</v>
+        <v>1125</v>
       </c>
       <c r="C591" s="7" t="s">
-        <v>956</v>
+        <v>1126</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E591" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F591" s="5">
         <v>1</v>
       </c>
       <c r="G591" s="5" t="s">
-        <v>960</v>
+        <v>1127</v>
       </c>
       <c r="H591" s="5" t="s">
-        <v>31</v>
+        <v>169</v>
       </c>
       <c r="I591" s="5" t="s">
-        <v>23</v>
+        <v>1128</v>
       </c>
       <c r="J591" s="6" t="s">
-        <v>24</v>
+        <v>1129</v>
       </c>
       <c r="K591" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L591" s="5" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="M591" s="5" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="N591"/>
       <c r="O591"/>
       <c r="P591"/>
       <c r="Q591"/>
       <c r="R591"/>
       <c r="S591"/>
       <c r="T591"/>
       <c r="U591"/>
       <c r="V591"/>
       <c r="W591"/>
       <c r="X591"/>
       <c r="Y591"/>
       <c r="Z591"/>
     </row>
-    <row r="592" spans="1:26" customHeight="1" ht="31">
-[...4 lines deleted...]
-      <c r="E592" s="7"/>
+    <row r="592" spans="1:26" customHeight="1" ht="180.14285714286">
+      <c r="A592" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B592" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C592" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="D592" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E592" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F592" s="5">
         <v>1</v>
       </c>
       <c r="G592" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="H592" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I592" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J592" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K592" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L592" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M592" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="H592" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M592" s="5"/>
       <c r="N592"/>
       <c r="O592"/>
       <c r="P592"/>
       <c r="Q592"/>
       <c r="R592"/>
       <c r="S592"/>
       <c r="T592"/>
       <c r="U592"/>
       <c r="V592"/>
       <c r="W592"/>
       <c r="X592"/>
       <c r="Y592"/>
       <c r="Z592"/>
     </row>
-    <row r="593" spans="1:26" customHeight="1" ht="30">
+    <row r="593" spans="1:26" customHeight="1" ht="31">
       <c r="A593" s="7"/>
       <c r="B593" s="7"/>
       <c r="C593" s="7"/>
       <c r="D593" s="7"/>
       <c r="E593" s="7"/>
       <c r="F593" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G593" s="5" t="s">
-        <v>960</v>
+        <v>1136</v>
       </c>
       <c r="H593" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I593" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J593" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K593" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L593" s="5"/>
       <c r="M593" s="5"/>
       <c r="N593"/>
       <c r="O593"/>
       <c r="P593"/>
       <c r="Q593"/>
       <c r="R593"/>
       <c r="S593"/>
       <c r="T593"/>
       <c r="U593"/>
       <c r="V593"/>
       <c r="W593"/>
       <c r="X593"/>
       <c r="Y593"/>
       <c r="Z593"/>
     </row>
-    <row r="594" spans="1:26" customHeight="1" ht="186">
-[...14 lines deleted...]
-      </c>
+    <row r="594" spans="1:26" customHeight="1" ht="30">
+      <c r="A594" s="7"/>
+      <c r="B594" s="7"/>
+      <c r="C594" s="7"/>
+      <c r="D594" s="7"/>
+      <c r="E594" s="7"/>
       <c r="F594" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G594" s="5" t="s">
-        <v>1139</v>
+        <v>961</v>
       </c>
       <c r="H594" s="5" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I594" s="5" t="s">
-        <v>1140</v>
+        <v>24</v>
       </c>
       <c r="J594" s="6" t="s">
-        <v>1141</v>
+        <v>25</v>
       </c>
       <c r="K594" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L594" s="5"/>
+      <c r="M594" s="5"/>
       <c r="N594"/>
       <c r="O594"/>
       <c r="P594"/>
       <c r="Q594"/>
       <c r="R594"/>
       <c r="S594"/>
       <c r="T594"/>
       <c r="U594"/>
       <c r="V594"/>
       <c r="W594"/>
       <c r="X594"/>
       <c r="Y594"/>
       <c r="Z594"/>
     </row>
-    <row r="595" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E595" s="7"/>
+    <row r="595" spans="1:26" customHeight="1" ht="186">
+      <c r="A595" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B595" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C595" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D595" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E595" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F595" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G595" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H595" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I595" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J595" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K595" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L595" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="M595" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="H595" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M595" s="5"/>
       <c r="N595"/>
       <c r="O595"/>
       <c r="P595"/>
       <c r="Q595"/>
       <c r="R595"/>
       <c r="S595"/>
       <c r="T595"/>
       <c r="U595"/>
       <c r="V595"/>
       <c r="W595"/>
       <c r="X595"/>
       <c r="Y595"/>
       <c r="Z595"/>
     </row>
-    <row r="596" spans="1:26" customHeight="1" ht="39">
+    <row r="596" spans="1:26" customHeight="1" ht="32">
       <c r="A596" s="7"/>
       <c r="B596" s="7"/>
       <c r="C596" s="7"/>
       <c r="D596" s="7"/>
       <c r="E596" s="7"/>
       <c r="F596" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G596" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H596" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I596" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J596" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="H596" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K596" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L596" s="5"/>
       <c r="M596" s="5"/>
       <c r="N596"/>
       <c r="O596"/>
       <c r="P596"/>
       <c r="Q596"/>
       <c r="R596"/>
       <c r="S596"/>
       <c r="T596"/>
       <c r="U596"/>
       <c r="V596"/>
       <c r="W596"/>
       <c r="X596"/>
       <c r="Y596"/>
       <c r="Z596"/>
     </row>
-    <row r="597" spans="1:26" customHeight="1" ht="204.71428571429">
-      <c r="A597" s="8" t="s">
+    <row r="597" spans="1:26" customHeight="1" ht="39">
+      <c r="A597" s="7"/>
+      <c r="B597" s="7"/>
+      <c r="C597" s="7"/>
+      <c r="D597" s="7"/>
+      <c r="E597" s="7"/>
+      <c r="F597" s="5">
+        <v>3</v>
+      </c>
+      <c r="G597" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H597" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I597" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J597" s="6" t="s">
         <v>1149</v>
       </c>
-      <c r="B597" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K597" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L597" s="5"/>
+      <c r="M597" s="5"/>
       <c r="N597"/>
       <c r="O597"/>
       <c r="P597"/>
       <c r="Q597"/>
       <c r="R597"/>
       <c r="S597"/>
       <c r="T597"/>
       <c r="U597"/>
       <c r="V597"/>
       <c r="W597"/>
       <c r="X597"/>
       <c r="Y597"/>
       <c r="Z597"/>
     </row>
-    <row r="598" spans="1:26" customHeight="1" ht="57">
-[...4 lines deleted...]
-      <c r="E598" s="7"/>
+    <row r="598" spans="1:26" customHeight="1" ht="204.71428571429">
+      <c r="A598" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B598" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C598" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D598" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E598" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F598" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G598" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H598" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I598" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J598" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K598" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L598" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="M598" s="5" t="s">
         <v>1157</v>
       </c>
-      <c r="H598" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M598" s="5"/>
       <c r="N598"/>
       <c r="O598"/>
       <c r="P598"/>
       <c r="Q598"/>
       <c r="R598"/>
       <c r="S598"/>
       <c r="T598"/>
       <c r="U598"/>
       <c r="V598"/>
       <c r="W598"/>
       <c r="X598"/>
       <c r="Y598"/>
       <c r="Z598"/>
     </row>
-    <row r="599" spans="1:26" customHeight="1" ht="59">
+    <row r="599" spans="1:26" customHeight="1" ht="57">
       <c r="A599" s="7"/>
       <c r="B599" s="7"/>
       <c r="C599" s="7"/>
       <c r="D599" s="7"/>
       <c r="E599" s="7"/>
       <c r="F599" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G599" s="5" t="s">
         <v>1158</v>
       </c>
       <c r="H599" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I599" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J599" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K599" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L599" s="5"/>
       <c r="M599" s="5"/>
       <c r="N599"/>
       <c r="O599"/>
       <c r="P599"/>
       <c r="Q599"/>
       <c r="R599"/>
       <c r="S599"/>
       <c r="T599"/>
       <c r="U599"/>
       <c r="V599"/>
       <c r="W599"/>
       <c r="X599"/>
       <c r="Y599"/>
       <c r="Z599"/>
     </row>
-    <row r="600" spans="1:26" customHeight="1" ht="61">
+    <row r="600" spans="1:26" customHeight="1" ht="59">
       <c r="A600" s="7"/>
       <c r="B600" s="7"/>
       <c r="C600" s="7"/>
       <c r="D600" s="7"/>
       <c r="E600" s="7"/>
       <c r="F600" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G600" s="5" t="s">
         <v>1159</v>
       </c>
       <c r="H600" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I600" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J600" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K600" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L600" s="5"/>
       <c r="M600" s="5"/>
       <c r="N600"/>
       <c r="O600"/>
       <c r="P600"/>
       <c r="Q600"/>
       <c r="R600"/>
       <c r="S600"/>
       <c r="T600"/>
       <c r="U600"/>
       <c r="V600"/>
       <c r="W600"/>
       <c r="X600"/>
       <c r="Y600"/>
       <c r="Z600"/>
     </row>
-    <row r="601" spans="1:26" customHeight="1" ht="69">
+    <row r="601" spans="1:26" customHeight="1" ht="61">
       <c r="A601" s="7"/>
       <c r="B601" s="7"/>
       <c r="C601" s="7"/>
       <c r="D601" s="7"/>
       <c r="E601" s="7"/>
       <c r="F601" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G601" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="H601" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I601" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J601" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K601" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L601" s="5"/>
       <c r="M601" s="5"/>
       <c r="N601"/>
       <c r="O601"/>
       <c r="P601"/>
       <c r="Q601"/>
       <c r="R601"/>
       <c r="S601"/>
       <c r="T601"/>
       <c r="U601"/>
       <c r="V601"/>
       <c r="W601"/>
       <c r="X601"/>
       <c r="Y601"/>
       <c r="Z601"/>
     </row>
-    <row r="602" spans="1:26" customHeight="1" ht="61">
+    <row r="602" spans="1:26" customHeight="1" ht="69">
       <c r="A602" s="7"/>
       <c r="B602" s="7"/>
       <c r="C602" s="7"/>
       <c r="D602" s="7"/>
       <c r="E602" s="7"/>
       <c r="F602" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G602" s="5" t="s">
         <v>1161</v>
       </c>
       <c r="H602" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I602" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J602" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K602" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L602" s="5"/>
       <c r="M602" s="5"/>
       <c r="N602"/>
       <c r="O602"/>
       <c r="P602"/>
       <c r="Q602"/>
       <c r="R602"/>
       <c r="S602"/>
       <c r="T602"/>
       <c r="U602"/>
       <c r="V602"/>
       <c r="W602"/>
       <c r="X602"/>
       <c r="Y602"/>
       <c r="Z602"/>
     </row>
-    <row r="603" spans="1:26" customHeight="1" ht="62">
+    <row r="603" spans="1:26" customHeight="1" ht="61">
       <c r="A603" s="7"/>
       <c r="B603" s="7"/>
       <c r="C603" s="7"/>
       <c r="D603" s="7"/>
       <c r="E603" s="7"/>
       <c r="F603" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G603" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="H603" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I603" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J603" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K603" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L603" s="5"/>
       <c r="M603" s="5"/>
       <c r="N603"/>
       <c r="O603"/>
       <c r="P603"/>
       <c r="Q603"/>
       <c r="R603"/>
       <c r="S603"/>
       <c r="T603"/>
       <c r="U603"/>
       <c r="V603"/>
       <c r="W603"/>
       <c r="X603"/>
       <c r="Y603"/>
       <c r="Z603"/>
     </row>
-    <row r="604" spans="1:26" customHeight="1" ht="56">
+    <row r="604" spans="1:26" customHeight="1" ht="62">
       <c r="A604" s="7"/>
       <c r="B604" s="7"/>
       <c r="C604" s="7"/>
       <c r="D604" s="7"/>
       <c r="E604" s="7"/>
       <c r="F604" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G604" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="H604" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I604" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J604" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K604" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L604" s="5"/>
       <c r="M604" s="5"/>
       <c r="N604"/>
       <c r="O604"/>
       <c r="P604"/>
       <c r="Q604"/>
       <c r="R604"/>
       <c r="S604"/>
       <c r="T604"/>
       <c r="U604"/>
       <c r="V604"/>
       <c r="W604"/>
       <c r="X604"/>
       <c r="Y604"/>
       <c r="Z604"/>
     </row>
-    <row r="605" spans="1:26" customHeight="1" ht="55">
+    <row r="605" spans="1:26" customHeight="1" ht="56">
       <c r="A605" s="7"/>
       <c r="B605" s="7"/>
       <c r="C605" s="7"/>
       <c r="D605" s="7"/>
       <c r="E605" s="7"/>
       <c r="F605" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G605" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="H605" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I605" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J605" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K605" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L605" s="5"/>
       <c r="M605" s="5"/>
       <c r="N605"/>
       <c r="O605"/>
       <c r="P605"/>
       <c r="Q605"/>
       <c r="R605"/>
       <c r="S605"/>
       <c r="T605"/>
       <c r="U605"/>
       <c r="V605"/>
       <c r="W605"/>
       <c r="X605"/>
       <c r="Y605"/>
       <c r="Z605"/>
     </row>
-    <row r="606" spans="1:26" customHeight="1" ht="63">
+    <row r="606" spans="1:26" customHeight="1" ht="55">
       <c r="A606" s="7"/>
       <c r="B606" s="7"/>
       <c r="C606" s="7"/>
       <c r="D606" s="7"/>
       <c r="E606" s="7"/>
       <c r="F606" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G606" s="5" t="s">
         <v>1165</v>
       </c>
       <c r="H606" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I606" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J606" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K606" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L606" s="5"/>
       <c r="M606" s="5"/>
       <c r="N606"/>
       <c r="O606"/>
       <c r="P606"/>
       <c r="Q606"/>
       <c r="R606"/>
       <c r="S606"/>
       <c r="T606"/>
       <c r="U606"/>
       <c r="V606"/>
       <c r="W606"/>
       <c r="X606"/>
       <c r="Y606"/>
       <c r="Z606"/>
     </row>
-    <row r="607" spans="1:26" customHeight="1" ht="61">
+    <row r="607" spans="1:26" customHeight="1" ht="63">
       <c r="A607" s="7"/>
       <c r="B607" s="7"/>
       <c r="C607" s="7"/>
       <c r="D607" s="7"/>
       <c r="E607" s="7"/>
       <c r="F607" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G607" s="5" t="s">
         <v>1166</v>
       </c>
       <c r="H607" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I607" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J607" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K607" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L607" s="5"/>
       <c r="M607" s="5"/>
       <c r="N607"/>
       <c r="O607"/>
       <c r="P607"/>
       <c r="Q607"/>
       <c r="R607"/>
       <c r="S607"/>
       <c r="T607"/>
       <c r="U607"/>
       <c r="V607"/>
       <c r="W607"/>
       <c r="X607"/>
       <c r="Y607"/>
       <c r="Z607"/>
     </row>
-    <row r="608" spans="1:26" customHeight="1" ht="67">
+    <row r="608" spans="1:26" customHeight="1" ht="61">
       <c r="A608" s="7"/>
       <c r="B608" s="7"/>
       <c r="C608" s="7"/>
       <c r="D608" s="7"/>
       <c r="E608" s="7"/>
       <c r="F608" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G608" s="5" t="s">
         <v>1167</v>
       </c>
       <c r="H608" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I608" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J608" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K608" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L608" s="5"/>
       <c r="M608" s="5"/>
       <c r="N608"/>
       <c r="O608"/>
       <c r="P608"/>
       <c r="Q608"/>
       <c r="R608"/>
       <c r="S608"/>
       <c r="T608"/>
       <c r="U608"/>
       <c r="V608"/>
       <c r="W608"/>
       <c r="X608"/>
       <c r="Y608"/>
       <c r="Z608"/>
     </row>
-    <row r="609" spans="1:26" customHeight="1" ht="63">
+    <row r="609" spans="1:26" customHeight="1" ht="67">
       <c r="A609" s="7"/>
       <c r="B609" s="7"/>
       <c r="C609" s="7"/>
       <c r="D609" s="7"/>
       <c r="E609" s="7"/>
       <c r="F609" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G609" s="5" t="s">
         <v>1168</v>
       </c>
       <c r="H609" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I609" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J609" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K609" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L609" s="5"/>
       <c r="M609" s="5"/>
       <c r="N609"/>
       <c r="O609"/>
       <c r="P609"/>
       <c r="Q609"/>
       <c r="R609"/>
       <c r="S609"/>
       <c r="T609"/>
       <c r="U609"/>
       <c r="V609"/>
       <c r="W609"/>
       <c r="X609"/>
       <c r="Y609"/>
       <c r="Z609"/>
     </row>
-    <row r="610" spans="1:26" customHeight="1" ht="57">
+    <row r="610" spans="1:26" customHeight="1" ht="63">
       <c r="A610" s="7"/>
       <c r="B610" s="7"/>
       <c r="C610" s="7"/>
       <c r="D610" s="7"/>
       <c r="E610" s="7"/>
       <c r="F610" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G610" s="5" t="s">
         <v>1169</v>
       </c>
       <c r="H610" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I610" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J610" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K610" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L610" s="5"/>
       <c r="M610" s="5"/>
       <c r="N610"/>
       <c r="O610"/>
       <c r="P610"/>
       <c r="Q610"/>
       <c r="R610"/>
       <c r="S610"/>
       <c r="T610"/>
       <c r="U610"/>
       <c r="V610"/>
       <c r="W610"/>
       <c r="X610"/>
       <c r="Y610"/>
       <c r="Z610"/>
     </row>
-    <row r="611" spans="1:26" customHeight="1" ht="60">
+    <row r="611" spans="1:26" customHeight="1" ht="57">
       <c r="A611" s="7"/>
       <c r="B611" s="7"/>
       <c r="C611" s="7"/>
       <c r="D611" s="7"/>
       <c r="E611" s="7"/>
       <c r="F611" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G611" s="5" t="s">
         <v>1170</v>
       </c>
       <c r="H611" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I611" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J611" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K611" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L611" s="5"/>
       <c r="M611" s="5"/>
       <c r="N611"/>
       <c r="O611"/>
       <c r="P611"/>
       <c r="Q611"/>
       <c r="R611"/>
       <c r="S611"/>
       <c r="T611"/>
       <c r="U611"/>
       <c r="V611"/>
       <c r="W611"/>
       <c r="X611"/>
       <c r="Y611"/>
       <c r="Z611"/>
     </row>
-    <row r="612" spans="1:26" customHeight="1" ht="56">
+    <row r="612" spans="1:26" customHeight="1" ht="60">
       <c r="A612" s="7"/>
       <c r="B612" s="7"/>
       <c r="C612" s="7"/>
       <c r="D612" s="7"/>
       <c r="E612" s="7"/>
       <c r="F612" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G612" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="H612" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I612" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J612" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K612" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L612" s="5"/>
       <c r="M612" s="5"/>
       <c r="N612"/>
       <c r="O612"/>
       <c r="P612"/>
       <c r="Q612"/>
       <c r="R612"/>
       <c r="S612"/>
       <c r="T612"/>
       <c r="U612"/>
       <c r="V612"/>
       <c r="W612"/>
       <c r="X612"/>
       <c r="Y612"/>
       <c r="Z612"/>
     </row>
-    <row r="613" spans="1:26" customHeight="1" ht="249.42857142857">
-      <c r="A613" s="7" t="s">
+    <row r="613" spans="1:26" customHeight="1" ht="56">
+      <c r="A613" s="7"/>
+      <c r="B613" s="7"/>
+      <c r="C613" s="7"/>
+      <c r="D613" s="7"/>
+      <c r="E613" s="7"/>
+      <c r="F613" s="5">
+        <v>16</v>
+      </c>
+      <c r="G613" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="B613" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H613" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I613" s="5" t="s">
-        <v>1176</v>
+        <v>24</v>
       </c>
       <c r="J613" s="6" t="s">
-        <v>1177</v>
+        <v>25</v>
       </c>
       <c r="K613" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L613" s="5"/>
+      <c r="M613" s="5"/>
       <c r="N613"/>
       <c r="O613"/>
       <c r="P613"/>
       <c r="Q613"/>
       <c r="R613"/>
       <c r="S613"/>
       <c r="T613"/>
       <c r="U613"/>
       <c r="V613"/>
       <c r="W613"/>
       <c r="X613"/>
       <c r="Y613"/>
       <c r="Z613"/>
     </row>
-    <row r="614" spans="1:26" customHeight="1" ht="337.28571428571">
-[...1 lines deleted...]
-        <v>1180</v>
+    <row r="614" spans="1:26" customHeight="1" ht="249.42857142857">
+      <c r="A614" s="7" t="s">
+        <v>1173</v>
       </c>
       <c r="B614" s="7" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
       <c r="C614" s="7" t="s">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E614" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F614" s="5">
         <v>1</v>
       </c>
       <c r="G614" s="5" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="H614" s="5" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="I614" s="5" t="s">
-        <v>42</v>
+        <v>1177</v>
       </c>
       <c r="J614" s="6" t="s">
-        <v>1184</v>
+        <v>1178</v>
       </c>
       <c r="K614" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L614" s="5" t="s">
-        <v>1185</v>
+        <v>1179</v>
       </c>
       <c r="M614" s="5" t="s">
-        <v>1186</v>
+        <v>1180</v>
       </c>
       <c r="N614"/>
       <c r="O614"/>
       <c r="P614"/>
       <c r="Q614"/>
       <c r="R614"/>
       <c r="S614"/>
       <c r="T614"/>
       <c r="U614"/>
       <c r="V614"/>
       <c r="W614"/>
       <c r="X614"/>
       <c r="Y614"/>
       <c r="Z614"/>
     </row>
-    <row r="615" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E615" s="7"/>
+    <row r="615" spans="1:26" customHeight="1" ht="337.28571428571">
+      <c r="A615" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B615" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C615" s="7" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D615" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E615" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F615" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G615" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H615" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I615" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J615" s="6" t="s">
+        <v>1185</v>
+      </c>
+      <c r="K615" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L615" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M615" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="H615" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M615" s="5"/>
       <c r="N615"/>
       <c r="O615"/>
       <c r="P615"/>
       <c r="Q615"/>
       <c r="R615"/>
       <c r="S615"/>
       <c r="T615"/>
       <c r="U615"/>
       <c r="V615"/>
       <c r="W615"/>
       <c r="X615"/>
       <c r="Y615"/>
       <c r="Z615"/>
     </row>
-    <row r="616" spans="1:26" customHeight="1" ht="34">
+    <row r="616" spans="1:26" customHeight="1" ht="50">
       <c r="A616" s="7"/>
       <c r="B616" s="7"/>
       <c r="C616" s="7"/>
       <c r="D616" s="7"/>
       <c r="E616" s="7"/>
       <c r="F616" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G616" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H616" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I616" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J616" s="6" t="s">
         <v>1189</v>
       </c>
-      <c r="H616" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K616" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L616" s="5"/>
       <c r="M616" s="5"/>
       <c r="N616"/>
       <c r="O616"/>
       <c r="P616"/>
       <c r="Q616"/>
       <c r="R616"/>
       <c r="S616"/>
       <c r="T616"/>
       <c r="U616"/>
       <c r="V616"/>
       <c r="W616"/>
       <c r="X616"/>
       <c r="Y616"/>
       <c r="Z616"/>
     </row>
-    <row r="617" spans="1:26" customHeight="1" ht="165.42857142857">
-      <c r="A617" s="8" t="s">
+    <row r="617" spans="1:26" customHeight="1" ht="34">
+      <c r="A617" s="7"/>
+      <c r="B617" s="7"/>
+      <c r="C617" s="7"/>
+      <c r="D617" s="7"/>
+      <c r="E617" s="7"/>
+      <c r="F617" s="5">
+        <v>3</v>
+      </c>
+      <c r="G617" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="B617" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H617" s="5" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="I617" s="5" t="s">
-        <v>1194</v>
+        <v>24</v>
       </c>
       <c r="J617" s="6" t="s">
-        <v>1195</v>
+        <v>25</v>
       </c>
       <c r="K617" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L617" s="5"/>
+      <c r="M617" s="5"/>
       <c r="N617"/>
       <c r="O617"/>
       <c r="P617"/>
       <c r="Q617"/>
       <c r="R617"/>
       <c r="S617"/>
       <c r="T617"/>
       <c r="U617"/>
       <c r="V617"/>
       <c r="W617"/>
       <c r="X617"/>
       <c r="Y617"/>
       <c r="Z617"/>
     </row>
-    <row r="618" spans="1:26" customHeight="1" ht="592.71428571429">
-[...1 lines deleted...]
-        <v>1198</v>
+    <row r="618" spans="1:26" customHeight="1" ht="165.42857142857">
+      <c r="A618" s="8" t="s">
+        <v>1191</v>
       </c>
       <c r="B618" s="7" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="C618" s="7" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E618" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F618" s="5">
         <v>1</v>
       </c>
       <c r="G618" s="5" t="s">
-        <v>1201</v>
+        <v>1194</v>
       </c>
       <c r="H618" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I618" s="5" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="J618" s="6" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="K618" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L618" s="5" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
       <c r="M618" s="5" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="N618"/>
       <c r="O618"/>
       <c r="P618"/>
       <c r="Q618"/>
       <c r="R618"/>
       <c r="S618"/>
       <c r="T618"/>
       <c r="U618"/>
       <c r="V618"/>
       <c r="W618"/>
       <c r="X618"/>
       <c r="Y618"/>
       <c r="Z618"/>
     </row>
-    <row r="619" spans="1:26" customHeight="1" ht="156">
-[...4 lines deleted...]
-      <c r="E619" s="7"/>
+    <row r="619" spans="1:26" customHeight="1" ht="592.71428571429">
+      <c r="A619" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B619" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C619" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D619" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E619" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="F619" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G619" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H619" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I619" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J619" s="6" t="s">
+        <v>1204</v>
+      </c>
+      <c r="K619" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L619" s="5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="M619" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="H619" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M619" s="5"/>
       <c r="N619"/>
       <c r="O619"/>
       <c r="P619"/>
       <c r="Q619"/>
       <c r="R619"/>
       <c r="S619"/>
       <c r="T619"/>
       <c r="U619"/>
       <c r="V619"/>
       <c r="W619"/>
       <c r="X619"/>
       <c r="Y619"/>
       <c r="Z619"/>
     </row>
-    <row r="620" spans="1:26" customHeight="1" ht="757">
-      <c r="A620" s="8" t="s">
+    <row r="620" spans="1:26" customHeight="1" ht="156">
+      <c r="A620" s="7"/>
+      <c r="B620" s="7"/>
+      <c r="C620" s="7"/>
+      <c r="D620" s="7"/>
+      <c r="E620" s="7"/>
+      <c r="F620" s="5">
+        <v>2</v>
+      </c>
+      <c r="G620" s="5" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H620" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I620" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J620" s="6" t="s">
         <v>1208</v>
       </c>
-      <c r="B620" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K620" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L620" s="5"/>
+      <c r="M620" s="5"/>
       <c r="N620"/>
       <c r="O620"/>
       <c r="P620"/>
       <c r="Q620"/>
       <c r="R620"/>
       <c r="S620"/>
       <c r="T620"/>
       <c r="U620"/>
       <c r="V620"/>
       <c r="W620"/>
       <c r="X620"/>
       <c r="Y620"/>
       <c r="Z620"/>
     </row>
-    <row r="621" spans="1:26" customHeight="1" ht="388.57142857143">
+    <row r="621" spans="1:26" customHeight="1" ht="757">
       <c r="A621" s="8" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="B621" s="7" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="C621" s="7" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E621" s="7" t="s">
-        <v>108</v>
+        <v>627</v>
       </c>
       <c r="F621" s="5">
         <v>1</v>
       </c>
       <c r="G621" s="5" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="H621" s="5" t="s">
-        <v>168</v>
+        <v>51</v>
       </c>
       <c r="I621" s="5" t="s">
-        <v>1218</v>
+        <v>24</v>
       </c>
       <c r="J621" s="6" t="s">
-        <v>1219</v>
+        <v>25</v>
       </c>
       <c r="K621" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L621" s="5" t="s">
-        <v>1220</v>
+        <v>1213</v>
       </c>
       <c r="M621" s="5" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="N621"/>
       <c r="O621"/>
       <c r="P621"/>
       <c r="Q621"/>
       <c r="R621"/>
       <c r="S621"/>
       <c r="T621"/>
       <c r="U621"/>
       <c r="V621"/>
       <c r="W621"/>
       <c r="X621"/>
       <c r="Y621"/>
       <c r="Z621"/>
     </row>
-    <row r="622" spans="1:26" customHeight="1" ht="174.71428571429">
+    <row r="622" spans="1:26" customHeight="1" ht="388.57142857143">
       <c r="A622" s="8" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="B622" s="7" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="C622" s="7" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E622" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F622" s="5">
         <v>1</v>
       </c>
       <c r="G622" s="5" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="H622" s="5" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="I622" s="5" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="J622" s="6" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="K622" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L622" s="5" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="M622" s="5" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="N622"/>
       <c r="O622"/>
       <c r="P622"/>
       <c r="Q622"/>
       <c r="R622"/>
       <c r="S622"/>
       <c r="T622"/>
       <c r="U622"/>
       <c r="V622"/>
       <c r="W622"/>
       <c r="X622"/>
       <c r="Y622"/>
       <c r="Z622"/>
     </row>
-    <row r="623" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E623" s="7"/>
+    <row r="623" spans="1:26" customHeight="1" ht="174.71428571429">
+      <c r="A623" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B623" s="7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C623" s="7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D623" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E623" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F623" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G623" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H623" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I623" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J623" s="6" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K623" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L623" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="M623" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="H623" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M623" s="5"/>
       <c r="N623"/>
       <c r="O623"/>
       <c r="P623"/>
       <c r="Q623"/>
       <c r="R623"/>
       <c r="S623"/>
       <c r="T623"/>
       <c r="U623"/>
       <c r="V623"/>
       <c r="W623"/>
       <c r="X623"/>
       <c r="Y623"/>
       <c r="Z623"/>
     </row>
-    <row r="624" spans="1:26" customHeight="1" ht="410.85714285714">
-      <c r="A624" s="8" t="s">
+    <row r="624" spans="1:26" customHeight="1" ht="38">
+      <c r="A624" s="7"/>
+      <c r="B624" s="7"/>
+      <c r="C624" s="7"/>
+      <c r="D624" s="7"/>
+      <c r="E624" s="7"/>
+      <c r="F624" s="5">
+        <v>2</v>
+      </c>
+      <c r="G624" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H624" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I624" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J624" s="6" t="s">
         <v>1232</v>
       </c>
-      <c r="B624" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K624" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L624" s="5"/>
+      <c r="M624" s="5"/>
       <c r="N624"/>
       <c r="O624"/>
       <c r="P624"/>
       <c r="Q624"/>
       <c r="R624"/>
       <c r="S624"/>
       <c r="T624"/>
       <c r="U624"/>
       <c r="V624"/>
       <c r="W624"/>
       <c r="X624"/>
       <c r="Y624"/>
       <c r="Z624"/>
     </row>
-    <row r="625" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E625" s="7"/>
+    <row r="625" spans="1:26" customHeight="1" ht="410.85714285714">
+      <c r="A625" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B625" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C625" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D625" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E625" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F625" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G625" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H625" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I625" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J625" s="6" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K625" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L625" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="M625" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="H625" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M625" s="5"/>
       <c r="N625"/>
       <c r="O625"/>
       <c r="P625"/>
       <c r="Q625"/>
       <c r="R625"/>
       <c r="S625"/>
       <c r="T625"/>
       <c r="U625"/>
       <c r="V625"/>
       <c r="W625"/>
       <c r="X625"/>
       <c r="Y625"/>
       <c r="Z625"/>
     </row>
-    <row r="626" spans="1:26" customHeight="1" ht="30">
+    <row r="626" spans="1:26" customHeight="1" ht="34">
       <c r="A626" s="7"/>
       <c r="B626" s="7"/>
       <c r="C626" s="7"/>
       <c r="D626" s="7"/>
       <c r="E626" s="7"/>
       <c r="F626" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G626" s="5" t="s">
-        <v>55</v>
+        <v>1240</v>
       </c>
       <c r="H626" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I626" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J626" s="6" t="s">
         <v>1242</v>
       </c>
-      <c r="J626" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K626" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L626" s="5"/>
       <c r="M626" s="5"/>
       <c r="N626"/>
       <c r="O626"/>
       <c r="P626"/>
       <c r="Q626"/>
       <c r="R626"/>
       <c r="S626"/>
       <c r="T626"/>
       <c r="U626"/>
       <c r="V626"/>
       <c r="W626"/>
       <c r="X626"/>
       <c r="Y626"/>
       <c r="Z626"/>
     </row>
-    <row r="627" spans="1:26" customHeight="1" ht="34">
+    <row r="627" spans="1:26" customHeight="1" ht="30">
       <c r="A627" s="7"/>
       <c r="B627" s="7"/>
       <c r="C627" s="7"/>
       <c r="D627" s="7"/>
       <c r="E627" s="7"/>
       <c r="F627" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G627" s="5" t="s">
         <v>56</v>
       </c>
       <c r="H627" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I627" s="5" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="J627" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="K627" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L627" s="5"/>
       <c r="M627" s="5"/>
       <c r="N627"/>
       <c r="O627"/>
       <c r="P627"/>
       <c r="Q627"/>
       <c r="R627"/>
       <c r="S627"/>
       <c r="T627"/>
       <c r="U627"/>
       <c r="V627"/>
       <c r="W627"/>
       <c r="X627"/>
       <c r="Y627"/>
       <c r="Z627"/>
     </row>
-    <row r="628" spans="1:26" customHeight="1" ht="53">
+    <row r="628" spans="1:26" customHeight="1" ht="34">
       <c r="A628" s="7"/>
       <c r="B628" s="7"/>
       <c r="C628" s="7"/>
       <c r="D628" s="7"/>
       <c r="E628" s="7"/>
       <c r="F628" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G628" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H628" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I628" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J628" s="6" t="s">
         <v>1245</v>
       </c>
-      <c r="J628" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K628" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L628" s="5"/>
       <c r="M628" s="5"/>
       <c r="N628"/>
       <c r="O628"/>
       <c r="P628"/>
       <c r="Q628"/>
       <c r="R628"/>
       <c r="S628"/>
       <c r="T628"/>
       <c r="U628"/>
       <c r="V628"/>
       <c r="W628"/>
       <c r="X628"/>
       <c r="Y628"/>
       <c r="Z628"/>
     </row>
-    <row r="629" spans="1:26" customHeight="1" ht="44">
+    <row r="629" spans="1:26" customHeight="1" ht="53">
       <c r="A629" s="7"/>
       <c r="B629" s="7"/>
       <c r="C629" s="7"/>
       <c r="D629" s="7"/>
       <c r="E629" s="7"/>
       <c r="F629" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G629" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H629" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I629" s="5" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="J629" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="K629" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L629" s="5"/>
       <c r="M629" s="5"/>
       <c r="N629"/>
       <c r="O629"/>
       <c r="P629"/>
       <c r="Q629"/>
       <c r="R629"/>
       <c r="S629"/>
       <c r="T629"/>
       <c r="U629"/>
       <c r="V629"/>
       <c r="W629"/>
       <c r="X629"/>
       <c r="Y629"/>
       <c r="Z629"/>
     </row>
-    <row r="630" spans="1:26" customHeight="1" ht="34">
+    <row r="630" spans="1:26" customHeight="1" ht="44">
       <c r="A630" s="7"/>
       <c r="B630" s="7"/>
       <c r="C630" s="7"/>
       <c r="D630" s="7"/>
       <c r="E630" s="7"/>
       <c r="F630" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G630" s="5" t="s">
         <v>59</v>
       </c>
       <c r="H630" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I630" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="J630" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="K630" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L630" s="5"/>
       <c r="M630" s="5"/>
       <c r="N630"/>
       <c r="O630"/>
       <c r="P630"/>
       <c r="Q630"/>
       <c r="R630"/>
       <c r="S630"/>
       <c r="T630"/>
       <c r="U630"/>
       <c r="V630"/>
       <c r="W630"/>
       <c r="X630"/>
       <c r="Y630"/>
       <c r="Z630"/>
     </row>
     <row r="631" spans="1:26" customHeight="1" ht="34">
       <c r="A631" s="7"/>
       <c r="B631" s="7"/>
       <c r="C631" s="7"/>
       <c r="D631" s="7"/>
       <c r="E631" s="7"/>
       <c r="F631" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G631" s="5" t="s">
         <v>60</v>
       </c>
       <c r="H631" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I631" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="J631" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="K631" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L631" s="5"/>
       <c r="M631" s="5"/>
       <c r="N631"/>
       <c r="O631"/>
       <c r="P631"/>
       <c r="Q631"/>
       <c r="R631"/>
       <c r="S631"/>
       <c r="T631"/>
       <c r="U631"/>
       <c r="V631"/>
       <c r="W631"/>
       <c r="X631"/>
       <c r="Y631"/>
       <c r="Z631"/>
     </row>
-    <row r="632" spans="1:26" customHeight="1" ht="55">
+    <row r="632" spans="1:26" customHeight="1" ht="34">
       <c r="A632" s="7"/>
       <c r="B632" s="7"/>
       <c r="C632" s="7"/>
       <c r="D632" s="7"/>
       <c r="E632" s="7"/>
       <c r="F632" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G632" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H632" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I632" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J632" s="6" t="s">
         <v>1250</v>
       </c>
-      <c r="H632" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K632" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L632" s="5"/>
       <c r="M632" s="5"/>
       <c r="N632"/>
       <c r="O632"/>
       <c r="P632"/>
       <c r="Q632"/>
       <c r="R632"/>
       <c r="S632"/>
       <c r="T632"/>
       <c r="U632"/>
       <c r="V632"/>
       <c r="W632"/>
       <c r="X632"/>
       <c r="Y632"/>
       <c r="Z632"/>
     </row>
-    <row r="633" spans="1:26" customHeight="1" ht="30">
+    <row r="633" spans="1:26" customHeight="1" ht="55">
       <c r="A633" s="7"/>
       <c r="B633" s="7"/>
       <c r="C633" s="7"/>
       <c r="D633" s="7"/>
       <c r="E633" s="7"/>
       <c r="F633" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G633" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H633" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I633" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J633" s="6" t="s">
         <v>1253</v>
       </c>
-      <c r="H633" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K633" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L633" s="5"/>
       <c r="M633" s="5"/>
       <c r="N633"/>
       <c r="O633"/>
       <c r="P633"/>
       <c r="Q633"/>
       <c r="R633"/>
       <c r="S633"/>
       <c r="T633"/>
       <c r="U633"/>
       <c r="V633"/>
       <c r="W633"/>
       <c r="X633"/>
       <c r="Y633"/>
       <c r="Z633"/>
     </row>
-    <row r="634" spans="1:26" customHeight="1" ht="389.14285714286">
-      <c r="A634" s="8" t="s">
+    <row r="634" spans="1:26" customHeight="1" ht="30">
+      <c r="A634" s="7"/>
+      <c r="B634" s="7"/>
+      <c r="C634" s="7"/>
+      <c r="D634" s="7"/>
+      <c r="E634" s="7"/>
+      <c r="F634" s="5">
+        <v>10</v>
+      </c>
+      <c r="G634" s="5" t="s">
         <v>1254</v>
       </c>
-      <c r="B634" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H634" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I634" s="5" t="s">
-        <v>1257</v>
+        <v>24</v>
       </c>
       <c r="J634" s="6" t="s">
-        <v>1258</v>
+        <v>25</v>
       </c>
       <c r="K634" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L634" s="5"/>
+      <c r="M634" s="5"/>
       <c r="N634"/>
       <c r="O634"/>
       <c r="P634"/>
       <c r="Q634"/>
       <c r="R634"/>
       <c r="S634"/>
       <c r="T634"/>
       <c r="U634"/>
       <c r="V634"/>
       <c r="W634"/>
       <c r="X634"/>
       <c r="Y634"/>
       <c r="Z634"/>
     </row>
-    <row r="635" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E635" s="7"/>
+    <row r="635" spans="1:26" customHeight="1" ht="389.14285714286">
+      <c r="A635" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B635" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C635" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D635" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E635" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F635" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G635" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H635" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I635" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J635" s="6" t="s">
+        <v>1259</v>
+      </c>
+      <c r="K635" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L635" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="M635" s="5" t="s">
         <v>1261</v>
       </c>
-      <c r="H635" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M635" s="5"/>
       <c r="N635"/>
       <c r="O635"/>
       <c r="P635"/>
       <c r="Q635"/>
       <c r="R635"/>
       <c r="S635"/>
       <c r="T635"/>
       <c r="U635"/>
       <c r="V635"/>
       <c r="W635"/>
       <c r="X635"/>
       <c r="Y635"/>
       <c r="Z635"/>
     </row>
-    <row r="636" spans="1:26" customHeight="1" ht="51">
+    <row r="636" spans="1:26" customHeight="1" ht="30">
       <c r="A636" s="7"/>
       <c r="B636" s="7"/>
       <c r="C636" s="7"/>
       <c r="D636" s="7"/>
       <c r="E636" s="7"/>
       <c r="F636" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G636" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H636" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I636" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J636" s="6" t="s">
         <v>1264</v>
       </c>
-      <c r="H636" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K636" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L636" s="5"/>
       <c r="M636" s="5"/>
       <c r="N636"/>
       <c r="O636"/>
       <c r="P636"/>
       <c r="Q636"/>
       <c r="R636"/>
       <c r="S636"/>
       <c r="T636"/>
       <c r="U636"/>
       <c r="V636"/>
       <c r="W636"/>
       <c r="X636"/>
       <c r="Y636"/>
       <c r="Z636"/>
     </row>
     <row r="637" spans="1:26" customHeight="1" ht="51">
       <c r="A637" s="7"/>
       <c r="B637" s="7"/>
       <c r="C637" s="7"/>
       <c r="D637" s="7"/>
       <c r="E637" s="7"/>
       <c r="F637" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G637" s="5" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H637" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I637" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J637" s="6" t="s">
         <v>1266</v>
       </c>
-      <c r="H637" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K637" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L637" s="5"/>
       <c r="M637" s="5"/>
       <c r="N637"/>
       <c r="O637"/>
       <c r="P637"/>
       <c r="Q637"/>
       <c r="R637"/>
       <c r="S637"/>
       <c r="T637"/>
       <c r="U637"/>
       <c r="V637"/>
       <c r="W637"/>
       <c r="X637"/>
       <c r="Y637"/>
       <c r="Z637"/>
     </row>
-    <row r="638" spans="1:26" customHeight="1" ht="42">
+    <row r="638" spans="1:26" customHeight="1" ht="51">
       <c r="A638" s="7"/>
       <c r="B638" s="7"/>
       <c r="C638" s="7"/>
       <c r="D638" s="7"/>
       <c r="E638" s="7"/>
       <c r="F638" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G638" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H638" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I638" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J638" s="6" t="s">
         <v>1268</v>
       </c>
-      <c r="H638" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K638" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L638" s="5"/>
       <c r="M638" s="5"/>
       <c r="N638"/>
       <c r="O638"/>
       <c r="P638"/>
       <c r="Q638"/>
       <c r="R638"/>
       <c r="S638"/>
       <c r="T638"/>
       <c r="U638"/>
       <c r="V638"/>
       <c r="W638"/>
       <c r="X638"/>
       <c r="Y638"/>
       <c r="Z638"/>
     </row>
-    <row r="639" spans="1:26" customHeight="1" ht="55">
+    <row r="639" spans="1:26" customHeight="1" ht="42">
       <c r="A639" s="7"/>
       <c r="B639" s="7"/>
       <c r="C639" s="7"/>
       <c r="D639" s="7"/>
       <c r="E639" s="7"/>
       <c r="F639" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G639" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H639" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I639" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J639" s="6" t="s">
         <v>1270</v>
       </c>
-      <c r="H639" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K639" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L639" s="5"/>
       <c r="M639" s="5"/>
       <c r="N639"/>
       <c r="O639"/>
       <c r="P639"/>
       <c r="Q639"/>
       <c r="R639"/>
       <c r="S639"/>
       <c r="T639"/>
       <c r="U639"/>
       <c r="V639"/>
       <c r="W639"/>
       <c r="X639"/>
       <c r="Y639"/>
       <c r="Z639"/>
     </row>
-    <row r="640" spans="1:26" customHeight="1" ht="83">
+    <row r="640" spans="1:26" customHeight="1" ht="55">
       <c r="A640" s="7"/>
       <c r="B640" s="7"/>
       <c r="C640" s="7"/>
       <c r="D640" s="7"/>
       <c r="E640" s="7"/>
       <c r="F640" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G640" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H640" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I640" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J640" s="6" t="s">
         <v>1272</v>
       </c>
-      <c r="H640" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K640" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L640" s="5"/>
       <c r="M640" s="5"/>
       <c r="N640"/>
       <c r="O640"/>
       <c r="P640"/>
       <c r="Q640"/>
       <c r="R640"/>
       <c r="S640"/>
       <c r="T640"/>
       <c r="U640"/>
       <c r="V640"/>
       <c r="W640"/>
       <c r="X640"/>
       <c r="Y640"/>
       <c r="Z640"/>
     </row>
-    <row r="641" spans="1:26" customHeight="1" ht="31">
+    <row r="641" spans="1:26" customHeight="1" ht="83">
       <c r="A641" s="7"/>
       <c r="B641" s="7"/>
       <c r="C641" s="7"/>
       <c r="D641" s="7"/>
       <c r="E641" s="7"/>
       <c r="F641" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G641" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H641" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I641" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J641" s="6" t="s">
         <v>1275</v>
       </c>
-      <c r="H641" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K641" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L641" s="5"/>
       <c r="M641" s="5"/>
       <c r="N641"/>
       <c r="O641"/>
       <c r="P641"/>
       <c r="Q641"/>
       <c r="R641"/>
       <c r="S641"/>
       <c r="T641"/>
       <c r="U641"/>
       <c r="V641"/>
       <c r="W641"/>
       <c r="X641"/>
       <c r="Y641"/>
       <c r="Z641"/>
     </row>
-    <row r="642" spans="1:26" customHeight="1" ht="2351.8571428571">
-      <c r="A642" s="7" t="s">
+    <row r="642" spans="1:26" customHeight="1" ht="31">
+      <c r="A642" s="7"/>
+      <c r="B642" s="7"/>
+      <c r="C642" s="7"/>
+      <c r="D642" s="7"/>
+      <c r="E642" s="7"/>
+      <c r="F642" s="5">
+        <v>8</v>
+      </c>
+      <c r="G642" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H642" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I642" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="J642" s="6" t="s">
         <v>1277</v>
       </c>
-      <c r="B642" s="7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K642" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L642" s="5"/>
+      <c r="M642" s="5"/>
       <c r="N642"/>
       <c r="O642"/>
       <c r="P642"/>
       <c r="Q642"/>
       <c r="R642"/>
       <c r="S642"/>
       <c r="T642"/>
       <c r="U642"/>
       <c r="V642"/>
       <c r="W642"/>
       <c r="X642"/>
       <c r="Y642"/>
       <c r="Z642"/>
     </row>
-    <row r="643" spans="1:26" customHeight="1" ht="224">
-[...1 lines deleted...]
-        <v>1285</v>
+    <row r="643" spans="1:26" customHeight="1" ht="2351.8571428571">
+      <c r="A643" s="7" t="s">
+        <v>1278</v>
       </c>
       <c r="B643" s="7" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="C643" s="7" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E643" s="7" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F643" s="5">
         <v>1</v>
       </c>
       <c r="G643" s="5" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="H643" s="5" t="s">
-        <v>1289</v>
+        <v>169</v>
       </c>
       <c r="I643" s="5" t="s">
-        <v>23</v>
+        <v>1282</v>
       </c>
       <c r="J643" s="6" t="s">
-        <v>24</v>
+        <v>1283</v>
       </c>
       <c r="K643" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L643" s="5" t="s">
-        <v>1290</v>
+        <v>1284</v>
       </c>
       <c r="M643" s="5" t="s">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="N643"/>
       <c r="O643"/>
       <c r="P643"/>
       <c r="Q643"/>
       <c r="R643"/>
       <c r="S643"/>
       <c r="T643"/>
       <c r="U643"/>
       <c r="V643"/>
       <c r="W643"/>
       <c r="X643"/>
       <c r="Y643"/>
       <c r="Z643"/>
     </row>
-    <row r="644" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E644" s="7"/>
+    <row r="644" spans="1:26" customHeight="1" ht="224">
+      <c r="A644" s="8" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B644" s="7" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C644" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D644" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E644" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F644" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G644" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H644" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I644" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J644" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K644" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L644" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M644" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="H644" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M644" s="5"/>
       <c r="N644"/>
       <c r="O644"/>
       <c r="P644"/>
       <c r="Q644"/>
       <c r="R644"/>
       <c r="S644"/>
       <c r="T644"/>
       <c r="U644"/>
       <c r="V644"/>
       <c r="W644"/>
       <c r="X644"/>
       <c r="Y644"/>
       <c r="Z644"/>
     </row>
-    <row r="645" spans="1:26" customHeight="1" ht="68">
+    <row r="645" spans="1:26" customHeight="1" ht="43">
       <c r="A645" s="7"/>
       <c r="B645" s="7"/>
       <c r="C645" s="7"/>
       <c r="D645" s="7"/>
       <c r="E645" s="7"/>
       <c r="F645" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G645" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="H645" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I645" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J645" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K645" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L645" s="5"/>
       <c r="M645" s="5"/>
       <c r="N645"/>
       <c r="O645"/>
       <c r="P645"/>
       <c r="Q645"/>
       <c r="R645"/>
       <c r="S645"/>
       <c r="T645"/>
       <c r="U645"/>
       <c r="V645"/>
       <c r="W645"/>
       <c r="X645"/>
       <c r="Y645"/>
       <c r="Z645"/>
     </row>
-    <row r="646" spans="1:26" customHeight="1" ht="77">
+    <row r="646" spans="1:26" customHeight="1" ht="68">
       <c r="A646" s="7"/>
       <c r="B646" s="7"/>
       <c r="C646" s="7"/>
       <c r="D646" s="7"/>
       <c r="E646" s="7"/>
       <c r="F646" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G646" s="5" t="s">
         <v>1294</v>
       </c>
       <c r="H646" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I646" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J646" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K646" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L646" s="5"/>
       <c r="M646" s="5"/>
       <c r="N646"/>
       <c r="O646"/>
       <c r="P646"/>
       <c r="Q646"/>
       <c r="R646"/>
       <c r="S646"/>
       <c r="T646"/>
       <c r="U646"/>
       <c r="V646"/>
       <c r="W646"/>
       <c r="X646"/>
       <c r="Y646"/>
       <c r="Z646"/>
     </row>
-    <row r="647" spans="1:26" customHeight="1" ht="55">
+    <row r="647" spans="1:26" customHeight="1" ht="77">
       <c r="A647" s="7"/>
       <c r="B647" s="7"/>
       <c r="C647" s="7"/>
       <c r="D647" s="7"/>
       <c r="E647" s="7"/>
       <c r="F647" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G647" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="H647" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I647" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J647" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K647" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L647" s="5"/>
       <c r="M647" s="5"/>
       <c r="N647"/>
       <c r="O647"/>
       <c r="P647"/>
       <c r="Q647"/>
       <c r="R647"/>
       <c r="S647"/>
       <c r="T647"/>
       <c r="U647"/>
       <c r="V647"/>
       <c r="W647"/>
       <c r="X647"/>
       <c r="Y647"/>
       <c r="Z647"/>
     </row>
-    <row r="648" spans="1:26" customHeight="1" ht="30">
+    <row r="648" spans="1:26" customHeight="1" ht="55">
       <c r="A648" s="7"/>
       <c r="B648" s="7"/>
       <c r="C648" s="7"/>
       <c r="D648" s="7"/>
       <c r="E648" s="7"/>
       <c r="F648" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G648" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="H648" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I648" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J648" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K648" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L648" s="5"/>
       <c r="M648" s="5"/>
       <c r="N648"/>
       <c r="O648"/>
       <c r="P648"/>
       <c r="Q648"/>
       <c r="R648"/>
       <c r="S648"/>
       <c r="T648"/>
       <c r="U648"/>
       <c r="V648"/>
       <c r="W648"/>
       <c r="X648"/>
       <c r="Y648"/>
       <c r="Z648"/>
     </row>
     <row r="649" spans="1:26" customHeight="1" ht="30">
       <c r="A649" s="7"/>
       <c r="B649" s="7"/>
       <c r="C649" s="7"/>
       <c r="D649" s="7"/>
       <c r="E649" s="7"/>
       <c r="F649" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G649" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="H649" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I649" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J649" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K649" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L649" s="5"/>
       <c r="M649" s="5"/>
       <c r="N649"/>
       <c r="O649"/>
       <c r="P649"/>
       <c r="Q649"/>
       <c r="R649"/>
       <c r="S649"/>
       <c r="T649"/>
       <c r="U649"/>
       <c r="V649"/>
       <c r="W649"/>
       <c r="X649"/>
       <c r="Y649"/>
       <c r="Z649"/>
     </row>
     <row r="650" spans="1:26" customHeight="1" ht="30">
       <c r="A650" s="7"/>
       <c r="B650" s="7"/>
       <c r="C650" s="7"/>
       <c r="D650" s="7"/>
       <c r="E650" s="7"/>
       <c r="F650" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G650" s="5" t="s">
         <v>1298</v>
       </c>
       <c r="H650" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I650" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J650" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K650" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L650" s="5"/>
       <c r="M650" s="5"/>
       <c r="N650"/>
       <c r="O650"/>
       <c r="P650"/>
       <c r="Q650"/>
       <c r="R650"/>
       <c r="S650"/>
       <c r="T650"/>
       <c r="U650"/>
       <c r="V650"/>
       <c r="W650"/>
       <c r="X650"/>
       <c r="Y650"/>
       <c r="Z650"/>
     </row>
-    <row r="651" spans="1:26" customHeight="1" ht="34">
+    <row r="651" spans="1:26" customHeight="1" ht="30">
       <c r="A651" s="7"/>
       <c r="B651" s="7"/>
       <c r="C651" s="7"/>
       <c r="D651" s="7"/>
       <c r="E651" s="7"/>
       <c r="F651" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G651" s="5" t="s">
         <v>1299</v>
       </c>
       <c r="H651" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I651" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J651" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K651" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L651" s="5"/>
       <c r="M651" s="5"/>
       <c r="N651"/>
       <c r="O651"/>
       <c r="P651"/>
       <c r="Q651"/>
       <c r="R651"/>
       <c r="S651"/>
       <c r="T651"/>
       <c r="U651"/>
       <c r="V651"/>
       <c r="W651"/>
       <c r="X651"/>
       <c r="Y651"/>
       <c r="Z651"/>
     </row>
-    <row r="652" spans="1:26" customHeight="1" ht="683.14285714286">
-      <c r="A652" s="8" t="s">
+    <row r="652" spans="1:26" customHeight="1" ht="34">
+      <c r="A652" s="7"/>
+      <c r="B652" s="7"/>
+      <c r="C652" s="7"/>
+      <c r="D652" s="7"/>
+      <c r="E652" s="7"/>
+      <c r="F652" s="5">
+        <v>9</v>
+      </c>
+      <c r="G652" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="B652" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H652" s="5" t="s">
-        <v>22</v>
+        <v>1290</v>
       </c>
       <c r="I652" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J652" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K652" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L652" s="5"/>
+      <c r="M652" s="5"/>
       <c r="N652"/>
       <c r="O652"/>
       <c r="P652"/>
       <c r="Q652"/>
       <c r="R652"/>
       <c r="S652"/>
       <c r="T652"/>
       <c r="U652"/>
       <c r="V652"/>
       <c r="W652"/>
       <c r="X652"/>
       <c r="Y652"/>
       <c r="Z652"/>
     </row>
-    <row r="653" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E653" s="7"/>
+    <row r="653" spans="1:26" customHeight="1" ht="683.14285714286">
+      <c r="A653" s="8" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B653" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C653" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D653" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E653" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F653" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G653" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H653" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I653" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J653" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K653" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L653" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M653" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="H653" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M653" s="5"/>
       <c r="N653"/>
       <c r="O653"/>
       <c r="P653"/>
       <c r="Q653"/>
       <c r="R653"/>
       <c r="S653"/>
       <c r="T653"/>
       <c r="U653"/>
       <c r="V653"/>
       <c r="W653"/>
       <c r="X653"/>
       <c r="Y653"/>
       <c r="Z653"/>
     </row>
-    <row r="654" spans="1:26" customHeight="1" ht="30">
+    <row r="654" spans="1:26" customHeight="1" ht="40">
       <c r="A654" s="7"/>
       <c r="B654" s="7"/>
       <c r="C654" s="7"/>
       <c r="D654" s="7"/>
       <c r="E654" s="7"/>
       <c r="F654" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G654" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H654" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I654" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J654" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="H654" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K654" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L654" s="5"/>
       <c r="M654" s="5"/>
       <c r="N654"/>
       <c r="O654"/>
       <c r="P654"/>
       <c r="Q654"/>
       <c r="R654"/>
       <c r="S654"/>
       <c r="T654"/>
       <c r="U654"/>
       <c r="V654"/>
       <c r="W654"/>
       <c r="X654"/>
       <c r="Y654"/>
       <c r="Z654"/>
     </row>
-    <row r="655" spans="1:26" customHeight="1" ht="40">
+    <row r="655" spans="1:26" customHeight="1" ht="30">
       <c r="A655" s="7"/>
       <c r="B655" s="7"/>
       <c r="C655" s="7"/>
       <c r="D655" s="7"/>
       <c r="E655" s="7"/>
       <c r="F655" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G655" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H655" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I655" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J655" s="6" t="s">
         <v>1312</v>
       </c>
-      <c r="H655" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K655" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L655" s="5"/>
       <c r="M655" s="5"/>
       <c r="N655"/>
       <c r="O655"/>
       <c r="P655"/>
       <c r="Q655"/>
       <c r="R655"/>
       <c r="S655"/>
       <c r="T655"/>
       <c r="U655"/>
       <c r="V655"/>
       <c r="W655"/>
       <c r="X655"/>
       <c r="Y655"/>
       <c r="Z655"/>
     </row>
-    <row r="656" spans="1:26" customHeight="1" ht="46">
+    <row r="656" spans="1:26" customHeight="1" ht="40">
       <c r="A656" s="7"/>
       <c r="B656" s="7"/>
       <c r="C656" s="7"/>
       <c r="D656" s="7"/>
       <c r="E656" s="7"/>
       <c r="F656" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G656" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H656" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I656" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J656" s="6" t="s">
         <v>1314</v>
       </c>
-      <c r="H656" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K656" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L656" s="5"/>
       <c r="M656" s="5"/>
       <c r="N656"/>
       <c r="O656"/>
       <c r="P656"/>
       <c r="Q656"/>
       <c r="R656"/>
       <c r="S656"/>
       <c r="T656"/>
       <c r="U656"/>
       <c r="V656"/>
       <c r="W656"/>
       <c r="X656"/>
       <c r="Y656"/>
       <c r="Z656"/>
     </row>
-    <row r="657" spans="1:26" customHeight="1" ht="52">
+    <row r="657" spans="1:26" customHeight="1" ht="46">
       <c r="A657" s="7"/>
       <c r="B657" s="7"/>
       <c r="C657" s="7"/>
       <c r="D657" s="7"/>
       <c r="E657" s="7"/>
       <c r="F657" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G657" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="H657" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I657" s="5" t="s">
-        <v>851</v>
+        <v>24</v>
       </c>
       <c r="J657" s="6" t="s">
-        <v>1316</v>
+        <v>25</v>
       </c>
       <c r="K657" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L657" s="5"/>
       <c r="M657" s="5"/>
       <c r="N657"/>
       <c r="O657"/>
       <c r="P657"/>
       <c r="Q657"/>
       <c r="R657"/>
       <c r="S657"/>
       <c r="T657"/>
       <c r="U657"/>
       <c r="V657"/>
       <c r="W657"/>
       <c r="X657"/>
       <c r="Y657"/>
       <c r="Z657"/>
     </row>
-    <row r="658" spans="1:26" customHeight="1" ht="38">
+    <row r="658" spans="1:26" customHeight="1" ht="52">
       <c r="A658" s="7"/>
       <c r="B658" s="7"/>
       <c r="C658" s="7"/>
       <c r="D658" s="7"/>
       <c r="E658" s="7"/>
       <c r="F658" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G658" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H658" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I658" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="J658" s="6" t="s">
         <v>1317</v>
       </c>
-      <c r="H658" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K658" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L658" s="5"/>
       <c r="M658" s="5"/>
       <c r="N658"/>
       <c r="O658"/>
       <c r="P658"/>
       <c r="Q658"/>
       <c r="R658"/>
       <c r="S658"/>
       <c r="T658"/>
       <c r="U658"/>
       <c r="V658"/>
       <c r="W658"/>
       <c r="X658"/>
       <c r="Y658"/>
       <c r="Z658"/>
     </row>
-    <row r="659" spans="1:26" customHeight="1" ht="83">
+    <row r="659" spans="1:26" customHeight="1" ht="38">
       <c r="A659" s="7"/>
       <c r="B659" s="7"/>
       <c r="C659" s="7"/>
       <c r="D659" s="7"/>
       <c r="E659" s="7"/>
       <c r="F659" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G659" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H659" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="H659" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I659" s="5" t="s">
-        <v>1273</v>
+        <v>24</v>
       </c>
       <c r="J659" s="6" t="s">
-        <v>1320</v>
+        <v>25</v>
       </c>
       <c r="K659" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L659" s="5"/>
       <c r="M659" s="5"/>
       <c r="N659"/>
       <c r="O659"/>
       <c r="P659"/>
       <c r="Q659"/>
       <c r="R659"/>
       <c r="S659"/>
       <c r="T659"/>
       <c r="U659"/>
       <c r="V659"/>
       <c r="W659"/>
       <c r="X659"/>
       <c r="Y659"/>
       <c r="Z659"/>
     </row>
-    <row r="660" spans="1:26" customHeight="1" ht="30">
+    <row r="660" spans="1:26" customHeight="1" ht="83">
       <c r="A660" s="7"/>
       <c r="B660" s="7"/>
       <c r="C660" s="7"/>
       <c r="D660" s="7"/>
       <c r="E660" s="7"/>
       <c r="F660" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G660" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H660" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I660" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J660" s="6" t="s">
         <v>1321</v>
       </c>
-      <c r="H660" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K660" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L660" s="5"/>
       <c r="M660" s="5"/>
       <c r="N660"/>
       <c r="O660"/>
       <c r="P660"/>
       <c r="Q660"/>
       <c r="R660"/>
       <c r="S660"/>
       <c r="T660"/>
       <c r="U660"/>
       <c r="V660"/>
       <c r="W660"/>
       <c r="X660"/>
       <c r="Y660"/>
       <c r="Z660"/>
     </row>
     <row r="661" spans="1:26" customHeight="1" ht="30">
       <c r="A661" s="7"/>
       <c r="B661" s="7"/>
       <c r="C661" s="7"/>
       <c r="D661" s="7"/>
       <c r="E661" s="7"/>
       <c r="F661" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G661" s="5" t="s">
         <v>1322</v>
       </c>
       <c r="H661" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I661" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J661" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K661" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L661" s="5"/>
       <c r="M661" s="5"/>
       <c r="N661"/>
       <c r="O661"/>
       <c r="P661"/>
       <c r="Q661"/>
       <c r="R661"/>
       <c r="S661"/>
       <c r="T661"/>
       <c r="U661"/>
       <c r="V661"/>
       <c r="W661"/>
       <c r="X661"/>
       <c r="Y661"/>
       <c r="Z661"/>
     </row>
     <row r="662" spans="1:26" customHeight="1" ht="30">
       <c r="A662" s="7"/>
       <c r="B662" s="7"/>
       <c r="C662" s="7"/>
       <c r="D662" s="7"/>
       <c r="E662" s="7"/>
       <c r="F662" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G662" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="H662" s="5" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I662" s="5" t="s">
-        <v>1310</v>
+        <v>24</v>
       </c>
       <c r="J662" s="6" t="s">
-        <v>1324</v>
+        <v>25</v>
       </c>
       <c r="K662" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L662" s="5"/>
       <c r="M662" s="5"/>
       <c r="N662"/>
       <c r="O662"/>
       <c r="P662"/>
       <c r="Q662"/>
       <c r="R662"/>
       <c r="S662"/>
       <c r="T662"/>
       <c r="U662"/>
       <c r="V662"/>
       <c r="W662"/>
       <c r="X662"/>
       <c r="Y662"/>
       <c r="Z662"/>
     </row>
-    <row r="663" spans="1:26" customHeight="1" ht="66">
+    <row r="663" spans="1:26" customHeight="1" ht="30">
       <c r="A663" s="7"/>
       <c r="B663" s="7"/>
       <c r="C663" s="7"/>
       <c r="D663" s="7"/>
       <c r="E663" s="7"/>
       <c r="F663" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G663" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H663" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I663" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J663" s="6" t="s">
         <v>1325</v>
       </c>
-      <c r="H663" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K663" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L663" s="5"/>
       <c r="M663" s="5"/>
       <c r="N663"/>
       <c r="O663"/>
       <c r="P663"/>
       <c r="Q663"/>
       <c r="R663"/>
       <c r="S663"/>
       <c r="T663"/>
       <c r="U663"/>
       <c r="V663"/>
       <c r="W663"/>
       <c r="X663"/>
       <c r="Y663"/>
       <c r="Z663"/>
     </row>
-    <row r="664" spans="1:26" customHeight="1" ht="30">
+    <row r="664" spans="1:26" customHeight="1" ht="66">
       <c r="A664" s="7"/>
       <c r="B664" s="7"/>
       <c r="C664" s="7"/>
       <c r="D664" s="7"/>
       <c r="E664" s="7"/>
       <c r="F664" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G664" s="5" t="s">
         <v>1326</v>
       </c>
       <c r="H664" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I664" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J664" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K664" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L664" s="5"/>
       <c r="M664" s="5"/>
       <c r="N664"/>
       <c r="O664"/>
       <c r="P664"/>
       <c r="Q664"/>
       <c r="R664"/>
       <c r="S664"/>
       <c r="T664"/>
       <c r="U664"/>
       <c r="V664"/>
       <c r="W664"/>
       <c r="X664"/>
       <c r="Y664"/>
       <c r="Z664"/>
     </row>
     <row r="665" spans="1:26" customHeight="1" ht="30">
       <c r="A665" s="7"/>
       <c r="B665" s="7"/>
       <c r="C665" s="7"/>
       <c r="D665" s="7"/>
       <c r="E665" s="7"/>
       <c r="F665" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G665" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="H665" s="5" t="s">
-        <v>1318</v>
+        <v>32</v>
       </c>
       <c r="I665" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J665" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K665" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L665" s="5"/>
       <c r="M665" s="5"/>
       <c r="N665"/>
       <c r="O665"/>
       <c r="P665"/>
       <c r="Q665"/>
       <c r="R665"/>
       <c r="S665"/>
       <c r="T665"/>
       <c r="U665"/>
       <c r="V665"/>
       <c r="W665"/>
       <c r="X665"/>
       <c r="Y665"/>
       <c r="Z665"/>
     </row>
     <row r="666" spans="1:26" customHeight="1" ht="30">
       <c r="A666" s="7"/>
       <c r="B666" s="7"/>
       <c r="C666" s="7"/>
       <c r="D666" s="7"/>
       <c r="E666" s="7"/>
       <c r="F666" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G666" s="5" t="s">
         <v>1328</v>
       </c>
       <c r="H666" s="5" t="s">
-        <v>41</v>
+        <v>1319</v>
       </c>
       <c r="I666" s="5" t="s">
-        <v>1329</v>
+        <v>24</v>
       </c>
       <c r="J666" s="6" t="s">
-        <v>1330</v>
+        <v>25</v>
       </c>
       <c r="K666" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L666" s="5"/>
       <c r="M666" s="5"/>
       <c r="N666"/>
       <c r="O666"/>
       <c r="P666"/>
       <c r="Q666"/>
       <c r="R666"/>
       <c r="S666"/>
       <c r="T666"/>
       <c r="U666"/>
       <c r="V666"/>
       <c r="W666"/>
       <c r="X666"/>
       <c r="Y666"/>
       <c r="Z666"/>
     </row>
-    <row r="667" spans="1:26" customHeight="1" ht="31">
+    <row r="667" spans="1:26" customHeight="1" ht="30">
       <c r="A667" s="7"/>
       <c r="B667" s="7"/>
       <c r="C667" s="7"/>
       <c r="D667" s="7"/>
       <c r="E667" s="7"/>
       <c r="F667" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G667" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H667" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I667" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J667" s="6" t="s">
         <v>1331</v>
       </c>
-      <c r="H667" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K667" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L667" s="5"/>
       <c r="M667" s="5"/>
       <c r="N667"/>
       <c r="O667"/>
       <c r="P667"/>
       <c r="Q667"/>
       <c r="R667"/>
       <c r="S667"/>
       <c r="T667"/>
       <c r="U667"/>
       <c r="V667"/>
       <c r="W667"/>
       <c r="X667"/>
       <c r="Y667"/>
       <c r="Z667"/>
     </row>
-    <row r="668" spans="1:26" customHeight="1" ht="30">
+    <row r="668" spans="1:26" customHeight="1" ht="31">
       <c r="A668" s="7"/>
       <c r="B668" s="7"/>
       <c r="C668" s="7"/>
       <c r="D668" s="7"/>
       <c r="E668" s="7"/>
       <c r="F668" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G668" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H668" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I668" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J668" s="6" t="s">
         <v>1334</v>
       </c>
-      <c r="H668" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K668" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L668" s="5"/>
       <c r="M668" s="5"/>
       <c r="N668"/>
       <c r="O668"/>
       <c r="P668"/>
       <c r="Q668"/>
       <c r="R668"/>
       <c r="S668"/>
       <c r="T668"/>
       <c r="U668"/>
       <c r="V668"/>
       <c r="W668"/>
       <c r="X668"/>
       <c r="Y668"/>
       <c r="Z668"/>
     </row>
     <row r="669" spans="1:26" customHeight="1" ht="30">
       <c r="A669" s="7"/>
       <c r="B669" s="7"/>
       <c r="C669" s="7"/>
       <c r="D669" s="7"/>
       <c r="E669" s="7"/>
       <c r="F669" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G669" s="5" t="s">
         <v>1335</v>
       </c>
       <c r="H669" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I669" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J669" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K669" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L669" s="5"/>
       <c r="M669" s="5"/>
       <c r="N669"/>
       <c r="O669"/>
       <c r="P669"/>
       <c r="Q669"/>
       <c r="R669"/>
       <c r="S669"/>
       <c r="T669"/>
       <c r="U669"/>
       <c r="V669"/>
       <c r="W669"/>
       <c r="X669"/>
       <c r="Y669"/>
       <c r="Z669"/>
     </row>
     <row r="670" spans="1:26" customHeight="1" ht="30">
-      <c r="A670" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A670" s="7"/>
       <c r="B670" s="7"/>
       <c r="C670" s="7"/>
       <c r="D670" s="7"/>
       <c r="E670" s="7"/>
-      <c r="F670" s="5"/>
-[...4 lines deleted...]
-      <c r="K670" s="5"/>
+      <c r="F670" s="5">
+        <v>18</v>
+      </c>
+      <c r="G670" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H670" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I670" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J670" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K670" s="5" t="s">
+        <v>26</v>
+      </c>
       <c r="L670" s="5"/>
-      <c r="M670" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="M670" s="5"/>
       <c r="N670"/>
       <c r="O670"/>
       <c r="P670"/>
       <c r="Q670"/>
       <c r="R670"/>
       <c r="S670"/>
       <c r="T670"/>
       <c r="U670"/>
       <c r="V670"/>
       <c r="W670"/>
       <c r="X670"/>
       <c r="Y670"/>
       <c r="Z670"/>
     </row>
-    <row r="672" spans="1:26">
-      <c r="A672" t="s">
+    <row r="671" spans="1:26">
+      <c r="A671" t="s">
         <v>1337</v>
+      </c>
+      <c r="M671">
+        <v>83</v>
       </c>
     </row>
     <row r="673" spans="1:26">
       <c r="A673" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="674" spans="1:26">
       <c r="A674" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="675" spans="1:26">
       <c r="A675" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="676" spans="1:26">
       <c r="A676" t="s">
         <v>1341</v>
       </c>
     </row>
+    <row r="677" spans="1:26">
+      <c r="A677" t="s">
+        <v>1342</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="F6:K6"/>
-[...216 lines deleted...]
-    <mergeCell ref="M460:M460"/>
+    <mergeCell ref="F7:K7"/>
+    <mergeCell ref="A9:A17"/>
+    <mergeCell ref="B9:B17"/>
+    <mergeCell ref="C9:C17"/>
+    <mergeCell ref="D9:D17"/>
+    <mergeCell ref="E9:E17"/>
+    <mergeCell ref="L9:L17"/>
+    <mergeCell ref="M9:M17"/>
+    <mergeCell ref="A18:A18"/>
+    <mergeCell ref="B18:B18"/>
+    <mergeCell ref="C18:C18"/>
+    <mergeCell ref="D18:D18"/>
+    <mergeCell ref="E18:E18"/>
+    <mergeCell ref="L18:L18"/>
+    <mergeCell ref="M18:M18"/>
+    <mergeCell ref="A19:A28"/>
+    <mergeCell ref="B19:B28"/>
+    <mergeCell ref="C19:C28"/>
+    <mergeCell ref="D19:D28"/>
+    <mergeCell ref="E19:E28"/>
+    <mergeCell ref="L19:L28"/>
+    <mergeCell ref="M19:M28"/>
+    <mergeCell ref="A29:A36"/>
+    <mergeCell ref="B29:B36"/>
+    <mergeCell ref="C29:C36"/>
+    <mergeCell ref="D29:D36"/>
+    <mergeCell ref="E29:E36"/>
+    <mergeCell ref="L29:L36"/>
+    <mergeCell ref="M29:M36"/>
+    <mergeCell ref="A37:A49"/>
+    <mergeCell ref="B37:B49"/>
+    <mergeCell ref="C37:C49"/>
+    <mergeCell ref="D37:D49"/>
+    <mergeCell ref="E37:E49"/>
+    <mergeCell ref="L37:L49"/>
+    <mergeCell ref="M37:M49"/>
+    <mergeCell ref="A50:A54"/>
+    <mergeCell ref="B50:B54"/>
+    <mergeCell ref="C50:C54"/>
+    <mergeCell ref="D50:D54"/>
+    <mergeCell ref="E50:E54"/>
+    <mergeCell ref="L50:L54"/>
+    <mergeCell ref="M50:M54"/>
+    <mergeCell ref="A55:A85"/>
+    <mergeCell ref="B55:B85"/>
+    <mergeCell ref="C55:C85"/>
+    <mergeCell ref="D55:D85"/>
+    <mergeCell ref="E55:E85"/>
+    <mergeCell ref="L55:L85"/>
+    <mergeCell ref="M55:M85"/>
+    <mergeCell ref="A86:A88"/>
+    <mergeCell ref="B86:B88"/>
+    <mergeCell ref="C86:C88"/>
+    <mergeCell ref="D86:D88"/>
+    <mergeCell ref="E86:E88"/>
+    <mergeCell ref="L86:L88"/>
+    <mergeCell ref="M86:M88"/>
+    <mergeCell ref="A89:A89"/>
+    <mergeCell ref="B89:B89"/>
+    <mergeCell ref="C89:C89"/>
+    <mergeCell ref="D89:D89"/>
+    <mergeCell ref="E89:E89"/>
+    <mergeCell ref="L89:L89"/>
+    <mergeCell ref="M89:M89"/>
+    <mergeCell ref="A90:A98"/>
+    <mergeCell ref="B90:B98"/>
+    <mergeCell ref="C90:C98"/>
+    <mergeCell ref="D90:D98"/>
+    <mergeCell ref="E90:E98"/>
+    <mergeCell ref="L90:L98"/>
+    <mergeCell ref="M90:M98"/>
+    <mergeCell ref="A99:A140"/>
+    <mergeCell ref="B99:B140"/>
+    <mergeCell ref="C99:C140"/>
+    <mergeCell ref="D99:D140"/>
+    <mergeCell ref="E99:E140"/>
+    <mergeCell ref="L99:L140"/>
+    <mergeCell ref="M99:M140"/>
+    <mergeCell ref="A141:A171"/>
+    <mergeCell ref="B141:B171"/>
+    <mergeCell ref="C141:C171"/>
+    <mergeCell ref="D141:D171"/>
+    <mergeCell ref="E141:E171"/>
+    <mergeCell ref="L141:L171"/>
+    <mergeCell ref="M141:M171"/>
+    <mergeCell ref="A172:A215"/>
+    <mergeCell ref="B172:B215"/>
+    <mergeCell ref="C172:C215"/>
+    <mergeCell ref="D172:D215"/>
+    <mergeCell ref="E172:E215"/>
+    <mergeCell ref="L172:L215"/>
+    <mergeCell ref="M172:M215"/>
+    <mergeCell ref="A216:A282"/>
+    <mergeCell ref="B216:B282"/>
+    <mergeCell ref="C216:C282"/>
+    <mergeCell ref="D216:D282"/>
+    <mergeCell ref="E216:E282"/>
+    <mergeCell ref="L216:L282"/>
+    <mergeCell ref="M216:M282"/>
+    <mergeCell ref="A283:A312"/>
+    <mergeCell ref="B283:B312"/>
+    <mergeCell ref="C283:C312"/>
+    <mergeCell ref="D283:D312"/>
+    <mergeCell ref="E283:E312"/>
+    <mergeCell ref="L283:L312"/>
+    <mergeCell ref="M283:M312"/>
+    <mergeCell ref="A313:A366"/>
+    <mergeCell ref="B313:B366"/>
+    <mergeCell ref="C313:C366"/>
+    <mergeCell ref="D313:D366"/>
+    <mergeCell ref="E313:E366"/>
+    <mergeCell ref="L313:L366"/>
+    <mergeCell ref="M313:M366"/>
+    <mergeCell ref="A367:A397"/>
+    <mergeCell ref="B367:B397"/>
+    <mergeCell ref="C367:C397"/>
+    <mergeCell ref="D367:D397"/>
+    <mergeCell ref="E367:E397"/>
+    <mergeCell ref="L367:L397"/>
+    <mergeCell ref="M367:M397"/>
+    <mergeCell ref="A398:A400"/>
+    <mergeCell ref="B398:B400"/>
+    <mergeCell ref="C398:C400"/>
+    <mergeCell ref="D398:D400"/>
+    <mergeCell ref="E398:E400"/>
+    <mergeCell ref="L398:L400"/>
+    <mergeCell ref="M398:M400"/>
+    <mergeCell ref="A401:A401"/>
+    <mergeCell ref="B401:B401"/>
+    <mergeCell ref="C401:C401"/>
+    <mergeCell ref="D401:D401"/>
+    <mergeCell ref="E401:E401"/>
+    <mergeCell ref="L401:L401"/>
+    <mergeCell ref="M401:M401"/>
+    <mergeCell ref="A402:A406"/>
+    <mergeCell ref="B402:B406"/>
+    <mergeCell ref="C402:C406"/>
+    <mergeCell ref="D402:D406"/>
+    <mergeCell ref="E402:E406"/>
+    <mergeCell ref="L402:L406"/>
+    <mergeCell ref="M402:M406"/>
+    <mergeCell ref="A407:A408"/>
+    <mergeCell ref="B407:B408"/>
+    <mergeCell ref="C407:C408"/>
+    <mergeCell ref="D407:D408"/>
+    <mergeCell ref="E407:E408"/>
+    <mergeCell ref="L407:L408"/>
+    <mergeCell ref="M407:M408"/>
+    <mergeCell ref="A409:A414"/>
+    <mergeCell ref="B409:B414"/>
+    <mergeCell ref="C409:C414"/>
+    <mergeCell ref="D409:D414"/>
+    <mergeCell ref="E409:E414"/>
+    <mergeCell ref="L409:L414"/>
+    <mergeCell ref="M409:M414"/>
+    <mergeCell ref="A415:A415"/>
+    <mergeCell ref="B415:B415"/>
+    <mergeCell ref="C415:C415"/>
+    <mergeCell ref="D415:D415"/>
+    <mergeCell ref="E415:E415"/>
+    <mergeCell ref="L415:L415"/>
+    <mergeCell ref="M415:M415"/>
+    <mergeCell ref="A416:A430"/>
+    <mergeCell ref="B416:B430"/>
+    <mergeCell ref="C416:C430"/>
+    <mergeCell ref="D416:D430"/>
+    <mergeCell ref="E416:E430"/>
+    <mergeCell ref="L416:L430"/>
+    <mergeCell ref="M416:M430"/>
+    <mergeCell ref="A431:A434"/>
+    <mergeCell ref="B431:B434"/>
+    <mergeCell ref="C431:C434"/>
+    <mergeCell ref="D431:D434"/>
+    <mergeCell ref="E431:E434"/>
+    <mergeCell ref="L431:L434"/>
+    <mergeCell ref="M431:M434"/>
+    <mergeCell ref="A435:A437"/>
+    <mergeCell ref="B435:B437"/>
+    <mergeCell ref="C435:C437"/>
+    <mergeCell ref="D435:D437"/>
+    <mergeCell ref="E435:E437"/>
+    <mergeCell ref="L435:L437"/>
+    <mergeCell ref="M435:M437"/>
+    <mergeCell ref="A438:A438"/>
+    <mergeCell ref="B438:B438"/>
+    <mergeCell ref="C438:C438"/>
+    <mergeCell ref="D438:D438"/>
+    <mergeCell ref="E438:E438"/>
+    <mergeCell ref="L438:L438"/>
+    <mergeCell ref="M438:M438"/>
+    <mergeCell ref="A439:A447"/>
+    <mergeCell ref="B439:B447"/>
+    <mergeCell ref="C439:C447"/>
+    <mergeCell ref="D439:D447"/>
+    <mergeCell ref="E439:E447"/>
+    <mergeCell ref="L439:L447"/>
+    <mergeCell ref="M439:M447"/>
+    <mergeCell ref="A448:A449"/>
+    <mergeCell ref="B448:B449"/>
+    <mergeCell ref="C448:C449"/>
+    <mergeCell ref="D448:D449"/>
+    <mergeCell ref="E448:E449"/>
+    <mergeCell ref="L448:L449"/>
+    <mergeCell ref="M448:M449"/>
+    <mergeCell ref="A450:A460"/>
+    <mergeCell ref="B450:B460"/>
+    <mergeCell ref="C450:C460"/>
+    <mergeCell ref="D450:D460"/>
+    <mergeCell ref="E450:E460"/>
+    <mergeCell ref="L450:L460"/>
+    <mergeCell ref="M450:M460"/>
     <mergeCell ref="A461:A461"/>
     <mergeCell ref="B461:B461"/>
     <mergeCell ref="C461:C461"/>
     <mergeCell ref="D461:D461"/>
     <mergeCell ref="E461:E461"/>
     <mergeCell ref="L461:L461"/>
     <mergeCell ref="M461:M461"/>
     <mergeCell ref="A462:A462"/>
     <mergeCell ref="B462:B462"/>
     <mergeCell ref="C462:C462"/>
     <mergeCell ref="D462:D462"/>
     <mergeCell ref="E462:E462"/>
     <mergeCell ref="L462:L462"/>
     <mergeCell ref="M462:M462"/>
-    <mergeCell ref="A463:A466"/>
-[...12 lines deleted...]
-    <mergeCell ref="M467:M467"/>
+    <mergeCell ref="A463:A463"/>
+    <mergeCell ref="B463:B463"/>
+    <mergeCell ref="C463:C463"/>
+    <mergeCell ref="D463:D463"/>
+    <mergeCell ref="E463:E463"/>
+    <mergeCell ref="L463:L463"/>
+    <mergeCell ref="M463:M463"/>
+    <mergeCell ref="A464:A467"/>
+    <mergeCell ref="B464:B467"/>
+    <mergeCell ref="C464:C467"/>
+    <mergeCell ref="D464:D467"/>
+    <mergeCell ref="E464:E467"/>
+    <mergeCell ref="L464:L467"/>
+    <mergeCell ref="M464:M467"/>
     <mergeCell ref="A468:A468"/>
     <mergeCell ref="B468:B468"/>
     <mergeCell ref="C468:C468"/>
     <mergeCell ref="D468:D468"/>
     <mergeCell ref="E468:E468"/>
     <mergeCell ref="L468:L468"/>
     <mergeCell ref="M468:M468"/>
-    <mergeCell ref="A469:A477"/>
-[...26 lines deleted...]
-    <mergeCell ref="M497:M497"/>
+    <mergeCell ref="A469:A469"/>
+    <mergeCell ref="B469:B469"/>
+    <mergeCell ref="C469:C469"/>
+    <mergeCell ref="D469:D469"/>
+    <mergeCell ref="E469:E469"/>
+    <mergeCell ref="L469:L469"/>
+    <mergeCell ref="M469:M469"/>
+    <mergeCell ref="A470:A478"/>
+    <mergeCell ref="B470:B478"/>
+    <mergeCell ref="C470:C478"/>
+    <mergeCell ref="D470:D478"/>
+    <mergeCell ref="E470:E478"/>
+    <mergeCell ref="L470:L478"/>
+    <mergeCell ref="M470:M478"/>
+    <mergeCell ref="A479:A481"/>
+    <mergeCell ref="B479:B481"/>
+    <mergeCell ref="C479:C481"/>
+    <mergeCell ref="D479:D481"/>
+    <mergeCell ref="E479:E481"/>
+    <mergeCell ref="L479:L481"/>
+    <mergeCell ref="M479:M481"/>
+    <mergeCell ref="A482:A497"/>
+    <mergeCell ref="B482:B497"/>
+    <mergeCell ref="C482:C497"/>
+    <mergeCell ref="D482:D497"/>
+    <mergeCell ref="E482:E497"/>
+    <mergeCell ref="L482:L497"/>
+    <mergeCell ref="M482:M497"/>
     <mergeCell ref="A498:A498"/>
     <mergeCell ref="B498:B498"/>
     <mergeCell ref="C498:C498"/>
     <mergeCell ref="D498:D498"/>
     <mergeCell ref="E498:E498"/>
     <mergeCell ref="L498:L498"/>
     <mergeCell ref="M498:M498"/>
-    <mergeCell ref="A499:A503"/>
-[...82 lines deleted...]
-    <mergeCell ref="M540:M540"/>
+    <mergeCell ref="A499:A499"/>
+    <mergeCell ref="B499:B499"/>
+    <mergeCell ref="C499:C499"/>
+    <mergeCell ref="D499:D499"/>
+    <mergeCell ref="E499:E499"/>
+    <mergeCell ref="L499:L499"/>
+    <mergeCell ref="M499:M499"/>
+    <mergeCell ref="A500:A504"/>
+    <mergeCell ref="B500:B504"/>
+    <mergeCell ref="C500:C504"/>
+    <mergeCell ref="D500:D504"/>
+    <mergeCell ref="E500:E504"/>
+    <mergeCell ref="L500:L504"/>
+    <mergeCell ref="M500:M504"/>
+    <mergeCell ref="A505:A505"/>
+    <mergeCell ref="B505:B505"/>
+    <mergeCell ref="C505:C505"/>
+    <mergeCell ref="D505:D505"/>
+    <mergeCell ref="E505:E505"/>
+    <mergeCell ref="L505:L505"/>
+    <mergeCell ref="M505:M505"/>
+    <mergeCell ref="A506:A508"/>
+    <mergeCell ref="B506:B508"/>
+    <mergeCell ref="C506:C508"/>
+    <mergeCell ref="D506:D508"/>
+    <mergeCell ref="E506:E508"/>
+    <mergeCell ref="L506:L508"/>
+    <mergeCell ref="M506:M508"/>
+    <mergeCell ref="A509:A509"/>
+    <mergeCell ref="B509:B509"/>
+    <mergeCell ref="C509:C509"/>
+    <mergeCell ref="D509:D509"/>
+    <mergeCell ref="E509:E509"/>
+    <mergeCell ref="L509:L509"/>
+    <mergeCell ref="M509:M509"/>
+    <mergeCell ref="A510:A511"/>
+    <mergeCell ref="B510:B511"/>
+    <mergeCell ref="C510:C511"/>
+    <mergeCell ref="D510:D511"/>
+    <mergeCell ref="E510:E511"/>
+    <mergeCell ref="L510:L511"/>
+    <mergeCell ref="M510:M511"/>
+    <mergeCell ref="A512:A512"/>
+    <mergeCell ref="B512:B512"/>
+    <mergeCell ref="C512:C512"/>
+    <mergeCell ref="D512:D512"/>
+    <mergeCell ref="E512:E512"/>
+    <mergeCell ref="L512:L512"/>
+    <mergeCell ref="M512:M512"/>
+    <mergeCell ref="A513:A529"/>
+    <mergeCell ref="B513:B529"/>
+    <mergeCell ref="C513:C529"/>
+    <mergeCell ref="D513:D529"/>
+    <mergeCell ref="E513:E529"/>
+    <mergeCell ref="L513:L529"/>
+    <mergeCell ref="M513:M529"/>
+    <mergeCell ref="A530:A534"/>
+    <mergeCell ref="B530:B534"/>
+    <mergeCell ref="C530:C534"/>
+    <mergeCell ref="D530:D534"/>
+    <mergeCell ref="E530:E534"/>
+    <mergeCell ref="L530:L534"/>
+    <mergeCell ref="M530:M534"/>
+    <mergeCell ref="A535:A536"/>
+    <mergeCell ref="B535:B536"/>
+    <mergeCell ref="C535:C536"/>
+    <mergeCell ref="D535:D536"/>
+    <mergeCell ref="E535:E536"/>
+    <mergeCell ref="L535:L536"/>
+    <mergeCell ref="M535:M536"/>
+    <mergeCell ref="A537:A537"/>
+    <mergeCell ref="B537:B537"/>
+    <mergeCell ref="C537:C537"/>
+    <mergeCell ref="D537:D537"/>
+    <mergeCell ref="E537:E537"/>
+    <mergeCell ref="L537:L537"/>
+    <mergeCell ref="M537:M537"/>
+    <mergeCell ref="A538:A540"/>
+    <mergeCell ref="B538:B540"/>
+    <mergeCell ref="C538:C540"/>
+    <mergeCell ref="D538:D540"/>
+    <mergeCell ref="E538:E540"/>
+    <mergeCell ref="L538:L540"/>
+    <mergeCell ref="M538:M540"/>
     <mergeCell ref="A541:A541"/>
     <mergeCell ref="B541:B541"/>
     <mergeCell ref="C541:C541"/>
     <mergeCell ref="D541:D541"/>
     <mergeCell ref="E541:E541"/>
     <mergeCell ref="L541:L541"/>
     <mergeCell ref="M541:M541"/>
     <mergeCell ref="A542:A542"/>
     <mergeCell ref="B542:B542"/>
     <mergeCell ref="C542:C542"/>
     <mergeCell ref="D542:D542"/>
     <mergeCell ref="E542:E542"/>
     <mergeCell ref="L542:L542"/>
     <mergeCell ref="M542:M542"/>
     <mergeCell ref="A543:A543"/>
     <mergeCell ref="B543:B543"/>
     <mergeCell ref="C543:C543"/>
     <mergeCell ref="D543:D543"/>
     <mergeCell ref="E543:E543"/>
     <mergeCell ref="L543:L543"/>
     <mergeCell ref="M543:M543"/>
-    <mergeCell ref="A544:A548"/>
-[...19 lines deleted...]
-    <mergeCell ref="M556:M556"/>
+    <mergeCell ref="A544:A544"/>
+    <mergeCell ref="B544:B544"/>
+    <mergeCell ref="C544:C544"/>
+    <mergeCell ref="D544:D544"/>
+    <mergeCell ref="E544:E544"/>
+    <mergeCell ref="L544:L544"/>
+    <mergeCell ref="M544:M544"/>
+    <mergeCell ref="A545:A549"/>
+    <mergeCell ref="B545:B549"/>
+    <mergeCell ref="C545:C549"/>
+    <mergeCell ref="D545:D549"/>
+    <mergeCell ref="E545:E549"/>
+    <mergeCell ref="L545:L549"/>
+    <mergeCell ref="M545:M549"/>
+    <mergeCell ref="A550:A556"/>
+    <mergeCell ref="B550:B556"/>
+    <mergeCell ref="C550:C556"/>
+    <mergeCell ref="D550:D556"/>
+    <mergeCell ref="E550:E556"/>
+    <mergeCell ref="L550:L556"/>
+    <mergeCell ref="M550:M556"/>
     <mergeCell ref="A557:A557"/>
     <mergeCell ref="B557:B557"/>
     <mergeCell ref="C557:C557"/>
     <mergeCell ref="D557:D557"/>
     <mergeCell ref="E557:E557"/>
     <mergeCell ref="L557:L557"/>
     <mergeCell ref="M557:M557"/>
-    <mergeCell ref="A558:A560"/>
-[...47 lines deleted...]
-    <mergeCell ref="M589:M589"/>
+    <mergeCell ref="A558:A558"/>
+    <mergeCell ref="B558:B558"/>
+    <mergeCell ref="C558:C558"/>
+    <mergeCell ref="D558:D558"/>
+    <mergeCell ref="E558:E558"/>
+    <mergeCell ref="L558:L558"/>
+    <mergeCell ref="M558:M558"/>
+    <mergeCell ref="A559:A561"/>
+    <mergeCell ref="B559:B561"/>
+    <mergeCell ref="C559:C561"/>
+    <mergeCell ref="D559:D561"/>
+    <mergeCell ref="E559:E561"/>
+    <mergeCell ref="L559:L561"/>
+    <mergeCell ref="M559:M561"/>
+    <mergeCell ref="A562:A563"/>
+    <mergeCell ref="B562:B563"/>
+    <mergeCell ref="C562:C563"/>
+    <mergeCell ref="D562:D563"/>
+    <mergeCell ref="E562:E563"/>
+    <mergeCell ref="L562:L563"/>
+    <mergeCell ref="M562:M563"/>
+    <mergeCell ref="A564:A567"/>
+    <mergeCell ref="B564:B567"/>
+    <mergeCell ref="C564:C567"/>
+    <mergeCell ref="D564:D567"/>
+    <mergeCell ref="E564:E567"/>
+    <mergeCell ref="L564:L567"/>
+    <mergeCell ref="M564:M567"/>
+    <mergeCell ref="A568:A582"/>
+    <mergeCell ref="B568:B582"/>
+    <mergeCell ref="C568:C582"/>
+    <mergeCell ref="D568:D582"/>
+    <mergeCell ref="E568:E582"/>
+    <mergeCell ref="L568:L582"/>
+    <mergeCell ref="M568:M582"/>
+    <mergeCell ref="A583:A586"/>
+    <mergeCell ref="B583:B586"/>
+    <mergeCell ref="C583:C586"/>
+    <mergeCell ref="D583:D586"/>
+    <mergeCell ref="E583:E586"/>
+    <mergeCell ref="L583:L586"/>
+    <mergeCell ref="M583:M586"/>
+    <mergeCell ref="A587:A589"/>
+    <mergeCell ref="B587:B589"/>
+    <mergeCell ref="C587:C589"/>
+    <mergeCell ref="D587:D589"/>
+    <mergeCell ref="E587:E589"/>
+    <mergeCell ref="L587:L589"/>
+    <mergeCell ref="M587:M589"/>
     <mergeCell ref="A590:A590"/>
     <mergeCell ref="B590:B590"/>
     <mergeCell ref="C590:C590"/>
     <mergeCell ref="D590:D590"/>
     <mergeCell ref="E590:E590"/>
     <mergeCell ref="L590:L590"/>
     <mergeCell ref="M590:M590"/>
-    <mergeCell ref="A591:A593"/>
-[...54 lines deleted...]
-    <mergeCell ref="M620:M620"/>
+    <mergeCell ref="A591:A591"/>
+    <mergeCell ref="B591:B591"/>
+    <mergeCell ref="C591:C591"/>
+    <mergeCell ref="D591:D591"/>
+    <mergeCell ref="E591:E591"/>
+    <mergeCell ref="L591:L591"/>
+    <mergeCell ref="M591:M591"/>
+    <mergeCell ref="A592:A594"/>
+    <mergeCell ref="B592:B594"/>
+    <mergeCell ref="C592:C594"/>
+    <mergeCell ref="D592:D594"/>
+    <mergeCell ref="E592:E594"/>
+    <mergeCell ref="L592:L594"/>
+    <mergeCell ref="M592:M594"/>
+    <mergeCell ref="A595:A597"/>
+    <mergeCell ref="B595:B597"/>
+    <mergeCell ref="C595:C597"/>
+    <mergeCell ref="D595:D597"/>
+    <mergeCell ref="E595:E597"/>
+    <mergeCell ref="L595:L597"/>
+    <mergeCell ref="M595:M597"/>
+    <mergeCell ref="A598:A613"/>
+    <mergeCell ref="B598:B613"/>
+    <mergeCell ref="C598:C613"/>
+    <mergeCell ref="D598:D613"/>
+    <mergeCell ref="E598:E613"/>
+    <mergeCell ref="L598:L613"/>
+    <mergeCell ref="M598:M613"/>
+    <mergeCell ref="A614:A614"/>
+    <mergeCell ref="B614:B614"/>
+    <mergeCell ref="C614:C614"/>
+    <mergeCell ref="D614:D614"/>
+    <mergeCell ref="E614:E614"/>
+    <mergeCell ref="L614:L614"/>
+    <mergeCell ref="M614:M614"/>
+    <mergeCell ref="A615:A617"/>
+    <mergeCell ref="B615:B617"/>
+    <mergeCell ref="C615:C617"/>
+    <mergeCell ref="D615:D617"/>
+    <mergeCell ref="E615:E617"/>
+    <mergeCell ref="L615:L617"/>
+    <mergeCell ref="M615:M617"/>
+    <mergeCell ref="A618:A618"/>
+    <mergeCell ref="B618:B618"/>
+    <mergeCell ref="C618:C618"/>
+    <mergeCell ref="D618:D618"/>
+    <mergeCell ref="E618:E618"/>
+    <mergeCell ref="L618:L618"/>
+    <mergeCell ref="M618:M618"/>
+    <mergeCell ref="A619:A620"/>
+    <mergeCell ref="B619:B620"/>
+    <mergeCell ref="C619:C620"/>
+    <mergeCell ref="D619:D620"/>
+    <mergeCell ref="E619:E620"/>
+    <mergeCell ref="L619:L620"/>
+    <mergeCell ref="M619:M620"/>
     <mergeCell ref="A621:A621"/>
     <mergeCell ref="B621:B621"/>
     <mergeCell ref="C621:C621"/>
     <mergeCell ref="D621:D621"/>
     <mergeCell ref="E621:E621"/>
     <mergeCell ref="L621:L621"/>
     <mergeCell ref="M621:M621"/>
-    <mergeCell ref="A622:A623"/>
-[...41 lines deleted...]
-    <mergeCell ref="A670:L670"/>
+    <mergeCell ref="A622:A622"/>
+    <mergeCell ref="B622:B622"/>
+    <mergeCell ref="C622:C622"/>
+    <mergeCell ref="D622:D622"/>
+    <mergeCell ref="E622:E622"/>
+    <mergeCell ref="L622:L622"/>
+    <mergeCell ref="M622:M622"/>
+    <mergeCell ref="A623:A624"/>
+    <mergeCell ref="B623:B624"/>
+    <mergeCell ref="C623:C624"/>
+    <mergeCell ref="D623:D624"/>
+    <mergeCell ref="E623:E624"/>
+    <mergeCell ref="L623:L624"/>
+    <mergeCell ref="M623:M624"/>
+    <mergeCell ref="A625:A634"/>
+    <mergeCell ref="B625:B634"/>
+    <mergeCell ref="C625:C634"/>
+    <mergeCell ref="D625:D634"/>
+    <mergeCell ref="E625:E634"/>
+    <mergeCell ref="L625:L634"/>
+    <mergeCell ref="M625:M634"/>
+    <mergeCell ref="A635:A642"/>
+    <mergeCell ref="B635:B642"/>
+    <mergeCell ref="C635:C642"/>
+    <mergeCell ref="D635:D642"/>
+    <mergeCell ref="E635:E642"/>
+    <mergeCell ref="L635:L642"/>
+    <mergeCell ref="M635:M642"/>
+    <mergeCell ref="A643:A643"/>
+    <mergeCell ref="B643:B643"/>
+    <mergeCell ref="C643:C643"/>
+    <mergeCell ref="D643:D643"/>
+    <mergeCell ref="E643:E643"/>
+    <mergeCell ref="L643:L643"/>
+    <mergeCell ref="M643:M643"/>
+    <mergeCell ref="A644:A652"/>
+    <mergeCell ref="B644:B652"/>
+    <mergeCell ref="C644:C652"/>
+    <mergeCell ref="D644:D652"/>
+    <mergeCell ref="E644:E652"/>
+    <mergeCell ref="L644:L652"/>
+    <mergeCell ref="M644:M652"/>
+    <mergeCell ref="A653:A670"/>
+    <mergeCell ref="B653:B670"/>
+    <mergeCell ref="C653:C670"/>
+    <mergeCell ref="D653:D670"/>
+    <mergeCell ref="E653:E670"/>
+    <mergeCell ref="L653:L670"/>
+    <mergeCell ref="M653:M670"/>
+    <mergeCell ref="A671:L671"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A18" r:id="rId_hyperlink_1"/>
-[...57 lines deleted...]
-    <hyperlink ref="A652" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A172" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A216" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A283" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A313" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A367" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A398" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A402" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A407" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A409" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A416" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A431" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A435" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A438" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A448" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A450" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A461" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A464" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A468" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A469" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A482" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A499" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A500" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A506" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A513" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A530" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A535" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A538" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A541" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A542" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A543" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A545" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A557" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A559" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A562" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A564" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A568" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A587" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A590" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A591" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A592" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A595" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A598" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A615" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A618" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A621" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A622" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A623" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A625" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A635" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A644" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A653" r:id="rId_hyperlink_59"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>