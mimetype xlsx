--- v4 (2026-06-16)
+++ v5 (2026-08-18)
@@ -161,141 +161,141 @@
   </si>
   <si>
     <t>03/12/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de cadeiras operacionais destinadas a suprir as necessidades do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">Cadeira operacional anatômica, concha dupla, sem visual monobloco </t>
   </si>
   <si>
     <t xml:space="preserve">Homologado Preço registrado </t>
   </si>
   <si>
     <t xml:space="preserve">TECNO 2000 INDÚSTRIA E COMÉRCIO LTDA. </t>
   </si>
   <si>
     <t>5.809.000,00</t>
   </si>
   <si>
     <t>03-12-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações SEI: 19.16.3900.0104583/2021-08 Recebimento das propostas: até às 10 horas do dia 16/12/2021 Início da disputa de preços: às 10 horas do dia 16/12/2021 Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 03 de dezembro de 2021. Juliana Silva Teixeira Coordenadora em exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 10-12-2021 ESCLARECIMENTOS Questionamento: É possível ser enviado apenas a amostra do Item 1, caso a mesma empresa arremate os dois itens? Resposta: essa possibilidade existe, mas dependerá de análise prévia das propostas por parte do setor técnico, o qual poderá ou não dispensar a amostra. Questionamento: No intuito de ampliar a concorrência e permitir que empresas fora do MG participem, poderia o prazo de entrega dos protótipos ser ampliado para 10 dias úteis? Resposta: será mantido o prazo do edital. Questionamento: Tendo em vista o atual cenário mundial venho através desta solicitar alteração do prazo de entrega das cadeiras para 90 dias. Resposta: Durante a preparação do processo, foi feito uma pesquisa de mercado e nos foi informado, pela maioria dos fornecedores, que o prazo de entrega seria de 30 dias, por este motivo, este foi o prazo estipulado no Edital. Para que a Administração Publica não sofra prejuízos, a área técnica considera prudente o andamento do certame. Esses prazos podem ser revistos posteriormente, desde que justificado os motivos da dilação do prazo de entrega, considerando a conjuntura econômica mundial. ----------------------------- 19-03-2022 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0104583/2021-08 Homologo o resultado do julgamento deste processo, no qual foi vencedor o licitante: Lote Único: Tecno 2000 Indústria e Comércio Ltda. CNPJ 21.306.287/0001-52 Valor (total) registrado: R$ 5.809.000,00 Belo Horizonte, 18 de março de 2022. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ pl373_pe_rp_pc_177_2021_aquisicao_cadeiras_giratorias__DIMAN_DIMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10655/download;
+ ata_homologacao_planejamento373_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10984/download;
  recurso_razoes_F000140.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10960/download;
+ recurso_contrarrazoes_F000117.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10961/download;
  recurso_decisao_administrativa.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10962/download;
- recurso_contrarrazoes_F000117.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10961/download;
-[...1 lines deleted...]
- pl373_pe_rp_pc_177_2021_aquisicao_cadeiras_giratorias__DIMAN_DIMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10655/download;
+ proposta_documentacao_F000117_parte2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10829/download;
+ proposta_documentacao_F000117_parte1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10828/download;
  decisao_impugnacao_processo_373_2021_IMPROCEDENTE.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10716/download;
  proposta_documentos_tecnicos_F000140.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10763/download;
+ documentos_habilitatorios_F000140_parte1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10764/download;
  documentos_habilitatorios_F000140_parte2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10765/download;
- documentos_habilitatorios_F000140_parte1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10764/download;
-[...1 lines deleted...]
- proposta_documentacao_F000117_parte1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10828/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 368 / 2021</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>Registro de Preços para aquisição de materiais diversificados de consumo destinados a suprir as necessidades das unidades da Capital e do interior do Ministério Público do Estado de Minas Gerais, conforme quantidades, especificações técnicas e exigências estabelecidas no Termo de Referência e seus Apensos.</t>
   </si>
   <si>
     <t xml:space="preserve">UTENSÍLIOS PARA COPA, REFEITÓRIO E COZINHA </t>
   </si>
   <si>
     <t xml:space="preserve">EM ANDAMENTO </t>
   </si>
   <si>
     <t xml:space="preserve">Aguardando </t>
   </si>
   <si>
     <t>COMUNICAÇÃO Senhores licitantes, tendo em vista a necessidade de retificação de dados lançados no SIRP, o processo licitatório será oportunamente republicado, sendo que haverá alteração de datas. Belo Horizonte, 24 de maio de 2022. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 18-05-2022 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0051054/2021-88 Recebimento das propostas: até às 10 horas do dia 03/06/2022. Início da disputa de preços: às 10 horas do dia 03/06/222. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 17 de maio de 2022. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 28-05-2022 COMUNICAÇÃO Em virtude da necessidade de retificações de dados lançados no SIRP, o processo 368/2021 foi recadastrado, tendo sido transformado no processo 157/2022. Assim, para informações acerca do certame em questão, deverá ser consultado o processo licitatório de número 157/2022, e não mais o de número 368/2021. Consequentemente, as propostas dos licitantes interessados deverão ser cadastradas no processo 157/2022.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  PL_368_2021_APENSO_I_Especificacao_de_itens.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/11090/download;
+ edital_processo_368_2021_rp_objeto_aquisicacao_de_materiais_diversificiados_de_consumo_DIMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download;
  PL_368_2021_Apenso___II___Criterios_para_teste_de_amostra.xlsx : https://transparencia.mpmg.mp.br/licitacao/arquivo/11091/download;
- edital_processo_368_2021_rp_objeto_aquisicacao_de_materiais_diversificiados_de_consumo_DIMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Descartáveis </t>
   </si>
   <si>
     <t xml:space="preserve">CANETAS E CONGÊNERES </t>
   </si>
   <si>
     <t xml:space="preserve">ENTINTAMENTO PARA CARIMBO </t>
   </si>
   <si>
     <t xml:space="preserve">PAPÉIS </t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAIS PARA ACONDICIONAMENTO E EMBALAGEM </t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAIS DIVERSOS DE ESCRITÓRIO </t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAL DE INFORMÁTICA </t>
   </si>
   <si>
     <t>367 / 2021</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>Registro de preço para aquisição de materiais diversos de construção.</t>
   </si>
   <si>
     <t xml:space="preserve">Fita Dupla Face </t>
   </si>
   <si>
     <t xml:space="preserve">FX COMÉRCIO E DISTRIBUIDORA EIRELI - EPP </t>
   </si>
   <si>
     <t>10.990,00</t>
   </si>
   <si>
     <t>01-12-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0050356/2021-19 Recebimento das propostas: até às 10 horas do dia 14/12/2021. Início da disputa de preços: às 10 horas do dia 14/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 30 de novembro de 2021. Juliana Silva Teixeira Coordenadora Em Substituição da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 13-12-2021 ESCLARECIMENTOS Segue(m) resposta(s) do setor técnico a Divisão de Manutenção (DIMAN) ao(s) pedido(s) de esclarecimento(s) apresentado(s) por essa empresa referente ao processo licitatório em epígrafe: QUESTIONAMENTO: REFERENTE AO LOTE 8, PRODUTO OLEO SPRAY,TEM ALGUMA MARCA EM USO PARA REFERENCIA? RESPOSTA: AS MARCAS DE REFERENCIA DO OLEO SPRAY - LOTE 8 DO PROCESSO SUPRACITADO SÃO: - GARRA; - TEKBOND.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
- proposta_documentacao_F485_processo_367_2021_lote_4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10753/download;
+ pl367_pe_rp_2021_pc54_2021_materiais_de_construcao_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10644/download;
  proposta_documentacao_F146_processo_367_2021_lote_1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10760/download;
  proposta_documentacao_F525F697F870_processo_367_2021_lotes_5_6_8.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10751/download;
- pl367_pe_rp_2021_pc54_2021_materiais_de_construcao_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10644/download;
+ proposta_documentacao_F485_processo_367_2021_lote_4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10753/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Fita Adesiva para embalagem e construção </t>
   </si>
   <si>
     <t xml:space="preserve">Cone de Sinalização </t>
   </si>
   <si>
     <t xml:space="preserve">Buchas, Cadeados, Parafusos e assemelhados </t>
   </si>
   <si>
     <t>30.918,94</t>
   </si>
   <si>
     <t xml:space="preserve">Prendedor para porta </t>
   </si>
   <si>
     <t xml:space="preserve">Suprema Hidroelétrica Ltda - EPP </t>
   </si>
   <si>
     <t>1.100,00</t>
   </si>
   <si>
     <t xml:space="preserve">Corda de seda </t>
@@ -552,160 +552,160 @@
   </si>
   <si>
     <t xml:space="preserve"> 323 / 2021</t>
   </si>
   <si>
     <t>25/11/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para expansão da solução Commvault de armazenamento e backup dos dados institucionais do MPMG, conforme especificações técnicas contidas no Termo de Referência e seu Apenso Único.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 ? HYPERSCALE COMMVAULT: LICENÇA, INSTALAÇÃO, CONFIGURAÇÃO E SUPORTE TÉCNICO </t>
   </si>
   <si>
     <t xml:space="preserve">DECISION SERVICOS DE TECNOLOGIA DA INFORMACAO LTDA </t>
   </si>
   <si>
     <t>6.950.000,00</t>
   </si>
   <si>
     <t>25-11-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0097912/2021-93 Recebimento das propostas: até às 10 horas do dia 07/12/2021. Início da disputa de preços: às 10 horas do dia 07/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 24 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretora de Gestão de Compras e Licitações/PGJ-MG ----------------------------- 28-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0097912/2021-93 Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lotes 1, 2 e 3: DECISION SERVIÇOS DE TECNOLOGIA DA INFORMAÇÃO LTDA. CNPJ 03.535.902/0004-63 Valor (total) registrado (respectivamente): R$ 6.950.000,00, R$ 3.649.800,00 e R$ 380.000,00. Belo Horizonte, 23 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 29-12-2021 RETIFICAÇÃO DA HOMOLOGAÇÃO HOMOLOGAÇÃO - ERRATA Número do planejamento: 323 / Ano: 2021 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0097912/2021-93 Objeto: Registro de Preços para expansão da solução Commvault de armazenamento e backup dos dados institucionais do MPMG, conforme especificações técnicas contidas no Termo de Referência e seu Apenso Único. Modalidade: Pregão eletrônico Na publicação na edição do DOMP/MG de 28/12/2021, página 5, onde se lê: ?Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lotes 1, 2 e 3: DECISION SERVIÇOS DE TECNOLOGIA DA INFORMAÇÃO LTDA. CNPJ 03.535.902/0004-63 Valor (total) registrado (respectivamente): R$ 6.950.000,00, R$ 3.649.800,00 e R$ 380.000,00.?; leia-se ?Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lote 1: DECISION SERVIÇOS DE TECNOLOGIA DA INFORMAÇÃO LTDA. (1º colocado) CNPJ 03.535.902/0004-63 Valor (total) registrado: R$ 6.950.000,00 Lote 1: SERVIX INFORMÁTICA LTDA. (2º Colocado) CNPJ 01.134.191/0003-09 Valor (total) registrado: R$ 6.950.000,00 Lotes 2 e 3: DECISION SERVIÇOS DE TECNOLOGIA DA INFORMAÇÃO LTDA. CNPJ 03.535.902/0004-63 Valor (total) registrado (respectivamente): R$ 3.649.800,00 e R$ 380.000,00." Belo Horizonte, 28 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_323_2021_rp_Expansao_da_solu?ao_Commvault_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10618/download;
  Proposta_corrigida_2_licitante_F000126_pl323.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10830/download;
- ata_homologacao_planejamento323_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10831/download;
+ propostas_corrigidas_docs_pl_323_2021_lotes1_2_3_decision_corrigidas.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10715/download;
+ propostas_originais_docs_pl_323_2021_lotes1_2_3_decision.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10714/download;
  docs_hab_F000126_pl323_2021_Servix.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10795/download;
  Propostas_F000126_pl323_2021_Servix_RP_ad.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10794/download;
  proposta_corrigida_1_licitante_F000126_pl323_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10810/download;
- propostas_corrigidas_docs_pl_323_2021_lotes1_2_3_decision_corrigidas.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10715/download;
- propostas_originais_docs_pl_323_2021_lotes1_2_3_decision.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10714/download;
+ ata_homologacao_planejamento323_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10831/download;
  docs_hab_lotes_1_2_3_pl_323_Decision.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10762/download;
- edital_processo_323_2021_rp_Expansao_da_solu?ao_Commvault_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10618/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 ? SERVIDOR DE REDE E SUPORTE TÉCNICO </t>
   </si>
   <si>
     <t>3.649.800,00</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 ? SWITCH E SUPORTE TÉCNICO </t>
   </si>
   <si>
     <t>380.000,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 314 / 2021</t>
   </si>
   <si>
     <t>07/12/2021</t>
   </si>
   <si>
     <t>Serviços de infraestrutura de rede wireless contemplando equipamentos em comodato, instalação, configuração, manutenção, atualização, monitoramento, gerenciamento centralizado e suporte técnico, na forma presencial e não presencial, a ser executado de maneira contínua, nas diversas unidades do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE ÚNICO </t>
   </si>
   <si>
     <t xml:space="preserve">Homologado Adjudicado </t>
   </si>
   <si>
     <t xml:space="preserve">CLARO S.A. </t>
   </si>
   <si>
     <t>6.395.000,00</t>
   </si>
   <si>
     <t>07-12-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0081668/2021-47 Recebimento das propostas: até às 10 horas do dia 20/12/2021. Início da disputa de preços: às 10 horas do dia 20/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 06 de dezembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 15-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_0001_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) ao Pedido de Esclarecimento n.º 0001, apresentado por empresa interessada em participar desta licitação ----------------------------- 15-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) ao Pedido de Esclarecimento, apresentado por empresa interessada em participar desta licitação. ----------------------------- 17-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_solicitacao_0002_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) ao Pedido de Esclarecimento apresentado por empresa interessada em participar desta licitação. ----------------------------- 17-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_impugnacao_recebida_como_pedido_de_esclarecimento_solicitacao_0003_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) à Impugnação (processada como Pedido de Esclarecimentos) apresentado por empresa interessada em participar desta licitação. ----------------------------- 17-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_solicitacao_0005_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) ao Pedido de Esclarecimento apresentado por empresa interessada em participar desta licitação. ----------------------------- 17-12-2021 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_solicitacao_0004_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações, do Setor Técnico (Diretoria de Redes e Bancos de Dados), da Comissão de Assessoria Contábil e Financeira à Licitação e do Escritório de Proteção de Dados Pessoais (EPDP) ao Pedido de Esclarecimento apresentado por empresa interessada em participar desta licitação. ----------------------------- 17-12-2021 ESCLARECIMENTOS Em que pese ter sido apresentado o Pedido de Esclarecimento, INTEMPESTIVAMENTE, seguem, no arquivo resposta_ao_pedido_de_esclarecimento_solicitacao_0006_processo_314_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) ao Pedido de Esclarecimento apresentado por empresa interessada em participar desta licitação. ----------------------------- 28-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI):19.16.3900.0081668/2021-47 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 1: CLARO S.A. CNPJ: 40.432.544/0112-62 Valor total adjudicado: R$ 6.395.000,00 Belo Horizonte, 28 de dezembro de 2021 MARCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ Edital_wireless_pl_314_2021_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10678/download;
  resposta_ao_pedido_de_esclarecimento_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10758/download;
  resposta_ao_pedido_de_esclarecimento_0001_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10757/download;
  resposta_ao_pedido_de_ esclarecimento_solicitacao_0002_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10769/download;
+ resposta_ao_pedido_de_ esclarecimento_solicitacao_0005_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10772/download;
+ resposta_impugnacao_recebida_ como_ pedido_de_esclarecimento_solicitacao_0003_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10771/download;
+ impugnacao_recebida_esclarecimento_OI S.A._solicitacao_0003_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10775/download;
+ resposta_ao_pedido_de_ esclarecimento_solicitacao_0004_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10776/download;
+ resposta_ao_pedido_de_ esclarecimento_solicitacao_0006_processo_314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10777/download;
+ proposta_inicial_proposta_atualizada_declaracoes_ato_de_concessao_licitanteF000132_pl_314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10781/download;
+ documentos_licitante F000132_contrato_social_relatorio_CRC_certidoes - F000132.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10782/download;
  documento_licitante F000132_balanco patrimonial_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10785/download;
  documento_tecnico_licitante F000132_atestado_de_capacidade_tecnica_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10786/download;
- documento_licitante F000132_contrato social_RG_CPF_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10787/download;
-[...7 lines deleted...]
- Edital_wireless_pl_314_2021_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10678/download;
+ documentos_habilitatorios_licitante_F000170_processo314_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10818/download;
+ documentos_licitanteF000170_proposta_final_corrigida_ato_de_concessao_autorizacao_declaracao_de_regularidade_processo314_2021_lote 1.rar : https://transparencia.mpmg.mp.br/licitacao/arquivo/10819/download;
+ documento_licitante F000170_Relatorio_CRC_CNDT_atualizados_processo 314_2014_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10822/download;
+ ata_homologacao_processo314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10824/download;
+ documento_licitante F000170_proposta_comercial_tecnica_adequadas_processo 314_2014_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10809/download;
  documento_licitante F000170_proposta_tecnica_adequada_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10808/download;
- documento_licitante F000170_proposta_comercial_tecnica_adequadas_processo 314_2014_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10809/download;
-[...1 lines deleted...]
- documento_licitante F000170_atestado_de_capacidade_tecnica_processo_ 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10802/download;
+ documento_licitante F000170_proposta_tecnica_readequada_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10817/download;
  documento_licitante F000170_proposta_inicial_processo 314_2021_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10798/download;
  documento_licitante F000170_Contrato Social - CRC - CERTID?ES - CONSULTA SIMPLES NACIONAL_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10799/download;
  documento_licitante F000170_declaracao_de_regularidade_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10800/download;
- ata_homologacao_processo314_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10824/download;
-[...3 lines deleted...]
- documento_licitante F000170_Relatorio_CRC_CNDT_atualizados_processo 314_2014_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10822/download;
+ documento_licitante F000170_ato_de_concessao_autorizacao_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10801/download;
+ documento_licitante F000170_atestado_de_capacidade_tecnica_processo_ 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10802/download;
+ documento_licitante F000132_contrato social_RG_CPF_processo 314_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10787/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 313 / 2021</t>
   </si>
   <si>
     <t>Aquisição de peças, materiais, dispositivos, periféricos de informática e softwares de perícia digital.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 SERVIDOR DE ARQUIVOS STORAGE </t>
   </si>
   <si>
     <t xml:space="preserve">MICROSUPPLY LTDA </t>
   </si>
   <si>
     <t>4.500,00</t>
   </si>
   <si>
     <t>03-12-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2147.0064926/2021-69 Recebimento das propostas: até às 10 horas do dia 16/12/2021. Início da disputa de preços: às 10 horas do dia 16/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 02 de dezembro de 2021. Juliana Silva Teixeira Coordenadora em exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 14-12-2021 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Central de Apoio Técnico) ao Pedido de Esclarecimentos nº 0001. ----------------------------- 29-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2147.0064926/2021-69 Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Lote 1: MICROSUPPLY LTDA CNPJ: 03.048.100/0001-86 Valor (total) adjudicado: R$14.500,00 Lote 4: PRIMETECH INFORMÁTICA EIRELI CNPJ: 03.812.745/0002-24 Valor (total) adjudicado: R$320.000,00 Lote 5: ALAN EMANUEL LOBO DE SOUSA 71767363672 CNPJ: 36.996.487/0001-51 Valor (total) adjudicado: R$7.600,00 Lote 8: GAMA LUZ COMÉRCIO DE MATERIAIS ELÉTRICOS LTDA -EPP CNPJ: 10.174.094/0001-79 Valor (total) adjudicado: R$1.342.999,68 O Lote 6 resultou fracassado, por não ter restado proposta classificada para atendimento ao seu objeto. https://www.mpmg.mp.br/atos-e-publicacoes/diario-oficial Edição de 29/12/2021 Página 3 de 7 Os Lotes 3 e 9 restaram desertos, por não ter sido apresentada proposta para atendimento ao seu objeto. O resultado dos Lotes 2 e 7 será divulgado oportunamente. Belo Horizonte, 28 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 18-01-2022 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2147.0064926/2021-69 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 7: SUPREMA HIDROELÉTRICA LTDA. - EPP CNPJ: 42.981.902/0001-04 Valor (total) adjudicado: R$13.177,90 O Lote 2 resultou fracassado, por não ter restado proposta classificada para atendimento ao seu objeto. O resultado dos demais lotes já foi divulgado anteriormente, conforme publicação havida em 29/12/21. Belo Horizonte, 17 de janeiro de 2022. ELIANE MARIA GONÇALVES FALCÃO Procuradora-Geral de Justiça Adjunta Administrativa em Exercício</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_pl313_pe_2021_aquisicao_servico__perifericos_informatica_CEAT_INF_ATUALIZADO__1_ (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10659/download;
+ proposta_docs_iniciais_licitante_Primetech_F000487_pl313_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10784/download;
+ docs_habilitatorios_licitante_Gama_Luz__F000893_pl313_2021_lote 8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10823/download;
+ docs_habilitatorios_licitante_Microsupply_F000107_pl313_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10811/download;
+ docs_habilitatorios_licitante_Alan_F000523_pl313_2021_lote 5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10812/download;
+ CRC_atual_e_Certidao_Negativa_Falencia_licitante_Primetech_F000487_pl313_2021_lote 4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10804/download;
  proposta_docs_iniciais_licitante_Gama_Luz_F000893_pl313_2021_lote 8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10789/download;
  proposta_docs_iniciais_licitante_Alan_F000523_pl313_2021_lote 5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10790/download;
- proposta_docs_iniciais_licitante_Primetech_F000487_pl313_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10784/download;
-[...3 lines deleted...]
- CRC_atual_e_Certidao_Negativa_Falencia_licitante_Primetech_F000487_pl313_2021_lote 4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10804/download;
  proposta_docs_iniciais_licitante_Microsupply_F000107_F000231_F000788_pl313_2021_lotes 1, 2, 7.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10791/download;
  docs_habilitatorios_licitante_Primetech_F000487_pl313_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10793/download;
- docs_habilitatorios_licitante_Gama_Luz__F000893_pl313_2021_lote 8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10823/download;
- docs_habilitatorios_licitante_Alan_F000523_pl313_2021_lote 5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10812/download;
+ resposta_ao_pedido_de_esclarecimentos_0001_processo_313_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10734/download;
  prop_docs_iniciais_licitante_Suprema_F000705_pl313_2021_lote 7.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10867/download;
  docs_habilitatorios_licitante_Suprema_F000705_pl313_2021_lote 7.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10876/download;
  ata_homologacao_processo313_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10889/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 DISCO RÍGIDO (HD) INTERNO 3,5 POLEGADAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 Itens de laboratório forense digital </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 SERVIDOR STORAGE 432TB </t>
   </si>
   <si>
     <t xml:space="preserve">PRIMETECH INFORMÁTICA EIRELI </t>
   </si>
   <si>
     <t>320.000,00</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 PLACA/ADAPTADOR DE REDE </t>
   </si>
   <si>
     <t xml:space="preserve">ALAN EMANUEL LOBO DE SOUSA 71767363672 </t>
@@ -730,52 +730,52 @@
   </si>
   <si>
     <t>1.342.999,63</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 9 SOFTWARE DE RECUPERAÇÃO DE DADOS DE HD DANIFICADO </t>
   </si>
   <si>
     <t xml:space="preserve"> 312 / 2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas na regional Zona da Mata.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 MESOREGIÃO: ZONA DA MATA ABRE CAMPO </t>
   </si>
   <si>
     <t>26-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089335/2021-41 Recebimento das propostas: até às 10 horas do dia 10/12/2021. Início da disputa de preços: às 10 horas do dia 10/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br.Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 11-12-2021 HOMOLOGAÇÃO - DESERTO Número do processo: 312 / Ano: 2021 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089335/2021-41 -Objeto: Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas na regional Zona da Mata.- Modalidade: Pregão eletrônico - Homologo o resultado do julgamento dos lotes 1 a 42 deste processo como ?desertos? por não terem sido apresentadas propostas para atendimento aos seus objetos. Belo Horizonte, 10 de dezembro de 2021. - MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_pl312_pe_pc_Regional_12_Zona_da_Mata_servico_internet_DRBD_versao_final_versao_final (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10621/download;
  ata_homologacao_deserto_processo_312_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10733/download;
- edital_pl312_pe_pc_Regional_12_Zona_da_Mata_servico_internet_DRBD_versao_final_versao_final (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10621/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 MESOREGIÃO: ZONA DA MATA Além Paraíba </t>
   </si>
   <si>
     <t xml:space="preserve">Deserto </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 MESOREGIÃO: ZONA DA MATA Alto do Rio Doce </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 MESOREGIÃO: ZONA DA MATA Bicas </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 MESOREGIÃO: ZONA DA MATA Carangola </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 MESOREGIÃO: ZONA DA MATA Cataguases </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 7 MESOREGIÃO: ZONA DA MATA Divino </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 8 MESOREGIÃO: ZONA DA MATA ERVÁLIA </t>
@@ -875,53 +875,53 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 40 MESOREGIÃO: ZONA DA MATA UBÁ </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 41 MESOREGIÃO: ZONA DA MATA VIÇOSA </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 42 MESOREGIÃO: ZONA DA MATA VISCONDE DO RIO BRANCO </t>
   </si>
   <si>
     <t xml:space="preserve"> 311 / 2021</t>
   </si>
   <si>
     <t>Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas na regional Triângulo Mineiro/Alto Paranaíba.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Araguari </t>
   </si>
   <si>
     <t>26-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089326/2021-90 Recebimento das propostas: até às 10 horas do dia 09/12/2021. Início da disputa de preços: às 10 horas do dia 09/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 15-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089326/2021-90 Homologo o resultado do julgamento de todos os 31 (trinta e um) lotes deste processo como ?desertos? por não terem sido apresentadas propostas para atendimento aos seus objetos. Belo Horizonte, 14 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_311_2021_conectividade_acesso_internet_drbd_rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10620/download;
+ decisao_impugnacao_processo_311_2021 - exclusividade ME - IMPROCEDENTE (1).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10675/download;
  ata_pl_311_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10773/download;
- decisao_impugnacao_processo_311_2021 - exclusividade ME - IMPROCEDENTE (1).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10675/download;
- edital_processo_311_2021_conectividade_acesso_internet_drbd_rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10620/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Araxá </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Campina Verde </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Campos Altos </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - CANÁPOLIS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Capinópolis </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 7 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Carmo do Paranaíba </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 8 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Conceição das Alagoas </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 9 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Conquista </t>
@@ -985,53 +985,53 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 29 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Tupaciguara </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 30 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Uberaba </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 31 - MESOREGIÃO: Triângulo Mineiro/Alto Paranaíba - Uberlândia </t>
   </si>
   <si>
     <t xml:space="preserve"> 310 / 2021</t>
   </si>
   <si>
     <t>Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas na regional Metropolitana de Belo Horizonte.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 - MESOREGIÃO: Metropolitana de Belo Horizonte - ALVINOPOLIS </t>
   </si>
   <si>
     <t>26-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089297/2021-97 Recebimento das propostas: até às 10 horas do dia 10/12/2021. Início da disputa de preços: às 10 horas do dia 10/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_310_2021_Regional_3_Metropolitana_de_BH_servico_internet_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10624/download;
  prop_docs_F000722_pl_310_2021_Nexo.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10835/download;
  Ata_Preg?o_pl310_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10836/download;
- edital_processo_310_2021_Regional_3_Metropolitana_de_BH_servico_internet_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10624/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 - MESOREGIÃO: Metropolitana de Belo Horizonte - BARAO DE COCAIS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 - MESOREGIÃO: Metropolitana de Belo Horizonte - BELO HORIZONTE </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 - MESOREGIÃO: Metropolitana de Belo Horizonte - BELO VALE </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 - MESOREGIÃO: Metropolitana de Belo Horizonte - BETIM </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 - MESOREGIÃO: Metropolitana de Belo Horizonte - BONFIM </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 7 - MESOREGIÃO: Metropolitana de Belo Horizonte - BRUMADINHO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 8 - MESOREGIÃO: Metropolitana de Belo Horizonte - CAETE </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 9 - MESOREGIÃO: Metropolitana de Belo Horizonte - CONCEICAO DO MATO DENTRO </t>
@@ -1131,52 +1131,52 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 42 - MESOREGIÃO: Metropolitana de Belo Horizonte - SERRO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 43 - MESOREGIÃO: Metropolitana de Belo Horizonte - SETE LAGOAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 44 - MESOREGIÃO: Metropolitana de Belo Horizonte - VESPASIANO </t>
   </si>
   <si>
     <t xml:space="preserve"> 309 / 2021</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 MESOREGIÃO: Sul/Sudoeste de Minas AIURUOCA </t>
   </si>
   <si>
     <t>30-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089324/2021-47 Recebimento das propostas: até às 10 horas do dia 13/12/2021. Início da disputa de preços: às 10 horas do dia 13/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 29 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 10-12-2021 ESCLARECIMENTOS Segue, anexada ao campo Arquivo abaixo, resposta da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Redes e Bancos de Dados) às Impugnações 0001 e 0002, processadas como Pedidos de Esclarecimentos. ----------------------------- 16-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089324/2021-47 Modalidade: Pregão eletrônico Homologo o resultado do julgamento deste processo, adiante descrito: Os lotes 9, 30, 35, 56 e 57 resultaram fracassados, por não ter restado proposta classificada para atendimento ao seu objeto. Os demais lotes (62, dentre um total de 67) restaram desertos, por não ter sido apresentada proposta para atendimento ao seu objeto. Belo Horizonte, 14 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_pl309_pe_pc_Regional_7_Sul_Sudeste_de_Minas_servico_internet_DRBD_versao_final__8___4___1___1_ (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10642/download;
  ata_homologacao_processo309_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10768/download;
- edital_pl309_pe_pc_Regional_7_Sul_Sudeste_de_Minas_servico_internet_DRBD_versao_final__8___4___1___1_ (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10642/download;
  Resposta_as_Impugnacoes_0001_e_0002_processadas_como_Pedidos_de_Esclarecimentos_pl_309_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10712/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 MESOREGIÃO: Sul/Sudoeste de Minas ALFENAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 MESOREGIÃO: Sul/Sudoeste de Minas ALPINOPOLIS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 MESOREGIÃO: Sul/Sudoeste de Minas ANDRADAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 MESOREGIÃO: Sul/Sudoeste de Minas ANDRELANDIA </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 MESOREGIÃO: Sul/Sudoeste de Minas AREADO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 7 MESOREGIÃO: Sul/Sudoeste de Minas BAEPENDI </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 8 MESOREGIÃO: Sul/Sudoeste de Minas BOA ESPERANCA </t>
   </si>
   <si>
@@ -1349,52 +1349,52 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 65 MESOREGIÃO: Sul/Sudoeste de Minas TRES CORACOES </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 66 MESOREGIÃO: Sul/Sudoeste de Minas TRES PONTAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 67 MESOREGIÃO: Sul/Sudoeste de Minas VARGINHA </t>
   </si>
   <si>
     <t xml:space="preserve"> 308 / 2021</t>
   </si>
   <si>
     <t>Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas nas regionais Campo das Vertentes e Oeste de Minas.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 MESOREGIÃO: CAMPO DAS VERTENTES BARBACENA </t>
   </si>
   <si>
     <t>26-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089239/2021-14. Recebimento das propostas: até às 10 horas do dia 10/12/2021. Início da disputa de preços: às 10 horas do dia 10/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 11-12-2021 HOMOLOGAÇÃO - DESERTO Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089239/2021-14 Homologo o resultado do julgamento dos lotes 1 a 30 deste processo como ?desertos? por não terem sido apresentadas propostas para atendimento ao seu objeto. Belo Horizonte, 10 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_pl308_pe_Regionais_1_e_6_Campo_das_Vertentes_Oeste_de_Minas_servico_internet_DRBD_versao_final__6_.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10623/download;
  ata_homologacao_processo308_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10728/download;
- edital_pl308_pe_Regionais_1_e_6_Campo_das_Vertentes_Oeste_de_Minas_servico_internet_DRBD_versao_final__6_.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10623/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 MESOREGIÃO: CAMPO DAS VERTENTES BARROSO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 MESOREGIÃO: CAMPO DAS VERTENTES CARANDAÍ </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 MESOREGIÃO: CAMPO DAS VERTENTES ITUMIRIM </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 MESOREGIÃO: CAMPO DAS VERTENTES LAVRAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 MESOREGIÃO: CAMPO DAS VERTENTES NEPOMUCENO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 7 MESOREGIÃO: CAMPO DAS VERTENTES PRADOS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 8 MESOREGIÃO: CAMPO DAS VERTENTES RESENDE COSTA </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 9 MESOREGIÃO: CAMPO DAS VERTENTES SÃO JOÃO DEL REI </t>
@@ -1455,53 +1455,53 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 28 MESOREGIÃO: OESTE DE MINAS PIUMHI </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 29 MESOREGIÃO: OESTE DE MINAS SANTO ANTÔNIO DO MONTE </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 30 MESOREGIÃO: OESTE DE MINAS SÃO ROQUE DE MINAS </t>
   </si>
   <si>
     <t xml:space="preserve"> 307 / 2021</t>
   </si>
   <si>
     <t>Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas nas regionais Central Mineira, Vale do Jequitinhonha, Vale do Mucuri e Vale do Rio Doce.</t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA - ABAETÉ </t>
   </si>
   <si>
     <t>26-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089331/2021-52 Recebimento das propostas: até às 10 horas do dia 09/12/2021. Início da disputa de preços: às 10 horas do dia 09/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora em exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 07-12-2021 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESPOSTA E COMUNICAÇÃO Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089331/2021-52 Objeto: Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas nas regionais Central Mineira, Vale do Jequitinhonha, Vale do Mucuri e Vale do Rio Doce. Modalidade: Pregão eletrônico Impugnante: Algar Telecom S A. Síntese da decisão: Conhecemos a peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão encontra-se disponível nos autos do processo licitatório e no site www.mpmg.mp.br, Acesso à Informação, Licitações e Contratos. Informamos aos interessados que esta licitação ocorrerá dia 09/12/2021 às 10 horas, não houve alteração de datas. Demais informações: de 2ª a 6ª feira, das 9h às 18h, pelos telefones (31) 3330-8128 e 3330-8129, e-mail dgcl@mpmg.mp.br. Belo Horizonte, 07 de dezembro de 2021. Rodrigo Augusto dos Santos Silva - Pregoeiro. Obs.: Informamos que a peça aviada pela Algar Telecom S A. e a decisão do Pregoeiro encontram-se disponíveis nesta página para consulta aos interessados ----------------------------- 10-12-2021 HOMOLOGAÇÃO - DESERTO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089331/2021-52 Homologo o resultado do julgamento dos lotes 1 a 53 deste processo como ?desertos? por não terem sido apresentadas propostas para atendimento ao seu objeto. Belo Horizonte, 9 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_307_2021_conectividade_acesso_internet_drbd_rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10619/download;
  decisao_impugnacao_processo_307_2021 - exclusividade ME - IMPROCEDENTE.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10685/download;
  ata_homologacao_processo307_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10711/download;
- edital_processo_307_2021_conectividade_acesso_internet_drbd_rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10619/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? BOM DESPACHO </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? BUENÓPOLIS </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? CORINTO </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? CURVELO </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? DORES DO INDAIÁ </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? LAGOA DA PRATA </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? LUZ </t>
   </si>
   <si>
     <t xml:space="preserve">MESOREGIÃO: CENTRAL MINEIRA ? MARTINHO CAMPOS </t>
@@ -1631,358 +1631,358 @@
   </si>
   <si>
     <t xml:space="preserve">LOTE 51 ? MESOREGIÃO: VALE DO RIO DOCE ? TARUMIRIM </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 52 ? MESOREGIÃO: VALE DO RIO DOCE ? TIMÓTEO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 53 ? MESOREGIÃO: VALE DO RIO DOCE ? VIRGINÓPOLIS </t>
   </si>
   <si>
     <t xml:space="preserve"> 305 / 2021</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 MESOREGIÃO: NOROESTE DE MINAS - ARINOS </t>
   </si>
   <si>
     <t xml:space="preserve">Fracassado </t>
   </si>
   <si>
     <t>25-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089312/2021-80. Recebimento das propostas: até às 10 horas do dia 07/12/2021. Início da disputa de preços: às 10 horas do dia 07/12/2021. O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br Belo Horizonte, 25 de novembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 10-12-2021 HOMOLOGAÇÃO - FRACASSADO Número do processo: 305 / Ano: 2021 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0089312/2021-80 Objeto: Prestação de serviços de conectividade de acesso à Internet na modalidade banda larga, incluindo o fornecimento de equipamentos em comodato, instalação, configuração, atualização, manutenção e suporte técnico, a serem executados de forma contínua, nas unidades do MPMG compreendidas nas regionais Norte e Noroeste de Minas e Distrito Federal. - Modalidade: Pregão eletrônico - Homologo o resultado dos lotes 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30 e 31 deste processo como ?fracassados?, por não terem restado propostas classificadas para atendimento aos seus objetos. - Belo Horizonte, 9 de dezembro de 2021 - MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_305_2021_servico_conectividade_regionais_4_5_e_13_Norte_Noroeste_DF_DRBD (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10615/download;
  ata_homologacao_fracassado_processo_305_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10732/download;
- edital_processo_305_2021_servico_conectividade_regionais_4_5_e_13_Norte_Noroeste_DF_DRBD (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10615/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 MESOREGIÃO: NOROESTE DE MINAS ? BONFINOPOLIS DE MINAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 ? MESOREGIÃO: NOROESTE DE MINAS ? BURITIS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 MESOREGIÃO: NOROESTE DE MINAS ? JOAO PINHEIRO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 MESOREGIÃO: NOROESTE DE MINAS ? PARACATU </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 15 ? MESOREGIÃO: NORTE DE MINAS ? JAIBA </t>
   </si>
   <si>
     <t xml:space="preserve"> 303 / 2021</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>MATERIAIS HIDRÁULICOS E MATERIAIS PARA PURIFICADORES</t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAIS HIDRÁULICOS </t>
   </si>
   <si>
     <t>78.280,00</t>
   </si>
   <si>
     <t>27-11-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0041289/2021-97 Recebimento das propostas: até às 10 horas do dia 13/12/2021. Início da disputa de preços: às 10 horas do dia 13/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 26 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretora de Gestão de Compras e Licitações/PGJ-MG ----------------------------- 17-12-2021 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0041289/2021-97 Homologo o resultado do julgamento deste processo, no qual foi vencedor e registrou seus preços o licitante: Lote 1, 2 e 3: FX Comércio e Distribuidora Eireli - EPP CNPJ 13.857.945/0001-76 Valores (totais) registrados: R$78.280,00 (Lote 1), R$ 142.828,00 (Lote 2) e R$ 74.280,00 (Lote 3), respectivamente. Belo Horizonte, 16 de novembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_303_2021_materiais_hidraulicos_e_materiais_para_purificadores - rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10626/download;
  proposta_documentos_licitanteF000263_processo303_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10755/download;
  proposta_documentos_licitanteF000313_processo303_2021_lote3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10756/download;
  proposta_documentos_licitanteF000133_processo303_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10754/download;
  ata_homologacao_planejamento303_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10774/download;
- edital_processo_303_2021_materiais_hidraulicos_e_materiais_para_purificadores - rtf.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10626/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAIS PARA PURIFICADORES </t>
   </si>
   <si>
     <t>142.828,00</t>
   </si>
   <si>
     <t xml:space="preserve">MATERIAIS HIDRÁULICOS E MATERIAIS PARA PURIFICADORES </t>
   </si>
   <si>
     <t>74.280,00</t>
   </si>
   <si>
     <t>299 / 2021</t>
   </si>
   <si>
     <t>Fornecimento, implantação e integração, em regime ?turnkey?, de solução de DATA CENTER PRÉ-FABRICADO OUTDOOR ? DCPFO.</t>
   </si>
   <si>
     <t xml:space="preserve">Data Center Pré-Fabricado Outdoor (DCPFO) </t>
   </si>
   <si>
     <t xml:space="preserve">GEMELO DO BRASIL DATA CENTERS, COMERCIO E SERVICOS LTDA. </t>
   </si>
   <si>
     <t>4.711.940,50</t>
   </si>
   <si>
     <t>01-12-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0100798/2021-67 Recebimento das propostas: até às 10 horas do dia 14/12/2021. Início da disputa de preços: às 10 horas do dia 14/12/2021. Disposições gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18 horas, pelos telefones (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 01 de dezembro de 2021. Juliana Silva Teixeira - Coordenadora em Exercício da Diretora de Gestão de Compras e Licitações/PGJ-MG ----------------------------- 13-12-2021 COMUNICAÇÃO Seguem, no arquivo resposta_impugnacao_0001_processo_299_2021.pdf abaixo, respostas da Diretoria de Gestão de Compras e Licitações, do Setor Técnico (Diretoria de Redes e Bancos de Dados - DRBD) e da Auditoria Interna - AUDI à Impugnação (processada como Pedido de Esclarecimentos) apresentada por empresa interessada em participar desta licitação. ----------------------------- 13-12-2021 COMUNICAÇÃO Seguem, no arquivo resposta_pedido_esclarecimentos_0003_processo_299_2021.pdf abaixo, respostas da Diretoria de Gestão de Compras e Licitações, do Setor Técnico (Diretoria de Redes e Bancos de Dados - DRBD) e da Superintendência de Finanças - SUF) ao Pedido de esclarecimentos apresentado por empresa interessada em participar desta licitação. ----------------------------- 13-12-2021 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESPOSTA E COMUNICAÇÃO Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0100798/2021-67 Objeto: Contratação de empresa especializada para fornecimento, implantação e integração, em regime ?turnkey?, de solução de DATA CENTER PRÉ-FABRICADO OUTDOOR ? DCPFO. Síntese da decisão: esta Pregoeira posiciona-se pelo recebimento e processamento do instrumento interposto como ?Pedido de Esclarecimentos?. Prestadas as devidas elucidações, e diante da existência de fundamentação fática e técnico-operacional e jurídica a fundamentar os termos editalícios, julgo improcedentes os questionamentos da requerente, mantendo-se in totum as previsões do instrumento convocatório. A íntegra da decisão encontra-se disponível nos autos do processo licitatório e no site www.mpmg.mp.br, Acesso à Informação, Licitações e Contratos. Informamos aos interessados que esta licitação ocorrerá dia 14/12/2021 às 10 horas, não houve alteração de datas. Demais informações: de 2ª a 6ª feira, das 9h às 18h, pelos telefones (31) 3330-8128 e 3330-8129, e-mail dgcl@mpmg.mp.br. Belo Horizonte, 02 de dezembro de 2021. Carmen Lúcia Mariz de Macedo - Pregoeira. Obs.: Informamos que a peça aviada pela GREEN4T SOLUÇÕES TI LTDA. e a decisão da Pregoeira encontram-se disponíveis nesta página para consulta aos interessados. ----------------------------- 23-12-2021 COMUNICAÇÃO Comunicamos a apresentação de Recurso Administrativo por parte da licitante GEMELO DO BRASIL DATA CENTERS, COMERCIO E SERVICOS LTDA., contra a decisão da pregoeira que declarou vencedora a licitante FLASHX CONSTRUTORA E INCORPORADORA LTDA. O arquivo contendo a peça aviada encontra-se disponível nesta página. ----------------------------- 27-12-2021 COMUNICAÇÃO Comunicamos a apresentação de Contrarrazões por parte da licitante Flashx Construtora e Incorporadora LTDA em face do Recurso Administrativo apresentado pela licitante GEMELO DO BRASIL DATA CENTERS, COMERCIO E SERVICOS LTDA. O arquivo contendo a peça contraditória aviada encontra-se disponibilizado nesta página. ----------------------------- 29-12-2021 COMUNICAÇÃO Comunicamos o parcial provimento, por parte da Pregoeira e da Autoridade Competente, do Recurso Administrativo apresentado pela licitante GEMELO DO BRASIL DATA CENTERS, COMERCIO E SERVIÇOS LTDA. O arquivo contendo a íntegra da decisão encontra-se disponibilizado nesta página. ----------------------------- 14-01-2022 COMUNICAÇÃO Comunicamos a apresentação de Recurso Administrativo por parte da licitante FLASHX CONSTRUTORA E INCORPORADORA LTDA. contra a decisão da pregoeira que declarou vencedora a licitante GEMELO DO BRASIL DATA CENTERS,COMERCIO E SERVICOS LTDA. O arquivo contendo a peça aviada encontra-se disponível nesta página. ----------------------------- 18-01-2022 COMUNICAÇÃO Comunicamos a apresentação de Contrarrazões por parte da licitante GEMELO DO BRASIL DATA CENTERS, COMERCIO E SERVICOS LTDA em face do Recurso Administrativo apresentado pela licitante FLASHX CONSTRUTORA E INCORPORADORA LTDA. O arquivo contendo a peça contraditória aviada encontra-se disponibilizado nesta página. ----------------------------- 25-01-2022 COMUNICAÇÃO Comunicamos o desprovimento, por parte da Pregoeira e da Autoridade Competente, do Recurso Administrativo apresentado pela licitante FLASHX CONSTRUTORA E INCORPORADORA LTDA. O arquivo contendo a íntegra da decisão encontra-se disponibilizado nesta página.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ pl299_pe_2021_aquisicao_servico_Data_Center_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10648/download;
+ proposta_atualizada_PL299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10748/download;
+ documentos_crc_certidoes_Pl299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10749/download;
+ Decisao_assinada_PL 299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10827/download;
+ razoes_Gemelo_PL299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10806/download;
+ contrarazoes _flashx _Construtora_Incorporadora_PL 299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10815/download;
  doumentos_Arquivo 1_cabeamento-PL 299_2021.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10738/download;
  doumentos_Arquivo 2_PL 299_2021_blindagem.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10740/download;
  documentos_Aruivo 3_Catalogo_Produtos_PL299_2021.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10741/download;
  documentos_Arquivo 4_nobreak_sistemas_PL299_2021.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10743/download;
  documentos_Arquivo 5_da_proposta_inicial_PL 299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10744/download;
  Documentos_habilitatorios_licitanteF000119_processo299_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10745/download;
  Documentos_tecnicos_licitanteF000119_processo299_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10746/download;
  Documentos_licitanteF000119_processo299_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10747/download;
- proposta_atualizada_PL299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10748/download;
- documentos_crc_certidoes_Pl299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10749/download;
+ Impugnacao_PL 299_2021_GREEN4T.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10724/download;
  decisao_impugnacao_002_processo__299_2021 - IMPROCEDENTE_Final.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10723/download;
- Impugnacao_PL 299_2021_GREEN4T.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10724/download;
+ resposta_pedido_esclarecimentos_0003_processo_299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10719/download;
  resposta_impugnacao_0001_processo_299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10718/download;
- resposta_pedido_esclarecimentos_0003_processo_299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10719/download;
- pl299_pe_2021_aquisicao_servico_Data_Center_DRBD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10648/download;
  Arquvo 1_Proposta comercial.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10837/download;
  Arquivo 2_Controle de acesso e Cftv.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10838/download;
  Arquivo 3 - Infra El?trica.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10839/download;
  Arquivo 4_ Aterramento_SPDA.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10840/download;
  Arquivo5_ Cabeamento Estruturado.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10841/download;
  Proposta readequada_contrato_Social.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10842/download;
  Proposta_Final_Gemelo_F000169_ PL299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10847/download;
  Arquivo_complementar_1_habilitacao_PL299_2021_F000169.rar : https://transparencia.mpmg.mp.br/licitacao/arquivo/10848/download;
  Arquivo_complementar_2_habilitacao_PL299_2021_F000169.rar : https://transparencia.mpmg.mp.br/licitacao/arquivo/10849/download;
- CDT_MG_PL299_2021_F000169_Gemelo.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10851/download;
  Arquivo_complementar_3_habilitacao_PL299_2021_F000169.rar : https://transparencia.mpmg.mp.br/licitacao/arquivo/10850/download;
  Recurso _flashx_ PL 299_ 2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10872/download;
- Decisao_assinada_PL 299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10827/download;
-[...1 lines deleted...]
- razoes_Gemelo_PL299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10806/download;
+ CDT_MG_PL299_2021_F000169_Gemelo.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10851/download;
  Contrarraz?es_Gemelo_ PL 299_ 2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10884/download;
  Decisao_PL 299_2021_Flashx.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10894/download;
  ata_Pregao_PL 299_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10900/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 298 / 2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para Aquisição de luminárias comerciais e decorativas para atender à demanda de reforma e novas instalações luminotécnicas em imóveis ocupados pelas unidades administrativas pelo Ministério Público.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 LUMINÁRIA DE EMBUTIR 18W BIVOLT </t>
   </si>
   <si>
     <t xml:space="preserve">SUPREMA HIDROELETRICA LTDA - EPP </t>
   </si>
   <si>
     <t>21.500,00</t>
   </si>
   <si>
     <t>04-12-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0082739/2021-36. Recebimento das propostas: até às 10 horas do dia 10/01/2022. Início da disputa de preços: às 10 horas do dia 10/01/2022. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 3 de dezembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 22-12-2021 COMUNICAÇÃO Considerando que, conforme AVISO PGJAA/DG Nº 16/2021, publicado no DOMP/MG de 15/12/2021, o último dia do plantão dos membros e servidores do Ministério Público do Estado de Minas Gerais será prorrogado para o dia 07/01/2022, os prazos para ESCLARECIMENTOS E IMPUGNAÇÕES ficam dilatados para, na forma prevista no item 3 deste Edital, até às 18 horas do dia 05/01/2022. ----------------------------- 13-01-2022 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0082739/2021-36 Homologo o resultado do julgamento deste processo, no qual foram vencedores e registraram seus preços os licitantes: Lotes 1, 2, 4 e 5: Suprema Hidroelétrica Ltda - EPP CNPJ 42.981.902/0001-04 Valores (totais) registrados: R$ 21.500,00 (Lote1); R$ 8.423,75 (Lote 2); R$ 2.449,50 (Lote 4) e R$ 16.350,00 (Lote 5), respectivamente; Lote 3: Outlet Comércio de Materiais Eireli - ME CNPJ 08.235.765/0001-12 Valor (total) registrado: R$ 6.825,00 Belo Horizonte, 12 de janeiro de 2022. ELIANE MARIA GONÇALVES FALCÃO Procuradora-Geral de Justiça Adjunta Administrativa em exercício</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_pl_298_RP_manutencao_predial__1_.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10684/download;
+ ata_homologacao_planejamento298_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10868/download;
  proposta_documentos_licitanteF000346_processo298_2021_lote3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10852/download;
  proposta_documentos_licitanteF000174_processo298_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10853/download;
  proposta_documentos_licitanteF000236_processo298_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10854/download;
+ proposta_documentos_licitanteF000541_processo298_2021_lote5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10856/download;
  proposta_documentos_licitanteF000488_processo298_2021_lote4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10855/download;
- proposta_documentos_licitanteF000541_processo298_2021_lote5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10856/download;
- ata_homologacao_planejamento298_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10868/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 LUMINÁRIA DE EMBUTIR 9W BIVOLT </t>
   </si>
   <si>
     <t>8.423,75</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 LUMINÁRIA TETO/EMBUTIR LED COMPATÍVEL COM SOQUETE GU10 BIVOLT </t>
   </si>
   <si>
     <t xml:space="preserve">OUTLET COMÉRCIO DE MATERIAIS EIRELI - ME </t>
   </si>
   <si>
     <t>6.825,00</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 LUMINÁRIA DE PAREDE TIPO TARTARUGA LED BIVOLT </t>
   </si>
   <si>
     <t>2.449,50</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 LUMINÁRIA DE EMBUTIR LED EQUIVANTE A 60W/E27 BIVOLT </t>
   </si>
   <si>
     <t>16.350,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 295 / 2021</t>
   </si>
   <si>
     <t>23/11/2021</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção preventiva e corretiva de grupos motogeradores instalados nos imóveis da Procuradoria Geral de Justiça</t>
   </si>
   <si>
     <t xml:space="preserve">Manutenção preventiva e corretiva de grupos motogeradores instalados nos imóveis da Procuradoria Geral de Justiça </t>
   </si>
   <si>
     <t>19-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0055783/2021-57 Recebimento das propostas: até às 10 horas do dia 01/12/2021. Início da disputa de preços: às 10 horas do dia 01/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 18 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 23-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0089476/2021-12 Recebimento das propostas: até às 10 horas do dia 03/12/2021. Início da disputa de preços: às 10 horas do dia 03/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 22 de novembro de 2021. Juliana Silva Teixeira Coordenadora Em Substituição da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 25-11-2021 COMUNICAÇÃO Srs. Informamos que na proposta a ser cadastrada no Portal de Compras/MG deverá ser informado o valor global do lote que será o somatório do item 1 + 2 + 3 + 4+ 5+ 6 + 7 (R$ 12.000,00) Dessa forma, considerar o valor fixo de R$12.000,00 para compor o valor total do lote da proposta. O valor estimado anual R$ 12.000,00 (VALOR FIXO) para o ressarcimento de peças, NÃO SERÁ OBJETO DE DISPUTA, apesar de compor o preço total deste lote. A disputa de lances será realizada sobre o valor total do lote. ----------------------------- 03-12-2021 REVOGAÇÃO REVOGAÇÃO DE LICITAÇÃO - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0055783/2021-57 - Objeto: Contratação de empresa especializada para execução de serviços de manutenção preventiva e corretiva de grupos motogeradores instalados nos imóveis da Procuradoria Geral de Justiça. - Modalidade: Pregão eletrônico - A Procuradoria-Geral de Justiça do Estado de Minas Gerais comunica a REVOGAÇÃO do lote 1 (único). Motivo: por conveniência e oportunidade, tendo em vista a necessidade de revisão dos itens 6 e 7 deste lote. Prazo para manifestação: 5 (cinco) dias úteis, nos termos do art.49, § 3º c/c art. 109, I, 'c', ambos da Lei n.º 8.666/93. Oportunamente, será publicada nova licitação para este objeto. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 02 de dezembro de 2021 MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 03-12-2021 COMUNICAÇÃO Informamos que o inteiro teor da decisão de REVOGAÇÃO da autoridade competente encontra-se disponível nesta página para consulta dos interessados.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  Publicacao_DOMP_REVOGACAO_PL_295_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10658/download;
  Parecer_decisao_REVOGACAO_processo_295_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10657/download;
+ edital_processo_295_2021_manutencao_preventiva_corretiva_motogeradores_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10590/download;
  ata_homologacao_processo_295_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10696/download;
- edital_processo_295_2021_manutencao_preventiva_corretiva_motogeradores_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10590/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Revogado EM ANDAMENTO </t>
   </si>
   <si>
     <t xml:space="preserve"> 294 / 2021</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de eletrodutos, eletrocalhas, perfilados e acessórios de ferragens para realização de infraestruturas em instalações de redes elétricas e lógicas nos imóveis ocupados pelas unidades administrativas do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 ELETRODUTOS GALVANIZADOS DE 3/4? </t>
   </si>
   <si>
     <t>5.139,60</t>
   </si>
   <si>
     <t>10-12-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0023821/2021-22 Objeto: REGISTRO DE PREÇOS para aquisição de eletrodutos, eletrocalhas, perfilados e acessórios de ferragens para realização deinfraestruturas em instalações de redes elétricas e lógicas nos imóveis ocupados pelas unidades administrativas do Ministério Público de Minas Gerais. Recebimento das propostas: até às 10 horas do dia 11/01/2022. Início da disputa de preços: às 10 horas do dia 11/01/2022. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 9 de dezembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Gestão de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 22-12-2021 COMUNICAÇÃO Considerando que, conforme AVISO PGJAA/DG Nº 16/2021, publicado no DOMP/MG de 15/12/2021, o último dia do plantão dos membros e servidores do Ministério Público do Estado de Minas Gerais será prorrogado para o dia 07/01/2022, os prazos para ESCLARECIMENTOS E IMPUGNAÇÕES ficam dilatados para, na forma prevista no item 3 deste Edital, até às 18 horas do dia 06/01/2022. ----------------------------- 25-01-2022 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0023821/2021-22 Homologo o resultado do julgamento deste processo, no qual foi vencedor e registrou seus preços o licitante: Lotes 1 e 2: FX COMÉRCIO E DISTRIBUIDORA EIRELI - EPP CNPJ: 13.857.945/0001-76 Valores (totais) registrados: R$5.139,60 (Lote1); R$11.740,80 (Lote 2). Os lotes 3, 4, 5 e 6 resultaram fracassados, por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 21 de janeiro de 2022. ELIANE MARIA GONÇALVES FALCÃO Procuradora-Geral de Justiça Adjunta Administrativa em Exercício</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_pl_294_2021_RP_eletrodutos_e_outros_diman.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10708/download;
  Mapa_de_Precos_para_readequacao_de_valores_da_proposta_pelo_licitante FX_F000119_LOTE 1.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/10870/download;
+ Mapa_de_Precos_para_readequacao_de_valores_da_proposta_pelo_licitante FX_F000282_LOTE 2.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/10871/download;
  proposta_docs_iniciais_licitante_FX_F000119_F000282_pl294_2021_lotes 1 e 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10875/download;
- Mapa_de_Precos_para_readequacao_de_valores_da_proposta_pelo_licitante FX_F000282_LOTE 2.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/10871/download;
  propostas_complementadas_e_catalogos_tecnicos_licitante_FX_F000119_F000282_pl294_2021_lotes 1 e 2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10879/download;
  docs_habilitatorios_licitante_FX_F000119_F000282_pl294_2021_lotes 1 e 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10890/download;
  ata_homologacao_planejamento294_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10892/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 ELETRODUTOS GALVANIZADOS DE 1? </t>
   </si>
   <si>
     <t>11.740,80</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 ELETRODUTOS GALVANIZADOS DE 2? </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 ELETROCALHAS METÁLICAS GALVANIZADAS 100X50 mm </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 PERFILADOS METÁLICOS 38X38 mm </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 CAIXAS DE PASSAGEM METÁLICAS </t>
   </si>
   <si>
     <t>293 / 2021</t>
   </si>
   <si>
     <t>27/10/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de mobiliário novo sob medida.</t>
   </si>
   <si>
     <t xml:space="preserve">MAIOR PREÇO </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE ÚNICO MOBILIÁRIO </t>
   </si>
   <si>
     <t>27-10-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0053612/2021-86 Recebimento das propostas: até às 10 horas do dia 11/11/2021. Início da disputa de preços: às 10 horas do dia 11/11/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Juliana Silva Teixeira Coordenadora da Diretoria de Compras e Licitações em Exercício/PGJ-MG ----------------------------- 16-12-2021 HOMOLOGAÇÃO Número do planejamento: 293 / Ano: 2021 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0053612/2021-86 - Objeto: REGISTRO DE PREÇOS para aquisição de mobiliário novo sob medida.- Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lote 1 (único): FORMESPAÇO MÓVEIS E INSTALAÇÕES LTDA EPP. CNPJ 20.549.945/0001-74 Valor (total) registrado: R$ 959.000,00. Belo Horizonte, 15 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
- ata_homologacao_PL_293_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10759/download;
  _edital_processo_293_2021_rp_aquisicao_de_mobiliario_DIMAT_DIMAN (1).rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10524/download;
  proposta_documentacao_licitanteF000199_processo293_2021_lote_unico.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10556/download;
+ ata_homologacao_PL_293_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10759/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 292 / 2021</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de cabos elétricos flexíveis monopolares, paralelos e multipolares.</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS ELÉTRICOS / CÓDIGOS-SIAD 639397 E 1038524 </t>
   </si>
   <si>
     <t>2.738,00</t>
   </si>
   <si>
     <t>29-10-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0045083/2021-91. Recebimento das propostas: até às 10 horas do dia 16/11/2021. Início da disputa de preços: às 10 horas do dia 16/11/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 28 de outubro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações / PGJ-MG ----------------------------- 03-12-2021 HOMOLOGAÇÃO Número do planejamento: -292 / Ano: 2021 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0045083/2021-91 Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lotes 1, 5 e 6: Gama Luz Comércio de Materiais Elétricos Ltda CNPJ: 10.174.094/0001-79 Valor (total) registrado (respectivamente): R$ 2.738,00; R$ 37.369,80) e R$ 36.308,88 Lotes 2, 3 e 4: Universo Elétrico Ltda. CNPJ: 02.697.297/0001-11 Valor (total) registrado (respectivamente): R$ 120.960,00; R$ 142.560,00 e R$ 177.900,00. Lote 8 e 10 a 15: Suprema Hidroelétrica Ltda. - ME CNPJ: 42.981.902/0001-04 Valor (total) registrado (respectivamente): R$ 1.870,62; R$ 14.500,00; R$ 15.300,00; R$ 21.480,00; R$ 10.380,00; R$ 17.940,00 e R$ 35.640. Os lotes 7 e 9 resultaram fracassados, por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 02 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
- ata_homologacao_planejamento292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10704/download;
-[...1 lines deleted...]
- docs_habilitacao_Lote_1_5_6_Gama_Luz.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10647/download;
  Lista_de_produtos_referenciais.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10536/download;
  edital_processo_292_2021_rp_aquisicao_cabos_eletricos_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10538/download;
  crc_certidoes_lotes_2_3_4_Universo.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10588/download;
  CRC_proposta_lote8_Suprema.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10589/download;
  propostas_processo_292_2021_lotes_10_a_15_Gama_Luz.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10586/download;
  propostas_lotes_2_3_4_universo.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10587/download;
  crc_certidoes_licitantes_F000140_582_613_processo_292_2021_lotes_1_5_6_gama_luz.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10582/download;
  proposta_Licitantes_F000140_F000582_F000613_processo_292_2021_lotes_1_5_6_Gama.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10583/download;
  docs_habilitacao_pl-292_2021_lotes_2_3_4_universo.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10612/download;
+ docs_habilitacao_lotes_8_10_a_15_Suprema.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10646/download;
+ docs_habilitacao_Lote_1_5_6_Gama_Luz.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10647/download;
+ ata_homologacao_planejamento292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10704/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CABOS ELÉTRICOS / CÓDIGOS-SIAD 1038516, 436640 E 114227 </t>
   </si>
   <si>
     <t xml:space="preserve">UNIVERSO ELÉTRICO LTDA. </t>
   </si>
   <si>
     <t>120.960,00</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS ELÉTRICOS / CÓDIGOS-SIAD 201049, 202355 E 452955 </t>
   </si>
   <si>
     <t>142.560,00</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS ELÉTRICOS / CÓDIGOS-SIAD 81744, 202479 E 201057 </t>
   </si>
   <si>
     <t>177.900,00</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS ELÉTRICOS / CÓDIGOS-SIAD 1804707, 1804715, 1804723, 1804804 E 1804731 </t>
@@ -2049,72 +2049,72 @@
   </si>
   <si>
     <t>35.640,00</t>
   </si>
   <si>
     <t>20/11/2021</t>
   </si>
   <si>
     <t>Prestação do serviço de digitalização de processos, procedimentos e documentos de interesse institucional do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 01: SERVIÇO DE DIGITALIZAÇÃO: TRIÂNGULO, ALTO PARANAÍBA, CENTRO OESTE </t>
   </si>
   <si>
     <t xml:space="preserve">IRON MOUNTAIN DO BRASIL LTDA </t>
   </si>
   <si>
     <t>529.292,38</t>
   </si>
   <si>
     <t>20-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012. Processo no Sistema Eletrônico de Informações (SEI): 19.16.3710.0089966/2021-11. Recebimento das propostas: até às 10 horas do dia 02/12/2021. Início da disputa de preços: às 10 horas do dia 02/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 19 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 25-11-2021 ESCLARECIMENTOS Seguem, em arquivo abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (DIRETORIA DE GESTÃO DOCUMENTAL / DIGD) ao Pedido de esclarecimentos nº 0001. ----------------------------- 29-11-2021 ESCLARECIMENTOS Segue, em arquivo abaixo, resposta da Diretoria de Gestão de Compras e Licitações e do setor técnico (Diretoria de Gestão Documental) ao Pedido de Esclarecimento nº 0002. ----------------------------- 30-11-2021 ESCLARECIMENTOS Segue, em arquivo anexado abaixo, resposta da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Diretoria de Gestão Documental) ao Pedido de Esclarecimentos nº 0003. ----------------------------- 01-12-2021 ESCLARECIMENTOS Em que pese a intempestividade da respectiva solicitação, segue, por liberalidade, em arquivo anexado abaixo, resposta da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (DIRETORIA DE GESTÃO DOCUMENTAL / DIGD) ao Pedido de Esclarecimentos nº 0004. ----------------------------- 22-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3710.0089966/2021-11 Homologo o resultado do julgamento deste processo, no qual foram vencedores e adjudicatários os licitantes: Lotes 1 e 4: IRON MOUNTAIN DO BRASIL LTDA CNPJ: 04.120.966/0044-53 Valores (totais) adjudicados: R$529.292,39 (Lote 1); R$515.023,43 (Lote 4). Lote 3: NEX TECNOLOGIA EM GESTÃO DA INFORMAÇÃO LTDA - ME CNPJ: 15.753.780/0001-18 Valor (total) adjudicado: R$1.045.840,32. O resultado do Lote 2 será divulgado oportunamente. Belo Horizonte, 21 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 31-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3710.0089966/2021-11 Homologo o resultado do julgamento do Lote 2 deste processo, do qual foi vencedor e adjudicatário o licitante: Lote 2: IRON MOUNTAIN DO BRASIL LTDA CNPJ: 04.120.966/0044-53 Valor (total) adjudicado: R$676.624,13. O resultado do julgamento dos Lotes 1, 3 e 4 foi previamente homologado, conforme publicação havida em 22/12/21. Belo Horizonte, 30 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_ao_pedido_de_esclarecimentos_0004_processo_292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10649/download;
  resposta_ao_pedido_esclarecimentos_0001_processo_292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10617/download;
  DOCS_TECNICOS_ANEXOS_ I_ A_ VI_DO_TERMO_DE_REFERENCIA.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10604/download;
  edital_processo_292_2021_ servicos_de_digitalizacao_STI_SPC.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10603/download;
  proposta_Licitantes_F000140_F000582_F000613_processo_292_2021_lotes_1_5_6_Gama_CORRIGIDA.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10610/download;
  resposta_ao_pedido_de_esclarecimentos_0002_processo_292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10627/download;
  resposta_ao_pedido_de_esclarecimentos_0003_processo_292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10641/download;
- resposta_ao_pedido_de_esclarecimentos_0004_processo_292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10649/download;
- proposta_docs_iniciais_licitante_Copynorte_F000204_pl292_2021_lote 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10701/download;
+ proposta_docs_iniciais_licitante_Copynorte_F000204_pl292_2021_lote 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10702/download;
  proposta_docs_iniciais_licitante_Nex_F000350_pl292_2021_lote 3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10699/download;
  proposta_docs_iniciais_licitante_Iron_F000186_F000469_pl292_2021_lotes 1 e 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10686/download;
+ Esclarecimentos_adicionais_exequibilidade_licitante_Iron_F000186_F000469_pl292_2021_lotes 1 e 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10730/download;
+ Esclarecimentos_adicionais_exequibilidade_licitante_Nex_F000350_pl292_2021_lote 3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10731/download;
+ proposta_docs_iniciais_licitante_Iron_F000299_pl292_2021_lote 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10752/download;
  Parecer_tecnico_DIGD_sobre_propostas_e_sua_exequibilidade_pl292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10770/download;
  docs_habilitatorios_licitante_Iron_F000186_F000299_F000469_pl292_2021_lotes 1, 2 e 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10778/download;
  docs_habilitatorios_licitante_Nex_F000350_pl292_2021_lote 3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10779/download;
  Parecer_tecnico_SPC_DIGD_sobre_atestados_e_declaracoes_tecnicas_pl292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10780/download;
- proposta_docs_iniciais_licitante_Iron_F000299_pl292_2021_lote 2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10752/download;
-[...3 lines deleted...]
- Decisao_Recurso_RLV_desprovimento_pl_292_2021_lote 2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10834/download;
  contrarrazoes_licitante_IRON_MOUNTAIN_pl292_2021_lote2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10825/download;
  recurso_licitante_RLV_ F000257_pl292_2021_lote 2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10813/download;
  ata_homologacao_LOTES 1, 3 e 4_processo292_2021.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10805/download;
+ Decisao_Recurso_RLV_desprovimento_pl_292_2021_lote 2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10834/download;
+ ata_homologacao_processo292_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10844/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 02: SERVIÇO DE DIGITALIZAÇÃO: NORTE, NOROESTE, RIO DOCE, JEQUITINHONHA </t>
   </si>
   <si>
     <t>676.624,13</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 03: SERVIÇO DE DIGITALIZAÇÃO: REGIÃO CENTRAL, SUL DE MINAS, ZONA DA MATA </t>
   </si>
   <si>
     <t xml:space="preserve">NEX TECNOLOGIA EM GESTÃO DA INFORMAÇÃO LTDA - ME </t>
   </si>
   <si>
     <t>1.045.840,31</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 04: SERVIÇO DE DIGITALIZAÇÃO: BELO HORIZONTE E REGIÃO METROPOLITANA </t>
   </si>
   <si>
     <t>515.023,44</t>
   </si>
   <si>
     <t xml:space="preserve"> 291 / 2021</t>
@@ -2166,106 +2166,106 @@
     <t>72.500,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 290 / 2021</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG.</t>
   </si>
   <si>
     <t xml:space="preserve">CONCORRÊNCIA  Nº </t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG. CÓDIGO SIAD 1490 </t>
   </si>
   <si>
     <t>11-11-2021 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 Recebimento dos envelopes: até às 12 horas do dia 10/01/2022, no Protocolo-Geral da Procuradoria-Geral de Justiça (Av. Álvares Cabral, 1740, PORTARIA, Santo Agostinho, Belo Horizonte/MG). Abertura dos envelopes de habilitação: às 13 horas do dia 10/01/2022, na Procuradoria-Geral de Justiça do Estado de Minas Gerais - Sala Minas Gerais - Av. Álvares Cabral, nº 1740 - 3º andar - Santo Agostinho - Belo Horizonte - MG. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 10 de novembro de 2021. Juliana Silva Teixeira Coordenadora Em Substituição da Diretoria de Gestão de Compras e Licitações /PGJ-MG *Republicação do PL 220/2021, que resultou deserto. ----------------------------- 07-12-2021 COMUNICAÇÃO - Edital retificado na presente data para atualização das datas para impugnação ao edital, considerando que, conforme AVISO PGJAA/DG Nº 13/2021, publicado no DOMP/MG de 30/11/2021, não haverá expediente nos órgãos e dependências do Ministério Público do Estado de Minas Gerais no dia 7 de janeiro de 2022. ----------------------------- 17-12-2021 COMUNICAÇÃO - Considerando que, conforme AVISO PGJAA/DG Nº 16/2021, publicado no DOMP/MG de 15/12/2021, o último dia do plantão dos membros e servidores do Ministério Público do Estado de Minas Gerais será prorrogado para o dia 07/01/2022, os prazos para ESCLARECIMENTOS E IMPUGNAÇÕES ficam dilatados para, na forma prevista no item 3 deste Edital, até às 18 horas do dia 03/01/2022 e, em se tratando de licitante, até às 18 horas do dia 06/01/2022. ----------------------------- 17-12-2021 ESCLARECIMENTOS Segue(m) resposta(s) da Superintendência de Engenharia ao(s) pedido(s) de esclarecimento(s) apresentado(s) por interessado em participar do processo licitatório em epígrafe: QUESTIONAMENTO: Existem projetos com a representação que demonstram os itens que foram executados e os itens que serão executados nessa licitação? RESPOSTA: Não. Os projetos apresentados no processo licitatório são completos. Os itens e quantitativos das planilhas orçamentárias expressam apenas o que falta para ser executado. Informamos que, conforme edital, a visita à obra é facultativa e caso não seja realizada, entender-se-á que o licitante conhece todas as condições locais para a execução do objeto desta licitação. ----------------------------- 06-01-2022 ESCLARECIMENTOS Segue(m) resposta(s) da Superintendência de Engenharia ao(s) pedido(s) de esclarecimento(s) apresentado(s) por interessado em participar do processo licitatório em epígrafe: Pergunta 01: Como o MPMG se comportará no quesito Re-equilíbrio econômico financeiro de um contrato futuro dessa obra? Visto que é devido, pois estão licitando uma obra em COM CONSEQUÊNCIAS DA PANDEMIA e utilizando preços de Tabelas Defasadas e/ou preço de mercado, que não refletem a realidade atual pela instabilidade do mercado. RESPOSTA à pergunta 1: Conforme previsto no edital (Cláusula décima terceira da Minuta do Contrato), o primeiro reajuste ocorrerá 12 (doze) meses após a data do orçamento estimado (26/07/2021). Pergunta 02: Será permitida a equivalência técnica de serviços e /ou revestimentos com preços de mercado fora da realidade, ou seja será permitido o uso de materiais similares com mesma qualidade técnica? RESPOSTA à pergunta 2: Conforme descrito no item 2, das Disposições Preliminares, do Caderno de Especificações Técnicas:?As especificações de marcas constantes nesta especificação são referenciais, servindo, pois, como base quanto à qualidade, podendo-se utilizar qualquer marca nacional ou importada que goze de iguais descrições/prerrogativas, desde que previamente aprovadas pela CONTRATANTE, exceto nos casos de materiais já utilizados na primeira fase da obra, que devem ser de marcas e modelos idênticos aos instalados.A CONTRATADA deverá submeter à apreciação da CONTRATANTE, em tempo hábil, amostras (no mínimo 02 opções) ou catálogos dos materiais, sob pena de impugnação dos trabalhos porventura executados. Para o caso de a CONTRATADA optar pelo fornecimento do produto/material exatamente referenciado, em detrimento de um similar, ficará à critério da CONTRATANTE a dispensa ou não de apresentação de amostras. ? Pergunta 03: Analisando a CURVA ABC (CIVIL) verifica-se o item abaixo: CIV-104- PLACAS DE GRANITO VERMELHO BRASÍLIA OU JACARANDÁ VINHO INSTALADAS NAS FACHADAS,EXCETO NO ENCONTRO DOS PEITORIS E DASVERGAS DAS JANELAS, FIXADAS COM INSERTS METÁLICOSM² 771,80 Será permitida ou solução técnica para esse SERVIÇO, em caso afirmativo os oriente. RESPOSTA à pergunta 3: Os serviços deverão ser executados conforme descritos no Caderno de Especificações Técnicas e nos Memoriais Descritivos. ----------------------------- 14-01-2022 RESULTADO DO JULGAMENTO DA DOCUMENTAÇÃO E COMUNICAÇÃO Número do processo: 290 / Ano: 2021 - Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 - Objeto: Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG. - Modalidade: Concorrência - Licitante(s) habilitado(s): Controle Engenharia Eireli, CNPJ 18.354.443/0001-46. A ata de julgamento da documentação está disponível para download e consulta nos sites www.mpmg.mp.br e www.compras.mg.gov.br, e nos autos do processo licitatório. Nos termos do art. 109, I, a, da Lei Federal nº 8.666/93, está aberto o prazo de 5 dias úteis, contados desta publicação, para interposição de eventuais recursos contra o resultado do julgamento da documentação. Abertura das propostas: às 13 horas do dia 24 de janeiro de 2022, na Diretoria de Gestão de Compras e Licitações (Av. Álvares Cabral, 1740, 6º andar, Santo Agostinho, BH/MG). *Observação: havendo renúncia expressa do(s) licitante(s) ao direito de interposição de recurso ou eventuais recursos interpostos ou necessidade administrativa, a data para abertura das propostas poderá ser alterada. Nesse caso, haverá nova publicação nos mesmos moldes desta. Belo Horizonte, 13 de janeiro de 2022. Simone de Oliveira Capanema Presidente da Comissão Permanente de Licitação. ----------------------------- 17-01-2022 COMUNICAÇÃO DE ALTERAÇÃO DA DATA DE ABERTURA DAS PROPOSTAS Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 Objeto: Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG. - Modalidade: Concorrência - Conforme resultado do Julgamento da Documentação de Habilitação publicado no Diário Oficial Eletrônico do Ministério Público de Minas Gerais (DOMP/MG), edição 14/01/2022, págs. 37/38 e diante da renúncia expressa em interpor recurso quanto ao julgamento da fase habilitatória pelo licitante participante deste certame (Controle Engenharia Eireli), será dada prosseguimento à fase subsequente: Abertura da proposta: às 13 horas do dia 18 de janeiro de 2022, na sala de reuniões da Diretoria de Gestão de Compras e Licitações (DGCL), na Av. Álvares Cabral, 1740, 6º andar, BH/MG. Belo Horizonte, 14 de janeiro de 2022 - Simone de Oliveira Capanema - Presidente da Comissão Permanente de Licitação. ----------------------------- 31-01-2022 COMUNICAÇÃO Comunicamos a disponibilização da Ata de Classificação Inicial da Proposta, nesta página, para consulta dos interessados. Conforme exposto na ATA, o licitante detentor da oferta classificada será convocado pela CPL, via e-mail, para apresentar as composições previstas no subitem 8.5 e seguintes do Instrumento Convocatório. ----------------------------- 23-03-2022 RESULTADO DO JULGAMENTO DAS PROPOSTAS E COMUNICAÇÃO Número do processo: 290/2021 - Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 - Objeto: Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG.- Modalidade: Concorrência - Classificação final da proposta: Controle Engenharia Ltda., CNPJ 18.354.443/0001-46. Fica declarada vencedora do certame a empresa Controle Engenharia Ltda., CNPJ 18.354.443/0001-46, por atender as exigências editalícias. A ata de julgamento da proposta está disponível para download e consulta nos sites www.mpmg.mp.br e www.compras.mg.gov.br,e nos autos do processo licitatório. Nos termos do art. 109, I, b, da Lei Federal nº 8.666/93, está aberto o prazo de 5 dias úteis, contados desta publicação, para interposição de eventuais recursos contra o resultado do julgamento e classificação da proposta. Belo Horizonte, 22 de março de 2022 - Simone de Oliveira Capanema - Presidente da Comissão Permanente de Licitação. ----------------------------- 23-03-2022 COMUNICAÇÃO Comunicamos a disponibilização da Ata de Classificação Final da Proposta, nesta página, para consulta dos interessados ----------------------------- 26-03-2022 ADJUDICAÇÃO Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 - Objeto: Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG. - Modalidade: Concorrência - Devido à renúncia expressa do(s) licitante(s), não houve interposição de recurso contra o resultado do julgamento e classificação da proposta. Fica adjudicado à empresa CONTROLE ENGENHARIA EIRELI, CNPJ 18.354.443/0001-46, o item único desse processo, por atender a todas as exigências editalícias e oferecer proposta de menor preço, dentro do valor máximo permitido pelo edital. Valor (total) adjudicado: R$ 7.030.009,30. Belo Horizonte, 24 de março de 2022. Simone de Oliveira Capanema Presidente da Comissão Permanente de Licitação MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 26-03-2022 HOMOLOGAÇÃO Unidade 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0069900/2021-11 - Objeto: Contratação de empresa especializada para a retomada da obra de construção da nova sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais, na cidade de Patos de Minas - MG. Modalidade: Concorrência - Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote Único: CONTROLE ENGENHARIA EIRELI, CNPJ 18.354.443/0001-46. Valor (total) adjudicado: R$ 7.030.009,30. Belo Horizonte, 24 de março de 2022. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  caderno_doc_tecnica_processo_290_2021.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10548/download;
  edital_processo_290_2021_obra_Patos_de_Minas_DFOB.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10683/download;
+ Publicacao_DOMP_Julgamento_Documentacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10874/download;
  Ata_de_Julgamento_da_Documentacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10873/download;
- Publicacao_DOMP_Julgamento_Documentacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10874/download;
-[...1 lines deleted...]
- DOCs_TECNICO_Licitante_Controle_PL_290_2021(8).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10866/download;
  Ata de Abertura de Documentacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10858/download;
  DOCs_JURIDICO_BALANCO_TECNICO_Licitante_Controle_PL_290_2021(1).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10859/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(2).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10860/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(3).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10861/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(4).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10862/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(5).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10863/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(6).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10864/download;
  DOCs_TECNICO_Licitante_Controle_PL_290_2021(7).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10865/download;
+ DOCs_TECNICO_Licitante_Controle_PL_290_2021(8).pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10866/download;
+ Publicacao_DOMP_comunica_data_abertura_da_proposta_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10878/download;
  ATA_Abertura_Proposta_PL_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10887/download;
  PROP_PLAN_Licitante_Controle_PL_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10888/download;
  ATA_Classificacao_INICIAL_Proposta_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10901/download;
  PROP_PLAN_adequadas_Licitante_Controle_PL_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10942/download;
+ ATA_Classificacao_FINAL_Proposta_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10973/download;
+ Publicacao_DOMP_Adjudicacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10985/download;
+ Publicacao_DOMP_Classificacao_final_proposta_e_vencedora_PL_290_2021.PDF : https://transparencia.mpmg.mp.br/licitacao/arquivo/10972/download;
  PROP_PLAN_revisadas_Licitante_Controle_PL_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10969/download;
- Publicacao_DOMP_Classificacao_final_proposta_e_vencedora_PL_290_2021.PDF : https://transparencia.mpmg.mp.br/licitacao/arquivo/10972/download;
- ATA_Classificacao_FINAL_Proposta_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10973/download;
  Publicacao_DOMP_Homologacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10986/download;
- Publicacao_DOMP_Adjudicacao_Processo_290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10985/download;
 </t>
   </si>
   <si>
     <t>290 / 2021</t>
   </si>
   <si>
     <t>19/11/2021</t>
   </si>
   <si>
     <t>Aquisiçãoo de materiais elétricos diversos para organização e suporte nas instalações e adequações de redes elétricas e lógicas nos imóveis ocupados pelas unidades administrativas do MPMG.</t>
   </si>
   <si>
     <t xml:space="preserve">ORGANIZADOR DE CABOS E FIOS </t>
   </si>
   <si>
     <t>5.372,50</t>
   </si>
   <si>
     <t>19-11-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0033487/2021-67 Recebimento das propostas: até às 10 horas do dia 01/12/2021. Início da disputa de preços: às 10 horas do dia 01/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 19 de novembro de 2021. Juliana Silva Teixeira Coordenadora em exercício da Diretoria de Gestão de Compras e Licitações/PGJ-MG ----------------------------- 08-12-2021 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0033487/2021-67 Homologo o resultado do julgamento deste processo, no qual foram vencedores e registraram seus preços os licitantes: Lotes 1, 3, 4, 6, 7, 8 e 9: Suprema Hidroelétrica Ltda - EPP CNPJ 42.981.902/0001-04 Valores (totais) registrados, respectivamente: R$5.372,50 (Lote 1); R$22.000,00 (Lote 3); R$3.387,00 (lote 4); R$20.772,00 (Lote 6); R$3.600,00 (Lote 7); R$7.600,00 (Lote 8) e R$9.990,00 (lote 9). Lotes 2 e 5: D.P.R. Comércio e Serviços Eireli - EPP CNPJ 07.106.755/0001-14 Valores (totais) registrados, respectivamente: R$ 15.540,00 (Lote 2) e R$1.700,00 (Lote 5). Belo Horizonte, 07 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ pl290_pe_rp_pc_53_2021_Aquisicao_materiais_eletricos_de_rede_logica_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10592/download;
+ pl290_Lista_de_produtos_referenciais___materiais_eletricos_diversos_2021___versao_03.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10593/download;
  ata_homologacao_planejamento290_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10703/download;
- proposta_documentos_licitanteF000914_processo290_2021_lote9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10695/download;
-[...1 lines deleted...]
- proposta_documentos_licitanteF000818_processo290_2021_lote8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10694/download;
  proposta_documentos_licitanteF000239_processo290_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10687/download;
  proposta_documentos_licitanteF000500_processo290_2021_lote5.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10688/download;
  proposta_documentos_licitanteF000168_processo290_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10689/download;
+ proposta_documentos_licitanteF000818_processo290_2021_lote8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10694/download;
+ proposta_documentos_licitanteF000914_processo290_2021_lote9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10695/download;
  proposta_documentos_licitanteF000363_processo290_2021_lote3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10690/download;
  proposta_documentos_licitanteF000420_processo290_2021_lote4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10691/download;
  proposta_documentos_licitanteF000654_processo290_2021_lote6.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10692/download;
- pl290_pe_rp_pc_53_2021_Aquisicao_materiais_eletricos_de_rede_logica_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10592/download;
- pl290_Lista_de_produtos_referenciais___materiais_eletricos_diversos_2021___versao_03.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10593/download;
+ proposta_documentos_licitanteF000787_processo290_2021_lote7.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10693/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CABO DE ALIMENTACAO </t>
   </si>
   <si>
     <t xml:space="preserve">D.P.R COMERCIO E SERVICOS EIRELI - EPP </t>
   </si>
   <si>
     <t>15.540,00</t>
   </si>
   <si>
     <t xml:space="preserve">FITA PARA ROTULADOR </t>
   </si>
   <si>
     <t>22.000,00</t>
   </si>
   <si>
     <t xml:space="preserve">PILHAS/BATERIA E CARREGADOR DE PILHAS </t>
   </si>
   <si>
     <t>3.387,00</t>
   </si>
   <si>
     <t xml:space="preserve">LANTERNA PORTÁTIL </t>
@@ -2290,107 +2290,107 @@
   </si>
   <si>
     <t xml:space="preserve">FECHADURA </t>
   </si>
   <si>
     <t>9.990,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 289 / 2021</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços gráficos (adesivos, cartilhas, banner, folders e cartões de visita).</t>
   </si>
   <si>
     <t xml:space="preserve">BANNER E ADESIVOS </t>
   </si>
   <si>
     <t>10-11-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0072213/2021-28 - Unidade: 1091012 - Recebimento das propostas: até às 10 horas do dia 23/11/2021. Início da disputa de preços: às 10 horas do dia 23/11/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 9 de novembro de 2021. Juliana Silva Teixeira Coordenadora em exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG. ----------------------------- 22-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0072213/2021-28 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 2: AVOHAI EVENTOS LTDA - ME CNPJ: 08.804.604/0001-00 Valor total adjudicado: R$72.340,00. O Lote 1 resultou fracassado, por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte, 17 de dezembro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
- ata_homologacao_processo289_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10783/download;
- docs_habilitatorios_licitante_Avohai_F000208_pl289_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10729/download;
  edital_processo_289_2021_servicos_graficos_ASSCOM.doc : https://transparencia.mpmg.mp.br/licitacao/arquivo/10544/download;
  proposta_docs_iniciais_licitante_Avohai_F000208_pl289_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10608/download;
  proposta_final_corrigida_licitante_Avohai_F000208_pl289_2021_lote2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10634/download;
+ docs_habilitatorios_licitante_Avohai_F000208_pl289_2021_lote2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10729/download;
+ ata_homologacao_processo289_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10783/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CARTILHAS, FOLDERS E CARTÕES DE VISITA </t>
   </si>
   <si>
     <t xml:space="preserve">Avohai Eventos Ltda. - ME </t>
   </si>
   <si>
     <t>72.340,00</t>
   </si>
   <si>
     <t>26/01/2022</t>
   </si>
   <si>
     <t>Registro de preços para aquisição de bens permanentes (máquinas fragmentadoras, protocoladoras, eletroeletrônicos, carrinhos, dentre outros bens) destinados a suprir as necessidades das unidades da Capital e do interior do Ministério Público do Estado de Minas Gerais, conforme quantidades, especificações técnicas e exigências estabelecidas no Edital.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 ? FRAGMENTADORAS </t>
   </si>
   <si>
     <t xml:space="preserve">EBA OFFICE COMÉRCIO DE MÁQUINAS PARA ESCRITÓRIO LTDA </t>
   </si>
   <si>
     <t>194.000,00</t>
   </si>
   <si>
     <t>26-01-2022 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0019379/2021-64 Recebimento das propostas: até às 10 horas do dia 09/02/2022. Início da disputa de preços: às 10 horas do dia 09/02/2022. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 25 de janeiro de 2022. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 04-02-2022 ESCLARECIMENTOS Seguem, em arquivo abaixo, respostas da Diretoria de Gestão de Compras e Licitações e do Setor Técnico (Divisão de Materiais) ao Pedido de Esclarecimento nº 0001. ----------------------------- 07-02-2022 ESCLARECIMENTOS Em que pese a intempestividade do questionamento, segue resposta da Diretoria de Gestão de Compras e Licitações ao Pedido de Esclarecimento nº 0004: QUESTIONAMENTO: Sr. Pregoeiro, Não conseguimos ver o valor de referência para o lote 01 Fragmentadoras de papel, poderia nos informar qual é o valor referencia para o lote 01? Obrigado. / RESPOSTA: Conforme dispõe o caput do art. 15 do Decreto estadual nº 48.012/20 (que regulamenta o Pregão eletrônico em âmbito estadual), o valor estimado ou o valor máximo aceitável para a contratação, se não constar expressamente do edital, possuirá caráter sigiloso e será disponibilizado permanentemente aos órgãos de controle externo e interno. O § 2º do mesmo dispositivo complementa: "O valor estimado ou o valor máximo aceitável para a contratação será tornado público apenas e imediatamente após o encerramento do envio de lances (...).Tem-se que o valor de referência não foi publicado no Edital do Processo Licitatório nº 289/2021 e, portanto, possui caráter sigiloso na atual fase do processo. ----------------------------- 08-02-2022 COMUNICAÇÃO ATENÇÃO, Srs. Licitantes: O processo licitatório em epígrafe será republicado devido à necessidade de prazo para conclusão da análise de impugnações e disponibilização da respectiva resposta, com alteração de datas. Em decorrência, informo-lhes que o prazo para recebimento das propostas passa a ser até as 10 horas do dia 03/03/2022, e o início da disputa de preços, às 10 horas do dia 03/03/2022. O Edital atualizado será publicado oportunamente, após a prolação de decisão quanto às Impugnações nos 0002 e 0003, assegurado o intervalo mínimo de 8 dias úteis entre sua disponibilização e data-limite para apresentação das propostas (art. 9º, IV, da Lei Estadual 14.167/02). Belo Horizonte, 08 de fevereiro de 2022. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Gestão de Compras e Licitações / PGJ-MG ----------------------------- 11-02-2022 RESULTADO DE JULGAMENTO DE IMPUGNAÇÃO Processo Licitatório nº 289/2021 PROCESSO SEI: Nº 19.16.3900.0019379/2021-64 Impugnação: Solicitações nos 0002 e 0003. Impugnante: Eba Office Comércio de Máquinas para Escritório Ltda; CNPJ: 09.015.414/0001-69 3 ? CONCLUSÃO Frente ao exposto, esta Pregoeira posiciona-se pelo conhecimento da Impugnação apresentada e, no mérito, julga-a PARCIALMENTE PROCEDENTE. Rejeita-se o pedido de promoção de alteração sobre as especificações técnicas previstas para o ?Lote 1? e determina-se o desmembramento do ?Lote 10? em dois lotes, contendo, cada qual, um dos itens anteriormente integrantes de lote único (Lote 10 ? fragmentadoras; Lote 11 ? scanners). Belo Horizonte, 11 de fevereiro de 2022. Lilian de Campos Mendes Pregoeira ----------------------------- 03-05-2022 HOMOLOGAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0019379/2021-64 Homologo o resultado do julgamento deste processo, no qual foram vencedores e registraram seus preços os licitantes: Lote 1: EBA OFFICE COMÉRCIO DE MÁQUINAS PARA ESCRITÓRIO LTDA CNPJ: 09.015.414/0001-69 Valor (total) registrado: R$194.000,00. Lote 4: ELETROELETRÔNICOS INCONFIDENTES EIRELI CNPJ: 71.402.192/0001-00 Valor (total) registrado: R$ 8.539,50. Lotes 5 e 6: SIC LOGÍSTICA E DISTRIBUIDORA LTDA CNPJ: 40.305.811/0001-15 Valores (totais) registrados: R$51.900,00 (Lote 5); R$85.536,60 (Lote 6). Lotes 7 e 8: GERBRA COMÉRCIO EIRELI - ME CNPJ: 21.559.804/0001-03 Valores (totais) registrados: R$22.670,00 (Lote 7); R$22.886,50 (Lote 8). Lote 9: MICROTÉCNICA INFORMÁTICA LTDA CNPJ: 01.590.728/0008-50 Valor (total) registrado: R$153.891,50. Os lotes 2, 3, 10 e 11 resultaram fracassados, por não ter restado proposta classificada para atendimento a seus objetos. Belo Horizonte, 02 de maio de 2022. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ proposta_docs_iniciais_licitante_EBA_F000142_pl289_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10974/download;
+ Solicitacao_de_dispensa_ou_dilacao_do_prazo_para_amostras_licitante_SIC_F000513_F000647_pl289_2021_lotes 5 e 6.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10976/download;
+ proposta_docs_iniciais_licitante_SIC_F000513_F000647_pl289_2021_lotes 5 e 6.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10964/download;
+ decisao_impugnacoes_0002_e_0003_processo_289_2021___PARCIALME.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10931/download;
+ edital_processo_289_2021_rp_aquisicao_bens_permanentes_DIMAT_DIGD_Retif.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10932/download;
+ Resposta_ao_Pedido_de_Esclarecimentos_0001_processo_289_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10918/download;
  edital_processo_289_2021_rp_aquisicao_bens_permanentes_DIMAT_DIGD.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10895/download;
- decisao_impugnacoes_0002_e_0003_processo_289_2021___PARCIALME.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10931/download;
-[...6 lines deleted...]
- doc_com_foto_e_certidao_municipal_licitante_MICROTECNICA_F000931_pl289_2021_lote 9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11036/download;
  docs_habilitatorios_licitante_SIC_F000513_F000647_pl289_2021_lotes 5 e 6.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10989/download;
  docs_habilitatorios_licitante_EBA_F000142_pl289_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11014/download;
  proposta_docs_iniciais_licitante_ELETROELETRONICOS_F000463_pl289_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10991/download;
  proposta_docs_iniciais_licitante_GERBRA_F000751_F000886_pl289_2021_lotes 7 e 8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10992/download;
  proposta_corrigida_e_declaracao_assistencia_tecnica_licitante_ELETROELETRONICOS_F000463_pl289_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10998/download;
  proposta_docs_iniciais_licitante_MICROTECNICA_F000931_pl289_2021_lote 9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11005/download;
+ proposta_docs_iniciais_licitante_RAFTECO_F001003_pl289_2021_lote 10.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11027/download;
  proposta_docs_iniciais_licitante_PRESTOBAT_F001029_pl289_2021_lote 10.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11015/download;
- proposta_docs_iniciais_licitante_EBA_F000142_pl289_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10974/download;
-[...2 lines deleted...]
- edital_processo_289_2021_rp_aquisicao_bens_permanentes_DIMAT_DIGD_Retif.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10932/download;
+ docs_habilitatorios_licitante_ELETROELETRONICOS_F000463_pl289_2021_lote 4.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11026/download;
+ docs_habilitatorios_licitante_GERBRA_F000751_F000886_pl289_2021_lotes 7 e 8.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11034/download;
+ docs_habilitatorios_licitante_MICROTECNICA_F000931_pl289_2021_lote 9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11035/download;
+ doc_com_foto_e_certidao_municipal_licitante_MICROTECNICA_F000931_pl289_2021_lote 9.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11036/download;
+ ata_homologacao_planejamento289_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11043/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 ? PROTOCOLADORAS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 ? QUADROS </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 ? APARELHOS TELEFÔNICOS </t>
   </si>
   <si>
     <t xml:space="preserve">ELETROELETRÔNICOS INCONFIDENTES EIRELI </t>
   </si>
   <si>
     <t>8.539,50</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 5 ? CARRINHOS DE CAFÉ </t>
   </si>
   <si>
     <t>51.900,00</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 6 ? CARRINHOS DE MALOTE E MATERIAIS </t>
@@ -2427,94 +2427,94 @@
   </si>
   <si>
     <t xml:space="preserve"> 288 / 2021</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>Elaboração dos projetos executivos e orçamentos necessários para obra de reforma, visando à instalação do Centro de Convenções do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAÇÃO DE PROJETOS EXECUTIVOS E ORÇAMENTOS </t>
   </si>
   <si>
     <t xml:space="preserve">LAZULI ARQUITETURA, CENOTÉCNICA E CENOGRAFIA LTDA </t>
   </si>
   <si>
     <t>627.800,00</t>
   </si>
   <si>
     <t>17-02-2022 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0102318/2021-53 Recebimento das propostas: até às 10 horas do dia 09/03/2022. Início da disputa de preços: às 10 horas do dia 09/03/2022. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte/MG, 16 de fevereiro de 2022. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 04-03-2022 COMUNICAÇÃO Prezados licitantes, informo que haverá alteração da data da sessão de abertura do pregão para o dia 10/03/2022, às 10 h. ----------------------------- 07-03-2022 ESCLARECIMENTOS Segue, no arquivo resposta_ao_pedido_de_esclarecimento_0002_processo_288_2021, abaixo, resposta da Diretoria de Gestão de Compras e Licitações ao Pedido de Esclarecimento n.º 0002, apresentado por empresa interessada em participar desta licitação. ----------------------------- 07-03-2022 ESCLARECIMENTOS Seguem, no arquivo resposta_ao_pedido_de_esclarecimento_0003_processo_288_2021, abaixo, respostas da Diretoria de Gestão de Compras e Licitações e da Diretoria de Projetos de Edificações ao Pedido de Esclarecimento n.º 0003, apresentado por empresa interessada em participar desta licitação. ----------------------------- 07-06-2022 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0102318/2021-53 Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e adjudicatário(s) o(s) licitante(s): Lote 1: LAZÚLI ARQUITETURA, CENOTÉCNICA E CENOGRAFIA LTDA CNPJ 01.415.053/0001-36 Valor (total) adjudicado: R$ 627.800,00 Belo Horizonte, 06 de junho de 2022. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_ao_pedido_de_ esclarecimento_0002_processo_288_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10949/download;
+ edital_processo_288_2021_elaboracao_de_projetos_e_orcamentos_dpro_REPUBLICADO.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10948/download;
+ resposta_ao_pedido_de_ esclarecimento_0003_processo_288_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10953/download;
+ documentos t?cnicos.rar : https://transparencia.mpmg.mp.br/licitacao/arquivo/10940/download;
+ Demonstracao_de_Exequibilidade_licitante_Izabel_F000150_pl288_2021_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10963/download;
+ proposta_docs_iniciais_licitante_Izabel_F000150_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10958/download;
+ proposta_docs_iniciais_licitante_Proplan_F000182_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10993/download;
+ proposta_docs_iniciais_licitante_Wellington_F000175_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11020/download;
+ docs_habilitatorios_licitante_Lazuli_F000154_pl288_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11040/download;
  Decisao_Recurso_Izabel_DESPROVIMENTO_pl_288_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11086/download;
+ proposta_docs_iniciais_licitante_Lazuli_F000154_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11031/download;
  Decisao_Recurso_Proplan_PROVIMENTO_pl_288_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11087/download;
- proposta_docs_iniciais_licitante_Lazuli_F000154_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11031/download;
- docs_habilitatorios_licitante_Lazuli_F000154_pl288_2021_lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11040/download;
  proposta_docs_licitante_Proplan_apos_provimento_recurso_F000182_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/11094/download;
  Parecer_tecnico_DPRO_acerca_da_proposta_do_licitante_F000182_PROPLAN_apos_oportunidade_de_saneamento_pl288_2021_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11095/download;
  ata_homologacao_processo288_2022.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/11157/download;
- proposta_docs_iniciais_licitante_Proplan_F000182_pl288_2021_lote1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10993/download;
-[...6 lines deleted...]
- resposta_ao_pedido_de_ esclarecimento_0003_processo_288_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10953/download;
 </t>
   </si>
   <si>
     <t>275 / 2021</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de manutenção preventiva e corretiva em elevador de passageiros, com fornecimento de materiais e inclusão total de peças, pelo período de 36 (trinta e seis) meses, nas Promotorias de Justiça de Ipatinga.</t>
   </si>
   <si>
     <t xml:space="preserve">Manutenção de Elevador </t>
   </si>
   <si>
     <t xml:space="preserve">ESMARTY ESPECIALISTA EM MANUTENÇÃO DE ELEVADORES LTDA </t>
   </si>
   <si>
     <t>50.400,00</t>
   </si>
   <si>
     <t>23-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0089476/2021-12 Recebimento das propostas: até às 10 horas do dia 03/12/2021. Início da disputa de preços: às 10 horas do dia 03/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 22 de novembro de 2021. Juliana Silva Teixeira Coordenadora Em Substituição da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 02-12-2021 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0089476/2021-12 Objeto: Contratação de empresa especializada para prestação de serviços de manutenção preventiva e corretiva em elevador de passageiros, com fornecimento de materiais e inclusão total de peças, pelo período de 36 (trinta e seis) meses, nas Promotorias de Justiça de Ipatinga. Modalidade: Pregão eletrônico Impugnante: TK Elevadores Brasil Ltda. Síntese da decisão: Conhecemos a peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão encontra-se disponível nos autos do processo licitatório e no site www.mpmg.mp.br, Acesso à Informação, Licitações e Contratos. Informamos aos interessados que esta licitação ocorrerá dia 03/12/2021 às 10 horas, não houve alteração de datas. Demais informações: de 2ª a 6ª feira, das 9h às 18h, pelos telefones (31) 3330-8128 e 3330-8129, e-mail dgcl@mpmg.mp.br. Belo Horizonte, 02 de dezembro de 2021. Carmen Lúcia Mariz de Macedo - Pregoeira. Obs.: Informamos que a peça aviada pela TK Elevadores Brasil Ltda. e a decisão da Pregoeira encontram-se disponíveis nesta página para consulta aos interessados ----------------------------- 14-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0089476/2021-12 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 1: ESMARTY ESPECIALISTA EM MANUTENCAO DE ELEVADORES LTDA CNPJ 08.458.633/0001-50 Valor (total) adjudicado: R$ 50.400,00.Belo Horizonte, 13 de dezembro de 2021. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
- Ata_homologacao_PL275.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10737/download;
+ pl275_pe_2021_pc_145_2021_manutencao_elevador_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10600/download;
+ documentacao_tecnica_processo_275_2021.odt : https://transparencia.mpmg.mp.br/licitacao/arquivo/10602/download;
  documentos_licitanteF000112_processo 275_2021_Lote 1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10661/download;
  Impugnacao_TK_Elevadores_processo_275_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10652/download;
  resposta_impugnacao_processo_275_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10653/download;
- pl275_pe_2021_pc_145_2021_manutencao_elevador_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10600/download;
- documentacao_tecnica_processo_275_2021.odt : https://transparencia.mpmg.mp.br/licitacao/arquivo/10602/download;
+ Ata_homologacao_PL275.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10737/download;
 </t>
   </si>
   <si>
     <t>274 / 2021</t>
   </si>
   <si>
     <t>Prestação de serviços de manutenção preventiva e corretiva em plataforma elevatória, com fornecimento de materiais e inclusão total de peças nas Promotorias de Justiça de Barbacena.</t>
   </si>
   <si>
     <t xml:space="preserve">Manutenção de Plataforma Elevatória </t>
   </si>
   <si>
     <t>27-11-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0079935/2021-84 Recebimento das propostas: até às 10 horas do dia 10/12/2021. Início da disputa de preços: às 10 horas do dia 10/12/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 26 de novembro de 2021. Juliana Silva Teixeira Coordenadora Em Substituição da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 15-12-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0079935/2021-84 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 1: ESMARTY ESPECIALISTA EM MANUTENCAO DE ELEVADORES LTDA CNPJ: 08.458.633/0001-50 Valor total adjudicado: R$ 28.440,00 Belo Horizonte, 15 de dezembro de 2021. MARCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  pl274_pe_2021_pc_140_2021_manutencao_plataforma_DIMAN_versao_final.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/10625/download;
  Proposta e documentos de habilitacao_licitante_processo 274_2021_lote 1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10707/download;
  documentos_licitante_F000159_processo274_2021_lote 1_Relatorio CRC e certidoes CAFIMP_CEIS_CADIN.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10710/download;
  ata_homologacao_processo274_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10807/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 272 / 2021</t>
@@ -2713,94 +2713,94 @@
   <si>
     <t>255 / 2021</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de capachos a serem destinados às unidades administrativas e Promotorias de Justiça do Ministério Público do estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">CAPACHO 120 X 80 CM </t>
   </si>
   <si>
     <t xml:space="preserve">MASTER COMÉRCIO DE TAPETES LTDA - ME </t>
   </si>
   <si>
     <t>6.300,00</t>
   </si>
   <si>
     <t>08-12-2021 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0032171/2021-97 Recebimento das propostas: até às 10 horas do dia 11/01/2022. Início da disputa de preços: às 10 horas do dia 11/01/2022. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte/MG, 07 de dezembro de 2021. Juliana Silva Teixeira Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG em exercício ----------------------------- 22-12-2021 COMUNICAÇÃO Considerando que, conforme AVISO PGJAA/DG Nº 16/2021, publicado no DOMP/MG de 15/12/2021, o último dia do plantão dos membros e servidores do Ministério Público do Estado de Minas Gerais será prorrogado para o dia 07/01/2022, os prazos para ESCLARECIMENTOS E IMPUGNAÇÕES ficam dilatados para, na forma prevista no item 3 deste Edital, até às 18 horas do dia 06/01/2022. ----------------------------- 29-01-2022 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0032171/2021-97 Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lotes 1, 2 e 3: Master Com. de Tapetes Ltda CNPJ 11.178.569/0001-68 Valor (total) registrado (respectivamente): R$ 6.300,00; R$18.400,00; e R$ 11.700,00. Belo Horizonte, 28 de janeiro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  pl255_pe_2021_pc199_2020_aquisicao_capachos_diman.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10700/download;
- propostas_licitanteF000194_222_311_processo255_2022_lote1_a_3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10857/download;
  docs_habilitacao_licitanteF000194_222_311_processo255_2021_lote_1_2_3.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10891/download;
  ata_homologacao_planejamento255_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10910/download;
+ propostas_licitanteF000194_222_311_processo255_2022_lote1_a_3.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10857/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CAPACHO 100 X 50 CM </t>
   </si>
   <si>
     <t>18.400,00</t>
   </si>
   <si>
     <t xml:space="preserve">CAPACHO 180 X 100 CM </t>
   </si>
   <si>
     <t>11.700,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 249 / 2021</t>
   </si>
   <si>
     <t>09/11/2021</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de materiais de rede lógica para adequação das instalações lógicas dos imóveis ocupados pelas promotorias de justiça de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS DE REDE CAT 5E UTP/CMX </t>
   </si>
   <si>
     <t>81.740,00</t>
   </si>
   <si>
     <t>09-11-2021 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0050918/2021-74 Recebimento das propostas: até às 10 horas do dia 22/11/2021. Início da disputa de preços: às 10 horas do dia 22/11/2021. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 8 de novembro de 2021. Juliana Silva Teixeira Coordenadora em Exercício da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 17-11-2021 ESCLARECIMENTOS Segue(m) resposta(s) do setor técnico a Divisão de Manutenção (DIMAN) ao(s) pedido(s) de esclarecimento(s) apresentado(s) por essa empresa referente ao processo licitatório em epígrafe: QUESTIONAMENTO: "Com relação a esse item do lote 6 item 5 não existe patch cord da cor laranja podemos enviar n seguintes cores disponíveis cor amarelo ou na cor preta ou na cor cinza quais destas cores disponíveis podemos substituir o laranja". RESPOSTA:"o patch cord CAT 5E referente ao item 5 do lote 6, caso não tenha disponibilidade no mercado para fornecimento do item na cor Laranja, o mesmo pode ser fornecido na cor cinza."</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
- ata_homologacao_processo_249_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10697/download;
  edital_processo_249_2021_rp_materiais_de_rede_logica_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10541/download;
  proposta_documentacao_licitanteF000402_processo249_2021_lote_4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10635/download;
  proposta_documentacao_licitanteF0001617_processo249_2021_lote_16.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10636/download;
  proposta_documentacao_licitanteF317F582_F615_F777_F885_F981_F1002_F1161_F1272F1337_F1498_F1501_processo249_2021_lotes_3_5_6_7_8_9_10_11_12_13_14_15.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10631/download;
  proposta_documentacao_licitanteF000182F000259_processo249_2021_lotes_1e_2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10628/download;
+ ata_homologacao_processo_249_2021.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10697/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CABOS DE REDE CAT 5E UTP/CM (AZUL) </t>
   </si>
   <si>
     <t>97.295,00</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS DE REDE CAT 5E UTP/LSZH (VERDE) </t>
   </si>
   <si>
     <t>65.787,90</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS DE REDE CAT 6 UTP/LSZH </t>
   </si>
   <si>
     <t xml:space="preserve">MULTIREDE DISTRIBUIDORA LTDA </t>
   </si>
   <si>
     <t>66.000,00</t>
   </si>
   <si>
     <t xml:space="preserve">CABOS DE REDE CAT 6A </t>
@@ -4808,72 +4808,72 @@
   <si>
     <t>5.810.807,00</t>
   </si>
   <si>
     <t>01-12-2020 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0032817/2020-21 Recebimento das propostas: até às 10 horas do dia 16/12/2020. Início da disputa de preços: às 10 horas do dia 16/12/2020. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 30 de novembro de 2020. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 03-12-2020 ESCLARECIMENTOS Segue(m) resposta(s) do setor técnico (Gabinete de Segurança Institucional - GSI) ao(s) pedido(s) de esclarecimento(s) apresentado(s) por por interessado em participar do lote X ou único (descrição do lote) do processo licitatório em epígrafe: 1) Questionamento: ?Informamos que a Telematica Sistemas Inteligentes Ltda, é fabricante no mercado nacional e internacional de Software e Hardware de controle de acesso , segurança e CFTV a mais de 40 anos de mercado, e que mantem fornecimentos e contratos com diversos órgão públicos e privado com projetos com solução de controle de acesso de veículos, pessoas e CFTV. Viemos informar que o edital 319/2020 está exigindo que os equipamentos tenha integração com o software acesso W-Access Versão 4.112.,. Está exigência esta cerceando o direto da participação tanto da nossa empresa como das demais empresas renomadas no mercado, assim prejudicando uma proposta mais vantajosa para o órgão publico, gerando tratamento diferenciado entre um licitante e outro, sendo aquele que já tem tal integração do software , contrariando os preceitos da administração publica. A maioria dos fabricantes de Softwares de Controle de acesso e hardware não disponibiliza tal integração a não se que seja um distribuidor ou revendedor do produto especifico. Podemos ofertar o nosso produto hardware, catracas , controladoras , com o nosso software que ´´e ilimitado de licenças de controle de acesso sem gerar nenhum custo ao órgão? Qual é a justificativa deste órgão em relação a necessidade de não poder trocar este software, caso não seja aceito outro software. Qual é o parque de equipamentos catracas e controle de acesso de porta instalados nas localidades , visto que consta alguns tipos de catracas , marca Henry, Control ?id . etc. Em relação a manutenção corretiva dos equipamentos legados , caso a empresa seja vencedora, poderá substituir as mesmas sem custo adicional ao órgão? , informar quantidade de equipamentos legado.? 1) Resposta: ?Atualmente a PGJ conta com uma licença do software W-acess com as seguintes configurações/permissão: Edição: Enterprise Cartões: 26000 Conexões simultâneas: 42 Leitoras: 98 Biometria (Impressões digitais): Griaule, ZK Leitoras biométricas de impressão digital: 80 Sensores e Relés: 10 Câmeras CFTV: 10 Câmeras para reconhecimento facial: 26 Câmeras LPR: 2 REST API; Múltiplos Tipos de Usuário; Escolta e Revista Aleatória; Partições O software de controle de acesso está em perfeito funcionamento há mais de dois anos, integrando cancelas, catracas, leitoras biométricas, leitoras faciais, câmeras LPR e outros equipamentos, sendo estes equipamentos das marcas Zkteco, Wolpac, Hikivison Wellcare, control id e outras. Sendo assim informo que o Software W-access não é um software que trabalha com marcas específicas, ou seja, não há um direcionamento para um fabricante, mas sim para equipamentos que sejam compatíveis com o software em operação. Informamos ainda, que mesmo que a empresa forneça todas as licenças já existentes, mude todos os hardware existentes, ainda assim não haveria vantajosidade na proposta pois haverá vários custos diretos e indiretos como: treinamento de vigilantes, porteiros, recepcionistas e administradores do software, tempo gasto para implantação de novo software, gastos relativos a horas técnicas dos administradores do banco de dados e informática pois o banco de dados do software é integrado ao nosso software e todas as outras dificuldades já enfrentadas na implantação do software atual. Desta forma, mantemos o entendimento que somente serão aceitos produtos que sejam integrados ao software W-acess.? 2) Questionamento: ?Em relação a infraestrutura das localidades de instalação das catracas ,controladoras e etc: , infra seca, tubulações, cabo de dados e elétrica, já estarão disponíveis no local para instalação dos equipamentos?? 2) Resposta: ?Caberá a contratada realizar a instalação dos equipamentos inclusive infra estrutura do ponto de instalação até ao ponto de rede de dados e energia mais próximo.? ----------------------------- 10-12-2020 ESCLARECIMENTOS Segue(m) resposta(s) do setor técnico (Gabinete de Segurança Institucional - GSI) ao(s) pedido(s) de esclarecimento(s) apresentado(s) por essa empresa referente ao processo licitatório em epígrafe: 1) Questionamento: ?- Ponto a esclarecer: 01 catraca eletrônica tipo flap com duas vias de passagem com barreiras - Pergunta: Podemos ofertar catracas atendendo toda a especificação, com bandeira de acrílico e do tipo swing?? 1) Resposta: ?O caderno de especificação é claro a especificar o equipamento a ser adquirido citando além de todas as especificações necessárias o item copiado abaixo: "Portas de vidro temperado de 12 mm, translúcido, deslizantes, em formato de asa de anjo, com acionamento motorizado", portanto, a "bandeira de acrílico e do tipo swing", não atende à especificação.? Informo que os equipamentos deverão atender a todas as especificações constantes no edital, não serão aceitos equipamentos com especificações diferentes do edital.? ----------------------------- 21-01-2021 HOMOLOGAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0032817/2020-21 Homologo o resultado do julgamento deste processo, no qual foi vencedor e adjudicatário o licitante: Lote 1 (único): PROTECH TECNOLOGIA EM PROTEÇÃO E AUTOMAÇÃO LTDA. CNPJ 24.904.641/0001-39 Valor (total) adjudicado: R$ 5.810.807,04 (cinco milhões oitocentos e dez mil oitocentos e sete reais e quatro centavos) Belo Horizonte, 20 de janeiro de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 11-01-2022 ANULAÇÃO PARCIAL DECISÃO ADMINISTRATIVA Em observância ao processo eletrônico nº 5023448-70.2021.8.13.0024 e nos termos da Sentença Judicial (2262385) que ratifica a liminar concedida e CONCEDE "A SEGURANÇA, nos moldes da Lei nº 12.016/09, pleiteada por ROCHET TEC SISTEMAS ELETRÔNICOS LTDA. contra ato do PROCURADOR-GERAL DE JUSTIÇA ADJUNTO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS, anulando o julgamento procedido pela Autoridade Coatora, reconhecendo que a proposta da empresa litisconsorte não atendeu às especificações técnicas do edital e, em consequência, não deveria ter sido aprovada, devendo ser dado prosseguimento ao certame." , DETERMINO a anulação da adjudicação (0771435) e da homologação (0779104) do Pregão Eletrônico nº 319/2020 e o prosseguimento do certame em referência. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo ----------------------------- 27-01-2022 COMUNICAÇÃO Ato de Desclassificação Com fundamento na sentença judicial (doc SEi n. 2262385) que concedeu a segurança nos autos do Mandado de Segurança n. 5023448-70.2021.8.13.0024, e na decisão doc SEi n. 2262394 proferida pelo i. Procurador-Geral de Justiça Adjunto Administrativo, Sr. Márcio Gomes de Souza, procedo à DESCLASSIFICAÇÃO da licitante Protech Tecnologia em Proteção e Automação Ltda. ME (F000179). Belo Horizonte - MG, 26 de janeiro de 2022 Pedro Brito Candido Ferreira Pregoeiro MPMG ----------------------------- 31-01-2022 COMUNICAÇÃO Ato de convocação para apresentação de proposta Sr. Licitante ROCKET-TEC SISTEMAS ELETRONICOS LTDA ?EPP (F000114), tendo em vista a desclassificação da licitante Protech Tecnologia em Proteção e Automação Ltda. ME (F000179), requeiro ao sr. o envio da proposta com o seu melhor valor. Considerando que o último lance apresentado pelo sr. ultrapassou o preço de referência do lote, que atualizado de acordo com a variação do IPCA, perfaz o montante de R$ R$ 6.755.874,84 (seis milhões, setecentos e cinquenta e cinco mil, oitocentos e setenta e quatro reais e oitenta e quatro centavos), informo que, com base no item 9.4.2 do edital, deve ser apresentada proposta com valor igual ou inferior ao informado, sob pena da Administração decidir pela não contratação. Ademais, segue em anexo documento contendo os valores unitários de referência para cada item do lote. Juntamente com a proposta, deverá ser encaminhado o CONTRATO SOCIAL, ESTATUTO OU DOCUMENTO DE CONSTITUIÇÃO DA EMPRESA QUE CONTENHA A IDENTIFICAÇÃO DOS SÓCIOS MAJORITÁRIOS; DOCUMENTO DE IDENTIFICAÇÃO DO REPRESENTANTE DA EMPRESA E PROCURAÇÃO (SE NECESSÁRIA), E DECLARAÇÃO DE REGULARIDADE (ANEXO IV DO EDITAL). O prazo para o encaminhamento da proposta é de prazo de 4 (quatro) horas, portanto até às 19:45 h da data de hoje (31/01/2022). ATENÇÃO: A PROPOSTA DEVERÁ SEGUIR O MODELO CONSTANTE DO ANEXO II DO EDITAL. Belo Horizonte - MG, 31 de janeiro de 2022 Pedro Brito Candido Ferreira Pregoeiro MPMG ----------------------------- 04-02-2022 COMUNICAÇÃO Ato de Aceitação da Proposta e Requisição dos Documentos de Habilitação Informo que a PROPOSTA do licitante Rocket-Tec Sistemas Eletrônicos Ltda-EPP (F000114) foi analisada tecnicamente pelo servidor Samuel Márcio da Luz, representando o setor técnico (Gabinete de Segurança e Inteligência - GSI), que opinou pela sua aprovação. Sendo assim, declaro que a proposta foi aceita. Em continuidade, requeiro ao licitante Rocket-Tec Sistemas Eletrônicos Ltda-EPP (F000114) o envio por e-mail (pbferreira@mpmg.mp.br) da documentação de habilitação arrolada no Anexo III do Edital. O prazo para o envio da documentação se encerra às 17 h do dia 07/02/2022. Pedro Brito Candido Ferreira Pregoeiro MPMG ----------------------------- 10-02-2022 COMUNICAÇÃO Ato de Habilitação e Abertura de Prazo Recursal - Informo que a documentação de habilitação do licitante Rocket-Tec Sistemas Eletrônicos Ltda-EPP (F000114) foi analisada tecnicamente pelo servidor Samuel Márcio da Luz, representando o setor técnico (Gabinete de Segurança e Inteligência - GSI), que opinou pela sua aprovação. Ademais, o balanço patrimonial foi analisado pela Assessoria Contábil e Financeira à Licitação, através da servidora Margareth Sanavia, que opinou pela habilitação do licitante Rocket-Tec Sistemas Eletrônicos Ltda-EPP (F000114).oSendo assim, habilito o licitante Rocket-Tec Sistemas Eletrônicos Ltda-EPP (F000114) e a declaro vencedor do presente certame. Considerando que foram disponibilizadas, após seu recebimento, no site deste Órgão, para consulta dos interessados, a proposta comercial e a documentação de habilitação apresentadas pelo licitante F000114, está aberto a partir deste momento o prazo de 01 (um) dia útil, para eventual manifestação de intenção de recurso (início no dia 10/02/2022 e final no dia 11/02/2022). Caso algum dos licitantes manifeste a intenção de recorrer, o prazo para a apresentação de razões de recurso será de 3 (três) dias úteis, com início no dia 14/02/2022 e final no dia 16/02/2022; ato contínuo, o prazo de apresentação de contrarrazões, também de 3 (três) dias úteis, terá início no dia 17/02/2022 e final no dia 21/02/2022, conforme disposto no art. 44 do Decreto Estadual n. 48.012/2020. Pedro Brito Candido Ferreira Pregoeiro MPMG ----------------------------- 21-02-2022 COMUNICAÇÃO Prezados licitantes, informo que foram recebidas tempestivamente as razões de recurso por parte da licitante F000179 (Protech Tecnologia em Proteção e Automação Ltda. ME) - dia 16/02/2022 -, assim como as contrarrazões por parte da licitante F000114 (Rocket-Tec Sistemas Eletrônicos Ltda) - dia 21/02/2022. Ademais, a previsão para a divulgação da decisão do recurso será dia 07/03/2022. As citadas peças processuais foram encaminhadas para os e-mails dos licitantes e estão disponíveis para consulta no site institucional do MPMG. ----------------------------- 04-03-2022 RESULTADO DE JULGAMENTO DE RECURSO E COMUNICAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0032817/2020-21 Recorrente: PROTECH TECNOLOGIA EM PROTEÇÃO E AUTOMAÇÃO LTDA Recorrido: ROCKET-TEC SISTEMA ELETRÔNICOS LTDA-EPP Síntese da decisão: ?Conheço do recurso interposto pela licitante PROTECH TECNOLOGIA EM PROTEÇÃO E AUTOMAÇÃO LTDA, eis que próprio e tempestivo. No mérito, decido pelo provimento parcial, com base na fundamentação constante do parecer de lavra do i. Pregoeiro. Belo Horizonte/MG, 4 de março de 2022. MÁRCIO GOMES DE SOUZA Procurador-Geral de Justiça Adjunto Administrativo? A íntegra da decisão encontra-se disponível nos autos do processo licitatório e no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9h às 18h, pelos telefones (31) 3330-8128 e 3330-8129, e-mail dgcl@mpmg.mp.br. Belo Horizonte, 04 de março de 2021. Pedro Brito Candido Ferreira Pregoeiro MPMG ----------------------------- 04-03-2022 COMUNICAÇÃO Ato de Desclassificação Com fundamento na decisão doc. SEi n. 2527468, a qual deu provimento parcial ao recurso interposto pela licitante Protech Tecnologia em Proteção e Automação Ltda. ME (F000179) (Doc. SEi. n. 2456470), procedo à DESCLASSIFICAÇÃO da licitante Rocket-Tec Sistemas Eletrônicos Ltda (F000114). ----------------------------- 07-03-2022 COMUNICAÇÃO Ato de convocação para apresentação de proposta Sr(a). Representante da Licitante VELTI SISTEMAS E EQUIPAMENTOS LTDA. (F000123), Tendo em vista a desclassificação da licitante Rocket-Tec Sistemas Eletrônicos Ltda. (F000114), requeiro a vossa senhoria o envio da proposta com o seu melhor valor. Considerando que o último lance apresentado pela VELTI ultrapassou o preço de referência do lote, que atualizado de acordo com a variação do IPCA, perfaz o montante de R$6.755.874,84 (seis milhões, setecentos e cinquenta e cinco mil, oitocentos e setenta e quatro reais e oitenta e quatro centavos), informo que, com base no item 9.4.2 do edital, deve ser apresentada proposta com valor igual ou inferior ao informado, sob pena da Administração decidir pela não contratação. Ademais, segue em anexo documento contendo os valores unitários de referência para cada item do lote. Juntamente com a proposta, deverá ser encaminhado o CONTRATO SOCIAL, ESTATUTO OU DOCUMENTO DE CONSTITUIÇÃO DA EMPRESA QUE CONTENHA A IDENTIFICAÇÃO DOS SÓCIOS MAJORITÁRIOS; DOCUMENTO DE IDENTIFICAÇÃO DO REPRESENTANTE DA EMPRESA E PROCURAÇÃO (SE NECESSÁRIA), E DECLARAÇÃO DE REGULARIDADE (ANEXO IV DO EDITAL). O prazo para o encaminhamento da proposta é de 4 (quatro) horas contadas do recebimento deste e-mail. ATENÇÃO: A PROPOSTA DEVERÁ SEGUIR O MODELO CONSTANTE DO ANEXO II DO EDITAL. Belo Horizonte - MG, 07 de março de 2022 Dariana Ruiz Pregoeira ----------------------------- 08-03-2022 HOMOLOGAÇÃO - FRACASSADO D E S P A C H O H O M O L O G A T Ó R I O Ref.: Processo Licitatório nº 319/2020 - SEI nº 19.16.3900.0032817/2020-21 Objeto: Aquisição e instalação de sistema de controle de acesso veicular e de pessoas para uso em sedes diversas do Ministério Público do Estado de Minas Gerais contemplando a manutenção preventiva e corretiva do sistema (itens de software e hardware), com cobertura total de peças, pelo período de 24 (vinte e quatro) meses. No exercício das atribuições conferidas pela Lei Complementar Estadual nº 34, de 12.09.1994, publicada em 13.09.1994, e nos termos da Lei Federal nº 8.666, de 21.06.1993, e suas alterações, HOMOLOGO o resultado do processo licitatório em referência como FRACASSADO, por não ter restado proposta classificada para atendimento ao seu objeto. Belo Horizonte - MG, 08 de março de 2022 Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  ata_homologacao_processo319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10076/download;
  proposta_data_atualiz_licitanteF000179_processo319_2020_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10072/download;
  Decisao_Recurso_Rocket-Tec_Proposta_Documento_Habilita??o_Pedro_PL_319_2020_SCPL.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10067/download;
  pl319_pe_2020_pc115_2020_sistema_acesso_veicular_GSI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/9918/download;
  Caderno_de_especificacoes_tecnicas_controle_de_acesso_atualizado_22.09.20_atualizado__1_.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/9919/download;
  Planilha_Controle_de_acesso___Demanda__2_ (1).xlsx : https://transparencia.mpmg.mp.br/licitacao/arquivo/9920/download;
  Layout_a?o_inox_detalhamento.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/9925/download;
  proposta3_licitanteF000179_processo319_2020_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10011/download;
  Declaracao_SistemaWAcess_licitanteF000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10019/download;
  proposta_licitanteF000179_processo319_2020_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10000/download;
  proposta1_licitanteF000179_processo319_2020_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10008/download;
  Proposta.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10009/download;
  proposta2_licitanteF000179_processo319_2020_lote1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10010/download;
  Documentos_Habilitacao_F000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10013/download;
  razoes_de_recurso_licitante_rocket_tec_processo319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10035/download;
  contrarrazoes_de_recurso_licitante_protech_processo319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10045/download;
- SEI_MPMG - 2548081 - Despacho Homologat?rio.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10956/download;
-[...6 lines deleted...]
- Ato de Desclassifica??o Rocket.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10947/download;
+ DOCSPR~1.ZIP : https://transparencia.mpmg.mp.br/licitacao/arquivo/10906/download;
+ docs2prop_licitanteF000114_Rocket-Tec_pl319.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/10907/download;
+ Email_prop_licitanteF000114_Rocket-Tec_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10908/download;
+ convoca?ao_Rocket-Tec_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10902/download;
+ proposta_licitanteF000114_Rocket-Tec_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10904/download;
+ docs1prop_licitanteF000114_Rocket-Tec_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10905/download;
+ desclassificacao_protech_F000179_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10896/download;
  E-mail Convoca??o Velti PL 319.20.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10951/download;
  E-mail_Resposta Velti_Convoca??o_apresenta??o_proposta.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10954/download;
  Ato_Convoca??o_Velti_F000123_PL319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10952/download;
  SEI_MPMG - 2547710 - Despacho Desclassifica??o Velti.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10955/download;
+ SEI_MPMG - 2548081 - Despacho Homologat?rio.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10956/download;
+ E-mail licitantes Comunica Resultado PL 319.20.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10957/download;
+ contrarrazoes_rockettec_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10944/download;
+ E-mail_balanco_patrimonial_rockettec_F000114_pe_pl_319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10945/download;
+ Decisao_Recurso_Protech_F000179_pe_rp_pl319_2020-MERGED.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10946/download;
+ Ato de Desclassifica??o Rocket.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10947/download;
  CRC_transp_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10927/download;
  habilitacao_prazo_recursal_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10928/download;
  e-mail_manifestacao_intencao_de_recurso_F000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10929/download;
- Email_prop_licitanteF000114_Rocket-Tec_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10908/download;
-[...5 lines deleted...]
- desclassificacao_protech_F000179_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10896/download;
+ razoes_recurso_protech_F000179_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10939/download;
+ E-mail_razoes_de_recurso_protech_F000179_pe_pl_319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10936/download;
  docs_hab_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10919/download;
  E-mail_docs_hab_rocket_F000114.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10920/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 318 / 2020</t>
   </si>
   <si>
     <t>24/11/2020</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS para aquisição de álcool em gel, máscaras de tecido, protetores faciais e termômetros infravermelhos digitais, destinados a suprir as necessidades das unidades do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">ÁLCOOL EM GEL REGIÃO CENTRAL </t>
   </si>
   <si>
     <t xml:space="preserve">Anulado </t>
   </si>
   <si>
     <t>24-11-2020 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0009121/2020-98 Recebimento das propostas: até às 10 horas do dia 11/12/2020. Início da disputa de preços: às 10 horas do dia 11/12/2020. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8128 e 3330-8129, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 23 de novembro de 2020. Dariana Augusta de Toledo Patrocínio Ruiz Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 31-03-2021 ANULAÇÃO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3900.0009121/2020-98 A Procuradoria-Geral de Justiça do Estado de Minas Gerais comunica a ANULAÇÃO DO PROCESSO LICITATÓRIO Nº 318/2020. Motivo: reconhecimento de vício de legalidade em exigência editalícia contida no subitem ?4.2? da Relação de Documentos Exigidos, conforme decisão disponibilizada abaixo. Prazo para manifestação: 5 (cinco) dias úteis, nos termos do art. 49, § 3º c/c art. 109, I, ?c?, da Lei n.º 8.666/93. Oportuna e possivelmente, será publicada nova licitação com o mesmo objeto. Demais informações: de 2ª a 6ª feira, das 9 às 18 h, pelos telefones (31) 3330-8128 e 3330-8129, e-mail dgcl@mpmg.mp.br, e através do site www.mpmg.mp.br. Belo Horizonte, 29 de março de 2021. Márcio Gomes de Souza Procurador-Geral de Justiça Adjunto Administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
@@ -5038,51 +5038,51 @@
   <si>
     <t>669,00</t>
   </si>
   <si>
     <t xml:space="preserve">TAPETE </t>
   </si>
   <si>
     <t xml:space="preserve">SOFÁ PARA ESCRITÓRIO </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 16/06/2026</t>
+    <t>Data da última atualização: 18/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5460,51 +5460,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10797/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10720/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10618/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10678/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10659/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10621/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10620/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10624/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10642/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10623/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10619/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10615/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10626/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10684/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10590/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10708/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10538/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10603/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10519/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10683/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10544/download" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10932/download" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10948/download" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10523/download" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10609/download" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10596/download" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10541/download" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10403/download" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10484/download" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10438/download" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10448/download" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10284/download" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10270/download" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10306/download" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10459/download" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10434/download" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10209/download" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10367/download" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10369/download" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10267/download" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10389/download" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10208/download" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10387/download" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10212/download" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10198/download" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10259/download" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10157/download" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10155/download" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10131/download" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10156/download" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10129/download" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10171/download" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10086/download" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10082/download" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9873/download" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9832/download" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9883/download" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9870/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10797/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10720/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10618/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10678/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10659/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10621/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10620/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10624/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10642/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10623/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10619/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10615/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10626/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10684/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10590/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10708/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10538/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10603/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10519/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10683/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10544/download" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10895/download" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10948/download" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10523/download" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10609/download" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10596/download" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10541/download" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10403/download" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10484/download" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10438/download" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10448/download" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10284/download" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10270/download" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10306/download" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10459/download" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10434/download" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10209/download" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10367/download" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10369/download" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10267/download" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10389/download" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10208/download" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10387/download" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10212/download" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10198/download" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10259/download" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10157/download" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10155/download" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10131/download" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10156/download" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10129/download" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10171/download" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10086/download" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10082/download" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9873/download" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9832/download" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9883/download" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/9870/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z677"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>