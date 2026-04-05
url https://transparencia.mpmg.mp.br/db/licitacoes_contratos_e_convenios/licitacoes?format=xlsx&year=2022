--- v1 (2026-02-14)
+++ v2 (2026-04-05)
@@ -5569,51 +5569,51 @@
  Ato_Convoca??o_Velti_F000123_PL319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10952/download;
  E-mail_Resposta Velti_Convoca??o_apresenta??o_proposta.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10954/download;
  SEI_MPMG - 2547710 - Despacho Desclassifica??o Velti.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10955/download;
  CRC_transp_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10927/download;
  e-mail_manifestacao_intencao_de_recurso_F000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10929/download;
  habilitacao_prazo_recursal_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10928/download;
  E-mail_razoes_de_recurso_protech_F000179_pe_pl_319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10938/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 14/02/2026</t>
+    <t>Data da última atualização: 05/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>