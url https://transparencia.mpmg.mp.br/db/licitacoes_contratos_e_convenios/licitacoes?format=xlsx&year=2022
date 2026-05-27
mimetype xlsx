--- v2 (2026-04-05)
+++ v3 (2026-05-27)
@@ -12,51 +12,54 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1395">
+  <si>
+    <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
+  </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2022</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
@@ -5569,51 +5572,51 @@
  Ato_Convoca??o_Velti_F000123_PL319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10952/download;
  E-mail_Resposta Velti_Convoca??o_apresenta??o_proposta.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10954/download;
  SEI_MPMG - 2547710 - Despacho Desclassifica??o Velti.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10955/download;
  CRC_transp_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10927/download;
  e-mail_manifestacao_intencao_de_recurso_F000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10929/download;
  habilitacao_prazo_recursal_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10928/download;
  E-mail_razoes_de_recurso_protech_F000179_pe_pl_319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10938/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 05/04/2026</t>
+    <t>Data da última atualização: 27/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5683,54 +5686,54 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5999,51 +6002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11930/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11785/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12601/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11809/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11833/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12062/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11679/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11672/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12041/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12020/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11624/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11744/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11796/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11769/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11542/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11535/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11537/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11946/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11602/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11522/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11743/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11814/download" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11671/download" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11767/download" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11839/download" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11573/download" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11608/download" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11641/download" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11752/download" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11969/download" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11442/download" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11594/download" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12044/download" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11480/download" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11582/download" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11586/download" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11513/download" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11510/download" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11791/download" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11877/download" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11652/download" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/12163/download" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11536/download" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11935/download" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11616/download" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11456/download" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11919/download" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11830/download" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11612/download" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11433/download" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11467/download" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11376/download" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11451/download" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11457/download" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11362/download" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11392/download" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11386/download" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11590/download" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11453/download" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11655/download" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11509/download" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11416/download" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11302/download" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11370/download" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11117/download" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11226/download" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11253/download" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11186/download" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11180/download" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11359/download" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11287/download" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11129/download" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11169/download" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11209/download" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11403/download" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11061/download" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11463/download" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11127/download" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11060/download" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11101/download" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11079/download" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11198/download" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10999/download" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11143/download" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11024/download" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11021/download" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11018/download" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11096/download" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11082/download" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11019/download" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11225/download" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10965/download" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10968/download" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10982/download" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10967/download" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10909/download" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/11093/download" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10659/download" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10684/download" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10708/download" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10683/download" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10895/download" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/10948/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z457"/>
+  <dimension ref="A1:Z458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -6053,20389 +6056,20395 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="M7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="4" t="s">
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="32">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="G8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="I8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="J8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="4"/>
-[...3 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="K8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="158.57142857143">
-[...9 lines deleted...]
-      <c r="D9" s="8" t="s">
+    <row r="9" spans="1:26" customHeight="1" ht="1878.2857142857">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="D9" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F9" s="5">
         <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E10" s="8"/>
+    <row r="10" spans="1:26" customHeight="1" ht="158.57142857143">
+      <c r="A10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F10" s="5">
         <v>1</v>
       </c>
       <c r="G10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="M10" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H10" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M10" s="5"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="475.28571428571">
-[...14 lines deleted...]
-      </c>
+    <row r="11" spans="1:26" customHeight="1" ht="30">
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
       <c r="F11" s="5">
         <v>1</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="82">
-[...4 lines deleted...]
-      <c r="E12" s="8"/>
+    <row r="12" spans="1:26" customHeight="1" ht="475.28571428571">
+      <c r="A12" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="M12" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="H12" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M12" s="5"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="125">
-[...4 lines deleted...]
-      <c r="E13" s="8"/>
+    <row r="13" spans="1:26" customHeight="1" ht="82">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
       <c r="F13" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="H13" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K13" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="80">
-[...4 lines deleted...]
-      <c r="E14" s="8"/>
+    <row r="14" spans="1:26" customHeight="1" ht="125">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
       <c r="F14" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G14" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="H14" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K14" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="115">
-[...4 lines deleted...]
-      <c r="E15" s="8"/>
+    <row r="15" spans="1:26" customHeight="1" ht="80">
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
       <c r="F15" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G15" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K15" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="437.28571428571">
-      <c r="A16" s="7" t="s">
+    <row r="16" spans="1:26" customHeight="1" ht="115">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="5">
+        <v>5</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K16" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="154.42857142857">
-[...12 lines deleted...]
-      <c r="E17" s="8" t="s">
+    <row r="17" spans="1:26" customHeight="1" ht="437.28571428571">
+      <c r="A17" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F17" s="5">
         <v>1</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L17" s="5" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E18" s="8"/>
+    <row r="18" spans="1:26" customHeight="1" ht="154.42857142857">
+      <c r="A18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F18" s="5">
         <v>1</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="I18" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="J18" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M18" s="5"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="1656.4285714286">
-[...14 lines deleted...]
-      </c>
+    <row r="19" spans="1:26" customHeight="1" ht="50">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
       <c r="F19" s="5">
         <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="234.71428571429">
-[...12 lines deleted...]
-      <c r="E20" s="8" t="s">
+    <row r="20" spans="1:26" customHeight="1" ht="1656.4285714286">
+      <c r="A20" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F20" s="5">
         <v>1</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L20" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="414.57142857143">
-[...13 lines deleted...]
-        <v>20</v>
+    <row r="21" spans="1:26" customHeight="1" ht="234.71428571429">
+      <c r="A21" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F21" s="5">
         <v>1</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L21" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="294.14285714286">
-[...12 lines deleted...]
-      <c r="E22" s="8" t="s">
+    <row r="22" spans="1:26" customHeight="1" ht="414.57142857143">
+      <c r="A22" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F22" s="5">
         <v>1</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="5" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E23" s="8"/>
+    <row r="23" spans="1:26" customHeight="1" ht="294.14285714286">
+      <c r="A23" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F23" s="5">
         <v>1</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H23" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="M23" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I23" s="5" t="s">
-[...9 lines deleted...]
-      <c r="M23" s="5"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E24" s="8"/>
+    <row r="24" spans="1:26" customHeight="1" ht="30">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
       <c r="F24" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G24" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="5" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E25" s="8"/>
+    <row r="25" spans="1:26" customHeight="1" ht="44">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
       <c r="F25" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G25" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J25" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="H25" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K25" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E26" s="8"/>
+    <row r="26" spans="1:26" customHeight="1" ht="32">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
       <c r="F26" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E27" s="8"/>
+    <row r="27" spans="1:26" customHeight="1" ht="35">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
       <c r="F27" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G27" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J27" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="H27" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E28" s="8"/>
+    <row r="28" spans="1:26" customHeight="1" ht="34">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
       <c r="F28" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G28" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J28" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H28" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K28" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E29" s="8"/>
+    <row r="29" spans="1:26" customHeight="1" ht="44">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
       <c r="F29" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G29" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J29" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="H29" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="52">
-[...4 lines deleted...]
-      <c r="E30" s="8"/>
+    <row r="30" spans="1:26" customHeight="1" ht="35">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
       <c r="F30" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G30" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J30" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="H30" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K30" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="56">
-[...4 lines deleted...]
-      <c r="E31" s="8"/>
+    <row r="31" spans="1:26" customHeight="1" ht="52">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
       <c r="F31" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G31" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J31" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="H31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E32" s="8"/>
+    <row r="32" spans="1:26" customHeight="1" ht="56">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
       <c r="F32" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G32" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J32" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="H32" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K32" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E33" s="8"/>
+    <row r="33" spans="1:26" customHeight="1" ht="36">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
       <c r="F33" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G33" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J33" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="H33" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K33" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26" customHeight="1" ht="44">
-      <c r="A34" s="8"/>
-[...3 lines deleted...]
-      <c r="E34" s="8"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
       <c r="F34" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G34" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J34" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="H34" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K34" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26" customHeight="1" ht="44">
-      <c r="A35" s="8"/>
-[...3 lines deleted...]
-      <c r="E35" s="8"/>
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
       <c r="F35" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G35" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J35" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="H35" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K35" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="57">
-[...4 lines deleted...]
-      <c r="E36" s="8"/>
+    <row r="36" spans="1:26" customHeight="1" ht="44">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
       <c r="F36" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J36" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="H36" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K36" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E37" s="8"/>
+    <row r="37" spans="1:26" customHeight="1" ht="57">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
       <c r="F37" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G37" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J37" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="H37" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K37" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="340">
-      <c r="A38" s="7" t="s">
+    <row r="38" spans="1:26" customHeight="1" ht="34">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="5">
+        <v>15</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J38" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="B38" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K38" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="49">
-[...4 lines deleted...]
-      <c r="E39" s="8"/>
+    <row r="39" spans="1:26" customHeight="1" ht="340">
+      <c r="A39" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F39" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G39" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="M39" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="H39" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M39" s="5"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26" customHeight="1" ht="49">
-      <c r="A40" s="8"/>
-[...3 lines deleted...]
-      <c r="E40" s="8"/>
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
       <c r="F40" s="5">
         <v>2</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="165.57142857143">
-      <c r="A41" s="7" t="s">
+    <row r="41" spans="1:26" customHeight="1" ht="49">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="5">
+        <v>2</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J41" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="B41" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K41" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="53">
-[...4 lines deleted...]
-      <c r="E42" s="8"/>
+    <row r="42" spans="1:26" customHeight="1" ht="165.57142857143">
+      <c r="A42" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F42" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G42" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="M42" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="H42" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M42" s="5"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="4823.5714285714">
-      <c r="A43" s="7" t="s">
+    <row r="43" spans="1:26" customHeight="1" ht="53">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="5">
+        <v>2</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J43" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="B43" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K43" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="155">
-[...12 lines deleted...]
-      <c r="E44" s="8" t="s">
+    <row r="44" spans="1:26" customHeight="1" ht="4823.5714285714">
+      <c r="A44" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F44" s="5">
         <v>1</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J44" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L44" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="565.42857142857">
-[...12 lines deleted...]
-      <c r="E45" s="8" t="s">
+    <row r="45" spans="1:26" customHeight="1" ht="155">
+      <c r="A45" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D45" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F45" s="5">
         <v>1</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="J45" s="6" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L45" s="5" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="453.28571428571">
-[...12 lines deleted...]
-      <c r="E46" s="8" t="s">
+    <row r="46" spans="1:26" customHeight="1" ht="565.42857142857">
+      <c r="A46" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F46" s="5">
         <v>1</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L46" s="5" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="187.57142857143">
-[...12 lines deleted...]
-      <c r="E47" s="8" t="s">
+    <row r="47" spans="1:26" customHeight="1" ht="453.28571428571">
+      <c r="A47" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F47" s="5">
         <v>1</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>33</v>
+        <v>185</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>34</v>
+        <v>186</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L47" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="94">
-[...4 lines deleted...]
-      <c r="E48" s="8"/>
+    <row r="48" spans="1:26" customHeight="1" ht="187.57142857143">
+      <c r="A48" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F48" s="5">
         <v>1</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="173.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="49" spans="1:26" customHeight="1" ht="94">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
       <c r="F49" s="5">
         <v>1</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J49" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="362.57142857143">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="50" spans="1:26" customHeight="1" ht="173.57142857143">
+      <c r="A50" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>197</v>
       </c>
       <c r="F50" s="5">
         <v>1</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J50" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L50" s="5" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E51" s="8"/>
+    <row r="51" spans="1:26" customHeight="1" ht="362.57142857143">
+      <c r="A51" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F51" s="5">
         <v>1</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I51" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="M51" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="J51" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M51" s="5"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E52" s="8"/>
+    <row r="52" spans="1:26" customHeight="1" ht="32">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
       <c r="F52" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G52" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="J52" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="H52" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K52" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="60">
-[...4 lines deleted...]
-      <c r="E53" s="8"/>
+    <row r="53" spans="1:26" customHeight="1" ht="34">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
       <c r="F53" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G53" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J53" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="H53" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K53" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="65">
-[...4 lines deleted...]
-      <c r="E54" s="8"/>
+    <row r="54" spans="1:26" customHeight="1" ht="60">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
       <c r="F54" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G54" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J54" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="H54" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K54" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L54" s="5"/>
       <c r="M54" s="5"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E55" s="8"/>
+    <row r="55" spans="1:26" customHeight="1" ht="65">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
       <c r="F55" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G55" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="J55" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="H55" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K55" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="70">
-[...4 lines deleted...]
-      <c r="E56" s="8"/>
+    <row r="56" spans="1:26" customHeight="1" ht="35">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
       <c r="F56" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G56" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J56" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="H56" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K56" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="56">
-[...4 lines deleted...]
-      <c r="E57" s="8"/>
+    <row r="57" spans="1:26" customHeight="1" ht="70">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
       <c r="F57" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G57" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J57" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="H57" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K57" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="42">
-[...4 lines deleted...]
-      <c r="E58" s="8"/>
+    <row r="58" spans="1:26" customHeight="1" ht="56">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
       <c r="F58" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G58" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J58" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="H58" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K58" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E59" s="8"/>
+    <row r="59" spans="1:26" customHeight="1" ht="42">
+      <c r="A59" s="7"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
       <c r="F59" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G59" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="J59" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="H59" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K59" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E60" s="8"/>
+    <row r="60" spans="1:26" customHeight="1" ht="50">
+      <c r="A60" s="7"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
       <c r="F60" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G60" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J60" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="H60" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K60" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E61" s="8"/>
+    <row r="61" spans="1:26" customHeight="1" ht="51">
+      <c r="A61" s="7"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
       <c r="F61" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G61" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J61" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="H61" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K61" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="61">
-[...4 lines deleted...]
-      <c r="E62" s="8"/>
+    <row r="62" spans="1:26" customHeight="1" ht="50">
+      <c r="A62" s="7"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
       <c r="F62" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G62" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J62" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="H62" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K62" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E63" s="8"/>
+    <row r="63" spans="1:26" customHeight="1" ht="61">
+      <c r="A63" s="7"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
       <c r="F63" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G63" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J63" s="6" t="s">
         <v>231</v>
       </c>
-      <c r="H63" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K63" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="57">
-[...4 lines deleted...]
-      <c r="E64" s="8"/>
+    <row r="64" spans="1:26" customHeight="1" ht="55">
+      <c r="A64" s="7"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
       <c r="F64" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J64" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="H64" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K64" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E65" s="8"/>
+    <row r="65" spans="1:26" customHeight="1" ht="57">
+      <c r="A65" s="7"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
       <c r="F65" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G65" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J65" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="H65" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K65" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="200.85714285714">
-      <c r="A66" s="7" t="s">
+    <row r="66" spans="1:26" customHeight="1" ht="44">
+      <c r="A66" s="7"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="5">
+        <v>15</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J66" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="B66" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K66" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="394.85714285714">
-[...12 lines deleted...]
-      <c r="E67" s="8" t="s">
+    <row r="67" spans="1:26" customHeight="1" ht="200.85714285714">
+      <c r="A67" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D67" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F67" s="5">
         <v>1</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="J67" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L67" s="5" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="167.57142857143">
-[...10 lines deleted...]
-      <c r="E68" s="8" t="s">
+    <row r="68" spans="1:26" customHeight="1" ht="394.85714285714">
+      <c r="A68" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D68" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F68" s="5">
         <v>1</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
       <c r="J68" s="6" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L68" s="5" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="356.71428571429">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="69" spans="1:26" customHeight="1" ht="167.57142857143">
+      <c r="A69" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F69" s="5">
         <v>1</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="J69" s="6" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L69" s="5" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E70" s="8"/>
+    <row r="70" spans="1:26" customHeight="1" ht="356.71428571429">
+      <c r="A70" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F70" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G70" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="M70" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="H70" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M70" s="5"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E71" s="8"/>
+    <row r="71" spans="1:26" customHeight="1" ht="54">
+      <c r="A71" s="7"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
       <c r="F71" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G71" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J71" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="H71" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K71" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E72" s="8"/>
+    <row r="72" spans="1:26" customHeight="1" ht="30">
+      <c r="A72" s="7"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
       <c r="F72" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G72" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J72" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="H72" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K72" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
     <row r="73" spans="1:26" customHeight="1" ht="54">
-      <c r="A73" s="8"/>
-[...3 lines deleted...]
-      <c r="E73" s="8"/>
+      <c r="A73" s="7"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
       <c r="F73" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G73" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J73" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="H73" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K73" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="498.85714285714">
-      <c r="A74" s="7" t="s">
+    <row r="74" spans="1:26" customHeight="1" ht="54">
+      <c r="A74" s="7"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="5">
+        <v>5</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J74" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="B74" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K74" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L74" s="5"/>
+      <c r="M74" s="5"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="32.714285714286">
-[...4 lines deleted...]
-      <c r="E75" s="8"/>
+    <row r="75" spans="1:26" customHeight="1" ht="498.85714285714">
+      <c r="A75" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F75" s="5">
         <v>1</v>
       </c>
       <c r="G75" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L75" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="M75" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="H75" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M75" s="5"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="492.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="76" spans="1:26" customHeight="1" ht="32.714285714286">
+      <c r="A76" s="7"/>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
       <c r="F76" s="5">
         <v>1</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>282</v>
+        <v>34</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>283</v>
+        <v>35</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L76" s="5"/>
+      <c r="M76" s="5"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E77" s="8"/>
+    <row r="77" spans="1:26" customHeight="1" ht="492.71428571429">
+      <c r="A77" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F77" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G77" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L77" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="M77" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="H77" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M77" s="5"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
     <row r="78" spans="1:26" customHeight="1" ht="40">
-      <c r="A78" s="8"/>
-[...3 lines deleted...]
-      <c r="E78" s="8"/>
+      <c r="A78" s="7"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
       <c r="F78" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G78" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J78" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="H78" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K78" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
     <row r="79" spans="1:26" customHeight="1" ht="40">
-      <c r="A79" s="8"/>
-[...3 lines deleted...]
-      <c r="E79" s="8"/>
+      <c r="A79" s="7"/>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
       <c r="F79" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G79" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J79" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="H79" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K79" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="41">
-[...4 lines deleted...]
-      <c r="E80" s="8"/>
+    <row r="80" spans="1:26" customHeight="1" ht="40">
+      <c r="A80" s="7"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
       <c r="F80" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G80" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="J80" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="H80" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K80" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
     <row r="81" spans="1:26" customHeight="1" ht="41">
-      <c r="A81" s="8"/>
-[...3 lines deleted...]
-      <c r="E81" s="8"/>
+      <c r="A81" s="7"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
       <c r="F81" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G81" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J81" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="H81" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K81" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
     </row>
     <row r="82" spans="1:26" customHeight="1" ht="41">
-      <c r="A82" s="8"/>
-[...3 lines deleted...]
-      <c r="E82" s="8"/>
+      <c r="A82" s="7"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
       <c r="F82" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G82" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J82" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="H82" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K82" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
       <c r="Z82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E83" s="8"/>
+    <row r="83" spans="1:26" customHeight="1" ht="41">
+      <c r="A83" s="7"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
       <c r="F83" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G83" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J83" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="H83" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K83" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E84" s="8"/>
+    <row r="84" spans="1:26" customHeight="1" ht="43">
+      <c r="A84" s="7"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
       <c r="F84" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G84" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J84" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="H84" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K84" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
       <c r="Z84"/>
     </row>
     <row r="85" spans="1:26" customHeight="1" ht="35">
-      <c r="A85" s="8"/>
-[...3 lines deleted...]
-      <c r="E85" s="8"/>
+      <c r="A85" s="7"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
       <c r="F85" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G85" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J85" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="H85" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K85" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L85" s="5"/>
       <c r="M85" s="5"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
     </row>
-    <row r="86" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E86" s="8"/>
+    <row r="86" spans="1:26" customHeight="1" ht="35">
+      <c r="A86" s="7"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
       <c r="F86" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G86" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J86" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="H86" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K86" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
       <c r="Z86"/>
     </row>
     <row r="87" spans="1:26" customHeight="1" ht="34">
-      <c r="A87" s="8"/>
-[...3 lines deleted...]
-      <c r="E87" s="8"/>
+      <c r="A87" s="7"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
       <c r="F87" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G87" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="J87" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="H87" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K87" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
       <c r="Z87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E88" s="8"/>
+    <row r="88" spans="1:26" customHeight="1" ht="34">
+      <c r="A88" s="7"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
       <c r="F88" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G88" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J88" s="6" t="s">
         <v>310</v>
       </c>
-      <c r="H88" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K88" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L88" s="5"/>
       <c r="M88" s="5"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="162.85714285714">
-      <c r="A89" s="7" t="s">
+    <row r="89" spans="1:26" customHeight="1" ht="35">
+      <c r="A89" s="7"/>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="5">
+        <v>13</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J89" s="6" t="s">
         <v>312</v>
       </c>
-      <c r="B89" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K89" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L89" s="5"/>
+      <c r="M89" s="5"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="306">
-[...13 lines deleted...]
-        <v>196</v>
+    <row r="90" spans="1:26" customHeight="1" ht="162.85714285714">
+      <c r="A90" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F90" s="5">
         <v>1</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>33</v>
+        <v>317</v>
       </c>
       <c r="J90" s="6" t="s">
-        <v>34</v>
+        <v>318</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L90" s="5" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
       <c r="Z90"/>
     </row>
-    <row r="91" spans="1:26" customHeight="1" ht="88">
-[...4 lines deleted...]
-      <c r="E91" s="8"/>
+    <row r="91" spans="1:26" customHeight="1" ht="306">
+      <c r="A91" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>197</v>
+      </c>
       <c r="F91" s="5">
         <v>1</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J91" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M91" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L91" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>326</v>
+      </c>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
       <c r="Z91"/>
     </row>
     <row r="92" spans="1:26" customHeight="1" ht="88">
-      <c r="A92" s="8"/>
-[...3 lines deleted...]
-      <c r="E92" s="8"/>
+      <c r="A92" s="7"/>
+      <c r="B92" s="7"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
       <c r="F92" s="5">
         <v>1</v>
       </c>
       <c r="G92" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J92" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
       <c r="Z92"/>
     </row>
     <row r="93" spans="1:26" customHeight="1" ht="88">
-      <c r="A93" s="8"/>
-[...3 lines deleted...]
-      <c r="E93" s="8"/>
+      <c r="A93" s="7"/>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
       <c r="F93" s="5">
         <v>1</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>326</v>
+        <v>72</v>
       </c>
       <c r="J93" s="6" t="s">
-        <v>327</v>
+        <v>35</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="E94" s="8"/>
+    <row r="94" spans="1:26" customHeight="1" ht="88">
+      <c r="A94" s="7"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
       <c r="F94" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G94" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="J94" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="H94" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K94" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
     </row>
-    <row r="95" spans="1:26" customHeight="1" ht="91">
-[...4 lines deleted...]
-      <c r="E95" s="8"/>
+    <row r="95" spans="1:26" customHeight="1" ht="90">
+      <c r="A95" s="7"/>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
       <c r="F95" s="5">
         <v>2</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>329</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>326</v>
+        <v>72</v>
       </c>
       <c r="J95" s="6" t="s">
-        <v>330</v>
+        <v>35</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L95" s="5"/>
       <c r="M95" s="5"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
       <c r="Z95"/>
     </row>
-    <row r="96" spans="1:26" customHeight="1" ht="156">
-      <c r="A96" s="7" t="s">
+    <row r="96" spans="1:26" customHeight="1" ht="91">
+      <c r="A96" s="7"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="5">
+        <v>2</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="J96" s="6" t="s">
         <v>331</v>
       </c>
-      <c r="B96" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K96" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L96" s="5"/>
+      <c r="M96" s="5"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
     </row>
-    <row r="97" spans="1:26" customHeight="1" ht="959.42857142857">
-[...13 lines deleted...]
-        <v>20</v>
+    <row r="97" spans="1:26" customHeight="1" ht="156">
+      <c r="A97" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F97" s="5">
         <v>1</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>22</v>
+        <v>336</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>342</v>
+        <v>34</v>
       </c>
       <c r="J97" s="6" t="s">
-        <v>343</v>
+        <v>35</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L97" s="5" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
       <c r="Z97"/>
     </row>
-    <row r="98" spans="1:26" customHeight="1" ht="231.85714285714">
-[...12 lines deleted...]
-      <c r="E98" s="8" t="s">
+    <row r="98" spans="1:26" customHeight="1" ht="959.42857142857">
+      <c r="A98" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D98" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F98" s="5">
         <v>1</v>
       </c>
       <c r="G98" s="5" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="J98" s="6" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L98" s="5" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
       <c r="Z98"/>
     </row>
-    <row r="99" spans="1:26" customHeight="1" ht="271">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="99" spans="1:26" customHeight="1" ht="231.85714285714">
+      <c r="A99" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F99" s="5">
         <v>1</v>
       </c>
       <c r="G99" s="5" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="J99" s="6" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L99" s="5" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
       <c r="Z99"/>
     </row>
-    <row r="100" spans="1:26" customHeight="1" ht="31">
-[...4 lines deleted...]
-      <c r="E100" s="8"/>
+    <row r="100" spans="1:26" customHeight="1" ht="271">
+      <c r="A100" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F100" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G100" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J100" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L100" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="M100" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="H100" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M100" s="5"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100"/>
       <c r="R100"/>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
       <c r="Z100"/>
     </row>
-    <row r="101" spans="1:26" customHeight="1" ht="56">
-[...4 lines deleted...]
-      <c r="E101" s="8"/>
+    <row r="101" spans="1:26" customHeight="1" ht="31">
+      <c r="A101" s="7"/>
+      <c r="B101" s="7"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
       <c r="F101" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G101" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J101" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="H101" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K101" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101"/>
       <c r="R101"/>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101"/>
       <c r="Y101"/>
       <c r="Z101"/>
     </row>
-    <row r="102" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E102" s="8"/>
+    <row r="102" spans="1:26" customHeight="1" ht="56">
+      <c r="A102" s="7"/>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7"/>
       <c r="F102" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G102" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J102" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="H102" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K102" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L102" s="5"/>
       <c r="M102" s="5"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102"/>
       <c r="R102"/>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
       <c r="Y102"/>
       <c r="Z102"/>
     </row>
     <row r="103" spans="1:26" customHeight="1" ht="51">
-      <c r="A103" s="8"/>
-[...3 lines deleted...]
-      <c r="E103" s="8"/>
+      <c r="A103" s="7"/>
+      <c r="B103" s="7"/>
+      <c r="C103" s="7"/>
+      <c r="D103" s="7"/>
+      <c r="E103" s="7"/>
       <c r="F103" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G103" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J103" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="H103" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K103" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
       <c r="Z103"/>
     </row>
-    <row r="104" spans="1:26" customHeight="1" ht="77">
-[...4 lines deleted...]
-      <c r="E104" s="8"/>
+    <row r="104" spans="1:26" customHeight="1" ht="51">
+      <c r="A104" s="7"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
       <c r="F104" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G104" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J104" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="H104" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K104" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
       <c r="Z104"/>
     </row>
-    <row r="105" spans="1:26" customHeight="1" ht="69">
-[...4 lines deleted...]
-      <c r="E105" s="8"/>
+    <row r="105" spans="1:26" customHeight="1" ht="77">
+      <c r="A105" s="7"/>
+      <c r="B105" s="7"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7"/>
+      <c r="E105" s="7"/>
       <c r="F105" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G105" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J105" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="H105" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K105" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105"/>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105"/>
       <c r="X105"/>
       <c r="Y105"/>
       <c r="Z105"/>
     </row>
-    <row r="106" spans="1:26" customHeight="1" ht="76">
-[...4 lines deleted...]
-      <c r="E106" s="8"/>
+    <row r="106" spans="1:26" customHeight="1" ht="69">
+      <c r="A106" s="7"/>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
       <c r="F106" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G106" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J106" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="H106" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K106" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106"/>
       <c r="R106"/>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106"/>
       <c r="X106"/>
       <c r="Y106"/>
       <c r="Z106"/>
     </row>
-    <row r="107" spans="1:26" customHeight="1" ht="73">
-[...4 lines deleted...]
-      <c r="E107" s="8"/>
+    <row r="107" spans="1:26" customHeight="1" ht="76">
+      <c r="A107" s="7"/>
+      <c r="B107" s="7"/>
+      <c r="C107" s="7"/>
+      <c r="D107" s="7"/>
+      <c r="E107" s="7"/>
       <c r="F107" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G107" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J107" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="H107" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K107" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107"/>
       <c r="R107"/>
       <c r="S107"/>
       <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
       <c r="Y107"/>
       <c r="Z107"/>
     </row>
-    <row r="108" spans="1:26" customHeight="1" ht="89">
-[...4 lines deleted...]
-      <c r="E108" s="8"/>
+    <row r="108" spans="1:26" customHeight="1" ht="73">
+      <c r="A108" s="7"/>
+      <c r="B108" s="7"/>
+      <c r="C108" s="7"/>
+      <c r="D108" s="7"/>
+      <c r="E108" s="7"/>
       <c r="F108" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G108" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J108" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="H108" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K108" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
       <c r="Y108"/>
       <c r="Z108"/>
     </row>
     <row r="109" spans="1:26" customHeight="1" ht="89">
-      <c r="A109" s="8"/>
-[...3 lines deleted...]
-      <c r="E109" s="8"/>
+      <c r="A109" s="7"/>
+      <c r="B109" s="7"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
       <c r="F109" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G109" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J109" s="6" t="s">
         <v>379</v>
       </c>
-      <c r="H109" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K109" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
       <c r="Y109"/>
       <c r="Z109"/>
     </row>
-    <row r="110" spans="1:26" customHeight="1" ht="82">
-[...4 lines deleted...]
-      <c r="E110" s="8"/>
+    <row r="110" spans="1:26" customHeight="1" ht="89">
+      <c r="A110" s="7"/>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7"/>
+      <c r="E110" s="7"/>
       <c r="F110" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G110" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J110" s="6" t="s">
         <v>381</v>
       </c>
-      <c r="H110" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K110" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
       <c r="Z110"/>
     </row>
-    <row r="111" spans="1:26" customHeight="1" ht="83">
-[...4 lines deleted...]
-      <c r="E111" s="8"/>
+    <row r="111" spans="1:26" customHeight="1" ht="82">
+      <c r="A111" s="7"/>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+      <c r="D111" s="7"/>
+      <c r="E111" s="7"/>
       <c r="F111" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G111" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J111" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="H111" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K111" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111"/>
       <c r="Q111"/>
       <c r="R111"/>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
       <c r="Y111"/>
       <c r="Z111"/>
     </row>
-    <row r="112" spans="1:26" customHeight="1" ht="56">
-[...4 lines deleted...]
-      <c r="E112" s="8"/>
+    <row r="112" spans="1:26" customHeight="1" ht="83">
+      <c r="A112" s="7"/>
+      <c r="B112" s="7"/>
+      <c r="C112" s="7"/>
+      <c r="D112" s="7"/>
+      <c r="E112" s="7"/>
       <c r="F112" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G112" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J112" s="6" t="s">
         <v>385</v>
       </c>
-      <c r="H112" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K112" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112"/>
       <c r="R112"/>
       <c r="S112"/>
       <c r="T112"/>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112"/>
       <c r="X112"/>
       <c r="Y112"/>
       <c r="Z112"/>
     </row>
-    <row r="113" spans="1:26" customHeight="1" ht="46">
-[...4 lines deleted...]
-      <c r="E113" s="8"/>
+    <row r="113" spans="1:26" customHeight="1" ht="56">
+      <c r="A113" s="7"/>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7"/>
+      <c r="E113" s="7"/>
       <c r="F113" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G113" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J113" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="H113" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K113" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113"/>
       <c r="R113"/>
       <c r="S113"/>
       <c r="T113"/>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
       <c r="Y113"/>
       <c r="Z113"/>
     </row>
-    <row r="114" spans="1:26" customHeight="1" ht="236.71428571429">
-      <c r="A114" s="7" t="s">
+    <row r="114" spans="1:26" customHeight="1" ht="46">
+      <c r="A114" s="7"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7"/>
+      <c r="E114" s="7"/>
+      <c r="F114" s="5">
+        <v>15</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J114" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="B114" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K114" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L114" s="5"/>
+      <c r="M114" s="5"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
     </row>
-    <row r="115" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E115" s="8"/>
+    <row r="115" spans="1:26" customHeight="1" ht="236.71428571429">
+      <c r="A115" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F115" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G115" s="5" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M115" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L115" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>394</v>
+      </c>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
       <c r="Y115"/>
       <c r="Z115"/>
     </row>
-    <row r="116" spans="1:26" customHeight="1" ht="185">
-[...14 lines deleted...]
-      </c>
+    <row r="116" spans="1:26" customHeight="1" ht="30">
+      <c r="A116" s="7"/>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
       <c r="F116" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G116" s="5" t="s">
-        <v>397</v>
+        <v>158</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>152</v>
+        <v>69</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>398</v>
+        <v>34</v>
       </c>
       <c r="J116" s="6" t="s">
-        <v>399</v>
+        <v>35</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L116" s="5"/>
+      <c r="M116" s="5"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116"/>
       <c r="Q116"/>
       <c r="R116"/>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
       <c r="Y116"/>
       <c r="Z116"/>
     </row>
-    <row r="117" spans="1:26" customHeight="1" ht="108">
-[...4 lines deleted...]
-      <c r="E117" s="8"/>
+    <row r="117" spans="1:26" customHeight="1" ht="185">
+      <c r="A117" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F117" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G117" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J117" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L117" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="M117" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="H117" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M117" s="5"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117"/>
       <c r="R117"/>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
       <c r="Y117"/>
       <c r="Z117"/>
     </row>
-    <row r="118" spans="1:26" customHeight="1" ht="124">
-[...4 lines deleted...]
-      <c r="E118" s="8"/>
+    <row r="118" spans="1:26" customHeight="1" ht="108">
+      <c r="A118" s="7"/>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7"/>
+      <c r="E118" s="7"/>
       <c r="F118" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G118" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J118" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="H118" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K118" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
       <c r="Z118"/>
     </row>
-    <row r="119" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E119" s="8"/>
+    <row r="119" spans="1:26" customHeight="1" ht="124">
+      <c r="A119" s="7"/>
+      <c r="B119" s="7"/>
+      <c r="C119" s="7"/>
+      <c r="D119" s="7"/>
+      <c r="E119" s="7"/>
       <c r="F119" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G119" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J119" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="H119" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K119" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119"/>
       <c r="T119"/>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
       <c r="Y119"/>
       <c r="Z119"/>
     </row>
     <row r="120" spans="1:26" customHeight="1" ht="97">
-      <c r="A120" s="8"/>
-[...3 lines deleted...]
-      <c r="E120" s="8"/>
+      <c r="A120" s="7"/>
+      <c r="B120" s="7"/>
+      <c r="C120" s="7"/>
+      <c r="D120" s="7"/>
+      <c r="E120" s="7"/>
       <c r="F120" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G120" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J120" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="H120" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K120" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120"/>
       <c r="R120"/>
       <c r="S120"/>
       <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
       <c r="Y120"/>
       <c r="Z120"/>
     </row>
-    <row r="121" spans="1:26" customHeight="1" ht="86">
-[...4 lines deleted...]
-      <c r="E121" s="8"/>
+    <row r="121" spans="1:26" customHeight="1" ht="97">
+      <c r="A121" s="7"/>
+      <c r="B121" s="7"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="7"/>
+      <c r="E121" s="7"/>
       <c r="F121" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G121" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J121" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="H121" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K121" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L121" s="5"/>
       <c r="M121" s="5"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121"/>
       <c r="R121"/>
       <c r="S121"/>
       <c r="T121"/>
       <c r="U121"/>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
       <c r="Y121"/>
       <c r="Z121"/>
     </row>
-    <row r="122" spans="1:26" customHeight="1" ht="37">
-[...4 lines deleted...]
-      <c r="E122" s="8"/>
+    <row r="122" spans="1:26" customHeight="1" ht="86">
+      <c r="A122" s="7"/>
+      <c r="B122" s="7"/>
+      <c r="C122" s="7"/>
+      <c r="D122" s="7"/>
+      <c r="E122" s="7"/>
       <c r="F122" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G122" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J122" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="H122" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K122" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122"/>
       <c r="R122"/>
       <c r="S122"/>
       <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
       <c r="Y122"/>
       <c r="Z122"/>
     </row>
-    <row r="123" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E123" s="8"/>
+    <row r="123" spans="1:26" customHeight="1" ht="37">
+      <c r="A123" s="7"/>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
       <c r="F123" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G123" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J123" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="H123" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K123" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123"/>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
       <c r="Y123"/>
       <c r="Z123"/>
     </row>
-    <row r="124" spans="1:26" customHeight="1" ht="53">
-[...4 lines deleted...]
-      <c r="E124" s="8"/>
+    <row r="124" spans="1:26" customHeight="1" ht="50">
+      <c r="A124" s="7"/>
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
       <c r="F124" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G124" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J124" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="H124" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K124" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124"/>
       <c r="S124"/>
       <c r="T124"/>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
       <c r="Y124"/>
       <c r="Z124"/>
     </row>
-    <row r="125" spans="1:26" customHeight="1" ht="465.28571428571">
-      <c r="A125" s="7" t="s">
+    <row r="125" spans="1:26" customHeight="1" ht="53">
+      <c r="A125" s="7"/>
+      <c r="B125" s="7"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="7"/>
+      <c r="E125" s="7"/>
+      <c r="F125" s="5">
+        <v>9</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="J125" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="B125" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K125" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L125" s="5"/>
+      <c r="M125" s="5"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125"/>
       <c r="T125"/>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
       <c r="Z125"/>
     </row>
-    <row r="126" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E126" s="8"/>
+    <row r="126" spans="1:26" customHeight="1" ht="465.28571428571">
+      <c r="A126" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F126" s="5">
         <v>1</v>
       </c>
       <c r="G126" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J126" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M126" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L126" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>424</v>
+      </c>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126"/>
       <c r="R126"/>
       <c r="S126"/>
       <c r="T126"/>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
       <c r="Y126"/>
       <c r="Z126"/>
     </row>
     <row r="127" spans="1:26" customHeight="1" ht="30">
-      <c r="A127" s="8"/>
-[...3 lines deleted...]
-      <c r="E127" s="8"/>
+      <c r="A127" s="7"/>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
       <c r="F127" s="5">
         <v>1</v>
       </c>
       <c r="G127" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L127" s="5"/>
       <c r="M127" s="5"/>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127"/>
       <c r="R127"/>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
       <c r="Y127"/>
       <c r="Z127"/>
     </row>
-    <row r="128" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E128" s="8"/>
+    <row r="128" spans="1:26" customHeight="1" ht="30">
+      <c r="A128" s="7"/>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+      <c r="D128" s="7"/>
+      <c r="E128" s="7"/>
       <c r="F128" s="5">
         <v>1</v>
       </c>
       <c r="G128" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>424</v>
+        <v>34</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>425</v>
+        <v>35</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L128" s="5"/>
       <c r="M128" s="5"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128"/>
       <c r="S128"/>
       <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128"/>
       <c r="X128"/>
       <c r="Y128"/>
       <c r="Z128"/>
     </row>
-    <row r="129" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E129" s="8"/>
+    <row r="129" spans="1:26" customHeight="1" ht="39">
+      <c r="A129" s="7"/>
+      <c r="B129" s="7"/>
+      <c r="C129" s="7"/>
+      <c r="D129" s="7"/>
+      <c r="E129" s="7"/>
       <c r="F129" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G129" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="J129" s="6" t="s">
         <v>426</v>
       </c>
-      <c r="H129" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K129" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129"/>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129"/>
       <c r="X129"/>
       <c r="Y129"/>
       <c r="Z129"/>
     </row>
-    <row r="130" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E130" s="8"/>
+    <row r="130" spans="1:26" customHeight="1" ht="45">
+      <c r="A130" s="7"/>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="7"/>
+      <c r="E130" s="7"/>
       <c r="F130" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G130" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="J130" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="H130" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K130" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
       <c r="Z130"/>
     </row>
-    <row r="131" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E131" s="8"/>
+    <row r="131" spans="1:26" customHeight="1" ht="34">
+      <c r="A131" s="7"/>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
       <c r="F131" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G131" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J131" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="H131" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K131" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L131" s="5"/>
       <c r="M131" s="5"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
       <c r="Z131"/>
     </row>
-    <row r="132" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E132" s="8"/>
+    <row r="132" spans="1:26" customHeight="1" ht="32">
+      <c r="A132" s="7"/>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
       <c r="F132" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G132" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="J132" s="6" t="s">
         <v>432</v>
       </c>
-      <c r="H132" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K132" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L132" s="5"/>
       <c r="M132" s="5"/>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
       <c r="Q132"/>
       <c r="R132"/>
       <c r="S132"/>
       <c r="T132"/>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132"/>
       <c r="X132"/>
       <c r="Y132"/>
       <c r="Z132"/>
     </row>
-    <row r="133" spans="1:26" customHeight="1" ht="37">
-[...4 lines deleted...]
-      <c r="E133" s="8"/>
+    <row r="133" spans="1:26" customHeight="1" ht="97">
+      <c r="A133" s="7"/>
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="7"/>
+      <c r="E133" s="7"/>
       <c r="F133" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G133" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J133" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="H133" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K133" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L133" s="5"/>
       <c r="M133" s="5"/>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133"/>
       <c r="S133"/>
       <c r="T133"/>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
       <c r="Y133"/>
       <c r="Z133"/>
     </row>
-    <row r="134" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E134" s="8"/>
+    <row r="134" spans="1:26" customHeight="1" ht="37">
+      <c r="A134" s="7"/>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7"/>
+      <c r="E134" s="7"/>
       <c r="F134" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G134" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J134" s="6" t="s">
         <v>437</v>
       </c>
-      <c r="H134" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K134" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L134" s="5"/>
       <c r="M134" s="5"/>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134"/>
       <c r="S134"/>
       <c r="T134"/>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134"/>
       <c r="X134"/>
       <c r="Y134"/>
       <c r="Z134"/>
     </row>
-    <row r="135" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E135" s="8"/>
+    <row r="135" spans="1:26" customHeight="1" ht="44">
+      <c r="A135" s="7"/>
+      <c r="B135" s="7"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
       <c r="F135" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G135" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J135" s="6" t="s">
         <v>439</v>
       </c>
-      <c r="H135" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K135" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L135" s="5"/>
       <c r="M135" s="5"/>
       <c r="N135"/>
       <c r="O135"/>
       <c r="P135"/>
       <c r="Q135"/>
       <c r="R135"/>
       <c r="S135"/>
       <c r="T135"/>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135"/>
       <c r="X135"/>
       <c r="Y135"/>
       <c r="Z135"/>
     </row>
     <row r="136" spans="1:26" customHeight="1" ht="34">
-      <c r="A136" s="8"/>
-[...3 lines deleted...]
-      <c r="E136" s="8"/>
+      <c r="A136" s="7"/>
+      <c r="B136" s="7"/>
+      <c r="C136" s="7"/>
+      <c r="D136" s="7"/>
+      <c r="E136" s="7"/>
       <c r="F136" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G136" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J136" s="6" t="s">
         <v>441</v>
       </c>
-      <c r="H136" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K136" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
       <c r="Z136"/>
     </row>
-    <row r="137" spans="1:26" customHeight="1" ht="3816.5714285714">
-      <c r="A137" s="7" t="s">
+    <row r="137" spans="1:26" customHeight="1" ht="34">
+      <c r="A137" s="7"/>
+      <c r="B137" s="7"/>
+      <c r="C137" s="7"/>
+      <c r="D137" s="7"/>
+      <c r="E137" s="7"/>
+      <c r="F137" s="5">
+        <v>9</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J137" s="6" t="s">
         <v>443</v>
       </c>
-      <c r="B137" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K137" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L137" s="5"/>
+      <c r="M137" s="5"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137"/>
       <c r="R137"/>
       <c r="S137"/>
       <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137"/>
       <c r="X137"/>
       <c r="Y137"/>
       <c r="Z137"/>
     </row>
-    <row r="138" spans="1:26" customHeight="1" ht="71">
-[...4 lines deleted...]
-      <c r="E138" s="8"/>
+    <row r="138" spans="1:26" customHeight="1" ht="3816.5714285714">
+      <c r="A138" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F138" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G138" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L138" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="M138" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="H138" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M138" s="5"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
       <c r="Q138"/>
       <c r="R138"/>
       <c r="S138"/>
       <c r="T138"/>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138"/>
       <c r="X138"/>
       <c r="Y138"/>
       <c r="Z138"/>
     </row>
-    <row r="139" spans="1:26" customHeight="1" ht="155.28571428571">
-      <c r="A139" s="7" t="s">
+    <row r="139" spans="1:26" customHeight="1" ht="71">
+      <c r="A139" s="7"/>
+      <c r="B139" s="7"/>
+      <c r="C139" s="7"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="5">
+        <v>2</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="J139" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="B139" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K139" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L139" s="5"/>
+      <c r="M139" s="5"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139"/>
       <c r="R139"/>
       <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139"/>
       <c r="X139"/>
       <c r="Y139"/>
       <c r="Z139"/>
     </row>
-    <row r="140" spans="1:26" customHeight="1" ht="193.71428571429">
-[...12 lines deleted...]
-      <c r="E140" s="8" t="s">
+    <row r="140" spans="1:26" customHeight="1" ht="155.28571428571">
+      <c r="A140" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D140" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F140" s="5">
         <v>1</v>
       </c>
       <c r="G140" s="5" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J140" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L140" s="5" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
       <c r="Q140"/>
       <c r="R140"/>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
       <c r="Y140"/>
       <c r="Z140"/>
     </row>
-    <row r="141" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E141" s="8"/>
+    <row r="141" spans="1:26" customHeight="1" ht="193.71428571429">
+      <c r="A141" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F141" s="5">
         <v>1</v>
       </c>
       <c r="G141" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I141" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J141" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L141" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="M141" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="J141" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M141" s="5"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
       <c r="Y141"/>
       <c r="Z141"/>
     </row>
     <row r="142" spans="1:26" customHeight="1" ht="30">
-      <c r="A142" s="8"/>
-[...3 lines deleted...]
-      <c r="E142" s="8"/>
+      <c r="A142" s="7"/>
+      <c r="B142" s="7"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="7"/>
+      <c r="E142" s="7"/>
       <c r="F142" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G142" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="J142" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="H142" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K142" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L142" s="5"/>
       <c r="M142" s="5"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
       <c r="Y142"/>
       <c r="Z142"/>
     </row>
-    <row r="143" spans="1:26" customHeight="1" ht="3250.2857142857">
-      <c r="A143" s="7" t="s">
+    <row r="143" spans="1:26" customHeight="1" ht="30">
+      <c r="A143" s="7"/>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7"/>
+      <c r="E143" s="7"/>
+      <c r="F143" s="5">
+        <v>2</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="J143" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="B143" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K143" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L143" s="5"/>
+      <c r="M143" s="5"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
       <c r="Z143"/>
     </row>
-    <row r="144" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E144" s="8"/>
+    <row r="144" spans="1:26" customHeight="1" ht="3250.2857142857">
+      <c r="A144" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F144" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G144" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="J144" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L144" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="M144" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="H144" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M144" s="5"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
       <c r="Y144"/>
       <c r="Z144"/>
     </row>
-    <row r="145" spans="1:26" customHeight="1" ht="264.42857142857">
-      <c r="A145" s="7" t="s">
+    <row r="145" spans="1:26" customHeight="1" ht="48">
+      <c r="A145" s="7"/>
+      <c r="B145" s="7"/>
+      <c r="C145" s="7"/>
+      <c r="D145" s="7"/>
+      <c r="E145" s="7"/>
+      <c r="F145" s="5">
+        <v>2</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="J145" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="B145" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K145" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L145" s="5"/>
+      <c r="M145" s="5"/>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
       <c r="Y145"/>
       <c r="Z145"/>
     </row>
-    <row r="146" spans="1:26" customHeight="1" ht="37">
-[...4 lines deleted...]
-      <c r="E146" s="8"/>
+    <row r="146" spans="1:26" customHeight="1" ht="264.42857142857">
+      <c r="A146" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F146" s="5">
         <v>1</v>
       </c>
       <c r="G146" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J146" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M146" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L146" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>484</v>
+      </c>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
       <c r="Y146"/>
       <c r="Z146"/>
     </row>
     <row r="147" spans="1:26" customHeight="1" ht="37">
-      <c r="A147" s="8"/>
-[...3 lines deleted...]
-      <c r="E147" s="8"/>
+      <c r="A147" s="7"/>
+      <c r="B147" s="7"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="7"/>
+      <c r="E147" s="7"/>
       <c r="F147" s="5">
         <v>1</v>
       </c>
       <c r="G147" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J147" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L147" s="5"/>
       <c r="M147" s="5"/>
       <c r="N147"/>
       <c r="O147"/>
       <c r="P147"/>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147"/>
       <c r="T147"/>
       <c r="U147"/>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
       <c r="Y147"/>
       <c r="Z147"/>
     </row>
-    <row r="148" spans="1:26" customHeight="1" ht="49">
-[...4 lines deleted...]
-      <c r="E148" s="8"/>
+    <row r="148" spans="1:26" customHeight="1" ht="37">
+      <c r="A148" s="7"/>
+      <c r="B148" s="7"/>
+      <c r="C148" s="7"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
       <c r="F148" s="5">
         <v>1</v>
       </c>
       <c r="G148" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>484</v>
+        <v>34</v>
       </c>
       <c r="J148" s="6" t="s">
-        <v>485</v>
+        <v>35</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
       <c r="N148"/>
       <c r="O148"/>
       <c r="P148"/>
       <c r="Q148"/>
       <c r="R148"/>
       <c r="S148"/>
       <c r="T148"/>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
       <c r="Z148"/>
     </row>
-    <row r="149" spans="1:26" customHeight="1" ht="229.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="149" spans="1:26" customHeight="1" ht="49">
+      <c r="A149" s="7"/>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
       <c r="F149" s="5">
         <v>1</v>
       </c>
       <c r="G149" s="5" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="J149" s="6" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L149" s="5"/>
+      <c r="M149" s="5"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149"/>
       <c r="R149"/>
       <c r="S149"/>
       <c r="T149"/>
       <c r="U149"/>
       <c r="V149"/>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149"/>
     </row>
-    <row r="150" spans="1:26" customHeight="1" ht="99">
-[...4 lines deleted...]
-      <c r="E150" s="8"/>
+    <row r="150" spans="1:26" customHeight="1" ht="229.71428571429">
+      <c r="A150" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F150" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G150" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J150" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L150" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="M150" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="H150" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M150" s="5"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150"/>
       <c r="T150"/>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
       <c r="Z150"/>
     </row>
-    <row r="151" spans="1:26" customHeight="1" ht="98">
-[...4 lines deleted...]
-      <c r="E151" s="8"/>
+    <row r="151" spans="1:26" customHeight="1" ht="99">
+      <c r="A151" s="7"/>
+      <c r="B151" s="7"/>
+      <c r="C151" s="7"/>
+      <c r="D151" s="7"/>
+      <c r="E151" s="7"/>
       <c r="F151" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G151" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J151" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="H151" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K151" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L151" s="5"/>
       <c r="M151" s="5"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
       <c r="Z151"/>
     </row>
-    <row r="152" spans="1:26" customHeight="1" ht="123">
-[...4 lines deleted...]
-      <c r="E152" s="8"/>
+    <row r="152" spans="1:26" customHeight="1" ht="98">
+      <c r="A152" s="7"/>
+      <c r="B152" s="7"/>
+      <c r="C152" s="7"/>
+      <c r="D152" s="7"/>
+      <c r="E152" s="7"/>
       <c r="F152" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G152" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J152" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="H152" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K152" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L152" s="5"/>
       <c r="M152" s="5"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152"/>
       <c r="T152"/>
       <c r="U152"/>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
       <c r="Z152"/>
     </row>
-    <row r="153" spans="1:26" customHeight="1" ht="96">
-[...4 lines deleted...]
-      <c r="E153" s="8"/>
+    <row r="153" spans="1:26" customHeight="1" ht="123">
+      <c r="A153" s="7"/>
+      <c r="B153" s="7"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
       <c r="F153" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G153" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J153" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="H153" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K153" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L153" s="5"/>
       <c r="M153" s="5"/>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153"/>
       <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153"/>
     </row>
-    <row r="154" spans="1:26" customHeight="1" ht="101">
-[...4 lines deleted...]
-      <c r="E154" s="8"/>
+    <row r="154" spans="1:26" customHeight="1" ht="96">
+      <c r="A154" s="7"/>
+      <c r="B154" s="7"/>
+      <c r="C154" s="7"/>
+      <c r="D154" s="7"/>
+      <c r="E154" s="7"/>
       <c r="F154" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G154" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J154" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="H154" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K154" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L154" s="5"/>
       <c r="M154" s="5"/>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
       <c r="Z154"/>
     </row>
-    <row r="155" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E155" s="8"/>
+    <row r="155" spans="1:26" customHeight="1" ht="101">
+      <c r="A155" s="7"/>
+      <c r="B155" s="7"/>
+      <c r="C155" s="7"/>
+      <c r="D155" s="7"/>
+      <c r="E155" s="7"/>
       <c r="F155" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G155" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J155" s="6" t="s">
         <v>502</v>
       </c>
-      <c r="H155" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K155" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L155" s="5"/>
       <c r="M155" s="5"/>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155"/>
       <c r="T155"/>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155"/>
     </row>
-    <row r="156" spans="1:26" customHeight="1" ht="94">
-[...4 lines deleted...]
-      <c r="E156" s="8"/>
+    <row r="156" spans="1:26" customHeight="1" ht="55">
+      <c r="A156" s="7"/>
+      <c r="B156" s="7"/>
+      <c r="C156" s="7"/>
+      <c r="D156" s="7"/>
+      <c r="E156" s="7"/>
       <c r="F156" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G156" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J156" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="H156" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K156" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L156" s="5"/>
       <c r="M156" s="5"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156"/>
       <c r="T156"/>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156"/>
     </row>
-    <row r="157" spans="1:26" customHeight="1" ht="100">
-[...4 lines deleted...]
-      <c r="E157" s="8"/>
+    <row r="157" spans="1:26" customHeight="1" ht="94">
+      <c r="A157" s="7"/>
+      <c r="B157" s="7"/>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
       <c r="F157" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G157" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J157" s="6" t="s">
         <v>506</v>
       </c>
-      <c r="H157" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K157" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L157" s="5"/>
       <c r="M157" s="5"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157"/>
       <c r="T157"/>
       <c r="U157"/>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157"/>
     </row>
-    <row r="158" spans="1:26" customHeight="1" ht="80">
-[...4 lines deleted...]
-      <c r="E158" s="8"/>
+    <row r="158" spans="1:26" customHeight="1" ht="100">
+      <c r="A158" s="7"/>
+      <c r="B158" s="7"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
       <c r="F158" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G158" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J158" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="H158" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K158" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L158" s="5"/>
       <c r="M158" s="5"/>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158"/>
       <c r="T158"/>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158"/>
     </row>
-    <row r="159" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E159" s="8"/>
+    <row r="159" spans="1:26" customHeight="1" ht="80">
+      <c r="A159" s="7"/>
+      <c r="B159" s="7"/>
+      <c r="C159" s="7"/>
+      <c r="D159" s="7"/>
+      <c r="E159" s="7"/>
       <c r="F159" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G159" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J159" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="H159" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K159" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L159" s="5"/>
       <c r="M159" s="5"/>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159"/>
       <c r="T159"/>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
       <c r="Z159"/>
     </row>
-    <row r="160" spans="1:26" customHeight="1" ht="109">
-[...4 lines deleted...]
-      <c r="E160" s="8"/>
+    <row r="160" spans="1:26" customHeight="1" ht="55">
+      <c r="A160" s="7"/>
+      <c r="B160" s="7"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7"/>
+      <c r="E160" s="7"/>
       <c r="F160" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G160" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J160" s="6" t="s">
         <v>512</v>
       </c>
-      <c r="H160" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K160" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
     </row>
-    <row r="161" spans="1:26" customHeight="1" ht="131">
-[...4 lines deleted...]
-      <c r="E161" s="8"/>
+    <row r="161" spans="1:26" customHeight="1" ht="109">
+      <c r="A161" s="7"/>
+      <c r="B161" s="7"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7"/>
+      <c r="E161" s="7"/>
       <c r="F161" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>513</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="J161" s="6" t="s">
-        <v>514</v>
+        <v>367</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L161" s="5"/>
       <c r="M161" s="5"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161"/>
       <c r="T161"/>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
       <c r="Y161"/>
       <c r="Z161"/>
     </row>
-    <row r="162" spans="1:26" customHeight="1" ht="114">
-[...4 lines deleted...]
-      <c r="E162" s="8"/>
+    <row r="162" spans="1:26" customHeight="1" ht="131">
+      <c r="A162" s="7"/>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+      <c r="D162" s="7"/>
+      <c r="E162" s="7"/>
       <c r="F162" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G162" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J162" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="H162" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K162" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L162" s="5"/>
       <c r="M162" s="5"/>
       <c r="N162"/>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162"/>
       <c r="T162"/>
       <c r="U162"/>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
       <c r="Y162"/>
       <c r="Z162"/>
     </row>
-    <row r="163" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E163" s="8"/>
+    <row r="163" spans="1:26" customHeight="1" ht="114">
+      <c r="A163" s="7"/>
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
       <c r="F163" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G163" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J163" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="H163" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K163" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L163" s="5"/>
       <c r="M163" s="5"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163"/>
       <c r="Q163"/>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163"/>
       <c r="X163"/>
       <c r="Y163"/>
       <c r="Z163"/>
     </row>
-    <row r="164" spans="1:26" customHeight="1" ht="753.14285714286">
-      <c r="A164" s="7" t="s">
+    <row r="164" spans="1:26" customHeight="1" ht="55">
+      <c r="A164" s="7"/>
+      <c r="B164" s="7"/>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7"/>
+      <c r="E164" s="7"/>
+      <c r="F164" s="5">
+        <v>15</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J164" s="6" t="s">
         <v>519</v>
       </c>
-      <c r="B164" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K164" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L164" s="5"/>
+      <c r="M164" s="5"/>
       <c r="N164"/>
       <c r="O164"/>
       <c r="P164"/>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
       <c r="U164"/>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
       <c r="Y164"/>
       <c r="Z164"/>
     </row>
-    <row r="165" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E165" s="8"/>
+    <row r="165" spans="1:26" customHeight="1" ht="753.14285714286">
+      <c r="A165" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F165" s="5">
         <v>1</v>
       </c>
       <c r="G165" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J165" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M165" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L165" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>525</v>
+      </c>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
       <c r="Y165"/>
       <c r="Z165"/>
     </row>
-    <row r="166" spans="1:26" customHeight="1" ht="52">
-[...4 lines deleted...]
-      <c r="E166" s="8"/>
+    <row r="166" spans="1:26" customHeight="1" ht="43">
+      <c r="A166" s="7"/>
+      <c r="B166" s="7"/>
+      <c r="C166" s="7"/>
+      <c r="D166" s="7"/>
+      <c r="E166" s="7"/>
       <c r="F166" s="5">
         <v>1</v>
       </c>
       <c r="G166" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>525</v>
+        <v>34</v>
       </c>
       <c r="J166" s="6" t="s">
-        <v>526</v>
+        <v>35</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L166" s="5"/>
       <c r="M166" s="5"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166"/>
       <c r="T166"/>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
       <c r="Z166"/>
     </row>
-    <row r="167" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E167" s="8"/>
+    <row r="167" spans="1:26" customHeight="1" ht="52">
+      <c r="A167" s="7"/>
+      <c r="B167" s="7"/>
+      <c r="C167" s="7"/>
+      <c r="D167" s="7"/>
+      <c r="E167" s="7"/>
       <c r="F167" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G167" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="J167" s="6" t="s">
         <v>527</v>
       </c>
-      <c r="H167" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K167" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167"/>
       <c r="R167"/>
       <c r="S167"/>
       <c r="T167"/>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
       <c r="Y167"/>
       <c r="Z167"/>
     </row>
-    <row r="168" spans="1:26" customHeight="1" ht="61">
-[...4 lines deleted...]
-      <c r="E168" s="8"/>
+    <row r="168" spans="1:26" customHeight="1" ht="35">
+      <c r="A168" s="7"/>
+      <c r="B168" s="7"/>
+      <c r="C168" s="7"/>
+      <c r="D168" s="7"/>
+      <c r="E168" s="7"/>
       <c r="F168" s="5">
         <v>2</v>
       </c>
       <c r="G168" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="J168" s="6" t="s">
-        <v>529</v>
+        <v>35</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L168" s="5"/>
       <c r="M168" s="5"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
       <c r="Z168"/>
     </row>
-    <row r="169" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E169" s="8"/>
+    <row r="169" spans="1:26" customHeight="1" ht="61">
+      <c r="A169" s="7"/>
+      <c r="B169" s="7"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="7"/>
+      <c r="E169" s="7"/>
       <c r="F169" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G169" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="J169" s="6" t="s">
         <v>530</v>
       </c>
-      <c r="H169" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K169" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169"/>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
       <c r="Y169"/>
       <c r="Z169"/>
     </row>
-    <row r="170" spans="1:26" customHeight="1" ht="225.71428571429">
-      <c r="A170" s="7" t="s">
+    <row r="170" spans="1:26" customHeight="1" ht="45">
+      <c r="A170" s="7"/>
+      <c r="B170" s="7"/>
+      <c r="C170" s="7"/>
+      <c r="D170" s="7"/>
+      <c r="E170" s="7"/>
+      <c r="F170" s="5">
+        <v>3</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="J170" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="B170" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K170" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L170" s="5"/>
+      <c r="M170" s="5"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
       <c r="Z170"/>
     </row>
-    <row r="171" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E171" s="8"/>
+    <row r="171" spans="1:26" customHeight="1" ht="225.71428571429">
+      <c r="A171" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F171" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G171" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J171" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="K171" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L171" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="M171" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="H171" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M171" s="5"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
       <c r="Y171"/>
       <c r="Z171"/>
     </row>
     <row r="172" spans="1:26" customHeight="1" ht="55">
-      <c r="A172" s="8"/>
-[...3 lines deleted...]
-      <c r="E172" s="8"/>
+      <c r="A172" s="7"/>
+      <c r="B172" s="7"/>
+      <c r="C172" s="7"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
       <c r="F172" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G172" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J172" s="6" t="s">
         <v>542</v>
       </c>
-      <c r="H172" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K172" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L172" s="5"/>
       <c r="M172" s="5"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
       <c r="Z172"/>
     </row>
     <row r="173" spans="1:26" customHeight="1" ht="55">
-      <c r="A173" s="8"/>
-[...3 lines deleted...]
-      <c r="E173" s="8"/>
+      <c r="A173" s="7"/>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
       <c r="F173" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G173" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J173" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="H173" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K173" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L173" s="5"/>
       <c r="M173" s="5"/>
       <c r="N173"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173"/>
       <c r="T173"/>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
       <c r="Y173"/>
       <c r="Z173"/>
     </row>
     <row r="174" spans="1:26" customHeight="1" ht="55">
-      <c r="A174" s="8"/>
-[...3 lines deleted...]
-      <c r="E174" s="8"/>
+      <c r="A174" s="7"/>
+      <c r="B174" s="7"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
       <c r="F174" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G174" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J174" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="H174" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K174" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174"/>
       <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
       <c r="Z174"/>
     </row>
     <row r="175" spans="1:26" customHeight="1" ht="55">
-      <c r="A175" s="8"/>
-[...3 lines deleted...]
-      <c r="E175" s="8"/>
+      <c r="A175" s="7"/>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+      <c r="D175" s="7"/>
+      <c r="E175" s="7"/>
       <c r="F175" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G175" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="J175" s="6" t="s">
         <v>549</v>
       </c>
-      <c r="H175" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K175" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L175" s="5"/>
       <c r="M175" s="5"/>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
       <c r="Z175"/>
     </row>
-    <row r="176" spans="1:26" customHeight="1" ht="52">
-[...4 lines deleted...]
-      <c r="E176" s="8"/>
+    <row r="176" spans="1:26" customHeight="1" ht="55">
+      <c r="A176" s="7"/>
+      <c r="B176" s="7"/>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
       <c r="F176" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G176" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J176" s="6" t="s">
         <v>551</v>
       </c>
-      <c r="H176" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K176" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L176" s="5"/>
       <c r="M176" s="5"/>
       <c r="N176"/>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176"/>
       <c r="T176"/>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
       <c r="Y176"/>
       <c r="Z176"/>
     </row>
-    <row r="177" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E177" s="8"/>
+    <row r="177" spans="1:26" customHeight="1" ht="52">
+      <c r="A177" s="7"/>
+      <c r="B177" s="7"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7"/>
+      <c r="E177" s="7"/>
       <c r="F177" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G177" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="J177" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="H177" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K177" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L177" s="5"/>
       <c r="M177" s="5"/>
       <c r="N177"/>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
       <c r="Z177"/>
     </row>
     <row r="178" spans="1:26" customHeight="1" ht="55">
-      <c r="A178" s="8"/>
-[...3 lines deleted...]
-      <c r="E178" s="8"/>
+      <c r="A178" s="7"/>
+      <c r="B178" s="7"/>
+      <c r="C178" s="7"/>
+      <c r="D178" s="7"/>
+      <c r="E178" s="7"/>
       <c r="F178" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G178" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J178" s="6" t="s">
         <v>555</v>
       </c>
-      <c r="H178" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K178" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L178" s="5"/>
       <c r="M178" s="5"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178"/>
       <c r="T178"/>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178"/>
       <c r="Y178"/>
       <c r="Z178"/>
     </row>
     <row r="179" spans="1:26" customHeight="1" ht="55">
-      <c r="A179" s="8"/>
-[...3 lines deleted...]
-      <c r="E179" s="8"/>
+      <c r="A179" s="7"/>
+      <c r="B179" s="7"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
       <c r="F179" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G179" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J179" s="6" t="s">
         <v>557</v>
       </c>
-      <c r="H179" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K179" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L179" s="5"/>
       <c r="M179" s="5"/>
       <c r="N179"/>
       <c r="O179"/>
       <c r="P179"/>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179"/>
       <c r="T179"/>
       <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
       <c r="Y179"/>
       <c r="Z179"/>
     </row>
     <row r="180" spans="1:26" customHeight="1" ht="55">
-      <c r="A180" s="8"/>
-[...3 lines deleted...]
-      <c r="E180" s="8"/>
+      <c r="A180" s="7"/>
+      <c r="B180" s="7"/>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
       <c r="F180" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G180" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J180" s="6" t="s">
         <v>559</v>
       </c>
-      <c r="H180" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K180" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L180" s="5"/>
       <c r="M180" s="5"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
     </row>
     <row r="181" spans="1:26" customHeight="1" ht="55">
-      <c r="A181" s="8"/>
-[...3 lines deleted...]
-      <c r="E181" s="8"/>
+      <c r="A181" s="7"/>
+      <c r="B181" s="7"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
       <c r="F181" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G181" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J181" s="6" t="s">
         <v>561</v>
       </c>
-      <c r="H181" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K181" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L181" s="5"/>
       <c r="M181" s="5"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
       <c r="Z181"/>
     </row>
     <row r="182" spans="1:26" customHeight="1" ht="55">
-      <c r="A182" s="8"/>
-[...3 lines deleted...]
-      <c r="E182" s="8"/>
+      <c r="A182" s="7"/>
+      <c r="B182" s="7"/>
+      <c r="C182" s="7"/>
+      <c r="D182" s="7"/>
+      <c r="E182" s="7"/>
       <c r="F182" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G182" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J182" s="6" t="s">
         <v>563</v>
       </c>
-      <c r="H182" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K182" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L182" s="5"/>
       <c r="M182" s="5"/>
       <c r="N182"/>
       <c r="O182"/>
       <c r="P182"/>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182"/>
       <c r="T182"/>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
       <c r="Z182"/>
     </row>
     <row r="183" spans="1:26" customHeight="1" ht="55">
-      <c r="A183" s="8"/>
-[...3 lines deleted...]
-      <c r="E183" s="8"/>
+      <c r="A183" s="7"/>
+      <c r="B183" s="7"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="7"/>
       <c r="F183" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G183" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J183" s="6" t="s">
         <v>565</v>
       </c>
-      <c r="H183" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K183" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L183" s="5"/>
       <c r="M183" s="5"/>
       <c r="N183"/>
       <c r="O183"/>
       <c r="P183"/>
       <c r="Q183"/>
       <c r="R183"/>
       <c r="S183"/>
       <c r="T183"/>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183"/>
       <c r="X183"/>
       <c r="Y183"/>
       <c r="Z183"/>
     </row>
     <row r="184" spans="1:26" customHeight="1" ht="55">
-      <c r="A184" s="8"/>
-[...3 lines deleted...]
-      <c r="E184" s="8"/>
+      <c r="A184" s="7"/>
+      <c r="B184" s="7"/>
+      <c r="C184" s="7"/>
+      <c r="D184" s="7"/>
+      <c r="E184" s="7"/>
       <c r="F184" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G184" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J184" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="H184" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K184" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L184" s="5"/>
       <c r="M184" s="5"/>
       <c r="N184"/>
       <c r="O184"/>
       <c r="P184"/>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184"/>
       <c r="T184"/>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
       <c r="Y184"/>
       <c r="Z184"/>
     </row>
     <row r="185" spans="1:26" customHeight="1" ht="55">
-      <c r="A185" s="8"/>
-[...3 lines deleted...]
-      <c r="E185" s="8"/>
+      <c r="A185" s="7"/>
+      <c r="B185" s="7"/>
+      <c r="C185" s="7"/>
+      <c r="D185" s="7"/>
+      <c r="E185" s="7"/>
       <c r="F185" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G185" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J185" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="H185" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K185" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L185" s="5"/>
       <c r="M185" s="5"/>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185"/>
       <c r="T185"/>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
       <c r="Y185"/>
       <c r="Z185"/>
     </row>
     <row r="186" spans="1:26" customHeight="1" ht="55">
-      <c r="A186" s="8"/>
-[...3 lines deleted...]
-      <c r="E186" s="8"/>
+      <c r="A186" s="7"/>
+      <c r="B186" s="7"/>
+      <c r="C186" s="7"/>
+      <c r="D186" s="7"/>
+      <c r="E186" s="7"/>
       <c r="F186" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G186" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J186" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="H186" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K186" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186"/>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186"/>
       <c r="T186"/>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
       <c r="Y186"/>
       <c r="Z186"/>
     </row>
-    <row r="187" spans="1:26" customHeight="1" ht="298">
-      <c r="A187" s="7" t="s">
+    <row r="187" spans="1:26" customHeight="1" ht="55">
+      <c r="A187" s="7"/>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="5">
+        <v>17</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J187" s="6" t="s">
         <v>573</v>
       </c>
-      <c r="B187" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K187" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L187" s="5"/>
+      <c r="M187" s="5"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187"/>
       <c r="R187"/>
       <c r="S187"/>
       <c r="T187"/>
       <c r="U187"/>
       <c r="V187"/>
       <c r="W187"/>
       <c r="X187"/>
       <c r="Y187"/>
       <c r="Z187"/>
     </row>
-    <row r="188" spans="1:26" customHeight="1" ht="63">
-[...4 lines deleted...]
-      <c r="E188" s="8"/>
+    <row r="188" spans="1:26" customHeight="1" ht="298">
+      <c r="A188" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E188" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F188" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G188" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J188" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L188" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="M188" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="H188" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M188" s="5"/>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188"/>
       <c r="R188"/>
       <c r="S188"/>
       <c r="T188"/>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
       <c r="Y188"/>
       <c r="Z188"/>
     </row>
     <row r="189" spans="1:26" customHeight="1" ht="63">
-      <c r="A189" s="8"/>
-[...3 lines deleted...]
-      <c r="E189" s="8"/>
+      <c r="A189" s="7"/>
+      <c r="B189" s="7"/>
+      <c r="C189" s="7"/>
+      <c r="D189" s="7"/>
+      <c r="E189" s="7"/>
       <c r="F189" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G189" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J189" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="H189" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K189" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L189" s="5"/>
       <c r="M189" s="5"/>
       <c r="N189"/>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189"/>
       <c r="R189"/>
       <c r="S189"/>
       <c r="T189"/>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
       <c r="Y189"/>
       <c r="Z189"/>
     </row>
     <row r="190" spans="1:26" customHeight="1" ht="63">
-      <c r="A190" s="8"/>
-[...3 lines deleted...]
-      <c r="E190" s="8"/>
+      <c r="A190" s="7"/>
+      <c r="B190" s="7"/>
+      <c r="C190" s="7"/>
+      <c r="D190" s="7"/>
+      <c r="E190" s="7"/>
       <c r="F190" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G190" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J190" s="6" t="s">
         <v>584</v>
       </c>
-      <c r="H190" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K190" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L190" s="5"/>
       <c r="M190" s="5"/>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190"/>
       <c r="T190"/>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
       <c r="Y190"/>
       <c r="Z190"/>
     </row>
-    <row r="191" spans="1:26" customHeight="1" ht="70">
-[...4 lines deleted...]
-      <c r="E191" s="8"/>
+    <row r="191" spans="1:26" customHeight="1" ht="63">
+      <c r="A191" s="7"/>
+      <c r="B191" s="7"/>
+      <c r="C191" s="7"/>
+      <c r="D191" s="7"/>
+      <c r="E191" s="7"/>
       <c r="F191" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G191" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J191" s="6" t="s">
         <v>586</v>
       </c>
-      <c r="H191" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K191" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191"/>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191"/>
       <c r="T191"/>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
       <c r="Y191"/>
       <c r="Z191"/>
     </row>
-    <row r="192" spans="1:26" customHeight="1" ht="707.71428571429">
-      <c r="A192" s="7" t="s">
+    <row r="192" spans="1:26" customHeight="1" ht="70">
+      <c r="A192" s="7"/>
+      <c r="B192" s="7"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="7"/>
+      <c r="E192" s="7"/>
+      <c r="F192" s="5">
+        <v>5</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J192" s="6" t="s">
         <v>588</v>
       </c>
-      <c r="B192" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K192" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L192" s="5"/>
+      <c r="M192" s="5"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192"/>
       <c r="R192"/>
       <c r="S192"/>
       <c r="T192"/>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192"/>
       <c r="X192"/>
       <c r="Y192"/>
       <c r="Z192"/>
     </row>
-    <row r="193" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E193" s="8"/>
+    <row r="193" spans="1:26" customHeight="1" ht="707.71428571429">
+      <c r="A193" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F193" s="5">
         <v>1</v>
       </c>
       <c r="G193" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J193" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M193" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L193" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>593</v>
+      </c>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193"/>
       <c r="Q193"/>
       <c r="R193"/>
       <c r="S193"/>
       <c r="T193"/>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193"/>
       <c r="X193"/>
       <c r="Y193"/>
       <c r="Z193"/>
     </row>
     <row r="194" spans="1:26" customHeight="1" ht="45">
-      <c r="A194" s="8"/>
-[...3 lines deleted...]
-      <c r="E194" s="8"/>
+      <c r="A194" s="7"/>
+      <c r="B194" s="7"/>
+      <c r="C194" s="7"/>
+      <c r="D194" s="7"/>
+      <c r="E194" s="7"/>
       <c r="F194" s="5">
         <v>1</v>
       </c>
       <c r="G194" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J194" s="6" t="s">
-        <v>593</v>
+        <v>35</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L194" s="5"/>
       <c r="M194" s="5"/>
       <c r="N194"/>
       <c r="O194"/>
       <c r="P194"/>
       <c r="Q194"/>
       <c r="R194"/>
       <c r="S194"/>
       <c r="T194"/>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194"/>
       <c r="X194"/>
       <c r="Y194"/>
       <c r="Z194"/>
     </row>
-    <row r="195" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E195" s="8"/>
+    <row r="195" spans="1:26" customHeight="1" ht="45">
+      <c r="A195" s="7"/>
+      <c r="B195" s="7"/>
+      <c r="C195" s="7"/>
+      <c r="D195" s="7"/>
+      <c r="E195" s="7"/>
       <c r="F195" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G195" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J195" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="H195" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K195" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
       <c r="N195"/>
       <c r="O195"/>
       <c r="P195"/>
       <c r="Q195"/>
       <c r="R195"/>
       <c r="S195"/>
       <c r="T195"/>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195"/>
       <c r="X195"/>
       <c r="Y195"/>
       <c r="Z195"/>
     </row>
-    <row r="196" spans="1:26" customHeight="1" ht="241.85714285714">
-      <c r="A196" s="7" t="s">
+    <row r="196" spans="1:26" customHeight="1" ht="44">
+      <c r="A196" s="7"/>
+      <c r="B196" s="7"/>
+      <c r="C196" s="7"/>
+      <c r="D196" s="7"/>
+      <c r="E196" s="7"/>
+      <c r="F196" s="5">
+        <v>2</v>
+      </c>
+      <c r="G196" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="B196" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H196" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J196" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L196" s="5"/>
+      <c r="M196" s="5"/>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196"/>
       <c r="R196"/>
       <c r="S196"/>
       <c r="T196"/>
       <c r="U196"/>
       <c r="V196"/>
       <c r="W196"/>
       <c r="X196"/>
       <c r="Y196"/>
       <c r="Z196"/>
     </row>
-    <row r="197" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E197" s="8"/>
+    <row r="197" spans="1:26" customHeight="1" ht="241.85714285714">
+      <c r="A197" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="D197" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F197" s="5">
         <v>1</v>
       </c>
       <c r="G197" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J197" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M197" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L197" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="M197" s="5" t="s">
+        <v>601</v>
+      </c>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197"/>
       <c r="Q197"/>
       <c r="R197"/>
       <c r="S197"/>
       <c r="T197"/>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197"/>
       <c r="Y197"/>
       <c r="Z197"/>
     </row>
-    <row r="198" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E198" s="8"/>
+    <row r="198" spans="1:26" customHeight="1" ht="32">
+      <c r="A198" s="7"/>
+      <c r="B198" s="7"/>
+      <c r="C198" s="7"/>
+      <c r="D198" s="7"/>
+      <c r="E198" s="7"/>
       <c r="F198" s="5">
         <v>1</v>
       </c>
       <c r="G198" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>601</v>
+        <v>34</v>
       </c>
       <c r="J198" s="6" t="s">
-        <v>602</v>
+        <v>35</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L198" s="5"/>
       <c r="M198" s="5"/>
       <c r="N198"/>
       <c r="O198"/>
       <c r="P198"/>
       <c r="Q198"/>
       <c r="R198"/>
       <c r="S198"/>
       <c r="T198"/>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198"/>
       <c r="X198"/>
       <c r="Y198"/>
       <c r="Z198"/>
     </row>
     <row r="199" spans="1:26" customHeight="1" ht="51">
-      <c r="A199" s="8"/>
-[...3 lines deleted...]
-      <c r="E199" s="8"/>
+      <c r="A199" s="7"/>
+      <c r="B199" s="7"/>
+      <c r="C199" s="7"/>
+      <c r="D199" s="7"/>
+      <c r="E199" s="7"/>
       <c r="F199" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G199" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J199" s="6" t="s">
         <v>603</v>
       </c>
-      <c r="H199" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K199" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199"/>
       <c r="T199"/>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
       <c r="Z199"/>
     </row>
     <row r="200" spans="1:26" customHeight="1" ht="51">
-      <c r="A200" s="8"/>
-[...3 lines deleted...]
-      <c r="E200" s="8"/>
+      <c r="A200" s="7"/>
+      <c r="B200" s="7"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
       <c r="F200" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G200" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J200" s="6" t="s">
         <v>605</v>
       </c>
-      <c r="H200" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K200" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200"/>
       <c r="T200"/>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
       <c r="Z200"/>
     </row>
-    <row r="201" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E201" s="8"/>
+    <row r="201" spans="1:26" customHeight="1" ht="51">
+      <c r="A201" s="7"/>
+      <c r="B201" s="7"/>
+      <c r="C201" s="7"/>
+      <c r="D201" s="7"/>
+      <c r="E201" s="7"/>
       <c r="F201" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G201" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J201" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="H201" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K201" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L201" s="5"/>
       <c r="M201" s="5"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201"/>
       <c r="T201"/>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
       <c r="Z201"/>
     </row>
-    <row r="202" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E202" s="8"/>
+    <row r="202" spans="1:26" customHeight="1" ht="34">
+      <c r="A202" s="7"/>
+      <c r="B202" s="7"/>
+      <c r="C202" s="7"/>
+      <c r="D202" s="7"/>
+      <c r="E202" s="7"/>
       <c r="F202" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G202" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J202" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="H202" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K202" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L202" s="5"/>
       <c r="M202" s="5"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202"/>
       <c r="R202"/>
       <c r="S202"/>
       <c r="T202"/>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202"/>
       <c r="X202"/>
       <c r="Y202"/>
       <c r="Z202"/>
     </row>
     <row r="203" spans="1:26" customHeight="1" ht="51">
-      <c r="A203" s="8"/>
-[...3 lines deleted...]
-      <c r="E203" s="8"/>
+      <c r="A203" s="7"/>
+      <c r="B203" s="7"/>
+      <c r="C203" s="7"/>
+      <c r="D203" s="7"/>
+      <c r="E203" s="7"/>
       <c r="F203" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G203" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="H203" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J203" s="6" t="s">
         <v>611</v>
       </c>
-      <c r="H203" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K203" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L203" s="5"/>
       <c r="M203" s="5"/>
       <c r="N203"/>
       <c r="O203"/>
       <c r="P203"/>
       <c r="Q203"/>
       <c r="R203"/>
       <c r="S203"/>
       <c r="T203"/>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203"/>
       <c r="Y203"/>
       <c r="Z203"/>
     </row>
     <row r="204" spans="1:26" customHeight="1" ht="51">
-      <c r="A204" s="8"/>
-[...3 lines deleted...]
-      <c r="E204" s="8"/>
+      <c r="A204" s="7"/>
+      <c r="B204" s="7"/>
+      <c r="C204" s="7"/>
+      <c r="D204" s="7"/>
+      <c r="E204" s="7"/>
       <c r="F204" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G204" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J204" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="H204" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K204" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L204" s="5"/>
       <c r="M204" s="5"/>
       <c r="N204"/>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204"/>
       <c r="R204"/>
       <c r="S204"/>
       <c r="T204"/>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204"/>
       <c r="Y204"/>
       <c r="Z204"/>
     </row>
-    <row r="205" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E205" s="8"/>
+    <row r="205" spans="1:26" customHeight="1" ht="51">
+      <c r="A205" s="7"/>
+      <c r="B205" s="7"/>
+      <c r="C205" s="7"/>
+      <c r="D205" s="7"/>
+      <c r="E205" s="7"/>
       <c r="F205" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G205" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J205" s="6" t="s">
         <v>615</v>
       </c>
-      <c r="H205" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K205" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205"/>
       <c r="O205"/>
       <c r="P205"/>
       <c r="Q205"/>
       <c r="R205"/>
       <c r="S205"/>
       <c r="T205"/>
       <c r="U205"/>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205"/>
       <c r="Y205"/>
       <c r="Z205"/>
     </row>
-    <row r="206" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E206" s="8"/>
+    <row r="206" spans="1:26" customHeight="1" ht="33">
+      <c r="A206" s="7"/>
+      <c r="B206" s="7"/>
+      <c r="C206" s="7"/>
+      <c r="D206" s="7"/>
+      <c r="E206" s="7"/>
       <c r="F206" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G206" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J206" s="6" t="s">
         <v>617</v>
       </c>
-      <c r="H206" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K206" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L206" s="5"/>
       <c r="M206" s="5"/>
       <c r="N206"/>
       <c r="O206"/>
       <c r="P206"/>
       <c r="Q206"/>
       <c r="R206"/>
       <c r="S206"/>
       <c r="T206"/>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206"/>
       <c r="Y206"/>
       <c r="Z206"/>
     </row>
-    <row r="207" spans="1:26" customHeight="1" ht="1138.4285714286">
-      <c r="A207" s="7" t="s">
+    <row r="207" spans="1:26" customHeight="1" ht="51">
+      <c r="A207" s="7"/>
+      <c r="B207" s="7"/>
+      <c r="C207" s="7"/>
+      <c r="D207" s="7"/>
+      <c r="E207" s="7"/>
+      <c r="F207" s="5">
+        <v>9</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="J207" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="B207" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K207" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L207" s="5"/>
+      <c r="M207" s="5"/>
       <c r="N207"/>
       <c r="O207"/>
       <c r="P207"/>
       <c r="Q207"/>
       <c r="R207"/>
       <c r="S207"/>
       <c r="T207"/>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
       <c r="Z207"/>
     </row>
-    <row r="208" spans="1:26" customHeight="1" ht="66">
-[...4 lines deleted...]
-      <c r="E208" s="8"/>
+    <row r="208" spans="1:26" customHeight="1" ht="1138.4285714286">
+      <c r="A208" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F208" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G208" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="J208" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="K208" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L208" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="M208" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="H208" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M208" s="5"/>
       <c r="N208"/>
       <c r="O208"/>
       <c r="P208"/>
       <c r="Q208"/>
       <c r="R208"/>
       <c r="S208"/>
       <c r="T208"/>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208"/>
       <c r="Y208"/>
       <c r="Z208"/>
     </row>
-    <row r="209" spans="1:26" customHeight="1" ht="81">
-[...4 lines deleted...]
-      <c r="E209" s="8"/>
+    <row r="209" spans="1:26" customHeight="1" ht="66">
+      <c r="A209" s="7"/>
+      <c r="B209" s="7"/>
+      <c r="C209" s="7"/>
+      <c r="D209" s="7"/>
+      <c r="E209" s="7"/>
       <c r="F209" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G209" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="J209" s="6" t="s">
         <v>629</v>
       </c>
-      <c r="H209" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K209" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L209" s="5"/>
       <c r="M209" s="5"/>
       <c r="N209"/>
       <c r="O209"/>
       <c r="P209"/>
       <c r="Q209"/>
       <c r="R209"/>
       <c r="S209"/>
       <c r="T209"/>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209"/>
       <c r="Y209"/>
       <c r="Z209"/>
     </row>
-    <row r="210" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E210" s="8"/>
+    <row r="210" spans="1:26" customHeight="1" ht="81">
+      <c r="A210" s="7"/>
+      <c r="B210" s="7"/>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7"/>
+      <c r="E210" s="7"/>
       <c r="F210" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G210" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="J210" s="6" t="s">
         <v>632</v>
       </c>
-      <c r="H210" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K210" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210"/>
       <c r="O210"/>
       <c r="P210"/>
       <c r="Q210"/>
       <c r="R210"/>
       <c r="S210"/>
       <c r="T210"/>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210"/>
       <c r="Y210"/>
       <c r="Z210"/>
     </row>
     <row r="211" spans="1:26" customHeight="1" ht="30">
-      <c r="A211" s="8"/>
-[...3 lines deleted...]
-      <c r="E211" s="8"/>
+      <c r="A211" s="7"/>
+      <c r="B211" s="7"/>
+      <c r="C211" s="7"/>
+      <c r="D211" s="7"/>
+      <c r="E211" s="7"/>
       <c r="F211" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>633</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>634</v>
+        <v>34</v>
       </c>
       <c r="J211" s="6" t="s">
-        <v>635</v>
+        <v>35</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
       <c r="N211"/>
       <c r="O211"/>
       <c r="P211"/>
       <c r="Q211"/>
       <c r="R211"/>
       <c r="S211"/>
       <c r="T211"/>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211"/>
       <c r="Y211"/>
       <c r="Z211"/>
     </row>
-    <row r="212" spans="1:26" customHeight="1" ht="163.85714285714">
-      <c r="A212" s="7" t="s">
+    <row r="212" spans="1:26" customHeight="1" ht="30">
+      <c r="A212" s="7"/>
+      <c r="B212" s="7"/>
+      <c r="C212" s="7"/>
+      <c r="D212" s="7"/>
+      <c r="E212" s="7"/>
+      <c r="F212" s="5">
+        <v>5</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="J212" s="6" t="s">
         <v>636</v>
       </c>
-      <c r="B212" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K212" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L212" s="5"/>
+      <c r="M212" s="5"/>
       <c r="N212"/>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212"/>
       <c r="R212"/>
       <c r="S212"/>
       <c r="T212"/>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212"/>
       <c r="X212"/>
       <c r="Y212"/>
       <c r="Z212"/>
     </row>
-    <row r="213" spans="1:26" customHeight="1" ht="670">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="213" spans="1:26" customHeight="1" ht="163.85714285714">
+      <c r="A213" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>151</v>
       </c>
       <c r="F213" s="5">
         <v>1</v>
       </c>
       <c r="G213" s="5" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>291</v>
+        <v>641</v>
       </c>
       <c r="J213" s="6" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L213" s="5" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="N213"/>
       <c r="O213"/>
       <c r="P213"/>
       <c r="Q213"/>
       <c r="R213"/>
       <c r="S213"/>
       <c r="T213"/>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213"/>
       <c r="X213"/>
       <c r="Y213"/>
       <c r="Z213"/>
     </row>
-    <row r="214" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E214" s="8"/>
+    <row r="214" spans="1:26" customHeight="1" ht="670">
+      <c r="A214" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F214" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G214" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="J214" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="K214" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L214" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="M214" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="H214" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M214" s="5"/>
       <c r="N214"/>
       <c r="O214"/>
       <c r="P214"/>
       <c r="Q214"/>
       <c r="R214"/>
       <c r="S214"/>
       <c r="T214"/>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214"/>
       <c r="Y214"/>
       <c r="Z214"/>
     </row>
-    <row r="215" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E215" s="8"/>
+    <row r="215" spans="1:26" customHeight="1" ht="36">
+      <c r="A215" s="7"/>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
       <c r="F215" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G215" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="H215" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="J215" s="6" t="s">
         <v>654</v>
       </c>
-      <c r="H215" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K215" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L215" s="5"/>
       <c r="M215" s="5"/>
       <c r="N215"/>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215"/>
       <c r="R215"/>
       <c r="S215"/>
       <c r="T215"/>
       <c r="U215"/>
       <c r="V215"/>
       <c r="W215"/>
       <c r="X215"/>
       <c r="Y215"/>
       <c r="Z215"/>
     </row>
     <row r="216" spans="1:26" customHeight="1" ht="30">
-      <c r="A216" s="8"/>
-[...3 lines deleted...]
-      <c r="E216" s="8"/>
+      <c r="A216" s="7"/>
+      <c r="B216" s="7"/>
+      <c r="C216" s="7"/>
+      <c r="D216" s="7"/>
+      <c r="E216" s="7"/>
       <c r="F216" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G216" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J216" s="6" t="s">
         <v>656</v>
       </c>
-      <c r="H216" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K216" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216"/>
       <c r="T216"/>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
       <c r="Y216"/>
       <c r="Z216"/>
     </row>
     <row r="217" spans="1:26" customHeight="1" ht="30">
-      <c r="A217" s="8"/>
-[...3 lines deleted...]
-      <c r="E217" s="8"/>
+      <c r="A217" s="7"/>
+      <c r="B217" s="7"/>
+      <c r="C217" s="7"/>
+      <c r="D217" s="7"/>
+      <c r="E217" s="7"/>
       <c r="F217" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G217" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J217" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="H217" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K217" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L217" s="5"/>
       <c r="M217" s="5"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217"/>
       <c r="R217"/>
       <c r="S217"/>
       <c r="T217"/>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217"/>
       <c r="X217"/>
       <c r="Y217"/>
       <c r="Z217"/>
     </row>
-    <row r="218" spans="1:26" customHeight="1" ht="166.28571428571">
-      <c r="A218" s="7" t="s">
+    <row r="218" spans="1:26" customHeight="1" ht="30">
+      <c r="A218" s="7"/>
+      <c r="B218" s="7"/>
+      <c r="C218" s="7"/>
+      <c r="D218" s="7"/>
+      <c r="E218" s="7"/>
+      <c r="F218" s="5">
+        <v>5</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J218" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="B218" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K218" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L218" s="5"/>
+      <c r="M218" s="5"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218"/>
       <c r="R218"/>
       <c r="S218"/>
       <c r="T218"/>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
       <c r="Z218"/>
     </row>
-    <row r="219" spans="1:26" customHeight="1" ht="175">
-[...12 lines deleted...]
-      <c r="E219" s="8" t="s">
+    <row r="219" spans="1:26" customHeight="1" ht="166.28571428571">
+      <c r="A219" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="D219" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F219" s="5">
         <v>1</v>
       </c>
       <c r="G219" s="5" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>33</v>
+        <v>665</v>
       </c>
       <c r="J219" s="6" t="s">
-        <v>34</v>
+        <v>666</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L219" s="5" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219"/>
       <c r="T219"/>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
       <c r="Y219"/>
       <c r="Z219"/>
     </row>
-    <row r="220" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E220" s="8"/>
+    <row r="220" spans="1:26" customHeight="1" ht="175">
+      <c r="A220" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C220" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F220" s="5">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G220" s="5"/>
+        <v>1</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>671</v>
+      </c>
       <c r="H220" s="5" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J220" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M220" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L220" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>673</v>
+      </c>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220"/>
       <c r="R220"/>
       <c r="S220"/>
       <c r="T220"/>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
       <c r="Y220"/>
       <c r="Z220"/>
     </row>
-    <row r="221" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E221" s="8"/>
+    <row r="221" spans="1:26" customHeight="1" ht="30">
+      <c r="A221" s="7"/>
+      <c r="B221" s="7"/>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
       <c r="F221" s="5">
         <v>2</v>
       </c>
-      <c r="G221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G221" s="5"/>
       <c r="H221" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J221" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L221" s="5"/>
       <c r="M221" s="5"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
       <c r="Q221"/>
       <c r="R221"/>
       <c r="S221"/>
       <c r="T221"/>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
-    <row r="222" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E222" s="8"/>
+    <row r="222" spans="1:26" customHeight="1" ht="33">
+      <c r="A222" s="7"/>
+      <c r="B222" s="7"/>
+      <c r="C222" s="7"/>
+      <c r="D222" s="7"/>
+      <c r="E222" s="7"/>
       <c r="F222" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>674</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J222" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L222" s="5"/>
       <c r="M222" s="5"/>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222"/>
       <c r="T222"/>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
       <c r="Y222"/>
       <c r="Z222"/>
     </row>
     <row r="223" spans="1:26" customHeight="1" ht="30">
-      <c r="A223" s="8"/>
-[...3 lines deleted...]
-      <c r="E223" s="8"/>
+      <c r="A223" s="7"/>
+      <c r="B223" s="7"/>
+      <c r="C223" s="7"/>
+      <c r="D223" s="7"/>
+      <c r="E223" s="7"/>
       <c r="F223" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>675</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J223" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223"/>
       <c r="T223"/>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
       <c r="Y223"/>
       <c r="Z223"/>
     </row>
-    <row r="224" spans="1:26" customHeight="1" ht="189.85714285714">
-      <c r="A224" s="7" t="s">
+    <row r="224" spans="1:26" customHeight="1" ht="30">
+      <c r="A224" s="7"/>
+      <c r="B224" s="7"/>
+      <c r="C224" s="7"/>
+      <c r="D224" s="7"/>
+      <c r="E224" s="7"/>
+      <c r="F224" s="5">
+        <v>4</v>
+      </c>
+      <c r="G224" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="B224" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H224" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J224" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L224" s="5"/>
+      <c r="M224" s="5"/>
       <c r="N224"/>
       <c r="O224"/>
       <c r="P224"/>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224"/>
       <c r="T224"/>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
       <c r="Y224"/>
       <c r="Z224"/>
     </row>
-    <row r="225" spans="1:26" customHeight="1" ht="493.57142857143">
-[...12 lines deleted...]
-      <c r="E225" s="8" t="s">
+    <row r="225" spans="1:26" customHeight="1" ht="189.85714285714">
+      <c r="A225" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D225" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F225" s="5">
         <v>1</v>
       </c>
       <c r="G225" s="5" t="s">
-        <v>683</v>
+        <v>192</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>684</v>
+        <v>34</v>
       </c>
       <c r="J225" s="6" t="s">
-        <v>685</v>
+        <v>35</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L225" s="5" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225"/>
       <c r="T225"/>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
       <c r="Y225"/>
       <c r="Z225"/>
     </row>
-    <row r="226" spans="1:26" customHeight="1" ht="200.42857142857">
-[...12 lines deleted...]
-      <c r="E226" s="8" t="s">
+    <row r="226" spans="1:26" customHeight="1" ht="493.57142857143">
+      <c r="A226" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="C226" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="D226" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F226" s="5">
         <v>1</v>
       </c>
       <c r="G226" s="5" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="J226" s="6" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L226" s="5" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="N226"/>
       <c r="O226"/>
       <c r="P226"/>
       <c r="Q226"/>
       <c r="R226"/>
       <c r="S226"/>
       <c r="T226"/>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226"/>
       <c r="Y226"/>
       <c r="Z226"/>
     </row>
-    <row r="227" spans="1:26" customHeight="1" ht="234.71428571429">
-[...12 lines deleted...]
-      <c r="E227" s="8" t="s">
+    <row r="227" spans="1:26" customHeight="1" ht="200.42857142857">
+      <c r="A227" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="B227" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="D227" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F227" s="5">
         <v>1</v>
       </c>
       <c r="G227" s="5" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>350</v>
+        <v>693</v>
       </c>
       <c r="J227" s="6" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L227" s="5" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="N227"/>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227"/>
       <c r="T227"/>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
       <c r="Y227"/>
       <c r="Z227"/>
     </row>
-    <row r="228" spans="1:26" customHeight="1" ht="164.71428571429">
-[...3 lines deleted...]
-      <c r="B228" s="8" t="s">
+    <row r="228" spans="1:26" customHeight="1" ht="234.71428571429">
+      <c r="A228" s="8" t="s">
         <v>697</v>
       </c>
-      <c r="C228" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E228" s="8" t="s">
+      <c r="B228" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="D228" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F228" s="5">
         <v>1</v>
       </c>
       <c r="G228" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>33</v>
+        <v>351</v>
       </c>
       <c r="J228" s="6" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L228" s="5" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="N228"/>
       <c r="O228"/>
       <c r="P228"/>
       <c r="Q228"/>
       <c r="R228"/>
       <c r="S228"/>
       <c r="T228"/>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="Z228"/>
     </row>
-    <row r="229" spans="1:26" customHeight="1" ht="86">
-[...4 lines deleted...]
-      <c r="E229" s="8"/>
+    <row r="229" spans="1:26" customHeight="1" ht="164.71428571429">
+      <c r="A229" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="C229" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F229" s="5">
         <v>1</v>
       </c>
       <c r="G229" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>350</v>
+        <v>34</v>
       </c>
       <c r="J229" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K229" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L229" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="M229" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="K229" s="5" t="s">
-[...3 lines deleted...]
-      <c r="M229" s="5"/>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229"/>
       <c r="Q229"/>
       <c r="R229"/>
       <c r="S229"/>
       <c r="T229"/>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
-    <row r="230" spans="1:26" customHeight="1" ht="315">
-[...14 lines deleted...]
-      </c>
+    <row r="230" spans="1:26" customHeight="1" ht="86">
+      <c r="A230" s="7"/>
+      <c r="B230" s="7"/>
+      <c r="C230" s="7"/>
+      <c r="D230" s="7"/>
+      <c r="E230" s="7"/>
       <c r="F230" s="5">
         <v>1</v>
       </c>
       <c r="G230" s="5" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>33</v>
+        <v>351</v>
       </c>
       <c r="J230" s="6" t="s">
-        <v>34</v>
+        <v>708</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L230" s="5"/>
+      <c r="M230" s="5"/>
       <c r="N230"/>
       <c r="O230"/>
       <c r="P230"/>
       <c r="Q230"/>
       <c r="R230"/>
       <c r="S230"/>
       <c r="T230"/>
       <c r="U230"/>
       <c r="V230"/>
       <c r="W230"/>
       <c r="X230"/>
       <c r="Y230"/>
       <c r="Z230"/>
     </row>
-    <row r="231" spans="1:26" customHeight="1" ht="141">
-[...4 lines deleted...]
-      <c r="E231" s="8"/>
+    <row r="231" spans="1:26" customHeight="1" ht="315">
+      <c r="A231" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F231" s="5">
         <v>1</v>
       </c>
       <c r="G231" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J231" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K231" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L231" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="M231" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="H231" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M231" s="5"/>
       <c r="N231"/>
       <c r="O231"/>
       <c r="P231"/>
       <c r="Q231"/>
       <c r="R231"/>
       <c r="S231"/>
       <c r="T231"/>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231"/>
       <c r="X231"/>
       <c r="Y231"/>
       <c r="Z231"/>
     </row>
-    <row r="232" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E232" s="8"/>
+    <row r="232" spans="1:26" customHeight="1" ht="141">
+      <c r="A232" s="7"/>
+      <c r="B232" s="7"/>
+      <c r="C232" s="7"/>
+      <c r="D232" s="7"/>
+      <c r="E232" s="7"/>
       <c r="F232" s="5">
         <v>1</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>715</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J232" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L232" s="5"/>
       <c r="M232" s="5"/>
       <c r="N232"/>
       <c r="O232"/>
       <c r="P232"/>
       <c r="Q232"/>
       <c r="R232"/>
       <c r="S232"/>
       <c r="T232"/>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232"/>
       <c r="X232"/>
       <c r="Y232"/>
       <c r="Z232"/>
     </row>
-    <row r="233" spans="1:26" customHeight="1" ht="150">
-[...4 lines deleted...]
-      <c r="E233" s="8"/>
+    <row r="233" spans="1:26" customHeight="1" ht="36">
+      <c r="A233" s="7"/>
+      <c r="B233" s="7"/>
+      <c r="C233" s="7"/>
+      <c r="D233" s="7"/>
+      <c r="E233" s="7"/>
       <c r="F233" s="5">
         <v>1</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>716</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J233" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L233" s="5"/>
       <c r="M233" s="5"/>
       <c r="N233"/>
       <c r="O233"/>
       <c r="P233"/>
       <c r="Q233"/>
       <c r="R233"/>
       <c r="S233"/>
       <c r="T233"/>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233"/>
       <c r="X233"/>
       <c r="Y233"/>
       <c r="Z233"/>
     </row>
-    <row r="234" spans="1:26" customHeight="1" ht="148">
-[...4 lines deleted...]
-      <c r="E234" s="8"/>
+    <row r="234" spans="1:26" customHeight="1" ht="150">
+      <c r="A234" s="7"/>
+      <c r="B234" s="7"/>
+      <c r="C234" s="7"/>
+      <c r="D234" s="7"/>
+      <c r="E234" s="7"/>
       <c r="F234" s="5">
         <v>1</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>717</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>718</v>
+        <v>72</v>
       </c>
       <c r="J234" s="6" t="s">
-        <v>719</v>
+        <v>35</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L234" s="5"/>
       <c r="M234" s="5"/>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234"/>
       <c r="R234"/>
       <c r="S234"/>
       <c r="T234"/>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234"/>
       <c r="X234"/>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
-    <row r="235" spans="1:26" customHeight="1" ht="305.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="235" spans="1:26" customHeight="1" ht="148">
+      <c r="A235" s="7"/>
+      <c r="B235" s="7"/>
+      <c r="C235" s="7"/>
+      <c r="D235" s="7"/>
+      <c r="E235" s="7"/>
       <c r="F235" s="5">
         <v>1</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>33</v>
+        <v>719</v>
       </c>
       <c r="J235" s="6" t="s">
-        <v>34</v>
+        <v>720</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L235" s="5"/>
+      <c r="M235" s="5"/>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235"/>
       <c r="R235"/>
       <c r="S235"/>
       <c r="T235"/>
       <c r="U235"/>
       <c r="V235"/>
       <c r="W235"/>
       <c r="X235"/>
       <c r="Y235"/>
       <c r="Z235"/>
     </row>
-    <row r="236" spans="1:26" customHeight="1" ht="131">
-[...4 lines deleted...]
-      <c r="E236" s="8"/>
+    <row r="236" spans="1:26" customHeight="1" ht="305.57142857143">
+      <c r="A236" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F236" s="5">
         <v>1</v>
       </c>
       <c r="G236" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J236" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L236" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="M236" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="H236" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M236" s="5"/>
       <c r="N236"/>
       <c r="O236"/>
       <c r="P236"/>
       <c r="Q236"/>
       <c r="R236"/>
       <c r="S236"/>
       <c r="T236"/>
       <c r="U236"/>
       <c r="V236"/>
       <c r="W236"/>
       <c r="X236"/>
       <c r="Y236"/>
       <c r="Z236"/>
     </row>
-    <row r="237" spans="1:26" customHeight="1" ht="110">
-[...4 lines deleted...]
-      <c r="E237" s="8"/>
+    <row r="237" spans="1:26" customHeight="1" ht="131">
+      <c r="A237" s="7"/>
+      <c r="B237" s="7"/>
+      <c r="C237" s="7"/>
+      <c r="D237" s="7"/>
+      <c r="E237" s="7"/>
       <c r="F237" s="5">
         <v>1</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>727</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J237" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L237" s="5"/>
       <c r="M237" s="5"/>
       <c r="N237"/>
       <c r="O237"/>
       <c r="P237"/>
       <c r="Q237"/>
       <c r="R237"/>
       <c r="S237"/>
       <c r="T237"/>
       <c r="U237"/>
       <c r="V237"/>
       <c r="W237"/>
       <c r="X237"/>
       <c r="Y237"/>
       <c r="Z237"/>
     </row>
-    <row r="238" spans="1:26" customHeight="1" ht="153">
-[...4 lines deleted...]
-      <c r="E238" s="8"/>
+    <row r="238" spans="1:26" customHeight="1" ht="110">
+      <c r="A238" s="7"/>
+      <c r="B238" s="7"/>
+      <c r="C238" s="7"/>
+      <c r="D238" s="7"/>
+      <c r="E238" s="7"/>
       <c r="F238" s="5">
         <v>1</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>728</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>729</v>
+        <v>34</v>
       </c>
       <c r="J238" s="6" t="s">
-        <v>730</v>
+        <v>35</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L238" s="5"/>
       <c r="M238" s="5"/>
       <c r="N238"/>
       <c r="O238"/>
       <c r="P238"/>
       <c r="Q238"/>
       <c r="R238"/>
       <c r="S238"/>
       <c r="T238"/>
       <c r="U238"/>
       <c r="V238"/>
       <c r="W238"/>
       <c r="X238"/>
       <c r="Y238"/>
       <c r="Z238"/>
     </row>
-    <row r="239" spans="1:26" customHeight="1" ht="162.14285714286">
-[...14 lines deleted...]
-      </c>
+    <row r="239" spans="1:26" customHeight="1" ht="153">
+      <c r="A239" s="7"/>
+      <c r="B239" s="7"/>
+      <c r="C239" s="7"/>
+      <c r="D239" s="7"/>
+      <c r="E239" s="7"/>
       <c r="F239" s="5">
         <v>1</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>33</v>
+        <v>730</v>
       </c>
       <c r="J239" s="6" t="s">
-        <v>34</v>
+        <v>731</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L239" s="5"/>
+      <c r="M239" s="5"/>
       <c r="N239"/>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239"/>
       <c r="R239"/>
       <c r="S239"/>
       <c r="T239"/>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239"/>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
-    <row r="240" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E240" s="8"/>
+    <row r="240" spans="1:26" customHeight="1" ht="162.14285714286">
+      <c r="A240" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="B240" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F240" s="5">
         <v>1</v>
       </c>
       <c r="G240" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J240" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M240" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L240" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>737</v>
+      </c>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240"/>
       <c r="T240"/>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
       <c r="Y240"/>
       <c r="Z240"/>
     </row>
-    <row r="241" spans="1:26" customHeight="1" ht="68">
-[...4 lines deleted...]
-      <c r="E241" s="8"/>
+    <row r="241" spans="1:26" customHeight="1" ht="38">
+      <c r="A241" s="7"/>
+      <c r="B241" s="7"/>
+      <c r="C241" s="7"/>
+      <c r="D241" s="7"/>
+      <c r="E241" s="7"/>
       <c r="F241" s="5">
         <v>1</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J241" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241"/>
       <c r="Q241"/>
       <c r="R241"/>
       <c r="S241"/>
       <c r="T241"/>
       <c r="U241"/>
       <c r="V241"/>
       <c r="W241"/>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
-    <row r="242" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E242" s="8"/>
+    <row r="242" spans="1:26" customHeight="1" ht="68">
+      <c r="A242" s="7"/>
+      <c r="B242" s="7"/>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
       <c r="F242" s="5">
         <v>1</v>
       </c>
       <c r="G242" s="5" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J242" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L242" s="5"/>
       <c r="M242" s="5"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242"/>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242"/>
       <c r="T242"/>
       <c r="U242"/>
       <c r="V242"/>
       <c r="W242"/>
       <c r="X242"/>
       <c r="Y242"/>
       <c r="Z242"/>
     </row>
-    <row r="243" spans="1:26" customHeight="1" ht="67">
-[...4 lines deleted...]
-      <c r="E243" s="8"/>
+    <row r="243" spans="1:26" customHeight="1" ht="38">
+      <c r="A243" s="7"/>
+      <c r="B243" s="7"/>
+      <c r="C243" s="7"/>
+      <c r="D243" s="7"/>
+      <c r="E243" s="7"/>
       <c r="F243" s="5">
         <v>1</v>
       </c>
       <c r="G243" s="5" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J243" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L243" s="5"/>
       <c r="M243" s="5"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243"/>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243"/>
       <c r="T243"/>
       <c r="U243"/>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
-    <row r="244" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E244" s="8"/>
+    <row r="244" spans="1:26" customHeight="1" ht="67">
+      <c r="A244" s="7"/>
+      <c r="B244" s="7"/>
+      <c r="C244" s="7"/>
+      <c r="D244" s="7"/>
+      <c r="E244" s="7"/>
       <c r="F244" s="5">
         <v>1</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>739</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J244" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244"/>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244"/>
       <c r="R244"/>
       <c r="S244"/>
       <c r="T244"/>
       <c r="U244"/>
       <c r="V244"/>
       <c r="W244"/>
       <c r="X244"/>
       <c r="Y244"/>
       <c r="Z244"/>
     </row>
-    <row r="245" spans="1:26" customHeight="1" ht="67">
-[...4 lines deleted...]
-      <c r="E245" s="8"/>
+    <row r="245" spans="1:26" customHeight="1" ht="39">
+      <c r="A245" s="7"/>
+      <c r="B245" s="7"/>
+      <c r="C245" s="7"/>
+      <c r="D245" s="7"/>
+      <c r="E245" s="7"/>
       <c r="F245" s="5">
         <v>1</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J245" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L245" s="5"/>
       <c r="M245" s="5"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245"/>
       <c r="R245"/>
       <c r="S245"/>
       <c r="T245"/>
       <c r="U245"/>
       <c r="V245"/>
       <c r="W245"/>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
-    <row r="246" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E246" s="8"/>
+    <row r="246" spans="1:26" customHeight="1" ht="67">
+      <c r="A246" s="7"/>
+      <c r="B246" s="7"/>
+      <c r="C246" s="7"/>
+      <c r="D246" s="7"/>
+      <c r="E246" s="7"/>
       <c r="F246" s="5">
         <v>1</v>
       </c>
       <c r="G246" s="5" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>740</v>
+        <v>72</v>
       </c>
       <c r="J246" s="6" t="s">
-        <v>741</v>
+        <v>35</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L246" s="5"/>
       <c r="M246" s="5"/>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246"/>
       <c r="R246"/>
       <c r="S246"/>
       <c r="T246"/>
       <c r="U246"/>
       <c r="V246"/>
       <c r="W246"/>
       <c r="X246"/>
       <c r="Y246"/>
       <c r="Z246"/>
     </row>
-    <row r="247" spans="1:26" customHeight="1" ht="216.42857142857">
-[...14 lines deleted...]
-      </c>
+    <row r="247" spans="1:26" customHeight="1" ht="38">
+      <c r="A247" s="7"/>
+      <c r="B247" s="7"/>
+      <c r="C247" s="7"/>
+      <c r="D247" s="7"/>
+      <c r="E247" s="7"/>
       <c r="F247" s="5">
         <v>1</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="J247" s="6" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L247" s="5"/>
+      <c r="M247" s="5"/>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
       <c r="Q247"/>
       <c r="R247"/>
       <c r="S247"/>
       <c r="T247"/>
       <c r="U247"/>
       <c r="V247"/>
       <c r="W247"/>
       <c r="X247"/>
       <c r="Y247"/>
       <c r="Z247"/>
     </row>
-    <row r="248" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E248" s="8"/>
+    <row r="248" spans="1:26" customHeight="1" ht="216.42857142857">
+      <c r="A248" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F248" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G248" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J248" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="K248" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L248" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="M248" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="H248" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M248" s="5"/>
       <c r="N248"/>
       <c r="O248"/>
       <c r="P248"/>
       <c r="Q248"/>
       <c r="R248"/>
       <c r="S248"/>
       <c r="T248"/>
       <c r="U248"/>
       <c r="V248"/>
       <c r="W248"/>
       <c r="X248"/>
       <c r="Y248"/>
       <c r="Z248"/>
     </row>
     <row r="249" spans="1:26" customHeight="1" ht="39">
-      <c r="A249" s="8"/>
-[...3 lines deleted...]
-      <c r="E249" s="8"/>
+      <c r="A249" s="7"/>
+      <c r="B249" s="7"/>
+      <c r="C249" s="7"/>
+      <c r="D249" s="7"/>
+      <c r="E249" s="7"/>
       <c r="F249" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G249" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="J249" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="H249" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L249" s="5"/>
       <c r="M249" s="5"/>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
       <c r="Q249"/>
       <c r="R249"/>
       <c r="S249"/>
       <c r="T249"/>
       <c r="U249"/>
       <c r="V249"/>
       <c r="W249"/>
       <c r="X249"/>
       <c r="Y249"/>
       <c r="Z249"/>
     </row>
-    <row r="250" spans="1:26" customHeight="1" ht="42">
-[...4 lines deleted...]
-      <c r="E250" s="8"/>
+    <row r="250" spans="1:26" customHeight="1" ht="39">
+      <c r="A250" s="7"/>
+      <c r="B250" s="7"/>
+      <c r="C250" s="7"/>
+      <c r="D250" s="7"/>
+      <c r="E250" s="7"/>
       <c r="F250" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G250" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="H250" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="J250" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="H250" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K250" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250"/>
       <c r="R250"/>
       <c r="S250"/>
       <c r="T250"/>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250"/>
       <c r="X250"/>
       <c r="Y250"/>
       <c r="Z250"/>
     </row>
     <row r="251" spans="1:26" customHeight="1" ht="42">
-      <c r="A251" s="8"/>
-[...3 lines deleted...]
-      <c r="E251" s="8"/>
+      <c r="A251" s="7"/>
+      <c r="B251" s="7"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="7"/>
+      <c r="E251" s="7"/>
       <c r="F251" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G251" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="H251" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J251" s="6" t="s">
         <v>756</v>
       </c>
-      <c r="H251" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K251" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L251" s="5"/>
       <c r="M251" s="5"/>
       <c r="N251"/>
       <c r="O251"/>
       <c r="P251"/>
       <c r="Q251"/>
       <c r="R251"/>
       <c r="S251"/>
       <c r="T251"/>
       <c r="U251"/>
       <c r="V251"/>
       <c r="W251"/>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
     <row r="252" spans="1:26" customHeight="1" ht="42">
-      <c r="A252" s="8"/>
-[...3 lines deleted...]
-      <c r="E252" s="8"/>
+      <c r="A252" s="7"/>
+      <c r="B252" s="7"/>
+      <c r="C252" s="7"/>
+      <c r="D252" s="7"/>
+      <c r="E252" s="7"/>
       <c r="F252" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G252" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="H252" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J252" s="6" t="s">
         <v>758</v>
       </c>
-      <c r="H252" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K252" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L252" s="5"/>
       <c r="M252" s="5"/>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252"/>
       <c r="R252"/>
       <c r="S252"/>
       <c r="T252"/>
       <c r="U252"/>
       <c r="V252"/>
       <c r="W252"/>
       <c r="X252"/>
       <c r="Y252"/>
       <c r="Z252"/>
     </row>
-    <row r="253" spans="1:26" customHeight="1" ht="162.42857142857">
-      <c r="A253" s="7" t="s">
+    <row r="253" spans="1:26" customHeight="1" ht="42">
+      <c r="A253" s="7"/>
+      <c r="B253" s="7"/>
+      <c r="C253" s="7"/>
+      <c r="D253" s="7"/>
+      <c r="E253" s="7"/>
+      <c r="F253" s="5">
+        <v>6</v>
+      </c>
+      <c r="G253" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="H253" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J253" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="B253" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K253" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L253" s="5"/>
+      <c r="M253" s="5"/>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253"/>
       <c r="R253"/>
       <c r="S253"/>
       <c r="T253"/>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253"/>
       <c r="X253"/>
       <c r="Y253"/>
       <c r="Z253"/>
     </row>
-    <row r="254" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E254" s="8"/>
+    <row r="254" spans="1:26" customHeight="1" ht="162.42857142857">
+      <c r="A254" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F254" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G254" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="K254" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L254" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="M254" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="H254" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M254" s="5"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
       <c r="Q254"/>
       <c r="R254"/>
       <c r="S254"/>
       <c r="T254"/>
       <c r="U254"/>
       <c r="V254"/>
       <c r="W254"/>
       <c r="X254"/>
       <c r="Y254"/>
       <c r="Z254"/>
     </row>
-    <row r="255" spans="1:26" customHeight="1" ht="252.85714285714">
-      <c r="A255" s="7" t="s">
+    <row r="255" spans="1:26" customHeight="1" ht="39">
+      <c r="A255" s="7"/>
+      <c r="B255" s="7"/>
+      <c r="C255" s="7"/>
+      <c r="D255" s="7"/>
+      <c r="E255" s="7"/>
+      <c r="F255" s="5">
+        <v>2</v>
+      </c>
+      <c r="G255" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="J255" s="6" t="s">
         <v>770</v>
       </c>
-      <c r="B255" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K255" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L255" s="5"/>
+      <c r="M255" s="5"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255"/>
       <c r="Q255"/>
       <c r="R255"/>
       <c r="S255"/>
       <c r="T255"/>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255"/>
       <c r="X255"/>
       <c r="Y255"/>
       <c r="Z255"/>
     </row>
-    <row r="256" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E256" s="8"/>
+    <row r="256" spans="1:26" customHeight="1" ht="252.85714285714">
+      <c r="A256" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="D256" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E256" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F256" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G256" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="H256" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J256" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="K256" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L256" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="M256" s="5" t="s">
         <v>776</v>
       </c>
-      <c r="H256" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M256" s="5"/>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256"/>
       <c r="Q256"/>
       <c r="R256"/>
       <c r="S256"/>
       <c r="T256"/>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256"/>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
-    <row r="257" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E257" s="8"/>
+    <row r="257" spans="1:26" customHeight="1" ht="45">
+      <c r="A257" s="7"/>
+      <c r="B257" s="7"/>
+      <c r="C257" s="7"/>
+      <c r="D257" s="7"/>
+      <c r="E257" s="7"/>
       <c r="F257" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G257" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I257" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="H257" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J257" s="6" t="s">
-        <v>779</v>
+        <v>694</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L257" s="5"/>
       <c r="M257" s="5"/>
       <c r="N257"/>
       <c r="O257"/>
       <c r="P257"/>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257"/>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
       <c r="X257"/>
       <c r="Y257"/>
       <c r="Z257"/>
     </row>
     <row r="258" spans="1:26" customHeight="1" ht="97">
-      <c r="A258" s="8"/>
-[...3 lines deleted...]
-      <c r="E258" s="8"/>
+      <c r="A258" s="7"/>
+      <c r="B258" s="7"/>
+      <c r="C258" s="7"/>
+      <c r="D258" s="7"/>
+      <c r="E258" s="7"/>
       <c r="F258" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G258" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="H258" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J258" s="6" t="s">
         <v>780</v>
       </c>
-      <c r="H258" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K258" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L258" s="5"/>
       <c r="M258" s="5"/>
       <c r="N258"/>
       <c r="O258"/>
       <c r="P258"/>
       <c r="Q258"/>
       <c r="R258"/>
       <c r="S258"/>
       <c r="T258"/>
       <c r="U258"/>
       <c r="V258"/>
       <c r="W258"/>
       <c r="X258"/>
       <c r="Y258"/>
       <c r="Z258"/>
     </row>
     <row r="259" spans="1:26" customHeight="1" ht="97">
-      <c r="A259" s="8"/>
-[...3 lines deleted...]
-      <c r="E259" s="8"/>
+      <c r="A259" s="7"/>
+      <c r="B259" s="7"/>
+      <c r="C259" s="7"/>
+      <c r="D259" s="7"/>
+      <c r="E259" s="7"/>
       <c r="F259" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G259" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J259" s="6" t="s">
         <v>782</v>
       </c>
-      <c r="H259" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K259" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L259" s="5"/>
       <c r="M259" s="5"/>
       <c r="N259"/>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259"/>
       <c r="R259"/>
       <c r="S259"/>
       <c r="T259"/>
       <c r="U259"/>
       <c r="V259"/>
       <c r="W259"/>
       <c r="X259"/>
       <c r="Y259"/>
       <c r="Z259"/>
     </row>
     <row r="260" spans="1:26" customHeight="1" ht="97">
-      <c r="A260" s="8"/>
-[...3 lines deleted...]
-      <c r="E260" s="8"/>
+      <c r="A260" s="7"/>
+      <c r="B260" s="7"/>
+      <c r="C260" s="7"/>
+      <c r="D260" s="7"/>
+      <c r="E260" s="7"/>
       <c r="F260" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G260" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J260" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="H260" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K260" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L260" s="5"/>
       <c r="M260" s="5"/>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260"/>
       <c r="R260"/>
       <c r="S260"/>
       <c r="T260"/>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260"/>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
-    <row r="261" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E261" s="8"/>
+    <row r="261" spans="1:26" customHeight="1" ht="97">
+      <c r="A261" s="7"/>
+      <c r="B261" s="7"/>
+      <c r="C261" s="7"/>
+      <c r="D261" s="7"/>
+      <c r="E261" s="7"/>
       <c r="F261" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G261" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J261" s="6" t="s">
         <v>786</v>
       </c>
-      <c r="H261" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K261" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L261" s="5"/>
       <c r="M261" s="5"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261"/>
       <c r="R261"/>
       <c r="S261"/>
       <c r="T261"/>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261"/>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
-    <row r="262" spans="1:26" customHeight="1" ht="514.85714285714">
-[...6 lines deleted...]
-      <c r="C262" s="8" t="s">
+    <row r="262" spans="1:26" customHeight="1" ht="30">
+      <c r="A262" s="7"/>
+      <c r="B262" s="7"/>
+      <c r="C262" s="7"/>
+      <c r="D262" s="7"/>
+      <c r="E262" s="7"/>
+      <c r="F262" s="5">
+        <v>7</v>
+      </c>
+      <c r="G262" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="D262" s="8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H262" s="5" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>789</v>
+        <v>72</v>
       </c>
       <c r="J262" s="6" t="s">
-        <v>790</v>
+        <v>35</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L262" s="5"/>
+      <c r="M262" s="5"/>
       <c r="N262"/>
       <c r="O262"/>
       <c r="P262"/>
       <c r="Q262"/>
       <c r="R262"/>
       <c r="S262"/>
       <c r="T262"/>
       <c r="U262"/>
       <c r="V262"/>
       <c r="W262"/>
       <c r="X262"/>
       <c r="Y262"/>
       <c r="Z262"/>
     </row>
-    <row r="263" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E263" s="8"/>
+    <row r="263" spans="1:26" customHeight="1" ht="514.85714285714">
+      <c r="A263" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C263" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="D263" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F263" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G263" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="H263" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="J263" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="K263" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L263" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M263" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="H263" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M263" s="5"/>
       <c r="N263"/>
       <c r="O263"/>
       <c r="P263"/>
       <c r="Q263"/>
       <c r="R263"/>
       <c r="S263"/>
       <c r="T263"/>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263"/>
       <c r="X263"/>
       <c r="Y263"/>
       <c r="Z263"/>
     </row>
-    <row r="264" spans="1:26" customHeight="1" ht="223.71428571429">
-      <c r="A264" s="7" t="s">
+    <row r="264" spans="1:26" customHeight="1" ht="30">
+      <c r="A264" s="7"/>
+      <c r="B264" s="7"/>
+      <c r="C264" s="7"/>
+      <c r="D264" s="7"/>
+      <c r="E264" s="7"/>
+      <c r="F264" s="5">
+        <v>2</v>
+      </c>
+      <c r="G264" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="J264" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="B264" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K264" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L264" s="5"/>
+      <c r="M264" s="5"/>
       <c r="N264"/>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264"/>
       <c r="R264"/>
       <c r="S264"/>
       <c r="T264"/>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264"/>
       <c r="X264"/>
       <c r="Y264"/>
       <c r="Z264"/>
     </row>
-    <row r="265" spans="1:26" customHeight="1" ht="116">
-[...4 lines deleted...]
-      <c r="E265" s="8"/>
+    <row r="265" spans="1:26" customHeight="1" ht="223.71428571429">
+      <c r="A265" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>798</v>
+      </c>
+      <c r="D265" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F265" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G265" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="J265" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="K265" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L265" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="M265" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="H265" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M265" s="5"/>
       <c r="N265"/>
       <c r="O265"/>
       <c r="P265"/>
       <c r="Q265"/>
       <c r="R265"/>
       <c r="S265"/>
       <c r="T265"/>
       <c r="U265"/>
       <c r="V265"/>
       <c r="W265"/>
       <c r="X265"/>
       <c r="Y265"/>
       <c r="Z265"/>
     </row>
-    <row r="266" spans="1:26" customHeight="1" ht="387.14285714286">
-      <c r="A266" s="7" t="s">
+    <row r="266" spans="1:26" customHeight="1" ht="116">
+      <c r="A266" s="7"/>
+      <c r="B266" s="7"/>
+      <c r="C266" s="7"/>
+      <c r="D266" s="7"/>
+      <c r="E266" s="7"/>
+      <c r="F266" s="5">
+        <v>2</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="H266" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="J266" s="6" t="s">
         <v>806</v>
       </c>
-      <c r="B266" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K266" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L266" s="5"/>
+      <c r="M266" s="5"/>
       <c r="N266"/>
       <c r="O266"/>
       <c r="P266"/>
       <c r="Q266"/>
       <c r="R266"/>
       <c r="S266"/>
       <c r="T266"/>
       <c r="U266"/>
       <c r="V266"/>
       <c r="W266"/>
       <c r="X266"/>
       <c r="Y266"/>
       <c r="Z266"/>
     </row>
-    <row r="267" spans="1:26" customHeight="1" ht="55">
-[...4 lines deleted...]
-      <c r="E267" s="8"/>
+    <row r="267" spans="1:26" customHeight="1" ht="387.14285714286">
+      <c r="A267" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F267" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G267" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="H267" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="J267" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="K267" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L267" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="M267" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="H267" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M267" s="5"/>
       <c r="N267"/>
       <c r="O267"/>
       <c r="P267"/>
       <c r="Q267"/>
       <c r="R267"/>
       <c r="S267"/>
       <c r="T267"/>
       <c r="U267"/>
       <c r="V267"/>
       <c r="W267"/>
       <c r="X267"/>
       <c r="Y267"/>
       <c r="Z267"/>
     </row>
-    <row r="268" spans="1:26" customHeight="1" ht="61">
-[...4 lines deleted...]
-      <c r="E268" s="8"/>
+    <row r="268" spans="1:26" customHeight="1" ht="55">
+      <c r="A268" s="7"/>
+      <c r="B268" s="7"/>
+      <c r="C268" s="7"/>
+      <c r="D268" s="7"/>
+      <c r="E268" s="7"/>
       <c r="F268" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G268" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="H268" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J268" s="6" t="s">
         <v>816</v>
       </c>
-      <c r="H268" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K268" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L268" s="5"/>
       <c r="M268" s="5"/>
       <c r="N268"/>
       <c r="O268"/>
       <c r="P268"/>
       <c r="Q268"/>
       <c r="R268"/>
       <c r="S268"/>
       <c r="T268"/>
       <c r="U268"/>
       <c r="V268"/>
       <c r="W268"/>
       <c r="X268"/>
       <c r="Y268"/>
       <c r="Z268"/>
     </row>
-    <row r="269" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E269" s="8"/>
+    <row r="269" spans="1:26" customHeight="1" ht="61">
+      <c r="A269" s="7"/>
+      <c r="B269" s="7"/>
+      <c r="C269" s="7"/>
+      <c r="D269" s="7"/>
+      <c r="E269" s="7"/>
       <c r="F269" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G269" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="H269" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="J269" s="6" t="s">
         <v>819</v>
       </c>
-      <c r="H269" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L269" s="5"/>
       <c r="M269" s="5"/>
       <c r="N269"/>
       <c r="O269"/>
       <c r="P269"/>
       <c r="Q269"/>
       <c r="R269"/>
       <c r="S269"/>
       <c r="T269"/>
       <c r="U269"/>
       <c r="V269"/>
       <c r="W269"/>
       <c r="X269"/>
       <c r="Y269"/>
       <c r="Z269"/>
     </row>
-    <row r="270" spans="1:26" customHeight="1" ht="60">
-[...4 lines deleted...]
-      <c r="E270" s="8"/>
+    <row r="270" spans="1:26" customHeight="1" ht="97">
+      <c r="A270" s="7"/>
+      <c r="B270" s="7"/>
+      <c r="C270" s="7"/>
+      <c r="D270" s="7"/>
+      <c r="E270" s="7"/>
       <c r="F270" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G270" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="H270" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J270" s="6" t="s">
         <v>821</v>
       </c>
-      <c r="H270" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K270" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L270" s="5"/>
       <c r="M270" s="5"/>
       <c r="N270"/>
       <c r="O270"/>
       <c r="P270"/>
       <c r="Q270"/>
       <c r="R270"/>
       <c r="S270"/>
       <c r="T270"/>
       <c r="U270"/>
       <c r="V270"/>
       <c r="W270"/>
       <c r="X270"/>
       <c r="Y270"/>
       <c r="Z270"/>
     </row>
-    <row r="271" spans="1:26" customHeight="1" ht="79">
-[...4 lines deleted...]
-      <c r="E271" s="8"/>
+    <row r="271" spans="1:26" customHeight="1" ht="60">
+      <c r="A271" s="7"/>
+      <c r="B271" s="7"/>
+      <c r="C271" s="7"/>
+      <c r="D271" s="7"/>
+      <c r="E271" s="7"/>
       <c r="F271" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G271" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="H271" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J271" s="6" t="s">
         <v>823</v>
       </c>
-      <c r="H271" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K271" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L271" s="5"/>
       <c r="M271" s="5"/>
       <c r="N271"/>
       <c r="O271"/>
       <c r="P271"/>
       <c r="Q271"/>
       <c r="R271"/>
       <c r="S271"/>
       <c r="T271"/>
       <c r="U271"/>
       <c r="V271"/>
       <c r="W271"/>
       <c r="X271"/>
       <c r="Y271"/>
       <c r="Z271"/>
     </row>
-    <row r="272" spans="1:26" customHeight="1" ht="89">
-[...4 lines deleted...]
-      <c r="E272" s="8"/>
+    <row r="272" spans="1:26" customHeight="1" ht="79">
+      <c r="A272" s="7"/>
+      <c r="B272" s="7"/>
+      <c r="C272" s="7"/>
+      <c r="D272" s="7"/>
+      <c r="E272" s="7"/>
       <c r="F272" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G272" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="H272" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="J272" s="6" t="s">
         <v>825</v>
       </c>
-      <c r="H272" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K272" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L272" s="5"/>
       <c r="M272" s="5"/>
       <c r="N272"/>
       <c r="O272"/>
       <c r="P272"/>
       <c r="Q272"/>
       <c r="R272"/>
       <c r="S272"/>
       <c r="T272"/>
       <c r="U272"/>
       <c r="V272"/>
       <c r="W272"/>
       <c r="X272"/>
       <c r="Y272"/>
       <c r="Z272"/>
     </row>
-    <row r="273" spans="1:26" customHeight="1" ht="63">
-[...4 lines deleted...]
-      <c r="E273" s="8"/>
+    <row r="273" spans="1:26" customHeight="1" ht="89">
+      <c r="A273" s="7"/>
+      <c r="B273" s="7"/>
+      <c r="C273" s="7"/>
+      <c r="D273" s="7"/>
+      <c r="E273" s="7"/>
       <c r="F273" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G273" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="H273" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J273" s="6" t="s">
         <v>827</v>
       </c>
-      <c r="H273" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K273" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L273" s="5"/>
       <c r="M273" s="5"/>
       <c r="N273"/>
       <c r="O273"/>
       <c r="P273"/>
       <c r="Q273"/>
       <c r="R273"/>
       <c r="S273"/>
       <c r="T273"/>
       <c r="U273"/>
       <c r="V273"/>
       <c r="W273"/>
       <c r="X273"/>
       <c r="Y273"/>
       <c r="Z273"/>
     </row>
-    <row r="274" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E274" s="8"/>
+    <row r="274" spans="1:26" customHeight="1" ht="63">
+      <c r="A274" s="7"/>
+      <c r="B274" s="7"/>
+      <c r="C274" s="7"/>
+      <c r="D274" s="7"/>
+      <c r="E274" s="7"/>
       <c r="F274" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G274" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="H274" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="J274" s="6" t="s">
         <v>830</v>
       </c>
-      <c r="H274" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K274" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L274" s="5"/>
       <c r="M274" s="5"/>
       <c r="N274"/>
       <c r="O274"/>
       <c r="P274"/>
       <c r="Q274"/>
       <c r="R274"/>
       <c r="S274"/>
       <c r="T274"/>
       <c r="U274"/>
       <c r="V274"/>
       <c r="W274"/>
       <c r="X274"/>
       <c r="Y274"/>
       <c r="Z274"/>
     </row>
-    <row r="275" spans="1:26" customHeight="1" ht="64">
-[...4 lines deleted...]
-      <c r="E275" s="8"/>
+    <row r="275" spans="1:26" customHeight="1" ht="45">
+      <c r="A275" s="7"/>
+      <c r="B275" s="7"/>
+      <c r="C275" s="7"/>
+      <c r="D275" s="7"/>
+      <c r="E275" s="7"/>
       <c r="F275" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G275" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="H275" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J275" s="6" t="s">
         <v>832</v>
       </c>
-      <c r="H275" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K275" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L275" s="5"/>
       <c r="M275" s="5"/>
       <c r="N275"/>
       <c r="O275"/>
       <c r="P275"/>
       <c r="Q275"/>
       <c r="R275"/>
       <c r="S275"/>
       <c r="T275"/>
       <c r="U275"/>
       <c r="V275"/>
       <c r="W275"/>
       <c r="X275"/>
       <c r="Y275"/>
       <c r="Z275"/>
     </row>
-    <row r="276" spans="1:26" customHeight="1" ht="74">
-[...4 lines deleted...]
-      <c r="E276" s="8"/>
+    <row r="276" spans="1:26" customHeight="1" ht="64">
+      <c r="A276" s="7"/>
+      <c r="B276" s="7"/>
+      <c r="C276" s="7"/>
+      <c r="D276" s="7"/>
+      <c r="E276" s="7"/>
       <c r="F276" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G276" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="H276" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I276" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J276" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="H276" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K276" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L276" s="5"/>
       <c r="M276" s="5"/>
       <c r="N276"/>
       <c r="O276"/>
       <c r="P276"/>
       <c r="Q276"/>
       <c r="R276"/>
       <c r="S276"/>
       <c r="T276"/>
       <c r="U276"/>
       <c r="V276"/>
       <c r="W276"/>
       <c r="X276"/>
       <c r="Y276"/>
       <c r="Z276"/>
     </row>
-    <row r="277" spans="1:26" customHeight="1" ht="126">
-[...4 lines deleted...]
-      <c r="E277" s="8"/>
+    <row r="277" spans="1:26" customHeight="1" ht="74">
+      <c r="A277" s="7"/>
+      <c r="B277" s="7"/>
+      <c r="C277" s="7"/>
+      <c r="D277" s="7"/>
+      <c r="E277" s="7"/>
       <c r="F277" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G277" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="H277" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J277" s="6" t="s">
         <v>836</v>
       </c>
-      <c r="H277" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K277" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L277" s="5"/>
       <c r="M277" s="5"/>
       <c r="N277"/>
       <c r="O277"/>
       <c r="P277"/>
       <c r="Q277"/>
       <c r="R277"/>
       <c r="S277"/>
       <c r="T277"/>
       <c r="U277"/>
       <c r="V277"/>
       <c r="W277"/>
       <c r="X277"/>
       <c r="Y277"/>
       <c r="Z277"/>
     </row>
-    <row r="278" spans="1:26" customHeight="1" ht="1888.8571428571">
-      <c r="A278" s="7" t="s">
+    <row r="278" spans="1:26" customHeight="1" ht="126">
+      <c r="A278" s="7"/>
+      <c r="B278" s="7"/>
+      <c r="C278" s="7"/>
+      <c r="D278" s="7"/>
+      <c r="E278" s="7"/>
+      <c r="F278" s="5">
+        <v>12</v>
+      </c>
+      <c r="G278" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="H278" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J278" s="6" t="s">
         <v>838</v>
       </c>
-      <c r="B278" s="8" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K278" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L278" s="5"/>
+      <c r="M278" s="5"/>
       <c r="N278"/>
       <c r="O278"/>
       <c r="P278"/>
       <c r="Q278"/>
       <c r="R278"/>
       <c r="S278"/>
       <c r="T278"/>
       <c r="U278"/>
       <c r="V278"/>
       <c r="W278"/>
       <c r="X278"/>
       <c r="Y278"/>
       <c r="Z278"/>
     </row>
-    <row r="279" spans="1:26" customHeight="1" ht="113">
-[...4 lines deleted...]
-      <c r="E279" s="8"/>
+    <row r="279" spans="1:26" customHeight="1" ht="1888.8571428571">
+      <c r="A279" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F279" s="5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G279" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G279" s="5"/>
+      <c r="H279" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J279" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K279" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L279" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="M279" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="H279" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M279" s="5"/>
       <c r="N279"/>
       <c r="O279"/>
       <c r="P279"/>
       <c r="Q279"/>
       <c r="R279"/>
       <c r="S279"/>
       <c r="T279"/>
       <c r="U279"/>
       <c r="V279"/>
       <c r="W279"/>
       <c r="X279"/>
       <c r="Y279"/>
       <c r="Z279"/>
     </row>
-    <row r="280" spans="1:26" customHeight="1" ht="285">
-[...14 lines deleted...]
-      </c>
+    <row r="280" spans="1:26" customHeight="1" ht="113">
+      <c r="A280" s="7"/>
+      <c r="B280" s="7"/>
+      <c r="C280" s="7"/>
+      <c r="D280" s="7"/>
+      <c r="E280" s="7"/>
       <c r="F280" s="5">
         <v>1</v>
       </c>
       <c r="G280" s="5" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="H280" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="J280" s="6" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L280" s="5"/>
+      <c r="M280" s="5"/>
       <c r="N280"/>
       <c r="O280"/>
       <c r="P280"/>
       <c r="Q280"/>
       <c r="R280"/>
       <c r="S280"/>
       <c r="T280"/>
       <c r="U280"/>
       <c r="V280"/>
       <c r="W280"/>
       <c r="X280"/>
       <c r="Y280"/>
       <c r="Z280"/>
     </row>
-    <row r="281" spans="1:26" customHeight="1" ht="372.57142857143">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="281" spans="1:26" customHeight="1" ht="285">
+      <c r="A281" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="D281" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>151</v>
       </c>
       <c r="F281" s="5">
         <v>1</v>
       </c>
       <c r="G281" s="5" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>433</v>
+        <v>851</v>
       </c>
       <c r="J281" s="6" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L281" s="5" t="s">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="N281"/>
       <c r="O281"/>
       <c r="P281"/>
       <c r="Q281"/>
       <c r="R281"/>
       <c r="S281"/>
       <c r="T281"/>
       <c r="U281"/>
       <c r="V281"/>
       <c r="W281"/>
       <c r="X281"/>
       <c r="Y281"/>
       <c r="Z281"/>
     </row>
-    <row r="282" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E282" s="8"/>
+    <row r="282" spans="1:26" customHeight="1" ht="372.57142857143">
+      <c r="A282" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="D282" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F282" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G282" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="H282" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J282" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="K282" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L282" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="M282" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="H282" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M282" s="5"/>
       <c r="N282"/>
       <c r="O282"/>
       <c r="P282"/>
       <c r="Q282"/>
       <c r="R282"/>
       <c r="S282"/>
       <c r="T282"/>
       <c r="U282"/>
       <c r="V282"/>
       <c r="W282"/>
       <c r="X282"/>
       <c r="Y282"/>
       <c r="Z282"/>
     </row>
-    <row r="283" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E283" s="8"/>
+    <row r="283" spans="1:26" customHeight="1" ht="34">
+      <c r="A283" s="7"/>
+      <c r="B283" s="7"/>
+      <c r="C283" s="7"/>
+      <c r="D283" s="7"/>
+      <c r="E283" s="7"/>
       <c r="F283" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G283" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="J283" s="6" t="s">
         <v>864</v>
       </c>
-      <c r="H283" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K283" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L283" s="5"/>
       <c r="M283" s="5"/>
       <c r="N283"/>
       <c r="O283"/>
       <c r="P283"/>
       <c r="Q283"/>
       <c r="R283"/>
       <c r="S283"/>
       <c r="T283"/>
       <c r="U283"/>
       <c r="V283"/>
       <c r="W283"/>
       <c r="X283"/>
       <c r="Y283"/>
       <c r="Z283"/>
     </row>
-    <row r="284" spans="1:26" customHeight="1" ht="56">
-[...4 lines deleted...]
-      <c r="E284" s="8"/>
+    <row r="284" spans="1:26" customHeight="1" ht="30">
+      <c r="A284" s="7"/>
+      <c r="B284" s="7"/>
+      <c r="C284" s="7"/>
+      <c r="D284" s="7"/>
+      <c r="E284" s="7"/>
       <c r="F284" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G284" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="H284" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J284" s="6" t="s">
         <v>866</v>
       </c>
-      <c r="H284" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K284" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L284" s="5"/>
       <c r="M284" s="5"/>
       <c r="N284"/>
       <c r="O284"/>
       <c r="P284"/>
       <c r="Q284"/>
       <c r="R284"/>
       <c r="S284"/>
       <c r="T284"/>
       <c r="U284"/>
       <c r="V284"/>
       <c r="W284"/>
       <c r="X284"/>
       <c r="Y284"/>
       <c r="Z284"/>
     </row>
-    <row r="285" spans="1:26" customHeight="1" ht="53">
-[...4 lines deleted...]
-      <c r="E285" s="8"/>
+    <row r="285" spans="1:26" customHeight="1" ht="56">
+      <c r="A285" s="7"/>
+      <c r="B285" s="7"/>
+      <c r="C285" s="7"/>
+      <c r="D285" s="7"/>
+      <c r="E285" s="7"/>
       <c r="F285" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G285" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="H285" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="J285" s="6" t="s">
         <v>869</v>
       </c>
-      <c r="H285" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K285" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L285" s="5"/>
       <c r="M285" s="5"/>
       <c r="N285"/>
       <c r="O285"/>
       <c r="P285"/>
       <c r="Q285"/>
       <c r="R285"/>
       <c r="S285"/>
       <c r="T285"/>
       <c r="U285"/>
       <c r="V285"/>
       <c r="W285"/>
       <c r="X285"/>
       <c r="Y285"/>
       <c r="Z285"/>
     </row>
-    <row r="286" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E286" s="8"/>
+    <row r="286" spans="1:26" customHeight="1" ht="53">
+      <c r="A286" s="7"/>
+      <c r="B286" s="7"/>
+      <c r="C286" s="7"/>
+      <c r="D286" s="7"/>
+      <c r="E286" s="7"/>
       <c r="F286" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G286" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="H286" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="J286" s="6" t="s">
         <v>872</v>
       </c>
-      <c r="H286" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K286" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L286" s="5"/>
       <c r="M286" s="5"/>
       <c r="N286"/>
       <c r="O286"/>
       <c r="P286"/>
       <c r="Q286"/>
       <c r="R286"/>
       <c r="S286"/>
       <c r="T286"/>
       <c r="U286"/>
       <c r="V286"/>
       <c r="W286"/>
       <c r="X286"/>
       <c r="Y286"/>
       <c r="Z286"/>
     </row>
-    <row r="287" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E287" s="8"/>
+    <row r="287" spans="1:26" customHeight="1" ht="44">
+      <c r="A287" s="7"/>
+      <c r="B287" s="7"/>
+      <c r="C287" s="7"/>
+      <c r="D287" s="7"/>
+      <c r="E287" s="7"/>
       <c r="F287" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G287" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="H287" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="J287" s="6" t="s">
         <v>875</v>
       </c>
-      <c r="H287" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K287" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L287" s="5"/>
       <c r="M287" s="5"/>
       <c r="N287"/>
       <c r="O287"/>
       <c r="P287"/>
       <c r="Q287"/>
       <c r="R287"/>
       <c r="S287"/>
       <c r="T287"/>
       <c r="U287"/>
       <c r="V287"/>
       <c r="W287"/>
       <c r="X287"/>
       <c r="Y287"/>
       <c r="Z287"/>
     </row>
-    <row r="288" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E288" s="8"/>
+    <row r="288" spans="1:26" customHeight="1" ht="34">
+      <c r="A288" s="7"/>
+      <c r="B288" s="7"/>
+      <c r="C288" s="7"/>
+      <c r="D288" s="7"/>
+      <c r="E288" s="7"/>
       <c r="F288" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G288" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="H288" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I288" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J288" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="H288" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K288" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L288" s="5"/>
       <c r="M288" s="5"/>
       <c r="N288"/>
       <c r="O288"/>
       <c r="P288"/>
       <c r="Q288"/>
       <c r="R288"/>
       <c r="S288"/>
       <c r="T288"/>
       <c r="U288"/>
       <c r="V288"/>
       <c r="W288"/>
       <c r="X288"/>
       <c r="Y288"/>
       <c r="Z288"/>
     </row>
-    <row r="289" spans="1:26" customHeight="1" ht="247.42857142857">
-      <c r="A289" s="7" t="s">
+    <row r="289" spans="1:26" customHeight="1" ht="30">
+      <c r="A289" s="7"/>
+      <c r="B289" s="7"/>
+      <c r="C289" s="7"/>
+      <c r="D289" s="7"/>
+      <c r="E289" s="7"/>
+      <c r="F289" s="5">
+        <v>8</v>
+      </c>
+      <c r="G289" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="H289" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="J289" s="6" t="s">
         <v>879</v>
       </c>
-      <c r="B289" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K289" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L289" s="5"/>
+      <c r="M289" s="5"/>
       <c r="N289"/>
       <c r="O289"/>
       <c r="P289"/>
       <c r="Q289"/>
       <c r="R289"/>
       <c r="S289"/>
       <c r="T289"/>
       <c r="U289"/>
       <c r="V289"/>
       <c r="W289"/>
       <c r="X289"/>
       <c r="Y289"/>
       <c r="Z289"/>
     </row>
-    <row r="290" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E290" s="8"/>
+    <row r="290" spans="1:26" customHeight="1" ht="247.42857142857">
+      <c r="A290" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F290" s="5">
         <v>1</v>
       </c>
       <c r="G290" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="H290" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J290" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K290" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L290" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="M290" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="H290" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M290" s="5"/>
       <c r="N290"/>
       <c r="O290"/>
       <c r="P290"/>
       <c r="Q290"/>
       <c r="R290"/>
       <c r="S290"/>
       <c r="T290"/>
       <c r="U290"/>
       <c r="V290"/>
       <c r="W290"/>
       <c r="X290"/>
       <c r="Y290"/>
       <c r="Z290"/>
     </row>
-    <row r="291" spans="1:26" customHeight="1" ht="161.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="291" spans="1:26" customHeight="1" ht="43">
+      <c r="A291" s="7"/>
+      <c r="B291" s="7"/>
+      <c r="C291" s="7"/>
+      <c r="D291" s="7"/>
+      <c r="E291" s="7"/>
       <c r="F291" s="5">
         <v>1</v>
       </c>
       <c r="G291" s="5" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="J291" s="6" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L291" s="5"/>
+      <c r="M291" s="5"/>
       <c r="N291"/>
       <c r="O291"/>
       <c r="P291"/>
       <c r="Q291"/>
       <c r="R291"/>
       <c r="S291"/>
       <c r="T291"/>
       <c r="U291"/>
       <c r="V291"/>
       <c r="W291"/>
       <c r="X291"/>
       <c r="Y291"/>
       <c r="Z291"/>
     </row>
-    <row r="292" spans="1:26" customHeight="1" ht="4837">
-[...12 lines deleted...]
-      <c r="E292" s="8" t="s">
+    <row r="292" spans="1:26" customHeight="1" ht="161.71428571429">
+      <c r="A292" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="D292" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F292" s="5">
         <v>1</v>
       </c>
       <c r="G292" s="5" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="H292" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="J292" s="6" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L292" s="5" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="N292"/>
       <c r="O292"/>
       <c r="P292"/>
       <c r="Q292"/>
       <c r="R292"/>
       <c r="S292"/>
       <c r="T292"/>
       <c r="U292"/>
       <c r="V292"/>
       <c r="W292"/>
       <c r="X292"/>
       <c r="Y292"/>
       <c r="Z292"/>
     </row>
-    <row r="293" spans="1:26" customHeight="1" ht="4806.7142857143">
+    <row r="293" spans="1:26" customHeight="1" ht="4837">
       <c r="A293" s="8" t="s">
-        <v>904</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>897</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="D293" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F293" s="5">
         <v>1</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>33</v>
+        <v>901</v>
       </c>
       <c r="J293" s="6" t="s">
-        <v>34</v>
+        <v>902</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L293" s="5" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="N293"/>
       <c r="O293"/>
       <c r="P293"/>
       <c r="Q293"/>
       <c r="R293"/>
       <c r="S293"/>
       <c r="T293"/>
       <c r="U293"/>
       <c r="V293"/>
       <c r="W293"/>
       <c r="X293"/>
       <c r="Y293"/>
       <c r="Z293"/>
     </row>
-    <row r="294" spans="1:26" customHeight="1" ht="107">
-[...4 lines deleted...]
-      <c r="E294" s="8"/>
+    <row r="294" spans="1:26" customHeight="1" ht="4806.7142857143">
+      <c r="A294" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F294" s="5">
         <v>1</v>
       </c>
       <c r="G294" s="5" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H294" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I294" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J294" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L294" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="M294" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="J294" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M294" s="5"/>
       <c r="N294"/>
       <c r="O294"/>
       <c r="P294"/>
       <c r="Q294"/>
       <c r="R294"/>
       <c r="S294"/>
       <c r="T294"/>
       <c r="U294"/>
       <c r="V294"/>
       <c r="W294"/>
       <c r="X294"/>
       <c r="Y294"/>
       <c r="Z294"/>
     </row>
-    <row r="295" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E295" s="8"/>
+    <row r="295" spans="1:26" customHeight="1" ht="107">
+      <c r="A295" s="7"/>
+      <c r="B295" s="7"/>
+      <c r="C295" s="7"/>
+      <c r="D295" s="7"/>
+      <c r="E295" s="7"/>
       <c r="F295" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G295" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="J295" s="6" t="s">
         <v>912</v>
       </c>
-      <c r="H295" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K295" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L295" s="5"/>
       <c r="M295" s="5"/>
       <c r="N295"/>
       <c r="O295"/>
       <c r="P295"/>
       <c r="Q295"/>
       <c r="R295"/>
       <c r="S295"/>
       <c r="T295"/>
       <c r="U295"/>
       <c r="V295"/>
       <c r="W295"/>
       <c r="X295"/>
       <c r="Y295"/>
       <c r="Z295"/>
     </row>
-    <row r="296" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E296" s="8"/>
+    <row r="296" spans="1:26" customHeight="1" ht="50">
+      <c r="A296" s="7"/>
+      <c r="B296" s="7"/>
+      <c r="C296" s="7"/>
+      <c r="D296" s="7"/>
+      <c r="E296" s="7"/>
       <c r="F296" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G296" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="J296" s="6" t="s">
         <v>915</v>
       </c>
-      <c r="H296" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K296" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L296" s="5"/>
       <c r="M296" s="5"/>
       <c r="N296"/>
       <c r="O296"/>
       <c r="P296"/>
       <c r="Q296"/>
       <c r="R296"/>
       <c r="S296"/>
       <c r="T296"/>
       <c r="U296"/>
       <c r="V296"/>
       <c r="W296"/>
       <c r="X296"/>
       <c r="Y296"/>
       <c r="Z296"/>
     </row>
-    <row r="297" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E297" s="8"/>
+    <row r="297" spans="1:26" customHeight="1" ht="45">
+      <c r="A297" s="7"/>
+      <c r="B297" s="7"/>
+      <c r="C297" s="7"/>
+      <c r="D297" s="7"/>
+      <c r="E297" s="7"/>
       <c r="F297" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G297" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="H297" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I297" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="J297" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="H297" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K297" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L297" s="5"/>
       <c r="M297" s="5"/>
       <c r="N297"/>
       <c r="O297"/>
       <c r="P297"/>
       <c r="Q297"/>
       <c r="R297"/>
       <c r="S297"/>
       <c r="T297"/>
       <c r="U297"/>
       <c r="V297"/>
       <c r="W297"/>
       <c r="X297"/>
       <c r="Y297"/>
       <c r="Z297"/>
     </row>
     <row r="298" spans="1:26" customHeight="1" ht="30">
-      <c r="A298" s="8"/>
-[...3 lines deleted...]
-      <c r="E298" s="8"/>
+      <c r="A298" s="7"/>
+      <c r="B298" s="7"/>
+      <c r="C298" s="7"/>
+      <c r="D298" s="7"/>
+      <c r="E298" s="7"/>
       <c r="F298" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G298" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="J298" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="H298" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K298" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L298" s="5"/>
       <c r="M298" s="5"/>
       <c r="N298"/>
       <c r="O298"/>
       <c r="P298"/>
       <c r="Q298"/>
       <c r="R298"/>
       <c r="S298"/>
       <c r="T298"/>
       <c r="U298"/>
       <c r="V298"/>
       <c r="W298"/>
       <c r="X298"/>
       <c r="Y298"/>
       <c r="Z298"/>
     </row>
-    <row r="299" spans="1:26" customHeight="1" ht="83">
-[...4 lines deleted...]
-      <c r="E299" s="8"/>
+    <row r="299" spans="1:26" customHeight="1" ht="30">
+      <c r="A299" s="7"/>
+      <c r="B299" s="7"/>
+      <c r="C299" s="7"/>
+      <c r="D299" s="7"/>
+      <c r="E299" s="7"/>
       <c r="F299" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G299" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="H299" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="J299" s="6" t="s">
         <v>922</v>
       </c>
-      <c r="H299" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K299" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L299" s="5"/>
       <c r="M299" s="5"/>
       <c r="N299"/>
       <c r="O299"/>
       <c r="P299"/>
       <c r="Q299"/>
       <c r="R299"/>
       <c r="S299"/>
       <c r="T299"/>
       <c r="U299"/>
       <c r="V299"/>
       <c r="W299"/>
       <c r="X299"/>
       <c r="Y299"/>
       <c r="Z299"/>
     </row>
-    <row r="300" spans="1:26" customHeight="1" ht="481.57142857143">
-      <c r="A300" s="7" t="s">
+    <row r="300" spans="1:26" customHeight="1" ht="83">
+      <c r="A300" s="7"/>
+      <c r="B300" s="7"/>
+      <c r="C300" s="7"/>
+      <c r="D300" s="7"/>
+      <c r="E300" s="7"/>
+      <c r="F300" s="5">
+        <v>6</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="J300" s="6" t="s">
         <v>925</v>
       </c>
-      <c r="B300" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K300" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L300" s="5"/>
+      <c r="M300" s="5"/>
       <c r="N300"/>
       <c r="O300"/>
       <c r="P300"/>
       <c r="Q300"/>
       <c r="R300"/>
       <c r="S300"/>
       <c r="T300"/>
       <c r="U300"/>
       <c r="V300"/>
       <c r="W300"/>
       <c r="X300"/>
       <c r="Y300"/>
       <c r="Z300"/>
     </row>
-    <row r="301" spans="1:26" customHeight="1" ht="223.14285714286">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="301" spans="1:26" customHeight="1" ht="481.57142857143">
+      <c r="A301" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F301" s="5">
         <v>1</v>
       </c>
       <c r="G301" s="5" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="J301" s="6" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L301" s="5" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="N301"/>
       <c r="O301"/>
       <c r="P301"/>
       <c r="Q301"/>
       <c r="R301"/>
       <c r="S301"/>
       <c r="T301"/>
       <c r="U301"/>
       <c r="V301"/>
       <c r="W301"/>
       <c r="X301"/>
       <c r="Y301"/>
       <c r="Z301"/>
     </row>
-    <row r="302" spans="1:26" customHeight="1" ht="74">
-[...4 lines deleted...]
-      <c r="E302" s="8"/>
+    <row r="302" spans="1:26" customHeight="1" ht="223.14285714286">
+      <c r="A302" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F302" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G302" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="H302" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J302" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="K302" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L302" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="M302" s="5" t="s">
         <v>939</v>
       </c>
-      <c r="H302" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M302" s="5"/>
       <c r="N302"/>
       <c r="O302"/>
       <c r="P302"/>
       <c r="Q302"/>
       <c r="R302"/>
       <c r="S302"/>
       <c r="T302"/>
       <c r="U302"/>
       <c r="V302"/>
       <c r="W302"/>
       <c r="X302"/>
       <c r="Y302"/>
       <c r="Z302"/>
     </row>
-    <row r="303" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E303" s="8"/>
+    <row r="303" spans="1:26" customHeight="1" ht="74">
+      <c r="A303" s="7"/>
+      <c r="B303" s="7"/>
+      <c r="C303" s="7"/>
+      <c r="D303" s="7"/>
+      <c r="E303" s="7"/>
       <c r="F303" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G303" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="J303" s="6" t="s">
         <v>942</v>
       </c>
-      <c r="H303" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K303" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L303" s="5"/>
       <c r="M303" s="5"/>
       <c r="N303"/>
       <c r="O303"/>
       <c r="P303"/>
       <c r="Q303"/>
       <c r="R303"/>
       <c r="S303"/>
       <c r="T303"/>
       <c r="U303"/>
       <c r="V303"/>
       <c r="W303"/>
       <c r="X303"/>
       <c r="Y303"/>
       <c r="Z303"/>
     </row>
-    <row r="304" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E304" s="8"/>
+    <row r="304" spans="1:26" customHeight="1" ht="43">
+      <c r="A304" s="7"/>
+      <c r="B304" s="7"/>
+      <c r="C304" s="7"/>
+      <c r="D304" s="7"/>
+      <c r="E304" s="7"/>
       <c r="F304" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G304" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="J304" s="6" t="s">
         <v>944</v>
       </c>
-      <c r="H304" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K304" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L304" s="5"/>
       <c r="M304" s="5"/>
       <c r="N304"/>
       <c r="O304"/>
       <c r="P304"/>
       <c r="Q304"/>
       <c r="R304"/>
       <c r="S304"/>
       <c r="T304"/>
       <c r="U304"/>
       <c r="V304"/>
       <c r="W304"/>
       <c r="X304"/>
       <c r="Y304"/>
       <c r="Z304"/>
     </row>
-    <row r="305" spans="1:26" customHeight="1" ht="354.85714285714">
-      <c r="A305" s="7" t="s">
+    <row r="305" spans="1:26" customHeight="1" ht="48">
+      <c r="A305" s="7"/>
+      <c r="B305" s="7"/>
+      <c r="C305" s="7"/>
+      <c r="D305" s="7"/>
+      <c r="E305" s="7"/>
+      <c r="F305" s="5">
+        <v>4</v>
+      </c>
+      <c r="G305" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="H305" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I305" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J305" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="B305" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K305" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L305" s="5"/>
+      <c r="M305" s="5"/>
       <c r="N305"/>
       <c r="O305"/>
       <c r="P305"/>
       <c r="Q305"/>
       <c r="R305"/>
       <c r="S305"/>
       <c r="T305"/>
       <c r="U305"/>
       <c r="V305"/>
       <c r="W305"/>
       <c r="X305"/>
       <c r="Y305"/>
       <c r="Z305"/>
     </row>
-    <row r="306" spans="1:26" customHeight="1" ht="201">
-[...12 lines deleted...]
-      <c r="E306" s="8" t="s">
+    <row r="306" spans="1:26" customHeight="1" ht="354.85714285714">
+      <c r="A306" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="B306" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D306" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F306" s="5">
         <v>1</v>
       </c>
       <c r="G306" s="5" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="H306" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>955</v>
+        <v>34</v>
       </c>
       <c r="J306" s="6" t="s">
-        <v>956</v>
+        <v>35</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L306" s="5" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="N306"/>
       <c r="O306"/>
       <c r="P306"/>
       <c r="Q306"/>
       <c r="R306"/>
       <c r="S306"/>
       <c r="T306"/>
       <c r="U306"/>
       <c r="V306"/>
       <c r="W306"/>
       <c r="X306"/>
       <c r="Y306"/>
       <c r="Z306"/>
     </row>
-    <row r="307" spans="1:26" customHeight="1" ht="92.571428571429">
-[...12 lines deleted...]
-      <c r="E307" s="8" t="s">
+    <row r="307" spans="1:26" customHeight="1" ht="201">
+      <c r="A307" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="D307" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F307" s="5">
         <v>1</v>
       </c>
       <c r="G307" s="5" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>71</v>
+        <v>956</v>
       </c>
       <c r="J307" s="6" t="s">
-        <v>34</v>
+        <v>957</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L307" s="5" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="N307"/>
       <c r="O307"/>
       <c r="P307"/>
       <c r="Q307"/>
       <c r="R307"/>
       <c r="S307"/>
       <c r="T307"/>
       <c r="U307"/>
       <c r="V307"/>
       <c r="W307"/>
       <c r="X307"/>
       <c r="Y307"/>
       <c r="Z307"/>
     </row>
-    <row r="308" spans="1:26" customHeight="1" ht="340.28571428571">
-[...12 lines deleted...]
-      <c r="E308" s="8" t="s">
+    <row r="308" spans="1:26" customHeight="1" ht="92.571428571429">
+      <c r="A308" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="B308" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="D308" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F308" s="5">
         <v>1</v>
       </c>
       <c r="G308" s="5" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>969</v>
+        <v>72</v>
       </c>
       <c r="J308" s="6" t="s">
-        <v>970</v>
+        <v>35</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L308" s="5" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="N308"/>
       <c r="O308"/>
       <c r="P308"/>
       <c r="Q308"/>
       <c r="R308"/>
       <c r="S308"/>
       <c r="T308"/>
       <c r="U308"/>
       <c r="V308"/>
       <c r="W308"/>
       <c r="X308"/>
       <c r="Y308"/>
       <c r="Z308"/>
     </row>
-    <row r="309" spans="1:26" customHeight="1" ht="35.714285714286">
-[...4 lines deleted...]
-      <c r="E309" s="8"/>
+    <row r="309" spans="1:26" customHeight="1" ht="340.28571428571">
+      <c r="A309" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="B309" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="D309" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F309" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G309" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="J309" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="K309" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L309" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="M309" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="K309" s="5" t="s">
-[...3 lines deleted...]
-      <c r="M309" s="5"/>
       <c r="N309"/>
       <c r="O309"/>
       <c r="P309"/>
       <c r="Q309"/>
       <c r="R309"/>
       <c r="S309"/>
       <c r="T309"/>
       <c r="U309"/>
       <c r="V309"/>
       <c r="W309"/>
       <c r="X309"/>
       <c r="Y309"/>
       <c r="Z309"/>
     </row>
-    <row r="310" spans="1:26" customHeight="1" ht="219.85714285714">
-[...6 lines deleted...]
-      <c r="C310" s="8" t="s">
+    <row r="310" spans="1:26" customHeight="1" ht="35.714285714286">
+      <c r="A310" s="7"/>
+      <c r="B310" s="7"/>
+      <c r="C310" s="7"/>
+      <c r="D310" s="7"/>
+      <c r="E310" s="7"/>
+      <c r="F310" s="5">
+        <v>2</v>
+      </c>
+      <c r="G310" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="J310" s="6" t="s">
         <v>974</v>
       </c>
-      <c r="D310" s="8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K310" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L310" s="5"/>
+      <c r="M310" s="5"/>
       <c r="N310"/>
       <c r="O310"/>
       <c r="P310"/>
       <c r="Q310"/>
       <c r="R310"/>
       <c r="S310"/>
       <c r="T310"/>
       <c r="U310"/>
       <c r="V310"/>
       <c r="W310"/>
       <c r="X310"/>
       <c r="Y310"/>
       <c r="Z310"/>
     </row>
-    <row r="311" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E311" s="8"/>
+    <row r="311" spans="1:26" customHeight="1" ht="219.85714285714">
+      <c r="A311" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="B311" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="D311" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F311" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G311" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="J311" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="K311" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L311" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="M311" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="H311" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M311" s="5"/>
       <c r="N311"/>
       <c r="O311"/>
       <c r="P311"/>
       <c r="Q311"/>
       <c r="R311"/>
       <c r="S311"/>
       <c r="T311"/>
       <c r="U311"/>
       <c r="V311"/>
       <c r="W311"/>
       <c r="X311"/>
       <c r="Y311"/>
       <c r="Z311"/>
     </row>
-    <row r="312" spans="1:26" customHeight="1" ht="460.71428571429">
-      <c r="A312" s="7" t="s">
+    <row r="312" spans="1:26" customHeight="1" ht="30">
+      <c r="A312" s="7"/>
+      <c r="B312" s="7"/>
+      <c r="C312" s="7"/>
+      <c r="D312" s="7"/>
+      <c r="E312" s="7"/>
+      <c r="F312" s="5">
+        <v>2</v>
+      </c>
+      <c r="G312" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="H312" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="B312" s="8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I312" s="5" t="s">
-        <v>986</v>
+        <v>72</v>
       </c>
       <c r="J312" s="6" t="s">
-        <v>987</v>
+        <v>35</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L312" s="5"/>
+      <c r="M312" s="5"/>
       <c r="N312"/>
       <c r="O312"/>
       <c r="P312"/>
       <c r="Q312"/>
       <c r="R312"/>
       <c r="S312"/>
       <c r="T312"/>
       <c r="U312"/>
       <c r="V312"/>
       <c r="W312"/>
       <c r="X312"/>
       <c r="Y312"/>
       <c r="Z312"/>
     </row>
-    <row r="313" spans="1:26" customHeight="1" ht="191.85714285714">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="313" spans="1:26" customHeight="1" ht="460.71428571429">
+      <c r="A313" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F313" s="5">
         <v>1</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>430</v>
+        <v>986</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>205</v>
+        <v>987</v>
       </c>
       <c r="J313" s="6" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L313" s="5" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="N313"/>
       <c r="O313"/>
       <c r="P313"/>
       <c r="Q313"/>
       <c r="R313"/>
       <c r="S313"/>
       <c r="T313"/>
       <c r="U313"/>
       <c r="V313"/>
       <c r="W313"/>
       <c r="X313"/>
       <c r="Y313"/>
       <c r="Z313"/>
     </row>
-    <row r="314" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E314" s="8"/>
+    <row r="314" spans="1:26" customHeight="1" ht="191.85714285714">
+      <c r="A314" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="B314" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="C314" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F314" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G314" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="H314" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="J314" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="K314" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L314" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="M314" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="H314" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M314" s="5"/>
       <c r="N314"/>
       <c r="O314"/>
       <c r="P314"/>
       <c r="Q314"/>
       <c r="R314"/>
       <c r="S314"/>
       <c r="T314"/>
       <c r="U314"/>
       <c r="V314"/>
       <c r="W314"/>
       <c r="X314"/>
       <c r="Y314"/>
       <c r="Z314"/>
     </row>
-    <row r="315" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E315" s="8"/>
+    <row r="315" spans="1:26" customHeight="1" ht="97">
+      <c r="A315" s="7"/>
+      <c r="B315" s="7"/>
+      <c r="C315" s="7"/>
+      <c r="D315" s="7"/>
+      <c r="E315" s="7"/>
       <c r="F315" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G315" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J315" s="6" t="s">
         <v>997</v>
       </c>
-      <c r="H315" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K315" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L315" s="5"/>
       <c r="M315" s="5"/>
       <c r="N315"/>
       <c r="O315"/>
       <c r="P315"/>
       <c r="Q315"/>
       <c r="R315"/>
       <c r="S315"/>
       <c r="T315"/>
       <c r="U315"/>
       <c r="V315"/>
       <c r="W315"/>
       <c r="X315"/>
       <c r="Y315"/>
       <c r="Z315"/>
     </row>
-    <row r="316" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E316" s="8"/>
+    <row r="316" spans="1:26" customHeight="1" ht="35">
+      <c r="A316" s="7"/>
+      <c r="B316" s="7"/>
+      <c r="C316" s="7"/>
+      <c r="D316" s="7"/>
+      <c r="E316" s="7"/>
       <c r="F316" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G316" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J316" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="H316" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K316" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L316" s="5"/>
       <c r="M316" s="5"/>
       <c r="N316"/>
       <c r="O316"/>
       <c r="P316"/>
       <c r="Q316"/>
       <c r="R316"/>
       <c r="S316"/>
       <c r="T316"/>
       <c r="U316"/>
       <c r="V316"/>
       <c r="W316"/>
       <c r="X316"/>
       <c r="Y316"/>
       <c r="Z316"/>
     </row>
-    <row r="317" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E317" s="8"/>
+    <row r="317" spans="1:26" customHeight="1" ht="32">
+      <c r="A317" s="7"/>
+      <c r="B317" s="7"/>
+      <c r="C317" s="7"/>
+      <c r="D317" s="7"/>
+      <c r="E317" s="7"/>
       <c r="F317" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G317" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H317" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="J317" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="H317" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K317" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L317" s="5"/>
       <c r="M317" s="5"/>
       <c r="N317"/>
       <c r="O317"/>
       <c r="P317"/>
       <c r="Q317"/>
       <c r="R317"/>
       <c r="S317"/>
       <c r="T317"/>
       <c r="U317"/>
       <c r="V317"/>
       <c r="W317"/>
       <c r="X317"/>
       <c r="Y317"/>
       <c r="Z317"/>
     </row>
     <row r="318" spans="1:26" customHeight="1" ht="30">
-      <c r="A318" s="8"/>
-[...3 lines deleted...]
-      <c r="E318" s="8"/>
+      <c r="A318" s="7"/>
+      <c r="B318" s="7"/>
+      <c r="C318" s="7"/>
+      <c r="D318" s="7"/>
+      <c r="E318" s="7"/>
       <c r="F318" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G318" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H318" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J318" s="6" t="s">
         <v>1004</v>
       </c>
-      <c r="H318" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K318" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L318" s="5"/>
       <c r="M318" s="5"/>
       <c r="N318"/>
       <c r="O318"/>
       <c r="P318"/>
       <c r="Q318"/>
       <c r="R318"/>
       <c r="S318"/>
       <c r="T318"/>
       <c r="U318"/>
       <c r="V318"/>
       <c r="W318"/>
       <c r="X318"/>
       <c r="Y318"/>
       <c r="Z318"/>
     </row>
-    <row r="319" spans="1:26" customHeight="1" ht="429.57142857143">
-      <c r="A319" s="7" t="s">
+    <row r="319" spans="1:26" customHeight="1" ht="30">
+      <c r="A319" s="7"/>
+      <c r="B319" s="7"/>
+      <c r="C319" s="7"/>
+      <c r="D319" s="7"/>
+      <c r="E319" s="7"/>
+      <c r="F319" s="5">
+        <v>6</v>
+      </c>
+      <c r="G319" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="B319" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H319" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>1008</v>
+        <v>34</v>
       </c>
       <c r="J319" s="6" t="s">
-        <v>1009</v>
+        <v>35</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L319" s="5"/>
+      <c r="M319" s="5"/>
       <c r="N319"/>
       <c r="O319"/>
       <c r="P319"/>
       <c r="Q319"/>
       <c r="R319"/>
       <c r="S319"/>
       <c r="T319"/>
       <c r="U319"/>
       <c r="V319"/>
       <c r="W319"/>
       <c r="X319"/>
       <c r="Y319"/>
       <c r="Z319"/>
     </row>
-    <row r="320" spans="1:26" customHeight="1" ht="597">
-[...12 lines deleted...]
-      <c r="E320" s="8" t="s">
+    <row r="320" spans="1:26" customHeight="1" ht="429.57142857143">
+      <c r="A320" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D320" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F320" s="5">
         <v>1</v>
       </c>
       <c r="G320" s="5" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>33</v>
+        <v>1009</v>
       </c>
       <c r="J320" s="6" t="s">
-        <v>34</v>
+        <v>1010</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L320" s="5" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="N320"/>
       <c r="O320"/>
       <c r="P320"/>
       <c r="Q320"/>
       <c r="R320"/>
       <c r="S320"/>
       <c r="T320"/>
       <c r="U320"/>
       <c r="V320"/>
       <c r="W320"/>
       <c r="X320"/>
       <c r="Y320"/>
       <c r="Z320"/>
     </row>
-    <row r="321" spans="1:26" customHeight="1" ht="62">
-[...4 lines deleted...]
-      <c r="E321" s="8"/>
+    <row r="321" spans="1:26" customHeight="1" ht="597">
+      <c r="A321" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F321" s="5">
         <v>1</v>
       </c>
       <c r="G321" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I321" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J321" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L321" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M321" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="J321" s="6" t="s">
-[...6 lines deleted...]
-      <c r="M321" s="5"/>
       <c r="N321"/>
       <c r="O321"/>
       <c r="P321"/>
       <c r="Q321"/>
       <c r="R321"/>
       <c r="S321"/>
       <c r="T321"/>
       <c r="U321"/>
       <c r="V321"/>
       <c r="W321"/>
       <c r="X321"/>
       <c r="Y321"/>
       <c r="Z321"/>
     </row>
-    <row r="322" spans="1:26" customHeight="1" ht="83">
-[...4 lines deleted...]
-      <c r="E322" s="8"/>
+    <row r="322" spans="1:26" customHeight="1" ht="62">
+      <c r="A322" s="7"/>
+      <c r="B322" s="7"/>
+      <c r="C322" s="7"/>
+      <c r="D322" s="7"/>
+      <c r="E322" s="7"/>
       <c r="F322" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G322" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H322" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J322" s="6" t="s">
         <v>1020</v>
       </c>
-      <c r="H322" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K322" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L322" s="5"/>
       <c r="M322" s="5"/>
       <c r="N322"/>
       <c r="O322"/>
       <c r="P322"/>
       <c r="Q322"/>
       <c r="R322"/>
       <c r="S322"/>
       <c r="T322"/>
       <c r="U322"/>
       <c r="V322"/>
       <c r="W322"/>
       <c r="X322"/>
       <c r="Y322"/>
       <c r="Z322"/>
     </row>
     <row r="323" spans="1:26" customHeight="1" ht="83">
-      <c r="A323" s="8"/>
-[...3 lines deleted...]
-      <c r="E323" s="8"/>
+      <c r="A323" s="7"/>
+      <c r="B323" s="7"/>
+      <c r="C323" s="7"/>
+      <c r="D323" s="7"/>
+      <c r="E323" s="7"/>
       <c r="F323" s="5">
         <v>2</v>
       </c>
       <c r="G323" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>1021</v>
+        <v>34</v>
       </c>
       <c r="J323" s="6" t="s">
-        <v>1022</v>
+        <v>35</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L323" s="5"/>
       <c r="M323" s="5"/>
       <c r="N323"/>
       <c r="O323"/>
       <c r="P323"/>
       <c r="Q323"/>
       <c r="R323"/>
       <c r="S323"/>
       <c r="T323"/>
       <c r="U323"/>
       <c r="V323"/>
       <c r="W323"/>
       <c r="X323"/>
       <c r="Y323"/>
       <c r="Z323"/>
     </row>
-    <row r="324" spans="1:26" customHeight="1" ht="43">
-[...4 lines deleted...]
-      <c r="E324" s="8"/>
+    <row r="324" spans="1:26" customHeight="1" ht="83">
+      <c r="A324" s="7"/>
+      <c r="B324" s="7"/>
+      <c r="C324" s="7"/>
+      <c r="D324" s="7"/>
+      <c r="E324" s="7"/>
       <c r="F324" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G324" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H324" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J324" s="6" t="s">
         <v>1023</v>
       </c>
-      <c r="H324" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K324" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L324" s="5"/>
       <c r="M324" s="5"/>
       <c r="N324"/>
       <c r="O324"/>
       <c r="P324"/>
       <c r="Q324"/>
       <c r="R324"/>
       <c r="S324"/>
       <c r="T324"/>
       <c r="U324"/>
       <c r="V324"/>
       <c r="W324"/>
       <c r="X324"/>
       <c r="Y324"/>
       <c r="Z324"/>
     </row>
-    <row r="325" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E325" s="8"/>
+    <row r="325" spans="1:26" customHeight="1" ht="43">
+      <c r="A325" s="7"/>
+      <c r="B325" s="7"/>
+      <c r="C325" s="7"/>
+      <c r="D325" s="7"/>
+      <c r="E325" s="7"/>
       <c r="F325" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G325" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J325" s="6" t="s">
         <v>1025</v>
       </c>
-      <c r="H325" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K325" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L325" s="5"/>
       <c r="M325" s="5"/>
       <c r="N325"/>
       <c r="O325"/>
       <c r="P325"/>
       <c r="Q325"/>
       <c r="R325"/>
       <c r="S325"/>
       <c r="T325"/>
       <c r="U325"/>
       <c r="V325"/>
       <c r="W325"/>
       <c r="X325"/>
       <c r="Y325"/>
       <c r="Z325"/>
     </row>
-    <row r="326" spans="1:26" customHeight="1" ht="101">
-[...4 lines deleted...]
-      <c r="E326" s="8"/>
+    <row r="326" spans="1:26" customHeight="1" ht="39">
+      <c r="A326" s="7"/>
+      <c r="B326" s="7"/>
+      <c r="C326" s="7"/>
+      <c r="D326" s="7"/>
+      <c r="E326" s="7"/>
       <c r="F326" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G326" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J326" s="6" t="s">
         <v>1027</v>
       </c>
-      <c r="H326" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K326" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L326" s="5"/>
       <c r="M326" s="5"/>
       <c r="N326"/>
       <c r="O326"/>
       <c r="P326"/>
       <c r="Q326"/>
       <c r="R326"/>
       <c r="S326"/>
       <c r="T326"/>
       <c r="U326"/>
       <c r="V326"/>
       <c r="W326"/>
       <c r="X326"/>
       <c r="Y326"/>
       <c r="Z326"/>
     </row>
-    <row r="327" spans="1:26" customHeight="1" ht="46">
-[...4 lines deleted...]
-      <c r="E327" s="8"/>
+    <row r="327" spans="1:26" customHeight="1" ht="101">
+      <c r="A327" s="7"/>
+      <c r="B327" s="7"/>
+      <c r="C327" s="7"/>
+      <c r="D327" s="7"/>
+      <c r="E327" s="7"/>
       <c r="F327" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G327" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H327" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I327" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="H327" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J327" s="6" t="s">
-        <v>1030</v>
+        <v>385</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L327" s="5"/>
       <c r="M327" s="5"/>
       <c r="N327"/>
       <c r="O327"/>
       <c r="P327"/>
       <c r="Q327"/>
       <c r="R327"/>
       <c r="S327"/>
       <c r="T327"/>
       <c r="U327"/>
       <c r="V327"/>
       <c r="W327"/>
       <c r="X327"/>
       <c r="Y327"/>
       <c r="Z327"/>
     </row>
-    <row r="328" spans="1:26" customHeight="1" ht="51">
-[...4 lines deleted...]
-      <c r="E328" s="8"/>
+    <row r="328" spans="1:26" customHeight="1" ht="46">
+      <c r="A328" s="7"/>
+      <c r="B328" s="7"/>
+      <c r="C328" s="7"/>
+      <c r="D328" s="7"/>
+      <c r="E328" s="7"/>
       <c r="F328" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G328" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J328" s="6" t="s">
         <v>1031</v>
       </c>
-      <c r="H328" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K328" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L328" s="5"/>
       <c r="M328" s="5"/>
       <c r="N328"/>
       <c r="O328"/>
       <c r="P328"/>
       <c r="Q328"/>
       <c r="R328"/>
       <c r="S328"/>
       <c r="T328"/>
       <c r="U328"/>
       <c r="V328"/>
       <c r="W328"/>
       <c r="X328"/>
       <c r="Y328"/>
       <c r="Z328"/>
     </row>
-    <row r="329" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E329" s="8"/>
+    <row r="329" spans="1:26" customHeight="1" ht="51">
+      <c r="A329" s="7"/>
+      <c r="B329" s="7"/>
+      <c r="C329" s="7"/>
+      <c r="D329" s="7"/>
+      <c r="E329" s="7"/>
       <c r="F329" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G329" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J329" s="6" t="s">
         <v>1034</v>
       </c>
-      <c r="H329" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K329" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L329" s="5"/>
       <c r="M329" s="5"/>
       <c r="N329"/>
       <c r="O329"/>
       <c r="P329"/>
       <c r="Q329"/>
       <c r="R329"/>
       <c r="S329"/>
       <c r="T329"/>
       <c r="U329"/>
       <c r="V329"/>
       <c r="W329"/>
       <c r="X329"/>
       <c r="Y329"/>
       <c r="Z329"/>
     </row>
-    <row r="330" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E330" s="8"/>
+    <row r="330" spans="1:26" customHeight="1" ht="50">
+      <c r="A330" s="7"/>
+      <c r="B330" s="7"/>
+      <c r="C330" s="7"/>
+      <c r="D330" s="7"/>
+      <c r="E330" s="7"/>
       <c r="F330" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G330" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H330" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J330" s="6" t="s">
         <v>1036</v>
       </c>
-      <c r="H330" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K330" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L330" s="5"/>
       <c r="M330" s="5"/>
       <c r="N330"/>
       <c r="O330"/>
       <c r="P330"/>
       <c r="Q330"/>
       <c r="R330"/>
       <c r="S330"/>
       <c r="T330"/>
       <c r="U330"/>
       <c r="V330"/>
       <c r="W330"/>
       <c r="X330"/>
       <c r="Y330"/>
       <c r="Z330"/>
     </row>
     <row r="331" spans="1:26" customHeight="1" ht="48">
-      <c r="A331" s="8"/>
-[...3 lines deleted...]
-      <c r="E331" s="8"/>
+      <c r="A331" s="7"/>
+      <c r="B331" s="7"/>
+      <c r="C331" s="7"/>
+      <c r="D331" s="7"/>
+      <c r="E331" s="7"/>
       <c r="F331" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G331" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J331" s="6" t="s">
         <v>1039</v>
       </c>
-      <c r="H331" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K331" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L331" s="5"/>
       <c r="M331" s="5"/>
       <c r="N331"/>
       <c r="O331"/>
       <c r="P331"/>
       <c r="Q331"/>
       <c r="R331"/>
       <c r="S331"/>
       <c r="T331"/>
       <c r="U331"/>
       <c r="V331"/>
       <c r="W331"/>
       <c r="X331"/>
       <c r="Y331"/>
       <c r="Z331"/>
     </row>
-    <row r="332" spans="1:26" customHeight="1" ht="66">
-[...4 lines deleted...]
-      <c r="E332" s="8"/>
+    <row r="332" spans="1:26" customHeight="1" ht="48">
+      <c r="A332" s="7"/>
+      <c r="B332" s="7"/>
+      <c r="C332" s="7"/>
+      <c r="D332" s="7"/>
+      <c r="E332" s="7"/>
       <c r="F332" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G332" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H332" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J332" s="6" t="s">
         <v>1041</v>
       </c>
-      <c r="H332" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K332" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L332" s="5"/>
       <c r="M332" s="5"/>
       <c r="N332"/>
       <c r="O332"/>
       <c r="P332"/>
       <c r="Q332"/>
       <c r="R332"/>
       <c r="S332"/>
       <c r="T332"/>
       <c r="U332"/>
       <c r="V332"/>
       <c r="W332"/>
       <c r="X332"/>
       <c r="Y332"/>
       <c r="Z332"/>
     </row>
-    <row r="333" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E333" s="8"/>
+    <row r="333" spans="1:26" customHeight="1" ht="66">
+      <c r="A333" s="7"/>
+      <c r="B333" s="7"/>
+      <c r="C333" s="7"/>
+      <c r="D333" s="7"/>
+      <c r="E333" s="7"/>
       <c r="F333" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G333" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H333" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J333" s="6" t="s">
         <v>1044</v>
       </c>
-      <c r="H333" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K333" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L333" s="5"/>
       <c r="M333" s="5"/>
       <c r="N333"/>
       <c r="O333"/>
       <c r="P333"/>
       <c r="Q333"/>
       <c r="R333"/>
       <c r="S333"/>
       <c r="T333"/>
       <c r="U333"/>
       <c r="V333"/>
       <c r="W333"/>
       <c r="X333"/>
       <c r="Y333"/>
       <c r="Z333"/>
     </row>
-    <row r="334" spans="1:26" customHeight="1" ht="391.28571428571">
-      <c r="A334" s="8" t="s">
+    <row r="334" spans="1:26" customHeight="1" ht="38">
+      <c r="A334" s="7"/>
+      <c r="B334" s="7"/>
+      <c r="C334" s="7"/>
+      <c r="D334" s="7"/>
+      <c r="E334" s="7"/>
+      <c r="F334" s="5">
+        <v>12</v>
+      </c>
+      <c r="G334" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J334" s="6" t="s">
         <v>1047</v>
       </c>
-      <c r="B334" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K334" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L334" s="5"/>
+      <c r="M334" s="5"/>
       <c r="N334"/>
       <c r="O334"/>
       <c r="P334"/>
       <c r="Q334"/>
       <c r="R334"/>
       <c r="S334"/>
       <c r="T334"/>
       <c r="U334"/>
       <c r="V334"/>
       <c r="W334"/>
       <c r="X334"/>
       <c r="Y334"/>
       <c r="Z334"/>
     </row>
-    <row r="335" spans="1:26" customHeight="1" ht="258.85714285714">
+    <row r="335" spans="1:26" customHeight="1" ht="391.28571428571">
       <c r="A335" s="7" t="s">
-        <v>1055</v>
-[...9 lines deleted...]
-        <v>150</v>
+        <v>1048</v>
+      </c>
+      <c r="B335" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D335" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F335" s="5">
         <v>1</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="H335" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I335" s="5" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="J335" s="6" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L335" s="5" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="M335" s="5" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="N335"/>
       <c r="O335"/>
       <c r="P335"/>
       <c r="Q335"/>
       <c r="R335"/>
       <c r="S335"/>
       <c r="T335"/>
       <c r="U335"/>
       <c r="V335"/>
       <c r="W335"/>
       <c r="X335"/>
       <c r="Y335"/>
       <c r="Z335"/>
     </row>
-    <row r="336" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E336" s="8"/>
+    <row r="336" spans="1:26" customHeight="1" ht="258.85714285714">
+      <c r="A336" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B336" s="7"/>
+      <c r="C336" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F336" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G336" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H336" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J336" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K336" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L336" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M336" s="5" t="s">
         <v>1062</v>
       </c>
-      <c r="H336" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M336" s="5"/>
       <c r="N336"/>
       <c r="O336"/>
       <c r="P336"/>
       <c r="Q336"/>
       <c r="R336"/>
       <c r="S336"/>
       <c r="T336"/>
       <c r="U336"/>
       <c r="V336"/>
       <c r="W336"/>
       <c r="X336"/>
       <c r="Y336"/>
       <c r="Z336"/>
     </row>
-    <row r="337" spans="1:26" customHeight="1" ht="313.28571428571">
-      <c r="A337" s="7" t="s">
+    <row r="337" spans="1:26" customHeight="1" ht="44">
+      <c r="A337" s="7"/>
+      <c r="B337" s="7"/>
+      <c r="C337" s="7"/>
+      <c r="D337" s="7"/>
+      <c r="E337" s="7"/>
+      <c r="F337" s="5">
+        <v>2</v>
+      </c>
+      <c r="G337" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H337" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J337" s="6" t="s">
         <v>1065</v>
       </c>
-      <c r="B337" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K337" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L337" s="5"/>
+      <c r="M337" s="5"/>
       <c r="N337"/>
       <c r="O337"/>
       <c r="P337"/>
       <c r="Q337"/>
       <c r="R337"/>
       <c r="S337"/>
       <c r="T337"/>
       <c r="U337"/>
       <c r="V337"/>
       <c r="W337"/>
       <c r="X337"/>
       <c r="Y337"/>
       <c r="Z337"/>
     </row>
-    <row r="338" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E338" s="8"/>
+    <row r="338" spans="1:26" customHeight="1" ht="313.28571428571">
+      <c r="A338" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D338" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F338" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G338" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H338" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J338" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="K338" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L338" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M338" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="H338" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M338" s="5"/>
       <c r="N338"/>
       <c r="O338"/>
       <c r="P338"/>
       <c r="Q338"/>
       <c r="R338"/>
       <c r="S338"/>
       <c r="T338"/>
       <c r="U338"/>
       <c r="V338"/>
       <c r="W338"/>
       <c r="X338"/>
       <c r="Y338"/>
       <c r="Z338"/>
     </row>
     <row r="339" spans="1:26" customHeight="1" ht="45">
-      <c r="A339" s="8"/>
-[...3 lines deleted...]
-      <c r="E339" s="8"/>
+      <c r="A339" s="7"/>
+      <c r="B339" s="7"/>
+      <c r="C339" s="7"/>
+      <c r="D339" s="7"/>
+      <c r="E339" s="7"/>
       <c r="F339" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G339" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H339" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I339" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J339" s="6" t="s">
         <v>1075</v>
       </c>
-      <c r="H339" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K339" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L339" s="5"/>
       <c r="M339" s="5"/>
       <c r="N339"/>
       <c r="O339"/>
       <c r="P339"/>
       <c r="Q339"/>
       <c r="R339"/>
       <c r="S339"/>
       <c r="T339"/>
       <c r="U339"/>
       <c r="V339"/>
       <c r="W339"/>
       <c r="X339"/>
       <c r="Y339"/>
       <c r="Z339"/>
     </row>
     <row r="340" spans="1:26" customHeight="1" ht="45">
-      <c r="A340" s="8"/>
-[...3 lines deleted...]
-      <c r="E340" s="8"/>
+      <c r="A340" s="7"/>
+      <c r="B340" s="7"/>
+      <c r="C340" s="7"/>
+      <c r="D340" s="7"/>
+      <c r="E340" s="7"/>
       <c r="F340" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G340" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H340" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J340" s="6" t="s">
         <v>1077</v>
       </c>
-      <c r="H340" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K340" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L340" s="5"/>
       <c r="M340" s="5"/>
       <c r="N340"/>
       <c r="O340"/>
       <c r="P340"/>
       <c r="Q340"/>
       <c r="R340"/>
       <c r="S340"/>
       <c r="T340"/>
       <c r="U340"/>
       <c r="V340"/>
       <c r="W340"/>
       <c r="X340"/>
       <c r="Y340"/>
       <c r="Z340"/>
     </row>
     <row r="341" spans="1:26" customHeight="1" ht="45">
-      <c r="A341" s="8"/>
-[...3 lines deleted...]
-      <c r="E341" s="8"/>
+      <c r="A341" s="7"/>
+      <c r="B341" s="7"/>
+      <c r="C341" s="7"/>
+      <c r="D341" s="7"/>
+      <c r="E341" s="7"/>
       <c r="F341" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G341" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H341" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J341" s="6" t="s">
         <v>1079</v>
       </c>
-      <c r="H341" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K341" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L341" s="5"/>
       <c r="M341" s="5"/>
       <c r="N341"/>
       <c r="O341"/>
       <c r="P341"/>
       <c r="Q341"/>
       <c r="R341"/>
       <c r="S341"/>
       <c r="T341"/>
       <c r="U341"/>
       <c r="V341"/>
       <c r="W341"/>
       <c r="X341"/>
       <c r="Y341"/>
       <c r="Z341"/>
     </row>
-    <row r="342" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E342" s="8"/>
+    <row r="342" spans="1:26" customHeight="1" ht="45">
+      <c r="A342" s="7"/>
+      <c r="B342" s="7"/>
+      <c r="C342" s="7"/>
+      <c r="D342" s="7"/>
+      <c r="E342" s="7"/>
       <c r="F342" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G342" s="5" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="H342" s="5" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="I342" s="5" t="s">
-        <v>71</v>
+        <v>1070</v>
       </c>
       <c r="J342" s="6" t="s">
-        <v>34</v>
+        <v>1081</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L342" s="5"/>
       <c r="M342" s="5"/>
       <c r="N342"/>
       <c r="O342"/>
       <c r="P342"/>
       <c r="Q342"/>
       <c r="R342"/>
       <c r="S342"/>
       <c r="T342"/>
       <c r="U342"/>
       <c r="V342"/>
       <c r="W342"/>
       <c r="X342"/>
       <c r="Y342"/>
       <c r="Z342"/>
     </row>
-    <row r="343" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E343" s="8"/>
+    <row r="343" spans="1:26" customHeight="1" ht="30">
+      <c r="A343" s="7"/>
+      <c r="B343" s="7"/>
+      <c r="C343" s="7"/>
+      <c r="D343" s="7"/>
+      <c r="E343" s="7"/>
       <c r="F343" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G343" s="5" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I343" s="5" t="s">
-        <v>810</v>
+        <v>72</v>
       </c>
       <c r="J343" s="6" t="s">
-        <v>1082</v>
+        <v>35</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L343" s="5"/>
       <c r="M343" s="5"/>
       <c r="N343"/>
       <c r="O343"/>
       <c r="P343"/>
       <c r="Q343"/>
       <c r="R343"/>
       <c r="S343"/>
       <c r="T343"/>
       <c r="U343"/>
       <c r="V343"/>
       <c r="W343"/>
       <c r="X343"/>
       <c r="Y343"/>
       <c r="Z343"/>
     </row>
-    <row r="344" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E344" s="8"/>
+    <row r="344" spans="1:26" customHeight="1" ht="38">
+      <c r="A344" s="7"/>
+      <c r="B344" s="7"/>
+      <c r="C344" s="7"/>
+      <c r="D344" s="7"/>
+      <c r="E344" s="7"/>
       <c r="F344" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G344" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H344" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="J344" s="6" t="s">
         <v>1083</v>
       </c>
-      <c r="H344" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K344" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L344" s="5"/>
       <c r="M344" s="5"/>
       <c r="N344"/>
       <c r="O344"/>
       <c r="P344"/>
       <c r="Q344"/>
       <c r="R344"/>
       <c r="S344"/>
       <c r="T344"/>
       <c r="U344"/>
       <c r="V344"/>
       <c r="W344"/>
       <c r="X344"/>
       <c r="Y344"/>
       <c r="Z344"/>
     </row>
-    <row r="345" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E345" s="8"/>
+    <row r="345" spans="1:26" customHeight="1" ht="45">
+      <c r="A345" s="7"/>
+      <c r="B345" s="7"/>
+      <c r="C345" s="7"/>
+      <c r="D345" s="7"/>
+      <c r="E345" s="7"/>
       <c r="F345" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G345" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H345" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J345" s="6" t="s">
         <v>1085</v>
       </c>
-      <c r="H345" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K345" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L345" s="5"/>
       <c r="M345" s="5"/>
       <c r="N345"/>
       <c r="O345"/>
       <c r="P345"/>
       <c r="Q345"/>
       <c r="R345"/>
       <c r="S345"/>
       <c r="T345"/>
       <c r="U345"/>
       <c r="V345"/>
       <c r="W345"/>
       <c r="X345"/>
       <c r="Y345"/>
       <c r="Z345"/>
     </row>
-    <row r="346" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E346" s="8"/>
+    <row r="346" spans="1:26" customHeight="1" ht="30">
+      <c r="A346" s="7"/>
+      <c r="B346" s="7"/>
+      <c r="C346" s="7"/>
+      <c r="D346" s="7"/>
+      <c r="E346" s="7"/>
       <c r="F346" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="H346" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I346" s="5" t="s">
-        <v>433</v>
+        <v>72</v>
       </c>
       <c r="J346" s="6" t="s">
-        <v>1087</v>
+        <v>35</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L346" s="5"/>
       <c r="M346" s="5"/>
       <c r="N346"/>
       <c r="O346"/>
       <c r="P346"/>
       <c r="Q346"/>
       <c r="R346"/>
       <c r="S346"/>
       <c r="T346"/>
       <c r="U346"/>
       <c r="V346"/>
       <c r="W346"/>
       <c r="X346"/>
       <c r="Y346"/>
       <c r="Z346"/>
     </row>
-    <row r="347" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E347" s="8"/>
+    <row r="347" spans="1:26" customHeight="1" ht="97">
+      <c r="A347" s="7"/>
+      <c r="B347" s="7"/>
+      <c r="C347" s="7"/>
+      <c r="D347" s="7"/>
+      <c r="E347" s="7"/>
       <c r="F347" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G347" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H347" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J347" s="6" t="s">
         <v>1088</v>
       </c>
-      <c r="H347" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K347" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L347" s="5"/>
       <c r="M347" s="5"/>
       <c r="N347"/>
       <c r="O347"/>
       <c r="P347"/>
       <c r="Q347"/>
       <c r="R347"/>
       <c r="S347"/>
       <c r="T347"/>
       <c r="U347"/>
       <c r="V347"/>
       <c r="W347"/>
       <c r="X347"/>
       <c r="Y347"/>
       <c r="Z347"/>
     </row>
-    <row r="348" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E348" s="8"/>
+    <row r="348" spans="1:26" customHeight="1" ht="45">
+      <c r="A348" s="7"/>
+      <c r="B348" s="7"/>
+      <c r="C348" s="7"/>
+      <c r="D348" s="7"/>
+      <c r="E348" s="7"/>
       <c r="F348" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G348" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H348" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J348" s="6" t="s">
         <v>1090</v>
       </c>
-      <c r="H348" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K348" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L348" s="5"/>
       <c r="M348" s="5"/>
       <c r="N348"/>
       <c r="O348"/>
       <c r="P348"/>
       <c r="Q348"/>
       <c r="R348"/>
       <c r="S348"/>
       <c r="T348"/>
       <c r="U348"/>
       <c r="V348"/>
       <c r="W348"/>
       <c r="X348"/>
       <c r="Y348"/>
       <c r="Z348"/>
     </row>
-    <row r="349" spans="1:26" customHeight="1" ht="178.57142857143">
-      <c r="A349" s="7" t="s">
+    <row r="349" spans="1:26" customHeight="1" ht="30">
+      <c r="A349" s="7"/>
+      <c r="B349" s="7"/>
+      <c r="C349" s="7"/>
+      <c r="D349" s="7"/>
+      <c r="E349" s="7"/>
+      <c r="F349" s="5">
+        <v>12</v>
+      </c>
+      <c r="G349" s="5" t="s">
         <v>1091</v>
       </c>
-      <c r="B349" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H349" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I349" s="5" t="s">
-        <v>1095</v>
+        <v>72</v>
       </c>
       <c r="J349" s="6" t="s">
-        <v>1096</v>
+        <v>35</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L349" s="5"/>
+      <c r="M349" s="5"/>
       <c r="N349"/>
       <c r="O349"/>
       <c r="P349"/>
       <c r="Q349"/>
       <c r="R349"/>
       <c r="S349"/>
       <c r="T349"/>
       <c r="U349"/>
       <c r="V349"/>
       <c r="W349"/>
       <c r="X349"/>
       <c r="Y349"/>
       <c r="Z349"/>
     </row>
-    <row r="350" spans="1:26" customHeight="1" ht="191">
-[...4 lines deleted...]
-      <c r="E350" s="8"/>
+    <row r="350" spans="1:26" customHeight="1" ht="178.57142857143">
+      <c r="A350" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B350" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D350" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F350" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G350" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H350" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J350" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="K350" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L350" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="M350" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="H350" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M350" s="5"/>
       <c r="N350"/>
       <c r="O350"/>
       <c r="P350"/>
       <c r="Q350"/>
       <c r="R350"/>
       <c r="S350"/>
       <c r="T350"/>
       <c r="U350"/>
       <c r="V350"/>
       <c r="W350"/>
       <c r="X350"/>
       <c r="Y350"/>
       <c r="Z350"/>
     </row>
-    <row r="351" spans="1:26" customHeight="1" ht="2020">
-      <c r="A351" s="7" t="s">
+    <row r="351" spans="1:26" customHeight="1" ht="191">
+      <c r="A351" s="7"/>
+      <c r="B351" s="7"/>
+      <c r="C351" s="7"/>
+      <c r="D351" s="7"/>
+      <c r="E351" s="7"/>
+      <c r="F351" s="5">
+        <v>2</v>
+      </c>
+      <c r="G351" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H351" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J351" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="B351" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K351" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L351" s="5"/>
+      <c r="M351" s="5"/>
       <c r="N351"/>
       <c r="O351"/>
       <c r="P351"/>
       <c r="Q351"/>
       <c r="R351"/>
       <c r="S351"/>
       <c r="T351"/>
       <c r="U351"/>
       <c r="V351"/>
       <c r="W351"/>
       <c r="X351"/>
       <c r="Y351"/>
       <c r="Z351"/>
     </row>
-    <row r="352" spans="1:26" customHeight="1" ht="604.14285714286">
-[...12 lines deleted...]
-      <c r="E352" s="8" t="s">
+    <row r="352" spans="1:26" customHeight="1" ht="2020">
+      <c r="A352" s="8" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B352" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D352" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F352" s="5">
         <v>1</v>
       </c>
       <c r="G352" s="5" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="H352" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I352" s="5" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="J352" s="6" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L352" s="5" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="N352"/>
       <c r="O352"/>
       <c r="P352"/>
       <c r="Q352"/>
       <c r="R352"/>
       <c r="S352"/>
       <c r="T352"/>
       <c r="U352"/>
       <c r="V352"/>
       <c r="W352"/>
       <c r="X352"/>
       <c r="Y352"/>
       <c r="Z352"/>
     </row>
-    <row r="353" spans="1:26" customHeight="1" ht="150.85714285714">
-[...12 lines deleted...]
-      <c r="E353" s="8" t="s">
+    <row r="353" spans="1:26" customHeight="1" ht="604.14285714286">
+      <c r="A353" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B353" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C353" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D353" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F353" s="5">
         <v>1</v>
       </c>
       <c r="G353" s="5" t="s">
-        <v>882</v>
+        <v>1113</v>
       </c>
       <c r="H353" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="J353" s="6" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L353" s="5" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
       <c r="N353"/>
       <c r="O353"/>
       <c r="P353"/>
       <c r="Q353"/>
       <c r="R353"/>
       <c r="S353"/>
       <c r="T353"/>
       <c r="U353"/>
       <c r="V353"/>
       <c r="W353"/>
       <c r="X353"/>
       <c r="Y353"/>
       <c r="Z353"/>
     </row>
-    <row r="354" spans="1:26" customHeight="1" ht="223.57142857143">
-[...3 lines deleted...]
-      <c r="B354" s="8" t="s">
+    <row r="354" spans="1:26" customHeight="1" ht="150.85714285714">
+      <c r="A354" s="8" t="s">
         <v>1118</v>
       </c>
-      <c r="C354" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E354" s="8" t="s">
+      <c r="B354" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C354" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D354" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F354" s="5">
         <v>1</v>
       </c>
       <c r="G354" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H354" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="J354" s="6" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L354" s="5" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="N354"/>
       <c r="O354"/>
       <c r="P354"/>
       <c r="Q354"/>
       <c r="R354"/>
       <c r="S354"/>
       <c r="T354"/>
       <c r="U354"/>
       <c r="V354"/>
       <c r="W354"/>
       <c r="X354"/>
       <c r="Y354"/>
       <c r="Z354"/>
     </row>
-    <row r="355" spans="1:26" customHeight="1" ht="180.85714285714">
-[...12 lines deleted...]
-      <c r="E355" s="8" t="s">
+    <row r="355" spans="1:26" customHeight="1" ht="223.57142857143">
+      <c r="A355" s="8" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D355" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F355" s="5">
         <v>1</v>
       </c>
       <c r="G355" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H355" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I355" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="J355" s="6" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L355" s="5" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="M355" s="5" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="N355"/>
       <c r="O355"/>
       <c r="P355"/>
       <c r="Q355"/>
       <c r="R355"/>
       <c r="S355"/>
       <c r="T355"/>
       <c r="U355"/>
       <c r="V355"/>
       <c r="W355"/>
       <c r="X355"/>
       <c r="Y355"/>
       <c r="Z355"/>
     </row>
-    <row r="356" spans="1:26" customHeight="1" ht="4824.8571428571">
-[...13 lines deleted...]
-        <v>196</v>
+    <row r="356" spans="1:26" customHeight="1" ht="180.85714285714">
+      <c r="A356" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B356" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C356" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D356" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F356" s="5">
         <v>1</v>
       </c>
       <c r="G356" s="5" t="s">
-        <v>1139</v>
+        <v>883</v>
       </c>
       <c r="H356" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I356" s="5" t="s">
-        <v>1140</v>
+        <v>1127</v>
       </c>
       <c r="J356" s="6" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L356" s="5" t="s">
-        <v>1142</v>
+        <v>1135</v>
       </c>
       <c r="M356" s="5" t="s">
-        <v>1143</v>
+        <v>1136</v>
       </c>
       <c r="N356"/>
       <c r="O356"/>
       <c r="P356"/>
       <c r="Q356"/>
       <c r="R356"/>
       <c r="S356"/>
       <c r="T356"/>
       <c r="U356"/>
       <c r="V356"/>
       <c r="W356"/>
       <c r="X356"/>
       <c r="Y356"/>
       <c r="Z356"/>
     </row>
-    <row r="357" spans="1:26" customHeight="1" ht="226.85714285714">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="357" spans="1:26" customHeight="1" ht="4824.8571428571">
+      <c r="A357" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B357" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C357" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D357" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>197</v>
       </c>
       <c r="F357" s="5">
         <v>1</v>
       </c>
       <c r="G357" s="5" t="s">
-        <v>1147</v>
+        <v>1140</v>
       </c>
       <c r="H357" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I357" s="5" t="s">
-        <v>71</v>
+        <v>1141</v>
       </c>
       <c r="J357" s="6" t="s">
-        <v>34</v>
+        <v>1142</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L357" s="5" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="M357" s="5" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="N357"/>
       <c r="O357"/>
       <c r="P357"/>
       <c r="Q357"/>
       <c r="R357"/>
       <c r="S357"/>
       <c r="T357"/>
       <c r="U357"/>
       <c r="V357"/>
       <c r="W357"/>
       <c r="X357"/>
       <c r="Y357"/>
       <c r="Z357"/>
     </row>
-    <row r="358" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E358" s="8"/>
+    <row r="358" spans="1:26" customHeight="1" ht="226.85714285714">
+      <c r="A358" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B358" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C358" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D358" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F358" s="5">
         <v>1</v>
       </c>
       <c r="G358" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H358" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J358" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K358" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L358" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M358" s="5" t="s">
         <v>1150</v>
       </c>
-      <c r="H358" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M358" s="5"/>
       <c r="N358"/>
       <c r="O358"/>
       <c r="P358"/>
       <c r="Q358"/>
       <c r="R358"/>
       <c r="S358"/>
       <c r="T358"/>
       <c r="U358"/>
       <c r="V358"/>
       <c r="W358"/>
       <c r="X358"/>
       <c r="Y358"/>
       <c r="Z358"/>
     </row>
     <row r="359" spans="1:26" customHeight="1" ht="30">
-      <c r="A359" s="8"/>
-[...3 lines deleted...]
-      <c r="E359" s="8"/>
+      <c r="A359" s="7"/>
+      <c r="B359" s="7"/>
+      <c r="C359" s="7"/>
+      <c r="D359" s="7"/>
+      <c r="E359" s="7"/>
       <c r="F359" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G359" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H359" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J359" s="6" t="s">
         <v>1153</v>
       </c>
-      <c r="H359" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K359" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L359" s="5"/>
       <c r="M359" s="5"/>
       <c r="N359"/>
       <c r="O359"/>
       <c r="P359"/>
       <c r="Q359"/>
       <c r="R359"/>
       <c r="S359"/>
       <c r="T359"/>
       <c r="U359"/>
       <c r="V359"/>
       <c r="W359"/>
       <c r="X359"/>
       <c r="Y359"/>
       <c r="Z359"/>
     </row>
-    <row r="360" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E360" s="8"/>
+    <row r="360" spans="1:26" customHeight="1" ht="30">
+      <c r="A360" s="7"/>
+      <c r="B360" s="7"/>
+      <c r="C360" s="7"/>
+      <c r="D360" s="7"/>
+      <c r="E360" s="7"/>
       <c r="F360" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>1154</v>
       </c>
       <c r="H360" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>1151</v>
+        <v>34</v>
       </c>
       <c r="J360" s="6" t="s">
-        <v>1155</v>
+        <v>35</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L360" s="5"/>
       <c r="M360" s="5"/>
       <c r="N360"/>
       <c r="O360"/>
       <c r="P360"/>
       <c r="Q360"/>
       <c r="R360"/>
       <c r="S360"/>
       <c r="T360"/>
       <c r="U360"/>
       <c r="V360"/>
       <c r="W360"/>
       <c r="X360"/>
       <c r="Y360"/>
       <c r="Z360"/>
     </row>
-    <row r="361" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E361" s="8"/>
+    <row r="361" spans="1:26" customHeight="1" ht="38">
+      <c r="A361" s="7"/>
+      <c r="B361" s="7"/>
+      <c r="C361" s="7"/>
+      <c r="D361" s="7"/>
+      <c r="E361" s="7"/>
       <c r="F361" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G361" s="5" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J361" s="6" t="s">
         <v>1156</v>
       </c>
-      <c r="H361" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K361" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L361" s="5"/>
       <c r="M361" s="5"/>
       <c r="N361"/>
       <c r="O361"/>
       <c r="P361"/>
       <c r="Q361"/>
       <c r="R361"/>
       <c r="S361"/>
       <c r="T361"/>
       <c r="U361"/>
       <c r="V361"/>
       <c r="W361"/>
       <c r="X361"/>
       <c r="Y361"/>
       <c r="Z361"/>
     </row>
-    <row r="362" spans="1:26" customHeight="1" ht="61">
-[...4 lines deleted...]
-      <c r="E362" s="8"/>
+    <row r="362" spans="1:26" customHeight="1" ht="33">
+      <c r="A362" s="7"/>
+      <c r="B362" s="7"/>
+      <c r="C362" s="7"/>
+      <c r="D362" s="7"/>
+      <c r="E362" s="7"/>
       <c r="F362" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G362" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H362" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J362" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="H362" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K362" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L362" s="5"/>
       <c r="M362" s="5"/>
       <c r="N362"/>
       <c r="O362"/>
       <c r="P362"/>
       <c r="Q362"/>
       <c r="R362"/>
       <c r="S362"/>
       <c r="T362"/>
       <c r="U362"/>
       <c r="V362"/>
       <c r="W362"/>
       <c r="X362"/>
       <c r="Y362"/>
       <c r="Z362"/>
     </row>
-    <row r="363" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E363" s="8"/>
+    <row r="363" spans="1:26" customHeight="1" ht="61">
+      <c r="A363" s="7"/>
+      <c r="B363" s="7"/>
+      <c r="C363" s="7"/>
+      <c r="D363" s="7"/>
+      <c r="E363" s="7"/>
       <c r="F363" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="H363" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I363" s="5" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="J363" s="6" t="s">
-        <v>1161</v>
+        <v>502</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L363" s="5"/>
       <c r="M363" s="5"/>
       <c r="N363"/>
       <c r="O363"/>
       <c r="P363"/>
       <c r="Q363"/>
       <c r="R363"/>
       <c r="S363"/>
       <c r="T363"/>
       <c r="U363"/>
       <c r="V363"/>
       <c r="W363"/>
       <c r="X363"/>
       <c r="Y363"/>
       <c r="Z363"/>
     </row>
     <row r="364" spans="1:26" customHeight="1" ht="30">
-      <c r="A364" s="8"/>
-[...3 lines deleted...]
-      <c r="E364" s="8"/>
+      <c r="A364" s="7"/>
+      <c r="B364" s="7"/>
+      <c r="C364" s="7"/>
+      <c r="D364" s="7"/>
+      <c r="E364" s="7"/>
       <c r="F364" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G364" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H364" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I364" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J364" s="6" t="s">
         <v>1162</v>
       </c>
-      <c r="H364" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K364" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L364" s="5"/>
       <c r="M364" s="5"/>
       <c r="N364"/>
       <c r="O364"/>
       <c r="P364"/>
       <c r="Q364"/>
       <c r="R364"/>
       <c r="S364"/>
       <c r="T364"/>
       <c r="U364"/>
       <c r="V364"/>
       <c r="W364"/>
       <c r="X364"/>
       <c r="Y364"/>
       <c r="Z364"/>
     </row>
-    <row r="365" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E365" s="8"/>
+    <row r="365" spans="1:26" customHeight="1" ht="30">
+      <c r="A365" s="7"/>
+      <c r="B365" s="7"/>
+      <c r="C365" s="7"/>
+      <c r="D365" s="7"/>
+      <c r="E365" s="7"/>
       <c r="F365" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="H365" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>1151</v>
+        <v>34</v>
       </c>
       <c r="J365" s="6" t="s">
-        <v>829</v>
+        <v>35</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L365" s="5"/>
       <c r="M365" s="5"/>
       <c r="N365"/>
       <c r="O365"/>
       <c r="P365"/>
       <c r="Q365"/>
       <c r="R365"/>
       <c r="S365"/>
       <c r="T365"/>
       <c r="U365"/>
       <c r="V365"/>
       <c r="W365"/>
       <c r="X365"/>
       <c r="Y365"/>
       <c r="Z365"/>
     </row>
-    <row r="366" spans="1:26" customHeight="1" ht="146.71428571429">
-      <c r="A366" s="7" t="s">
+    <row r="366" spans="1:26" customHeight="1" ht="34">
+      <c r="A366" s="7"/>
+      <c r="B366" s="7"/>
+      <c r="C366" s="7"/>
+      <c r="D366" s="7"/>
+      <c r="E366" s="7"/>
+      <c r="F366" s="5">
+        <v>8</v>
+      </c>
+      <c r="G366" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="B366" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H366" s="5" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="I366" s="5" t="s">
-        <v>1168</v>
+        <v>1152</v>
       </c>
       <c r="J366" s="6" t="s">
-        <v>1169</v>
+        <v>830</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L366" s="5"/>
+      <c r="M366" s="5"/>
       <c r="N366"/>
       <c r="O366"/>
       <c r="P366"/>
       <c r="Q366"/>
       <c r="R366"/>
       <c r="S366"/>
       <c r="T366"/>
       <c r="U366"/>
       <c r="V366"/>
       <c r="W366"/>
       <c r="X366"/>
       <c r="Y366"/>
       <c r="Z366"/>
     </row>
-    <row r="367" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E367" s="8"/>
+    <row r="367" spans="1:26" customHeight="1" ht="146.71428571429">
+      <c r="A367" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C367" s="7" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F367" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G367" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J367" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="K367" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L367" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M367" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="H367" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M367" s="5"/>
       <c r="N367"/>
       <c r="O367"/>
       <c r="P367"/>
       <c r="Q367"/>
       <c r="R367"/>
       <c r="S367"/>
       <c r="T367"/>
       <c r="U367"/>
       <c r="V367"/>
       <c r="W367"/>
       <c r="X367"/>
       <c r="Y367"/>
       <c r="Z367"/>
     </row>
     <row r="368" spans="1:26" customHeight="1" ht="30">
-      <c r="A368" s="8"/>
-[...3 lines deleted...]
-      <c r="E368" s="8"/>
+      <c r="A368" s="7"/>
+      <c r="B368" s="7"/>
+      <c r="C368" s="7"/>
+      <c r="D368" s="7"/>
+      <c r="E368" s="7"/>
       <c r="F368" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G368" s="5" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="H368" s="5" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I368" s="5" t="s">
-        <v>1173</v>
+        <v>34</v>
       </c>
       <c r="J368" s="6" t="s">
-        <v>1174</v>
+        <v>35</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L368" s="5"/>
       <c r="M368" s="5"/>
       <c r="N368"/>
       <c r="O368"/>
       <c r="P368"/>
       <c r="Q368"/>
       <c r="R368"/>
       <c r="S368"/>
       <c r="T368"/>
       <c r="U368"/>
       <c r="V368"/>
       <c r="W368"/>
       <c r="X368"/>
       <c r="Y368"/>
       <c r="Z368"/>
     </row>
-    <row r="369" spans="1:26" customHeight="1" ht="3234.2857142857">
-      <c r="A369" s="7" t="s">
+    <row r="369" spans="1:26" customHeight="1" ht="30">
+      <c r="A369" s="7"/>
+      <c r="B369" s="7"/>
+      <c r="C369" s="7"/>
+      <c r="D369" s="7"/>
+      <c r="E369" s="7"/>
+      <c r="F369" s="5">
+        <v>3</v>
+      </c>
+      <c r="G369" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H369" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J369" s="6" t="s">
         <v>1175</v>
       </c>
-      <c r="B369" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K369" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L369" s="5"/>
+      <c r="M369" s="5"/>
       <c r="N369"/>
       <c r="O369"/>
       <c r="P369"/>
       <c r="Q369"/>
       <c r="R369"/>
       <c r="S369"/>
       <c r="T369"/>
       <c r="U369"/>
       <c r="V369"/>
       <c r="W369"/>
       <c r="X369"/>
       <c r="Y369"/>
       <c r="Z369"/>
     </row>
-    <row r="370" spans="1:26" customHeight="1" ht="210.28571428571">
-[...12 lines deleted...]
-      <c r="E370" s="8" t="s">
+    <row r="370" spans="1:26" customHeight="1" ht="3234.2857142857">
+      <c r="A370" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C370" s="7" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D370" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E370" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F370" s="5">
         <v>1</v>
       </c>
       <c r="G370" s="5" t="s">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="H370" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I370" s="5" t="s">
-        <v>1187</v>
+        <v>1180</v>
       </c>
       <c r="J370" s="6" t="s">
-        <v>1188</v>
+        <v>1181</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L370" s="5" t="s">
-        <v>1189</v>
+        <v>1182</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="N370"/>
       <c r="O370"/>
       <c r="P370"/>
       <c r="Q370"/>
       <c r="R370"/>
       <c r="S370"/>
       <c r="T370"/>
       <c r="U370"/>
       <c r="V370"/>
       <c r="W370"/>
       <c r="X370"/>
       <c r="Y370"/>
       <c r="Z370"/>
     </row>
-    <row r="371" spans="1:26" customHeight="1" ht="299.85714285714">
-[...12 lines deleted...]
-      <c r="E371" s="8" t="s">
+    <row r="371" spans="1:26" customHeight="1" ht="210.28571428571">
+      <c r="A371" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B371" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C371" s="7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D371" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E371" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F371" s="5">
         <v>1</v>
       </c>
       <c r="G371" s="5" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
       <c r="H371" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="J371" s="6" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L371" s="5" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="N371"/>
       <c r="O371"/>
       <c r="P371"/>
       <c r="Q371"/>
       <c r="R371"/>
       <c r="S371"/>
       <c r="T371"/>
       <c r="U371"/>
       <c r="V371"/>
       <c r="W371"/>
       <c r="X371"/>
       <c r="Y371"/>
       <c r="Z371"/>
     </row>
-    <row r="372" spans="1:26" customHeight="1" ht="94">
-[...12 lines deleted...]
-      <c r="E372" s="8" t="s">
+    <row r="372" spans="1:26" customHeight="1" ht="299.85714285714">
+      <c r="A372" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B372" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C372" s="7" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D372" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F372" s="5">
         <v>1</v>
       </c>
       <c r="G372" s="5" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="H372" s="5" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>71</v>
+        <v>1196</v>
       </c>
       <c r="J372" s="6" t="s">
-        <v>34</v>
+        <v>1197</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L372" s="5" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="N372"/>
       <c r="O372"/>
       <c r="P372"/>
       <c r="Q372"/>
       <c r="R372"/>
       <c r="S372"/>
       <c r="T372"/>
       <c r="U372"/>
       <c r="V372"/>
       <c r="W372"/>
       <c r="X372"/>
       <c r="Y372"/>
       <c r="Z372"/>
     </row>
-    <row r="373" spans="1:26" customHeight="1" ht="187.57142857143">
-[...12 lines deleted...]
-      <c r="E373" s="8" t="s">
+    <row r="373" spans="1:26" customHeight="1" ht="94">
+      <c r="A373" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B373" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C373" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D373" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E373" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F373" s="5">
         <v>1</v>
       </c>
       <c r="G373" s="5" t="s">
-        <v>246</v>
+        <v>1203</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I373" s="5" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="J373" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L373" s="5" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="M373" s="5" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="N373"/>
       <c r="O373"/>
       <c r="P373"/>
       <c r="Q373"/>
       <c r="R373"/>
       <c r="S373"/>
       <c r="T373"/>
       <c r="U373"/>
       <c r="V373"/>
       <c r="W373"/>
       <c r="X373"/>
       <c r="Y373"/>
       <c r="Z373"/>
     </row>
-    <row r="374" spans="1:26" customHeight="1" ht="283.14285714286">
-[...12 lines deleted...]
-      <c r="E374" s="8" t="s">
+    <row r="374" spans="1:26" customHeight="1" ht="187.57142857143">
+      <c r="A374" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C374" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D374" s="7" t="s">
         <v>20</v>
+      </c>
+      <c r="E374" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F374" s="5">
         <v>1</v>
       </c>
       <c r="G374" s="5" t="s">
-        <v>1212</v>
+        <v>247</v>
       </c>
       <c r="H374" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I374" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J374" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L374" s="5" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="M374" s="5" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="N374"/>
       <c r="O374"/>
       <c r="P374"/>
       <c r="Q374"/>
       <c r="R374"/>
       <c r="S374"/>
       <c r="T374"/>
       <c r="U374"/>
       <c r="V374"/>
       <c r="W374"/>
       <c r="X374"/>
       <c r="Y374"/>
       <c r="Z374"/>
     </row>
-    <row r="375" spans="1:26" customHeight="1" ht="123">
-[...4 lines deleted...]
-      <c r="E375" s="8"/>
+    <row r="375" spans="1:26" customHeight="1" ht="283.14285714286">
+      <c r="A375" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C375" s="7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D375" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F375" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G375" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H375" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J375" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K375" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L375" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="M375" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="H375" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M375" s="5"/>
       <c r="N375"/>
       <c r="O375"/>
       <c r="P375"/>
       <c r="Q375"/>
       <c r="R375"/>
       <c r="S375"/>
       <c r="T375"/>
       <c r="U375"/>
       <c r="V375"/>
       <c r="W375"/>
       <c r="X375"/>
       <c r="Y375"/>
       <c r="Z375"/>
     </row>
     <row r="376" spans="1:26" customHeight="1" ht="123">
-      <c r="A376" s="8"/>
-[...3 lines deleted...]
-      <c r="E376" s="8"/>
+      <c r="A376" s="7"/>
+      <c r="B376" s="7"/>
+      <c r="C376" s="7"/>
+      <c r="D376" s="7"/>
+      <c r="E376" s="7"/>
       <c r="F376" s="5">
         <v>2</v>
       </c>
       <c r="G376" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J376" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
       <c r="N376"/>
       <c r="O376"/>
       <c r="P376"/>
       <c r="Q376"/>
       <c r="R376"/>
       <c r="S376"/>
       <c r="T376"/>
       <c r="U376"/>
       <c r="V376"/>
       <c r="W376"/>
       <c r="X376"/>
       <c r="Y376"/>
       <c r="Z376"/>
     </row>
-    <row r="377" spans="1:26" customHeight="1" ht="161">
-[...4 lines deleted...]
-      <c r="E377" s="8"/>
+    <row r="377" spans="1:26" customHeight="1" ht="123">
+      <c r="A377" s="7"/>
+      <c r="B377" s="7"/>
+      <c r="C377" s="7"/>
+      <c r="D377" s="7"/>
+      <c r="E377" s="7"/>
       <c r="F377" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>1216</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I377" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J377" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L377" s="5"/>
       <c r="M377" s="5"/>
       <c r="N377"/>
       <c r="O377"/>
       <c r="P377"/>
       <c r="Q377"/>
       <c r="R377"/>
       <c r="S377"/>
       <c r="T377"/>
       <c r="U377"/>
       <c r="V377"/>
       <c r="W377"/>
       <c r="X377"/>
       <c r="Y377"/>
       <c r="Z377"/>
     </row>
-    <row r="378" spans="1:26" customHeight="1" ht="101">
-[...4 lines deleted...]
-      <c r="E378" s="8"/>
+    <row r="378" spans="1:26" customHeight="1" ht="161">
+      <c r="A378" s="7"/>
+      <c r="B378" s="7"/>
+      <c r="C378" s="7"/>
+      <c r="D378" s="7"/>
+      <c r="E378" s="7"/>
       <c r="F378" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>1217</v>
       </c>
       <c r="H378" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I378" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J378" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L378" s="5"/>
       <c r="M378" s="5"/>
       <c r="N378"/>
       <c r="O378"/>
       <c r="P378"/>
       <c r="Q378"/>
       <c r="R378"/>
       <c r="S378"/>
       <c r="T378"/>
       <c r="U378"/>
       <c r="V378"/>
       <c r="W378"/>
       <c r="X378"/>
       <c r="Y378"/>
       <c r="Z378"/>
     </row>
-    <row r="379" spans="1:26" customHeight="1" ht="97">
-[...4 lines deleted...]
-      <c r="E379" s="8"/>
+    <row r="379" spans="1:26" customHeight="1" ht="101">
+      <c r="A379" s="7"/>
+      <c r="B379" s="7"/>
+      <c r="C379" s="7"/>
+      <c r="D379" s="7"/>
+      <c r="E379" s="7"/>
       <c r="F379" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>1218</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J379" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L379" s="5"/>
       <c r="M379" s="5"/>
       <c r="N379"/>
       <c r="O379"/>
       <c r="P379"/>
       <c r="Q379"/>
       <c r="R379"/>
       <c r="S379"/>
       <c r="T379"/>
       <c r="U379"/>
       <c r="V379"/>
       <c r="W379"/>
       <c r="X379"/>
       <c r="Y379"/>
       <c r="Z379"/>
     </row>
-    <row r="380" spans="1:26" customHeight="1" ht="285.71428571429">
-      <c r="A380" s="8" t="s">
+    <row r="380" spans="1:26" customHeight="1" ht="97">
+      <c r="A380" s="7"/>
+      <c r="B380" s="7"/>
+      <c r="C380" s="7"/>
+      <c r="D380" s="7"/>
+      <c r="E380" s="7"/>
+      <c r="F380" s="5">
+        <v>5</v>
+      </c>
+      <c r="G380" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="B380" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H380" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I380" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J380" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L380" s="5"/>
+      <c r="M380" s="5"/>
       <c r="N380"/>
       <c r="O380"/>
       <c r="P380"/>
       <c r="Q380"/>
       <c r="R380"/>
       <c r="S380"/>
       <c r="T380"/>
       <c r="U380"/>
       <c r="V380"/>
       <c r="W380"/>
       <c r="X380"/>
       <c r="Y380"/>
       <c r="Z380"/>
     </row>
-    <row r="381" spans="1:26" customHeight="1" ht="89">
-[...4 lines deleted...]
-      <c r="E381" s="8"/>
+    <row r="381" spans="1:26" customHeight="1" ht="285.71428571429">
+      <c r="A381" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E381" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F381" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G381" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H381" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I381" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J381" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K381" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L381" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="M381" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="H381" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M381" s="5"/>
       <c r="N381"/>
       <c r="O381"/>
       <c r="P381"/>
       <c r="Q381"/>
       <c r="R381"/>
       <c r="S381"/>
       <c r="T381"/>
       <c r="U381"/>
       <c r="V381"/>
       <c r="W381"/>
       <c r="X381"/>
       <c r="Y381"/>
       <c r="Z381"/>
     </row>
-    <row r="382" spans="1:26" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="E382" s="8"/>
+    <row r="382" spans="1:26" customHeight="1" ht="89">
+      <c r="A382" s="7"/>
+      <c r="B382" s="7"/>
+      <c r="C382" s="7"/>
+      <c r="D382" s="7"/>
+      <c r="E382" s="7"/>
       <c r="F382" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>1225</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I382" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J382" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L382" s="5"/>
       <c r="M382" s="5"/>
       <c r="N382"/>
       <c r="O382"/>
       <c r="P382"/>
       <c r="Q382"/>
       <c r="R382"/>
       <c r="S382"/>
       <c r="T382"/>
       <c r="U382"/>
       <c r="V382"/>
       <c r="W382"/>
       <c r="X382"/>
       <c r="Y382"/>
       <c r="Z382"/>
     </row>
-    <row r="383" spans="1:26" customHeight="1" ht="102">
-[...4 lines deleted...]
-      <c r="E383" s="8"/>
+    <row r="383" spans="1:26" customHeight="1" ht="90">
+      <c r="A383" s="7"/>
+      <c r="B383" s="7"/>
+      <c r="C383" s="7"/>
+      <c r="D383" s="7"/>
+      <c r="E383" s="7"/>
       <c r="F383" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="H383" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I383" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J383" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L383" s="5"/>
       <c r="M383" s="5"/>
       <c r="N383"/>
       <c r="O383"/>
       <c r="P383"/>
       <c r="Q383"/>
       <c r="R383"/>
       <c r="S383"/>
       <c r="T383"/>
       <c r="U383"/>
       <c r="V383"/>
       <c r="W383"/>
       <c r="X383"/>
       <c r="Y383"/>
       <c r="Z383"/>
     </row>
-    <row r="384" spans="1:26" customHeight="1" ht="84">
-[...4 lines deleted...]
-      <c r="E384" s="8"/>
+    <row r="384" spans="1:26" customHeight="1" ht="102">
+      <c r="A384" s="7"/>
+      <c r="B384" s="7"/>
+      <c r="C384" s="7"/>
+      <c r="D384" s="7"/>
+      <c r="E384" s="7"/>
       <c r="F384" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G384" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="H384" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J384" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L384" s="5"/>
       <c r="M384" s="5"/>
       <c r="N384"/>
       <c r="O384"/>
       <c r="P384"/>
       <c r="Q384"/>
       <c r="R384"/>
       <c r="S384"/>
       <c r="T384"/>
       <c r="U384"/>
       <c r="V384"/>
       <c r="W384"/>
       <c r="X384"/>
       <c r="Y384"/>
       <c r="Z384"/>
     </row>
-    <row r="385" spans="1:26" customHeight="1" ht="74">
-[...4 lines deleted...]
-      <c r="E385" s="8"/>
+    <row r="385" spans="1:26" customHeight="1" ht="84">
+      <c r="A385" s="7"/>
+      <c r="B385" s="7"/>
+      <c r="C385" s="7"/>
+      <c r="D385" s="7"/>
+      <c r="E385" s="7"/>
       <c r="F385" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="H385" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J385" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L385" s="5"/>
       <c r="M385" s="5"/>
       <c r="N385"/>
       <c r="O385"/>
       <c r="P385"/>
       <c r="Q385"/>
       <c r="R385"/>
       <c r="S385"/>
       <c r="T385"/>
       <c r="U385"/>
       <c r="V385"/>
       <c r="W385"/>
       <c r="X385"/>
       <c r="Y385"/>
       <c r="Z385"/>
     </row>
-    <row r="386" spans="1:26" customHeight="1" ht="50">
-[...4 lines deleted...]
-      <c r="E386" s="8"/>
+    <row r="386" spans="1:26" customHeight="1" ht="74">
+      <c r="A386" s="7"/>
+      <c r="B386" s="7"/>
+      <c r="C386" s="7"/>
+      <c r="D386" s="7"/>
+      <c r="E386" s="7"/>
       <c r="F386" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="H386" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J386" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L386" s="5"/>
       <c r="M386" s="5"/>
       <c r="N386"/>
       <c r="O386"/>
       <c r="P386"/>
       <c r="Q386"/>
       <c r="R386"/>
       <c r="S386"/>
       <c r="T386"/>
       <c r="U386"/>
       <c r="V386"/>
       <c r="W386"/>
       <c r="X386"/>
       <c r="Y386"/>
       <c r="Z386"/>
     </row>
-    <row r="387" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E387" s="8"/>
+    <row r="387" spans="1:26" customHeight="1" ht="50">
+      <c r="A387" s="7"/>
+      <c r="B387" s="7"/>
+      <c r="C387" s="7"/>
+      <c r="D387" s="7"/>
+      <c r="E387" s="7"/>
       <c r="F387" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>1230</v>
       </c>
       <c r="H387" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J387" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L387" s="5"/>
       <c r="M387" s="5"/>
       <c r="N387"/>
       <c r="O387"/>
       <c r="P387"/>
       <c r="Q387"/>
       <c r="R387"/>
       <c r="S387"/>
       <c r="T387"/>
       <c r="U387"/>
       <c r="V387"/>
       <c r="W387"/>
       <c r="X387"/>
       <c r="Y387"/>
       <c r="Z387"/>
     </row>
-    <row r="388" spans="1:26" customHeight="1" ht="52">
-[...4 lines deleted...]
-      <c r="E388" s="8"/>
+    <row r="388" spans="1:26" customHeight="1" ht="30">
+      <c r="A388" s="7"/>
+      <c r="B388" s="7"/>
+      <c r="C388" s="7"/>
+      <c r="D388" s="7"/>
+      <c r="E388" s="7"/>
       <c r="F388" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G388" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="H388" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J388" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L388" s="5"/>
       <c r="M388" s="5"/>
       <c r="N388"/>
       <c r="O388"/>
       <c r="P388"/>
       <c r="Q388"/>
       <c r="R388"/>
       <c r="S388"/>
       <c r="T388"/>
       <c r="U388"/>
       <c r="V388"/>
       <c r="W388"/>
       <c r="X388"/>
       <c r="Y388"/>
       <c r="Z388"/>
     </row>
-    <row r="389" spans="1:26" customHeight="1" ht="327.57142857143">
-      <c r="A389" s="8" t="s">
+    <row r="389" spans="1:26" customHeight="1" ht="52">
+      <c r="A389" s="7"/>
+      <c r="B389" s="7"/>
+      <c r="C389" s="7"/>
+      <c r="D389" s="7"/>
+      <c r="E389" s="7"/>
+      <c r="F389" s="5">
+        <v>9</v>
+      </c>
+      <c r="G389" s="5" t="s">
         <v>1232</v>
       </c>
-      <c r="B389" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H389" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>1236</v>
+        <v>34</v>
       </c>
       <c r="J389" s="6" t="s">
-        <v>1237</v>
+        <v>35</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L389" s="5"/>
+      <c r="M389" s="5"/>
       <c r="N389"/>
       <c r="O389"/>
       <c r="P389"/>
       <c r="Q389"/>
       <c r="R389"/>
       <c r="S389"/>
       <c r="T389"/>
       <c r="U389"/>
       <c r="V389"/>
       <c r="W389"/>
       <c r="X389"/>
       <c r="Y389"/>
       <c r="Z389"/>
     </row>
-    <row r="390" spans="1:26" customHeight="1" ht="211.42857142857">
+    <row r="390" spans="1:26" customHeight="1" ht="327.57142857143">
       <c r="A390" s="7" t="s">
-        <v>1240</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>1233</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C390" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>151</v>
       </c>
       <c r="F390" s="5">
         <v>1</v>
       </c>
       <c r="G390" s="5" t="s">
-        <v>857</v>
+        <v>1236</v>
       </c>
       <c r="H390" s="5" t="s">
-        <v>32</v>
+        <v>153</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>71</v>
+        <v>1237</v>
       </c>
       <c r="J390" s="6" t="s">
-        <v>34</v>
+        <v>1238</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L390" s="5" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
       <c r="N390"/>
       <c r="O390"/>
       <c r="P390"/>
       <c r="Q390"/>
       <c r="R390"/>
       <c r="S390"/>
       <c r="T390"/>
       <c r="U390"/>
       <c r="V390"/>
       <c r="W390"/>
       <c r="X390"/>
       <c r="Y390"/>
       <c r="Z390"/>
     </row>
-    <row r="391" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E391" s="8"/>
+    <row r="391" spans="1:26" customHeight="1" ht="211.42857142857">
+      <c r="A391" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F391" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G391" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="H391" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J391" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K391" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L391" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="M391" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="H391" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M391" s="5"/>
       <c r="N391"/>
       <c r="O391"/>
       <c r="P391"/>
       <c r="Q391"/>
       <c r="R391"/>
       <c r="S391"/>
       <c r="T391"/>
       <c r="U391"/>
       <c r="V391"/>
       <c r="W391"/>
       <c r="X391"/>
       <c r="Y391"/>
       <c r="Z391"/>
     </row>
     <row r="392" spans="1:26" customHeight="1" ht="30">
-      <c r="A392" s="8"/>
-[...3 lines deleted...]
-      <c r="E392" s="8"/>
+      <c r="A392" s="7"/>
+      <c r="B392" s="7"/>
+      <c r="C392" s="7"/>
+      <c r="D392" s="7"/>
+      <c r="E392" s="7"/>
       <c r="F392" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G392" s="5" t="s">
-        <v>864</v>
+        <v>1245</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J392" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L392" s="5"/>
       <c r="M392" s="5"/>
       <c r="N392"/>
       <c r="O392"/>
       <c r="P392"/>
       <c r="Q392"/>
       <c r="R392"/>
       <c r="S392"/>
       <c r="T392"/>
       <c r="U392"/>
       <c r="V392"/>
       <c r="W392"/>
       <c r="X392"/>
       <c r="Y392"/>
       <c r="Z392"/>
     </row>
     <row r="393" spans="1:26" customHeight="1" ht="30">
-      <c r="A393" s="8"/>
-[...3 lines deleted...]
-      <c r="E393" s="8"/>
+      <c r="A393" s="7"/>
+      <c r="B393" s="7"/>
+      <c r="C393" s="7"/>
+      <c r="D393" s="7"/>
+      <c r="E393" s="7"/>
       <c r="F393" s="5">
         <v>3</v>
       </c>
       <c r="G393" s="5" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H393" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J393" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L393" s="5"/>
       <c r="M393" s="5"/>
       <c r="N393"/>
       <c r="O393"/>
       <c r="P393"/>
       <c r="Q393"/>
       <c r="R393"/>
       <c r="S393"/>
       <c r="T393"/>
       <c r="U393"/>
       <c r="V393"/>
       <c r="W393"/>
       <c r="X393"/>
       <c r="Y393"/>
       <c r="Z393"/>
     </row>
     <row r="394" spans="1:26" customHeight="1" ht="30">
-      <c r="A394" s="8"/>
-[...3 lines deleted...]
-      <c r="E394" s="8"/>
+      <c r="A394" s="7"/>
+      <c r="B394" s="7"/>
+      <c r="C394" s="7"/>
+      <c r="D394" s="7"/>
+      <c r="E394" s="7"/>
       <c r="F394" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G394" s="5" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="H394" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I394" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J394" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L394" s="5"/>
       <c r="M394" s="5"/>
       <c r="N394"/>
       <c r="O394"/>
       <c r="P394"/>
       <c r="Q394"/>
       <c r="R394"/>
       <c r="S394"/>
       <c r="T394"/>
       <c r="U394"/>
       <c r="V394"/>
       <c r="W394"/>
       <c r="X394"/>
       <c r="Y394"/>
       <c r="Z394"/>
     </row>
     <row r="395" spans="1:26" customHeight="1" ht="30">
-      <c r="A395" s="8"/>
-[...3 lines deleted...]
-      <c r="E395" s="8"/>
+      <c r="A395" s="7"/>
+      <c r="B395" s="7"/>
+      <c r="C395" s="7"/>
+      <c r="D395" s="7"/>
+      <c r="E395" s="7"/>
       <c r="F395" s="5">
         <v>4</v>
       </c>
       <c r="G395" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I395" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J395" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L395" s="5"/>
       <c r="M395" s="5"/>
       <c r="N395"/>
       <c r="O395"/>
       <c r="P395"/>
       <c r="Q395"/>
       <c r="R395"/>
       <c r="S395"/>
       <c r="T395"/>
       <c r="U395"/>
       <c r="V395"/>
       <c r="W395"/>
       <c r="X395"/>
       <c r="Y395"/>
       <c r="Z395"/>
     </row>
     <row r="396" spans="1:26" customHeight="1" ht="30">
-      <c r="A396" s="8"/>
-[...3 lines deleted...]
-      <c r="E396" s="8"/>
+      <c r="A396" s="7"/>
+      <c r="B396" s="7"/>
+      <c r="C396" s="7"/>
+      <c r="D396" s="7"/>
+      <c r="E396" s="7"/>
       <c r="F396" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G396" s="5" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="H396" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J396" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L396" s="5"/>
       <c r="M396" s="5"/>
       <c r="N396"/>
       <c r="O396"/>
       <c r="P396"/>
       <c r="Q396"/>
       <c r="R396"/>
       <c r="S396"/>
       <c r="T396"/>
       <c r="U396"/>
       <c r="V396"/>
       <c r="W396"/>
       <c r="X396"/>
       <c r="Y396"/>
       <c r="Z396"/>
     </row>
-    <row r="397" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E397" s="8"/>
+    <row r="397" spans="1:26" customHeight="1" ht="30">
+      <c r="A397" s="7"/>
+      <c r="B397" s="7"/>
+      <c r="C397" s="7"/>
+      <c r="D397" s="7"/>
+      <c r="E397" s="7"/>
       <c r="F397" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G397" s="5" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="H397" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J397" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L397" s="5"/>
       <c r="M397" s="5"/>
       <c r="N397"/>
       <c r="O397"/>
       <c r="P397"/>
       <c r="Q397"/>
       <c r="R397"/>
       <c r="S397"/>
       <c r="T397"/>
       <c r="U397"/>
       <c r="V397"/>
       <c r="W397"/>
       <c r="X397"/>
       <c r="Y397"/>
       <c r="Z397"/>
     </row>
-    <row r="398" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E398" s="8"/>
+    <row r="398" spans="1:26" customHeight="1" ht="44">
+      <c r="A398" s="7"/>
+      <c r="B398" s="7"/>
+      <c r="C398" s="7"/>
+      <c r="D398" s="7"/>
+      <c r="E398" s="7"/>
       <c r="F398" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G398" s="5" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H398" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J398" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L398" s="5"/>
       <c r="M398" s="5"/>
       <c r="N398"/>
       <c r="O398"/>
       <c r="P398"/>
       <c r="Q398"/>
       <c r="R398"/>
       <c r="S398"/>
       <c r="T398"/>
       <c r="U398"/>
       <c r="V398"/>
       <c r="W398"/>
       <c r="X398"/>
       <c r="Y398"/>
       <c r="Z398"/>
     </row>
-    <row r="399" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E399" s="8"/>
+    <row r="399" spans="1:26" customHeight="1" ht="34">
+      <c r="A399" s="7"/>
+      <c r="B399" s="7"/>
+      <c r="C399" s="7"/>
+      <c r="D399" s="7"/>
+      <c r="E399" s="7"/>
       <c r="F399" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G399" s="5" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="H399" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J399" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L399" s="5"/>
       <c r="M399" s="5"/>
       <c r="N399"/>
       <c r="O399"/>
       <c r="P399"/>
       <c r="Q399"/>
       <c r="R399"/>
       <c r="S399"/>
       <c r="T399"/>
       <c r="U399"/>
       <c r="V399"/>
       <c r="W399"/>
       <c r="X399"/>
       <c r="Y399"/>
       <c r="Z399"/>
     </row>
-    <row r="400" spans="1:26" customHeight="1" ht="2067.7142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="400" spans="1:26" customHeight="1" ht="30">
+      <c r="A400" s="7"/>
+      <c r="B400" s="7"/>
+      <c r="C400" s="7"/>
+      <c r="D400" s="7"/>
+      <c r="E400" s="7"/>
       <c r="F400" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G400" s="5" t="s">
-        <v>1248</v>
+        <v>878</v>
       </c>
       <c r="H400" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I400" s="5" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="J400" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L400" s="5"/>
+      <c r="M400" s="5"/>
       <c r="N400"/>
       <c r="O400"/>
       <c r="P400"/>
       <c r="Q400"/>
       <c r="R400"/>
       <c r="S400"/>
       <c r="T400"/>
       <c r="U400"/>
       <c r="V400"/>
       <c r="W400"/>
       <c r="X400"/>
       <c r="Y400"/>
       <c r="Z400"/>
     </row>
-    <row r="401" spans="1:26" customHeight="1" ht="59">
-[...4 lines deleted...]
-      <c r="E401" s="8"/>
+    <row r="401" spans="1:26" customHeight="1" ht="2067.7142857143">
+      <c r="A401" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B401" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C401" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D401" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E401" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F401" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G401" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H401" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J401" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K401" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L401" s="5" t="s">
+        <v>1250</v>
+      </c>
+      <c r="M401" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="H401" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M401" s="5"/>
       <c r="N401"/>
       <c r="O401"/>
       <c r="P401"/>
       <c r="Q401"/>
       <c r="R401"/>
       <c r="S401"/>
       <c r="T401"/>
       <c r="U401"/>
       <c r="V401"/>
       <c r="W401"/>
       <c r="X401"/>
       <c r="Y401"/>
       <c r="Z401"/>
     </row>
-    <row r="402" spans="1:26" customHeight="1" ht="34">
-[...4 lines deleted...]
-      <c r="E402" s="8"/>
+    <row r="402" spans="1:26" customHeight="1" ht="59">
+      <c r="A402" s="7"/>
+      <c r="B402" s="7"/>
+      <c r="C402" s="7"/>
+      <c r="D402" s="7"/>
+      <c r="E402" s="7"/>
       <c r="F402" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G402" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H402" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I402" s="5" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J402" s="6" t="s">
         <v>1254</v>
       </c>
-      <c r="H402" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K402" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L402" s="5"/>
       <c r="M402" s="5"/>
       <c r="N402"/>
       <c r="O402"/>
       <c r="P402"/>
       <c r="Q402"/>
       <c r="R402"/>
       <c r="S402"/>
       <c r="T402"/>
       <c r="U402"/>
       <c r="V402"/>
       <c r="W402"/>
       <c r="X402"/>
       <c r="Y402"/>
       <c r="Z402"/>
     </row>
-    <row r="403" spans="1:26" customHeight="1" ht="44">
-[...4 lines deleted...]
-      <c r="E403" s="8"/>
+    <row r="403" spans="1:26" customHeight="1" ht="34">
+      <c r="A403" s="7"/>
+      <c r="B403" s="7"/>
+      <c r="C403" s="7"/>
+      <c r="D403" s="7"/>
+      <c r="E403" s="7"/>
       <c r="F403" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>1256</v>
+        <v>34</v>
       </c>
       <c r="J403" s="6" t="s">
-        <v>1257</v>
+        <v>35</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L403" s="5"/>
       <c r="M403" s="5"/>
       <c r="N403"/>
       <c r="O403"/>
       <c r="P403"/>
       <c r="Q403"/>
       <c r="R403"/>
       <c r="S403"/>
       <c r="T403"/>
       <c r="U403"/>
       <c r="V403"/>
       <c r="W403"/>
       <c r="X403"/>
       <c r="Y403"/>
       <c r="Z403"/>
     </row>
     <row r="404" spans="1:26" customHeight="1" ht="44">
-      <c r="A404" s="8"/>
-[...3 lines deleted...]
-      <c r="E404" s="8"/>
+      <c r="A404" s="7"/>
+      <c r="B404" s="7"/>
+      <c r="C404" s="7"/>
+      <c r="D404" s="7"/>
+      <c r="E404" s="7"/>
       <c r="F404" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G404" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H404" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J404" s="6" t="s">
         <v>1258</v>
       </c>
-      <c r="H404" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K404" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L404" s="5"/>
       <c r="M404" s="5"/>
       <c r="N404"/>
       <c r="O404"/>
       <c r="P404"/>
       <c r="Q404"/>
       <c r="R404"/>
       <c r="S404"/>
       <c r="T404"/>
       <c r="U404"/>
       <c r="V404"/>
       <c r="W404"/>
       <c r="X404"/>
       <c r="Y404"/>
       <c r="Z404"/>
     </row>
-    <row r="405" spans="1:26" customHeight="1" ht="61">
-[...4 lines deleted...]
-      <c r="E405" s="8"/>
+    <row r="405" spans="1:26" customHeight="1" ht="44">
+      <c r="A405" s="7"/>
+      <c r="B405" s="7"/>
+      <c r="C405" s="7"/>
+      <c r="D405" s="7"/>
+      <c r="E405" s="7"/>
       <c r="F405" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G405" s="5" t="s">
         <v>1259</v>
       </c>
       <c r="H405" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I405" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J405" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L405" s="5"/>
       <c r="M405" s="5"/>
       <c r="N405"/>
       <c r="O405"/>
       <c r="P405"/>
       <c r="Q405"/>
       <c r="R405"/>
       <c r="S405"/>
       <c r="T405"/>
       <c r="U405"/>
       <c r="V405"/>
       <c r="W405"/>
       <c r="X405"/>
       <c r="Y405"/>
       <c r="Z405"/>
     </row>
-    <row r="406" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E406" s="8"/>
+    <row r="406" spans="1:26" customHeight="1" ht="61">
+      <c r="A406" s="7"/>
+      <c r="B406" s="7"/>
+      <c r="C406" s="7"/>
+      <c r="D406" s="7"/>
+      <c r="E406" s="7"/>
       <c r="F406" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G406" s="5" t="s">
         <v>1260</v>
       </c>
       <c r="H406" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I406" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J406" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L406" s="5"/>
       <c r="M406" s="5"/>
       <c r="N406"/>
       <c r="O406"/>
       <c r="P406"/>
       <c r="Q406"/>
       <c r="R406"/>
       <c r="S406"/>
       <c r="T406"/>
       <c r="U406"/>
       <c r="V406"/>
       <c r="W406"/>
       <c r="X406"/>
       <c r="Y406"/>
       <c r="Z406"/>
     </row>
     <row r="407" spans="1:26" customHeight="1" ht="30">
-      <c r="A407" s="8"/>
-[...3 lines deleted...]
-      <c r="E407" s="8"/>
+      <c r="A407" s="7"/>
+      <c r="B407" s="7"/>
+      <c r="C407" s="7"/>
+      <c r="D407" s="7"/>
+      <c r="E407" s="7"/>
       <c r="F407" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G407" s="5" t="s">
         <v>1261</v>
       </c>
       <c r="H407" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I407" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J407" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L407" s="5"/>
       <c r="M407" s="5"/>
       <c r="N407"/>
       <c r="O407"/>
       <c r="P407"/>
       <c r="Q407"/>
       <c r="R407"/>
       <c r="S407"/>
       <c r="T407"/>
       <c r="U407"/>
       <c r="V407"/>
       <c r="W407"/>
       <c r="X407"/>
       <c r="Y407"/>
       <c r="Z407"/>
     </row>
-    <row r="408" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E408" s="8"/>
+    <row r="408" spans="1:26" customHeight="1" ht="30">
+      <c r="A408" s="7"/>
+      <c r="B408" s="7"/>
+      <c r="C408" s="7"/>
+      <c r="D408" s="7"/>
+      <c r="E408" s="7"/>
       <c r="F408" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G408" s="5" t="s">
         <v>1262</v>
       </c>
       <c r="H408" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J408" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L408" s="5"/>
       <c r="M408" s="5"/>
       <c r="N408"/>
       <c r="O408"/>
       <c r="P408"/>
       <c r="Q408"/>
       <c r="R408"/>
       <c r="S408"/>
       <c r="T408"/>
       <c r="U408"/>
       <c r="V408"/>
       <c r="W408"/>
       <c r="X408"/>
       <c r="Y408"/>
       <c r="Z408"/>
     </row>
-    <row r="409" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E409" s="8"/>
+    <row r="409" spans="1:26" customHeight="1" ht="38">
+      <c r="A409" s="7"/>
+      <c r="B409" s="7"/>
+      <c r="C409" s="7"/>
+      <c r="D409" s="7"/>
+      <c r="E409" s="7"/>
       <c r="F409" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G409" s="5" t="s">
         <v>1263</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J409" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L409" s="5"/>
       <c r="M409" s="5"/>
       <c r="N409"/>
       <c r="O409"/>
       <c r="P409"/>
       <c r="Q409"/>
       <c r="R409"/>
       <c r="S409"/>
       <c r="T409"/>
       <c r="U409"/>
       <c r="V409"/>
       <c r="W409"/>
       <c r="X409"/>
       <c r="Y409"/>
       <c r="Z409"/>
     </row>
-    <row r="410" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E410" s="8"/>
+    <row r="410" spans="1:26" customHeight="1" ht="30">
+      <c r="A410" s="7"/>
+      <c r="B410" s="7"/>
+      <c r="C410" s="7"/>
+      <c r="D410" s="7"/>
+      <c r="E410" s="7"/>
       <c r="F410" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G410" s="5" t="s">
         <v>1264</v>
       </c>
       <c r="H410" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I410" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J410" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L410" s="5"/>
       <c r="M410" s="5"/>
       <c r="N410"/>
       <c r="O410"/>
       <c r="P410"/>
       <c r="Q410"/>
       <c r="R410"/>
       <c r="S410"/>
       <c r="T410"/>
       <c r="U410"/>
       <c r="V410"/>
       <c r="W410"/>
       <c r="X410"/>
       <c r="Y410"/>
       <c r="Z410"/>
     </row>
-    <row r="411" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E411" s="8"/>
+    <row r="411" spans="1:26" customHeight="1" ht="32">
+      <c r="A411" s="7"/>
+      <c r="B411" s="7"/>
+      <c r="C411" s="7"/>
+      <c r="D411" s="7"/>
+      <c r="E411" s="7"/>
       <c r="F411" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>1265</v>
       </c>
       <c r="H411" s="5" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J411" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L411" s="5"/>
       <c r="M411" s="5"/>
       <c r="N411"/>
       <c r="O411"/>
       <c r="P411"/>
       <c r="Q411"/>
       <c r="R411"/>
       <c r="S411"/>
       <c r="T411"/>
       <c r="U411"/>
       <c r="V411"/>
       <c r="W411"/>
       <c r="X411"/>
       <c r="Y411"/>
       <c r="Z411"/>
     </row>
     <row r="412" spans="1:26" customHeight="1" ht="30">
-      <c r="A412" s="8"/>
-[...3 lines deleted...]
-      <c r="E412" s="8"/>
+      <c r="A412" s="7"/>
+      <c r="B412" s="7"/>
+      <c r="C412" s="7"/>
+      <c r="D412" s="7"/>
+      <c r="E412" s="7"/>
       <c r="F412" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G412" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="H412" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I412" s="5" t="s">
-        <v>1267</v>
+        <v>34</v>
       </c>
       <c r="J412" s="6" t="s">
-        <v>1268</v>
+        <v>35</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L412" s="5"/>
       <c r="M412" s="5"/>
       <c r="N412"/>
       <c r="O412"/>
       <c r="P412"/>
       <c r="Q412"/>
       <c r="R412"/>
       <c r="S412"/>
       <c r="T412"/>
       <c r="U412"/>
       <c r="V412"/>
       <c r="W412"/>
       <c r="X412"/>
       <c r="Y412"/>
       <c r="Z412"/>
     </row>
-    <row r="413" spans="1:26" customHeight="1" ht="395.71428571429">
-      <c r="A413" s="7" t="s">
+    <row r="413" spans="1:26" customHeight="1" ht="30">
+      <c r="A413" s="7"/>
+      <c r="B413" s="7"/>
+      <c r="C413" s="7"/>
+      <c r="D413" s="7"/>
+      <c r="E413" s="7"/>
+      <c r="F413" s="5">
+        <v>13</v>
+      </c>
+      <c r="G413" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H413" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I413" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J413" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="B413" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K413" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L413" s="5"/>
+      <c r="M413" s="5"/>
       <c r="N413"/>
       <c r="O413"/>
       <c r="P413"/>
       <c r="Q413"/>
       <c r="R413"/>
       <c r="S413"/>
       <c r="T413"/>
       <c r="U413"/>
       <c r="V413"/>
       <c r="W413"/>
       <c r="X413"/>
       <c r="Y413"/>
       <c r="Z413"/>
     </row>
-    <row r="414" spans="1:26" customHeight="1" ht="48">
-[...4 lines deleted...]
-      <c r="E414" s="8"/>
+    <row r="414" spans="1:26" customHeight="1" ht="395.71428571429">
+      <c r="A414" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B414" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C414" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D414" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E414" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F414" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G414" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H414" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I414" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J414" s="6" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K414" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L414" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="M414" s="5" t="s">
         <v>1276</v>
       </c>
-      <c r="H414" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M414" s="5"/>
       <c r="N414"/>
       <c r="O414"/>
       <c r="P414"/>
       <c r="Q414"/>
       <c r="R414"/>
       <c r="S414"/>
       <c r="T414"/>
       <c r="U414"/>
       <c r="V414"/>
       <c r="W414"/>
       <c r="X414"/>
       <c r="Y414"/>
       <c r="Z414"/>
     </row>
-    <row r="415" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E415" s="8"/>
+    <row r="415" spans="1:26" customHeight="1" ht="48">
+      <c r="A415" s="7"/>
+      <c r="B415" s="7"/>
+      <c r="C415" s="7"/>
+      <c r="D415" s="7"/>
+      <c r="E415" s="7"/>
       <c r="F415" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="H415" s="5" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J415" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L415" s="5"/>
       <c r="M415" s="5"/>
       <c r="N415"/>
       <c r="O415"/>
       <c r="P415"/>
       <c r="Q415"/>
       <c r="R415"/>
       <c r="S415"/>
       <c r="T415"/>
       <c r="U415"/>
       <c r="V415"/>
       <c r="W415"/>
       <c r="X415"/>
       <c r="Y415"/>
       <c r="Z415"/>
     </row>
-    <row r="416" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E416" s="8"/>
+    <row r="416" spans="1:26" customHeight="1" ht="45">
+      <c r="A416" s="7"/>
+      <c r="B416" s="7"/>
+      <c r="C416" s="7"/>
+      <c r="D416" s="7"/>
+      <c r="E416" s="7"/>
       <c r="F416" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G416" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="H416" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I416" s="5" t="s">
-        <v>1279</v>
+        <v>34</v>
       </c>
       <c r="J416" s="6" t="s">
-        <v>1280</v>
+        <v>35</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L416" s="5"/>
       <c r="M416" s="5"/>
       <c r="N416"/>
       <c r="O416"/>
       <c r="P416"/>
       <c r="Q416"/>
       <c r="R416"/>
       <c r="S416"/>
       <c r="T416"/>
       <c r="U416"/>
       <c r="V416"/>
       <c r="W416"/>
       <c r="X416"/>
       <c r="Y416"/>
       <c r="Z416"/>
     </row>
-    <row r="417" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E417" s="8"/>
+    <row r="417" spans="1:26" customHeight="1" ht="30">
+      <c r="A417" s="7"/>
+      <c r="B417" s="7"/>
+      <c r="C417" s="7"/>
+      <c r="D417" s="7"/>
+      <c r="E417" s="7"/>
       <c r="F417" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G417" s="5" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H417" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I417" s="5" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J417" s="6" t="s">
         <v>1281</v>
       </c>
-      <c r="H417" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K417" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L417" s="5"/>
       <c r="M417" s="5"/>
       <c r="N417"/>
       <c r="O417"/>
       <c r="P417"/>
       <c r="Q417"/>
       <c r="R417"/>
       <c r="S417"/>
       <c r="T417"/>
       <c r="U417"/>
       <c r="V417"/>
       <c r="W417"/>
       <c r="X417"/>
       <c r="Y417"/>
       <c r="Z417"/>
     </row>
-    <row r="418" spans="1:26" customHeight="1" ht="53">
-[...4 lines deleted...]
-      <c r="E418" s="8"/>
+    <row r="418" spans="1:26" customHeight="1" ht="39">
+      <c r="A418" s="7"/>
+      <c r="B418" s="7"/>
+      <c r="C418" s="7"/>
+      <c r="D418" s="7"/>
+      <c r="E418" s="7"/>
       <c r="F418" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G418" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H418" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I418" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="H418" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J418" s="6" t="s">
-        <v>34</v>
+        <v>379</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L418" s="5"/>
       <c r="M418" s="5"/>
       <c r="N418"/>
       <c r="O418"/>
       <c r="P418"/>
       <c r="Q418"/>
       <c r="R418"/>
       <c r="S418"/>
       <c r="T418"/>
       <c r="U418"/>
       <c r="V418"/>
       <c r="W418"/>
       <c r="X418"/>
       <c r="Y418"/>
       <c r="Z418"/>
     </row>
-    <row r="419" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E419" s="8"/>
+    <row r="419" spans="1:26" customHeight="1" ht="53">
+      <c r="A419" s="7"/>
+      <c r="B419" s="7"/>
+      <c r="C419" s="7"/>
+      <c r="D419" s="7"/>
+      <c r="E419" s="7"/>
       <c r="F419" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="H419" s="5" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="J419" s="6" t="s">
-        <v>1285</v>
+        <v>35</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L419" s="5"/>
       <c r="M419" s="5"/>
       <c r="N419"/>
       <c r="O419"/>
       <c r="P419"/>
       <c r="Q419"/>
       <c r="R419"/>
       <c r="S419"/>
       <c r="T419"/>
       <c r="U419"/>
       <c r="V419"/>
       <c r="W419"/>
       <c r="X419"/>
       <c r="Y419"/>
       <c r="Z419"/>
     </row>
-    <row r="420" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E420" s="8"/>
+    <row r="420" spans="1:26" customHeight="1" ht="39">
+      <c r="A420" s="7"/>
+      <c r="B420" s="7"/>
+      <c r="C420" s="7"/>
+      <c r="D420" s="7"/>
+      <c r="E420" s="7"/>
       <c r="F420" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G420" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H420" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I420" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J420" s="6" t="s">
         <v>1286</v>
       </c>
-      <c r="H420" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K420" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L420" s="5"/>
       <c r="M420" s="5"/>
       <c r="N420"/>
       <c r="O420"/>
       <c r="P420"/>
       <c r="Q420"/>
       <c r="R420"/>
       <c r="S420"/>
       <c r="T420"/>
       <c r="U420"/>
       <c r="V420"/>
       <c r="W420"/>
       <c r="X420"/>
       <c r="Y420"/>
       <c r="Z420"/>
     </row>
-    <row r="421" spans="1:26" customHeight="1" ht="59">
-[...4 lines deleted...]
-      <c r="E421" s="8"/>
+    <row r="421" spans="1:26" customHeight="1" ht="54">
+      <c r="A421" s="7"/>
+      <c r="B421" s="7"/>
+      <c r="C421" s="7"/>
+      <c r="D421" s="7"/>
+      <c r="E421" s="7"/>
       <c r="F421" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G421" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H421" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I421" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J421" s="6" t="s">
         <v>1288</v>
       </c>
-      <c r="H421" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K421" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L421" s="5"/>
       <c r="M421" s="5"/>
       <c r="N421"/>
       <c r="O421"/>
       <c r="P421"/>
       <c r="Q421"/>
       <c r="R421"/>
       <c r="S421"/>
       <c r="T421"/>
       <c r="U421"/>
       <c r="V421"/>
       <c r="W421"/>
       <c r="X421"/>
       <c r="Y421"/>
       <c r="Z421"/>
     </row>
-    <row r="422" spans="1:26" customHeight="1" ht="724.57142857143">
-      <c r="A422" s="8" t="s">
+    <row r="422" spans="1:26" customHeight="1" ht="59">
+      <c r="A422" s="7"/>
+      <c r="B422" s="7"/>
+      <c r="C422" s="7"/>
+      <c r="D422" s="7"/>
+      <c r="E422" s="7"/>
+      <c r="F422" s="5">
+        <v>9</v>
+      </c>
+      <c r="G422" s="5" t="s">
         <v>1289</v>
       </c>
-      <c r="B422" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H422" s="5" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>1293</v>
+        <v>34</v>
       </c>
       <c r="J422" s="6" t="s">
-        <v>1294</v>
+        <v>35</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L422" s="5"/>
+      <c r="M422" s="5"/>
       <c r="N422"/>
       <c r="O422"/>
       <c r="P422"/>
       <c r="Q422"/>
       <c r="R422"/>
       <c r="S422"/>
       <c r="T422"/>
       <c r="U422"/>
       <c r="V422"/>
       <c r="W422"/>
       <c r="X422"/>
       <c r="Y422"/>
       <c r="Z422"/>
     </row>
-    <row r="423" spans="1:26" customHeight="1" ht="256">
+    <row r="423" spans="1:26" customHeight="1" ht="724.57142857143">
       <c r="A423" s="7" t="s">
-        <v>1297</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>1290</v>
+      </c>
+      <c r="B423" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C423" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D423" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E423" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F423" s="5">
         <v>1</v>
       </c>
       <c r="G423" s="5" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="H423" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>304</v>
+        <v>1294</v>
       </c>
       <c r="J423" s="6" t="s">
-        <v>1301</v>
+        <v>1295</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L423" s="5" t="s">
-        <v>1302</v>
+        <v>1296</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
       <c r="N423"/>
       <c r="O423"/>
       <c r="P423"/>
       <c r="Q423"/>
       <c r="R423"/>
       <c r="S423"/>
       <c r="T423"/>
       <c r="U423"/>
       <c r="V423"/>
       <c r="W423"/>
       <c r="X423"/>
       <c r="Y423"/>
       <c r="Z423"/>
     </row>
-    <row r="424" spans="1:26" customHeight="1" ht="39">
-[...4 lines deleted...]
-      <c r="E424" s="8"/>
+    <row r="424" spans="1:26" customHeight="1" ht="256">
+      <c r="A424" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B424" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C424" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D424" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E424" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F424" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G424" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H424" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I424" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J424" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K424" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L424" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="M424" s="5" t="s">
         <v>1304</v>
       </c>
-      <c r="H424" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M424" s="5"/>
       <c r="N424"/>
       <c r="O424"/>
       <c r="P424"/>
       <c r="Q424"/>
       <c r="R424"/>
       <c r="S424"/>
       <c r="T424"/>
       <c r="U424"/>
       <c r="V424"/>
       <c r="W424"/>
       <c r="X424"/>
       <c r="Y424"/>
       <c r="Z424"/>
     </row>
-    <row r="425" spans="1:26" customHeight="1" ht="71">
-[...4 lines deleted...]
-      <c r="E425" s="8"/>
+    <row r="425" spans="1:26" customHeight="1" ht="39">
+      <c r="A425" s="7"/>
+      <c r="B425" s="7"/>
+      <c r="C425" s="7"/>
+      <c r="D425" s="7"/>
+      <c r="E425" s="7"/>
       <c r="F425" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G425" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H425" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I425" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J425" s="6" t="s">
         <v>1306</v>
       </c>
-      <c r="H425" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K425" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L425" s="5"/>
       <c r="M425" s="5"/>
       <c r="N425"/>
       <c r="O425"/>
       <c r="P425"/>
       <c r="Q425"/>
       <c r="R425"/>
       <c r="S425"/>
       <c r="T425"/>
       <c r="U425"/>
       <c r="V425"/>
       <c r="W425"/>
       <c r="X425"/>
       <c r="Y425"/>
       <c r="Z425"/>
     </row>
-    <row r="426" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E426" s="8"/>
+    <row r="426" spans="1:26" customHeight="1" ht="71">
+      <c r="A426" s="7"/>
+      <c r="B426" s="7"/>
+      <c r="C426" s="7"/>
+      <c r="D426" s="7"/>
+      <c r="E426" s="7"/>
       <c r="F426" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G426" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H426" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J426" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="H426" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K426" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L426" s="5"/>
       <c r="M426" s="5"/>
       <c r="N426"/>
       <c r="O426"/>
       <c r="P426"/>
       <c r="Q426"/>
       <c r="R426"/>
       <c r="S426"/>
       <c r="T426"/>
       <c r="U426"/>
       <c r="V426"/>
       <c r="W426"/>
       <c r="X426"/>
       <c r="Y426"/>
       <c r="Z426"/>
     </row>
-    <row r="427" spans="1:26" customHeight="1" ht="60">
-[...4 lines deleted...]
-      <c r="E427" s="8"/>
+    <row r="427" spans="1:26" customHeight="1" ht="54">
+      <c r="A427" s="7"/>
+      <c r="B427" s="7"/>
+      <c r="C427" s="7"/>
+      <c r="D427" s="7"/>
+      <c r="E427" s="7"/>
       <c r="F427" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G427" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H427" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I427" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J427" s="6" t="s">
         <v>1311</v>
       </c>
-      <c r="H427" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K427" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L427" s="5"/>
       <c r="M427" s="5"/>
       <c r="N427"/>
       <c r="O427"/>
       <c r="P427"/>
       <c r="Q427"/>
       <c r="R427"/>
       <c r="S427"/>
       <c r="T427"/>
       <c r="U427"/>
       <c r="V427"/>
       <c r="W427"/>
       <c r="X427"/>
       <c r="Y427"/>
       <c r="Z427"/>
     </row>
-    <row r="428" spans="1:26" customHeight="1" ht="288.42857142857">
-      <c r="A428" s="7" t="s">
+    <row r="428" spans="1:26" customHeight="1" ht="60">
+      <c r="A428" s="7"/>
+      <c r="B428" s="7"/>
+      <c r="C428" s="7"/>
+      <c r="D428" s="7"/>
+      <c r="E428" s="7"/>
+      <c r="F428" s="5">
+        <v>5</v>
+      </c>
+      <c r="G428" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H428" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="J428" s="6" t="s">
         <v>1313</v>
       </c>
-      <c r="B428" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K428" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L428" s="5"/>
+      <c r="M428" s="5"/>
       <c r="N428"/>
       <c r="O428"/>
       <c r="P428"/>
       <c r="Q428"/>
       <c r="R428"/>
       <c r="S428"/>
       <c r="T428"/>
       <c r="U428"/>
       <c r="V428"/>
       <c r="W428"/>
       <c r="X428"/>
       <c r="Y428"/>
       <c r="Z428"/>
     </row>
-    <row r="429" spans="1:26" customHeight="1" ht="42">
-[...4 lines deleted...]
-      <c r="E429" s="8"/>
+    <row r="429" spans="1:26" customHeight="1" ht="288.42857142857">
+      <c r="A429" s="8" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B429" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D429" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E429" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F429" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G429" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H429" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J429" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="K429" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L429" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="M429" s="5" t="s">
         <v>1320</v>
       </c>
-      <c r="H429" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M429" s="5"/>
       <c r="N429"/>
       <c r="O429"/>
       <c r="P429"/>
       <c r="Q429"/>
       <c r="R429"/>
       <c r="S429"/>
       <c r="T429"/>
       <c r="U429"/>
       <c r="V429"/>
       <c r="W429"/>
       <c r="X429"/>
       <c r="Y429"/>
       <c r="Z429"/>
     </row>
-    <row r="430" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E430" s="8"/>
+    <row r="430" spans="1:26" customHeight="1" ht="42">
+      <c r="A430" s="7"/>
+      <c r="B430" s="7"/>
+      <c r="C430" s="7"/>
+      <c r="D430" s="7"/>
+      <c r="E430" s="7"/>
       <c r="F430" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G430" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H430" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J430" s="6" t="s">
         <v>1322</v>
       </c>
-      <c r="H430" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K430" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L430" s="5"/>
       <c r="M430" s="5"/>
       <c r="N430"/>
       <c r="O430"/>
       <c r="P430"/>
       <c r="Q430"/>
       <c r="R430"/>
       <c r="S430"/>
       <c r="T430"/>
       <c r="U430"/>
       <c r="V430"/>
       <c r="W430"/>
       <c r="X430"/>
       <c r="Y430"/>
       <c r="Z430"/>
     </row>
-    <row r="431" spans="1:26" customHeight="1" ht="54">
-[...4 lines deleted...]
-      <c r="E431" s="8"/>
+    <row r="431" spans="1:26" customHeight="1" ht="38">
+      <c r="A431" s="7"/>
+      <c r="B431" s="7"/>
+      <c r="C431" s="7"/>
+      <c r="D431" s="7"/>
+      <c r="E431" s="7"/>
       <c r="F431" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G431" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="H431" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I431" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J431" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K431" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L431" s="5"/>
       <c r="M431" s="5"/>
       <c r="N431"/>
       <c r="O431"/>
       <c r="P431"/>
       <c r="Q431"/>
       <c r="R431"/>
       <c r="S431"/>
       <c r="T431"/>
       <c r="U431"/>
       <c r="V431"/>
       <c r="W431"/>
       <c r="X431"/>
       <c r="Y431"/>
       <c r="Z431"/>
     </row>
-    <row r="432" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E432" s="8"/>
+    <row r="432" spans="1:26" customHeight="1" ht="54">
+      <c r="A432" s="7"/>
+      <c r="B432" s="7"/>
+      <c r="C432" s="7"/>
+      <c r="D432" s="7"/>
+      <c r="E432" s="7"/>
       <c r="F432" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G432" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="H432" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I432" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J432" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L432" s="5"/>
       <c r="M432" s="5"/>
       <c r="N432"/>
       <c r="O432"/>
       <c r="P432"/>
       <c r="Q432"/>
       <c r="R432"/>
       <c r="S432"/>
       <c r="T432"/>
       <c r="U432"/>
       <c r="V432"/>
       <c r="W432"/>
       <c r="X432"/>
       <c r="Y432"/>
       <c r="Z432"/>
     </row>
-    <row r="433" spans="1:26" customHeight="1" ht="37">
-[...4 lines deleted...]
-      <c r="E433" s="8"/>
+    <row r="433" spans="1:26" customHeight="1" ht="38">
+      <c r="A433" s="7"/>
+      <c r="B433" s="7"/>
+      <c r="C433" s="7"/>
+      <c r="D433" s="7"/>
+      <c r="E433" s="7"/>
       <c r="F433" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G433" s="5" t="s">
         <v>1325</v>
       </c>
       <c r="H433" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I433" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J433" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K433" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L433" s="5"/>
       <c r="M433" s="5"/>
       <c r="N433"/>
       <c r="O433"/>
       <c r="P433"/>
       <c r="Q433"/>
       <c r="R433"/>
       <c r="S433"/>
       <c r="T433"/>
       <c r="U433"/>
       <c r="V433"/>
       <c r="W433"/>
       <c r="X433"/>
       <c r="Y433"/>
       <c r="Z433"/>
     </row>
-    <row r="434" spans="1:26" customHeight="1" ht="1622.5714285714">
-      <c r="A434" s="7" t="s">
+    <row r="434" spans="1:26" customHeight="1" ht="37">
+      <c r="A434" s="7"/>
+      <c r="B434" s="7"/>
+      <c r="C434" s="7"/>
+      <c r="D434" s="7"/>
+      <c r="E434" s="7"/>
+      <c r="F434" s="5">
+        <v>6</v>
+      </c>
+      <c r="G434" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="B434" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H434" s="5" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="I434" s="5" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J434" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K434" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L434" s="5"/>
+      <c r="M434" s="5"/>
       <c r="N434"/>
       <c r="O434"/>
       <c r="P434"/>
       <c r="Q434"/>
       <c r="R434"/>
       <c r="S434"/>
       <c r="T434"/>
       <c r="U434"/>
       <c r="V434"/>
       <c r="W434"/>
       <c r="X434"/>
       <c r="Y434"/>
       <c r="Z434"/>
     </row>
-    <row r="435" spans="1:26" customHeight="1" ht="696.28571428571">
-[...13 lines deleted...]
-        <v>150</v>
+    <row r="435" spans="1:26" customHeight="1" ht="1622.5714285714">
+      <c r="A435" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B435" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D435" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E435" s="7" t="s">
+        <v>1330</v>
       </c>
       <c r="F435" s="5">
         <v>1</v>
       </c>
       <c r="G435" s="5" t="s">
-        <v>1336</v>
+        <v>1331</v>
       </c>
       <c r="H435" s="5" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="I435" s="5" t="s">
-        <v>1337</v>
+        <v>72</v>
       </c>
       <c r="J435" s="6" t="s">
-        <v>1338</v>
+        <v>35</v>
       </c>
       <c r="K435" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L435" s="5" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="M435" s="5" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="N435"/>
       <c r="O435"/>
       <c r="P435"/>
       <c r="Q435"/>
       <c r="R435"/>
       <c r="S435"/>
       <c r="T435"/>
       <c r="U435"/>
       <c r="V435"/>
       <c r="W435"/>
       <c r="X435"/>
       <c r="Y435"/>
       <c r="Z435"/>
     </row>
-    <row r="436" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E436" s="8"/>
+    <row r="436" spans="1:26" customHeight="1" ht="696.28571428571">
+      <c r="A436" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B436" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C436" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D436" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E436" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F436" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G436" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H436" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I436" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J436" s="6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="K436" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L436" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="M436" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="H436" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M436" s="5"/>
       <c r="N436"/>
       <c r="O436"/>
       <c r="P436"/>
       <c r="Q436"/>
       <c r="R436"/>
       <c r="S436"/>
       <c r="T436"/>
       <c r="U436"/>
       <c r="V436"/>
       <c r="W436"/>
       <c r="X436"/>
       <c r="Y436"/>
       <c r="Z436"/>
     </row>
     <row r="437" spans="1:26" customHeight="1" ht="30">
-      <c r="A437" s="8"/>
-[...3 lines deleted...]
-      <c r="E437" s="8"/>
+      <c r="A437" s="7"/>
+      <c r="B437" s="7"/>
+      <c r="C437" s="7"/>
+      <c r="D437" s="7"/>
+      <c r="E437" s="7"/>
       <c r="F437" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G437" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="H437" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I437" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J437" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L437" s="5"/>
       <c r="M437" s="5"/>
       <c r="N437"/>
       <c r="O437"/>
       <c r="P437"/>
       <c r="Q437"/>
       <c r="R437"/>
       <c r="S437"/>
       <c r="T437"/>
       <c r="U437"/>
       <c r="V437"/>
       <c r="W437"/>
       <c r="X437"/>
       <c r="Y437"/>
       <c r="Z437"/>
     </row>
-    <row r="438" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E438" s="8"/>
+    <row r="438" spans="1:26" customHeight="1" ht="30">
+      <c r="A438" s="7"/>
+      <c r="B438" s="7"/>
+      <c r="C438" s="7"/>
+      <c r="D438" s="7"/>
+      <c r="E438" s="7"/>
       <c r="F438" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G438" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="H438" s="5" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="I438" s="5" t="s">
-        <v>1063</v>
+        <v>34</v>
       </c>
       <c r="J438" s="6" t="s">
-        <v>1344</v>
+        <v>35</v>
       </c>
       <c r="K438" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L438" s="5"/>
       <c r="M438" s="5"/>
       <c r="N438"/>
       <c r="O438"/>
       <c r="P438"/>
       <c r="Q438"/>
       <c r="R438"/>
       <c r="S438"/>
       <c r="T438"/>
       <c r="U438"/>
       <c r="V438"/>
       <c r="W438"/>
       <c r="X438"/>
       <c r="Y438"/>
       <c r="Z438"/>
     </row>
-    <row r="439" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E439" s="8"/>
+    <row r="439" spans="1:26" customHeight="1" ht="40">
+      <c r="A439" s="7"/>
+      <c r="B439" s="7"/>
+      <c r="C439" s="7"/>
+      <c r="D439" s="7"/>
+      <c r="E439" s="7"/>
       <c r="F439" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G439" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H439" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J439" s="6" t="s">
         <v>1345</v>
       </c>
-      <c r="H439" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K439" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L439" s="5"/>
       <c r="M439" s="5"/>
       <c r="N439"/>
       <c r="O439"/>
       <c r="P439"/>
       <c r="Q439"/>
       <c r="R439"/>
       <c r="S439"/>
       <c r="T439"/>
       <c r="U439"/>
       <c r="V439"/>
       <c r="W439"/>
       <c r="X439"/>
       <c r="Y439"/>
       <c r="Z439"/>
     </row>
-    <row r="440" spans="1:26" customHeight="1" ht="41">
-[...4 lines deleted...]
-      <c r="E440" s="8"/>
+    <row r="440" spans="1:26" customHeight="1" ht="36">
+      <c r="A440" s="7"/>
+      <c r="B440" s="7"/>
+      <c r="C440" s="7"/>
+      <c r="D440" s="7"/>
+      <c r="E440" s="7"/>
       <c r="F440" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G440" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H440" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J440" s="6" t="s">
         <v>1348</v>
       </c>
-      <c r="H440" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K440" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L440" s="5"/>
       <c r="M440" s="5"/>
       <c r="N440"/>
       <c r="O440"/>
       <c r="P440"/>
       <c r="Q440"/>
       <c r="R440"/>
       <c r="S440"/>
       <c r="T440"/>
       <c r="U440"/>
       <c r="V440"/>
       <c r="W440"/>
       <c r="X440"/>
       <c r="Y440"/>
       <c r="Z440"/>
     </row>
-    <row r="441" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E441" s="8"/>
+    <row r="441" spans="1:26" customHeight="1" ht="41">
+      <c r="A441" s="7"/>
+      <c r="B441" s="7"/>
+      <c r="C441" s="7"/>
+      <c r="D441" s="7"/>
+      <c r="E441" s="7"/>
       <c r="F441" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G441" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H441" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I441" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J441" s="6" t="s">
         <v>1350</v>
       </c>
-      <c r="H441" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K441" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L441" s="5"/>
       <c r="M441" s="5"/>
       <c r="N441"/>
       <c r="O441"/>
       <c r="P441"/>
       <c r="Q441"/>
       <c r="R441"/>
       <c r="S441"/>
       <c r="T441"/>
       <c r="U441"/>
       <c r="V441"/>
       <c r="W441"/>
       <c r="X441"/>
       <c r="Y441"/>
       <c r="Z441"/>
     </row>
-    <row r="442" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E442" s="8"/>
+    <row r="442" spans="1:26" customHeight="1" ht="30">
+      <c r="A442" s="7"/>
+      <c r="B442" s="7"/>
+      <c r="C442" s="7"/>
+      <c r="D442" s="7"/>
+      <c r="E442" s="7"/>
       <c r="F442" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G442" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H442" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I442" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J442" s="6" t="s">
         <v>1353</v>
       </c>
-      <c r="H442" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K442" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L442" s="5"/>
       <c r="M442" s="5"/>
       <c r="N442"/>
       <c r="O442"/>
       <c r="P442"/>
       <c r="Q442"/>
       <c r="R442"/>
       <c r="S442"/>
       <c r="T442"/>
       <c r="U442"/>
       <c r="V442"/>
       <c r="W442"/>
       <c r="X442"/>
       <c r="Y442"/>
       <c r="Z442"/>
     </row>
-    <row r="443" spans="1:26" customHeight="1" ht="32">
-[...4 lines deleted...]
-      <c r="E443" s="8"/>
+    <row r="443" spans="1:26" customHeight="1" ht="35">
+      <c r="A443" s="7"/>
+      <c r="B443" s="7"/>
+      <c r="C443" s="7"/>
+      <c r="D443" s="7"/>
+      <c r="E443" s="7"/>
       <c r="F443" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G443" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J443" s="6" t="s">
         <v>1355</v>
       </c>
-      <c r="H443" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K443" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L443" s="5"/>
       <c r="M443" s="5"/>
       <c r="N443"/>
       <c r="O443"/>
       <c r="P443"/>
       <c r="Q443"/>
       <c r="R443"/>
       <c r="S443"/>
       <c r="T443"/>
       <c r="U443"/>
       <c r="V443"/>
       <c r="W443"/>
       <c r="X443"/>
       <c r="Y443"/>
       <c r="Z443"/>
     </row>
-    <row r="444" spans="1:26" customHeight="1" ht="36">
-[...4 lines deleted...]
-      <c r="E444" s="8"/>
+    <row r="444" spans="1:26" customHeight="1" ht="32">
+      <c r="A444" s="7"/>
+      <c r="B444" s="7"/>
+      <c r="C444" s="7"/>
+      <c r="D444" s="7"/>
+      <c r="E444" s="7"/>
       <c r="F444" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G444" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H444" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I444" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="J444" s="6" t="s">
         <v>1358</v>
       </c>
-      <c r="H444" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K444" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L444" s="5"/>
       <c r="M444" s="5"/>
       <c r="N444"/>
       <c r="O444"/>
       <c r="P444"/>
       <c r="Q444"/>
       <c r="R444"/>
       <c r="S444"/>
       <c r="T444"/>
       <c r="U444"/>
       <c r="V444"/>
       <c r="W444"/>
       <c r="X444"/>
       <c r="Y444"/>
       <c r="Z444"/>
     </row>
-    <row r="445" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E445" s="8"/>
+    <row r="445" spans="1:26" customHeight="1" ht="36">
+      <c r="A445" s="7"/>
+      <c r="B445" s="7"/>
+      <c r="C445" s="7"/>
+      <c r="D445" s="7"/>
+      <c r="E445" s="7"/>
       <c r="F445" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G445" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="H445" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I445" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J445" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K445" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L445" s="5"/>
       <c r="M445" s="5"/>
       <c r="N445"/>
       <c r="O445"/>
       <c r="P445"/>
       <c r="Q445"/>
       <c r="R445"/>
       <c r="S445"/>
       <c r="T445"/>
       <c r="U445"/>
       <c r="V445"/>
       <c r="W445"/>
       <c r="X445"/>
       <c r="Y445"/>
       <c r="Z445"/>
     </row>
-    <row r="446" spans="1:26" customHeight="1" ht="303.71428571429">
-      <c r="A446" s="7" t="s">
+    <row r="446" spans="1:26" customHeight="1" ht="30">
+      <c r="A446" s="7"/>
+      <c r="B446" s="7"/>
+      <c r="C446" s="7"/>
+      <c r="D446" s="7"/>
+      <c r="E446" s="7"/>
+      <c r="F446" s="5">
+        <v>11</v>
+      </c>
+      <c r="G446" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="B446" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H446" s="5" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I446" s="5" t="s">
-        <v>1364</v>
+        <v>34</v>
       </c>
       <c r="J446" s="6" t="s">
-        <v>1365</v>
+        <v>35</v>
       </c>
       <c r="K446" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L446" s="5"/>
+      <c r="M446" s="5"/>
       <c r="N446"/>
       <c r="O446"/>
       <c r="P446"/>
       <c r="Q446"/>
       <c r="R446"/>
       <c r="S446"/>
       <c r="T446"/>
       <c r="U446"/>
       <c r="V446"/>
       <c r="W446"/>
       <c r="X446"/>
       <c r="Y446"/>
       <c r="Z446"/>
     </row>
-    <row r="447" spans="1:26" customHeight="1" ht="235.57142857143">
+    <row r="447" spans="1:26" customHeight="1" ht="303.71428571429">
       <c r="A447" s="8" t="s">
-        <v>1368</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>1361</v>
+      </c>
+      <c r="B447" s="7" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C447" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D447" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E447" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F447" s="5">
         <v>1</v>
       </c>
       <c r="G447" s="5" t="s">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="H447" s="5" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I447" s="5" t="s">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="J447" s="6" t="s">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="K447" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L447" s="5" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="M447" s="5" t="s">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="N447"/>
       <c r="O447"/>
       <c r="P447"/>
       <c r="Q447"/>
       <c r="R447"/>
       <c r="S447"/>
       <c r="T447"/>
       <c r="U447"/>
       <c r="V447"/>
       <c r="W447"/>
       <c r="X447"/>
       <c r="Y447"/>
       <c r="Z447"/>
     </row>
-    <row r="448" spans="1:26" customHeight="1" ht="38">
-[...4 lines deleted...]
-      <c r="E448" s="8"/>
+    <row r="448" spans="1:26" customHeight="1" ht="235.57142857143">
+      <c r="A448" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B448" s="7" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D448" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E448" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="F448" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G448" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H448" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I448" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J448" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="K448" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L448" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="M448" s="5" t="s">
         <v>1376</v>
       </c>
-      <c r="H448" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M448" s="5"/>
       <c r="N448"/>
       <c r="O448"/>
       <c r="P448"/>
       <c r="Q448"/>
       <c r="R448"/>
       <c r="S448"/>
       <c r="T448"/>
       <c r="U448"/>
       <c r="V448"/>
       <c r="W448"/>
       <c r="X448"/>
       <c r="Y448"/>
       <c r="Z448"/>
     </row>
     <row r="449" spans="1:26" customHeight="1" ht="38">
-      <c r="A449" s="8"/>
-[...3 lines deleted...]
-      <c r="E449" s="8"/>
+      <c r="A449" s="7"/>
+      <c r="B449" s="7"/>
+      <c r="C449" s="7"/>
+      <c r="D449" s="7"/>
+      <c r="E449" s="7"/>
       <c r="F449" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G449" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H449" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J449" s="6" t="s">
         <v>1378</v>
       </c>
-      <c r="H449" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K449" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L449" s="5"/>
       <c r="M449" s="5"/>
       <c r="N449"/>
       <c r="O449"/>
       <c r="P449"/>
       <c r="Q449"/>
       <c r="R449"/>
       <c r="S449"/>
       <c r="T449"/>
       <c r="U449"/>
       <c r="V449"/>
       <c r="W449"/>
       <c r="X449"/>
       <c r="Y449"/>
       <c r="Z449"/>
     </row>
-    <row r="450" spans="1:26" customHeight="1" ht="2351.8571428571">
-      <c r="A450" s="8" t="s">
+    <row r="450" spans="1:26" customHeight="1" ht="38">
+      <c r="A450" s="7"/>
+      <c r="B450" s="7"/>
+      <c r="C450" s="7"/>
+      <c r="D450" s="7"/>
+      <c r="E450" s="7"/>
+      <c r="F450" s="5">
+        <v>3</v>
+      </c>
+      <c r="G450" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H450" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I450" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J450" s="6" t="s">
         <v>1380</v>
       </c>
-      <c r="B450" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K450" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L450" s="5"/>
+      <c r="M450" s="5"/>
       <c r="N450"/>
       <c r="O450"/>
       <c r="P450"/>
       <c r="Q450"/>
       <c r="R450"/>
       <c r="S450"/>
       <c r="T450"/>
       <c r="U450"/>
       <c r="V450"/>
       <c r="W450"/>
       <c r="X450"/>
       <c r="Y450"/>
       <c r="Z450"/>
     </row>
-    <row r="451" spans="1:26" customHeight="1" ht="30">
-      <c r="A451" s="8" t="s">
+    <row r="451" spans="1:26" customHeight="1" ht="2351.8571428571">
+      <c r="A451" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B451" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D451" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E451" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F451" s="5">
+        <v>1</v>
+      </c>
+      <c r="G451" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H451" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J451" s="6" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K451" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L451" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="M451" s="5" t="s">
         <v>1388</v>
-      </c>
-[...12 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N451"/>
       <c r="O451"/>
       <c r="P451"/>
       <c r="Q451"/>
       <c r="R451"/>
       <c r="S451"/>
       <c r="T451"/>
       <c r="U451"/>
       <c r="V451"/>
       <c r="W451"/>
       <c r="X451"/>
       <c r="Y451"/>
       <c r="Z451"/>
     </row>
-    <row r="453" spans="1:26">
-      <c r="A453" t="s">
+    <row r="452" spans="1:26">
+      <c r="A452" t="s">
         <v>1389</v>
+      </c>
+      <c r="M452">
+        <v>112</v>
       </c>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="455" spans="1:26">
       <c r="A455" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="456" spans="1:26">
       <c r="A456" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" t="s">
         <v>1393</v>
       </c>
     </row>
+    <row r="458" spans="1:26">
+      <c r="A458" t="s">
+        <v>1394</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="F6:K6"/>
-[...41 lines deleted...]
-    <mergeCell ref="M19:M19"/>
+    <mergeCell ref="F7:K7"/>
+    <mergeCell ref="A9:A9"/>
+    <mergeCell ref="B9:B9"/>
+    <mergeCell ref="C9:C9"/>
+    <mergeCell ref="D9:D9"/>
+    <mergeCell ref="E9:E9"/>
+    <mergeCell ref="L9:L9"/>
+    <mergeCell ref="M9:M9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:C16"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="E12:E16"/>
+    <mergeCell ref="L12:L16"/>
+    <mergeCell ref="M12:M16"/>
+    <mergeCell ref="A17:A17"/>
+    <mergeCell ref="B17:B17"/>
+    <mergeCell ref="C17:C17"/>
+    <mergeCell ref="D17:D17"/>
+    <mergeCell ref="E17:E17"/>
+    <mergeCell ref="L17:L17"/>
+    <mergeCell ref="M17:M17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
     <mergeCell ref="A20:A20"/>
     <mergeCell ref="B20:B20"/>
     <mergeCell ref="C20:C20"/>
     <mergeCell ref="D20:D20"/>
     <mergeCell ref="E20:E20"/>
     <mergeCell ref="L20:L20"/>
     <mergeCell ref="M20:M20"/>
     <mergeCell ref="A21:A21"/>
     <mergeCell ref="B21:B21"/>
     <mergeCell ref="C21:C21"/>
     <mergeCell ref="D21:D21"/>
     <mergeCell ref="E21:E21"/>
     <mergeCell ref="L21:L21"/>
     <mergeCell ref="M21:M21"/>
-    <mergeCell ref="A22:A37"/>
-[...26 lines deleted...]
-    <mergeCell ref="M43:M43"/>
+    <mergeCell ref="A22:A22"/>
+    <mergeCell ref="B22:B22"/>
+    <mergeCell ref="C22:C22"/>
+    <mergeCell ref="D22:D22"/>
+    <mergeCell ref="E22:E22"/>
+    <mergeCell ref="L22:L22"/>
+    <mergeCell ref="M22:M22"/>
+    <mergeCell ref="A23:A38"/>
+    <mergeCell ref="B23:B38"/>
+    <mergeCell ref="C23:C38"/>
+    <mergeCell ref="D23:D38"/>
+    <mergeCell ref="E23:E38"/>
+    <mergeCell ref="L23:L38"/>
+    <mergeCell ref="M23:M38"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="C39:C41"/>
+    <mergeCell ref="D39:D41"/>
+    <mergeCell ref="E39:E41"/>
+    <mergeCell ref="L39:L41"/>
+    <mergeCell ref="M39:M41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E42:E43"/>
+    <mergeCell ref="L42:L43"/>
+    <mergeCell ref="M42:M43"/>
     <mergeCell ref="A44:A44"/>
     <mergeCell ref="B44:B44"/>
     <mergeCell ref="C44:C44"/>
     <mergeCell ref="D44:D44"/>
     <mergeCell ref="E44:E44"/>
     <mergeCell ref="L44:L44"/>
     <mergeCell ref="M44:M44"/>
     <mergeCell ref="A45:A45"/>
     <mergeCell ref="B45:B45"/>
     <mergeCell ref="C45:C45"/>
     <mergeCell ref="D45:D45"/>
     <mergeCell ref="E45:E45"/>
     <mergeCell ref="L45:L45"/>
     <mergeCell ref="M45:M45"/>
     <mergeCell ref="A46:A46"/>
     <mergeCell ref="B46:B46"/>
     <mergeCell ref="C46:C46"/>
     <mergeCell ref="D46:D46"/>
     <mergeCell ref="E46:E46"/>
     <mergeCell ref="L46:L46"/>
     <mergeCell ref="M46:M46"/>
-    <mergeCell ref="A47:A48"/>
-[...26 lines deleted...]
-    <mergeCell ref="M66:M66"/>
+    <mergeCell ref="A47:A47"/>
+    <mergeCell ref="B47:B47"/>
+    <mergeCell ref="C47:C47"/>
+    <mergeCell ref="D47:D47"/>
+    <mergeCell ref="E47:E47"/>
+    <mergeCell ref="L47:L47"/>
+    <mergeCell ref="M47:M47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="L48:L49"/>
+    <mergeCell ref="M48:M49"/>
+    <mergeCell ref="A50:A50"/>
+    <mergeCell ref="B50:B50"/>
+    <mergeCell ref="C50:C50"/>
+    <mergeCell ref="D50:D50"/>
+    <mergeCell ref="E50:E50"/>
+    <mergeCell ref="L50:L50"/>
+    <mergeCell ref="M50:M50"/>
+    <mergeCell ref="A51:A66"/>
+    <mergeCell ref="B51:B66"/>
+    <mergeCell ref="C51:C66"/>
+    <mergeCell ref="D51:D66"/>
+    <mergeCell ref="E51:E66"/>
+    <mergeCell ref="L51:L66"/>
+    <mergeCell ref="M51:M66"/>
     <mergeCell ref="A67:A67"/>
     <mergeCell ref="B67:B67"/>
     <mergeCell ref="C67:C67"/>
     <mergeCell ref="D67:D67"/>
     <mergeCell ref="E67:E67"/>
     <mergeCell ref="L67:L67"/>
     <mergeCell ref="M67:M67"/>
     <mergeCell ref="A68:A68"/>
     <mergeCell ref="B68:B68"/>
     <mergeCell ref="C68:C68"/>
     <mergeCell ref="D68:D68"/>
     <mergeCell ref="E68:E68"/>
     <mergeCell ref="L68:L68"/>
     <mergeCell ref="M68:M68"/>
-    <mergeCell ref="A69:A73"/>
-[...40 lines deleted...]
-    <mergeCell ref="M96:M96"/>
+    <mergeCell ref="A69:A69"/>
+    <mergeCell ref="B69:B69"/>
+    <mergeCell ref="C69:C69"/>
+    <mergeCell ref="D69:D69"/>
+    <mergeCell ref="E69:E69"/>
+    <mergeCell ref="L69:L69"/>
+    <mergeCell ref="M69:M69"/>
+    <mergeCell ref="A70:A74"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="C70:C74"/>
+    <mergeCell ref="D70:D74"/>
+    <mergeCell ref="E70:E74"/>
+    <mergeCell ref="L70:L74"/>
+    <mergeCell ref="M70:M74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="D75:D76"/>
+    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="L75:L76"/>
+    <mergeCell ref="M75:M76"/>
+    <mergeCell ref="A77:A89"/>
+    <mergeCell ref="B77:B89"/>
+    <mergeCell ref="C77:C89"/>
+    <mergeCell ref="D77:D89"/>
+    <mergeCell ref="E77:E89"/>
+    <mergeCell ref="L77:L89"/>
+    <mergeCell ref="M77:M89"/>
+    <mergeCell ref="A90:A90"/>
+    <mergeCell ref="B90:B90"/>
+    <mergeCell ref="C90:C90"/>
+    <mergeCell ref="D90:D90"/>
+    <mergeCell ref="E90:E90"/>
+    <mergeCell ref="L90:L90"/>
+    <mergeCell ref="M90:M90"/>
+    <mergeCell ref="A91:A96"/>
+    <mergeCell ref="B91:B96"/>
+    <mergeCell ref="C91:C96"/>
+    <mergeCell ref="D91:D96"/>
+    <mergeCell ref="E91:E96"/>
+    <mergeCell ref="L91:L96"/>
+    <mergeCell ref="M91:M96"/>
     <mergeCell ref="A97:A97"/>
     <mergeCell ref="B97:B97"/>
     <mergeCell ref="C97:C97"/>
     <mergeCell ref="D97:D97"/>
     <mergeCell ref="E97:E97"/>
     <mergeCell ref="L97:L97"/>
     <mergeCell ref="M97:M97"/>
     <mergeCell ref="A98:A98"/>
     <mergeCell ref="B98:B98"/>
     <mergeCell ref="C98:C98"/>
     <mergeCell ref="D98:D98"/>
     <mergeCell ref="E98:E98"/>
     <mergeCell ref="L98:L98"/>
     <mergeCell ref="M98:M98"/>
-    <mergeCell ref="A99:A113"/>
-[...145 lines deleted...]
-    <mergeCell ref="M224:M224"/>
+    <mergeCell ref="A99:A99"/>
+    <mergeCell ref="B99:B99"/>
+    <mergeCell ref="C99:C99"/>
+    <mergeCell ref="D99:D99"/>
+    <mergeCell ref="E99:E99"/>
+    <mergeCell ref="L99:L99"/>
+    <mergeCell ref="M99:M99"/>
+    <mergeCell ref="A100:A114"/>
+    <mergeCell ref="B100:B114"/>
+    <mergeCell ref="C100:C114"/>
+    <mergeCell ref="D100:D114"/>
+    <mergeCell ref="E100:E114"/>
+    <mergeCell ref="L100:L114"/>
+    <mergeCell ref="M100:M114"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="L115:L116"/>
+    <mergeCell ref="M115:M116"/>
+    <mergeCell ref="A117:A125"/>
+    <mergeCell ref="B117:B125"/>
+    <mergeCell ref="C117:C125"/>
+    <mergeCell ref="D117:D125"/>
+    <mergeCell ref="E117:E125"/>
+    <mergeCell ref="L117:L125"/>
+    <mergeCell ref="M117:M125"/>
+    <mergeCell ref="A126:A137"/>
+    <mergeCell ref="B126:B137"/>
+    <mergeCell ref="C126:C137"/>
+    <mergeCell ref="D126:D137"/>
+    <mergeCell ref="E126:E137"/>
+    <mergeCell ref="L126:L137"/>
+    <mergeCell ref="M126:M137"/>
+    <mergeCell ref="A138:A139"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="L138:L139"/>
+    <mergeCell ref="M138:M139"/>
+    <mergeCell ref="A140:A140"/>
+    <mergeCell ref="B140:B140"/>
+    <mergeCell ref="C140:C140"/>
+    <mergeCell ref="D140:D140"/>
+    <mergeCell ref="E140:E140"/>
+    <mergeCell ref="L140:L140"/>
+    <mergeCell ref="M140:M140"/>
+    <mergeCell ref="A141:A143"/>
+    <mergeCell ref="B141:B143"/>
+    <mergeCell ref="C141:C143"/>
+    <mergeCell ref="D141:D143"/>
+    <mergeCell ref="E141:E143"/>
+    <mergeCell ref="L141:L143"/>
+    <mergeCell ref="M141:M143"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="E144:E145"/>
+    <mergeCell ref="L144:L145"/>
+    <mergeCell ref="M144:M145"/>
+    <mergeCell ref="A146:A149"/>
+    <mergeCell ref="B146:B149"/>
+    <mergeCell ref="C146:C149"/>
+    <mergeCell ref="D146:D149"/>
+    <mergeCell ref="E146:E149"/>
+    <mergeCell ref="L146:L149"/>
+    <mergeCell ref="M146:M149"/>
+    <mergeCell ref="A150:A164"/>
+    <mergeCell ref="B150:B164"/>
+    <mergeCell ref="C150:C164"/>
+    <mergeCell ref="D150:D164"/>
+    <mergeCell ref="E150:E164"/>
+    <mergeCell ref="L150:L164"/>
+    <mergeCell ref="M150:M164"/>
+    <mergeCell ref="A165:A170"/>
+    <mergeCell ref="B165:B170"/>
+    <mergeCell ref="C165:C170"/>
+    <mergeCell ref="D165:D170"/>
+    <mergeCell ref="E165:E170"/>
+    <mergeCell ref="L165:L170"/>
+    <mergeCell ref="M165:M170"/>
+    <mergeCell ref="A171:A187"/>
+    <mergeCell ref="B171:B187"/>
+    <mergeCell ref="C171:C187"/>
+    <mergeCell ref="D171:D187"/>
+    <mergeCell ref="E171:E187"/>
+    <mergeCell ref="L171:L187"/>
+    <mergeCell ref="M171:M187"/>
+    <mergeCell ref="A188:A192"/>
+    <mergeCell ref="B188:B192"/>
+    <mergeCell ref="C188:C192"/>
+    <mergeCell ref="D188:D192"/>
+    <mergeCell ref="E188:E192"/>
+    <mergeCell ref="L188:L192"/>
+    <mergeCell ref="M188:M192"/>
+    <mergeCell ref="A193:A196"/>
+    <mergeCell ref="B193:B196"/>
+    <mergeCell ref="C193:C196"/>
+    <mergeCell ref="D193:D196"/>
+    <mergeCell ref="E193:E196"/>
+    <mergeCell ref="L193:L196"/>
+    <mergeCell ref="M193:M196"/>
+    <mergeCell ref="A197:A207"/>
+    <mergeCell ref="B197:B207"/>
+    <mergeCell ref="C197:C207"/>
+    <mergeCell ref="D197:D207"/>
+    <mergeCell ref="E197:E207"/>
+    <mergeCell ref="L197:L207"/>
+    <mergeCell ref="M197:M207"/>
+    <mergeCell ref="A208:A212"/>
+    <mergeCell ref="B208:B212"/>
+    <mergeCell ref="C208:C212"/>
+    <mergeCell ref="D208:D212"/>
+    <mergeCell ref="E208:E212"/>
+    <mergeCell ref="L208:L212"/>
+    <mergeCell ref="M208:M212"/>
+    <mergeCell ref="A213:A213"/>
+    <mergeCell ref="B213:B213"/>
+    <mergeCell ref="C213:C213"/>
+    <mergeCell ref="D213:D213"/>
+    <mergeCell ref="E213:E213"/>
+    <mergeCell ref="L213:L213"/>
+    <mergeCell ref="M213:M213"/>
+    <mergeCell ref="A214:A218"/>
+    <mergeCell ref="B214:B218"/>
+    <mergeCell ref="C214:C218"/>
+    <mergeCell ref="D214:D218"/>
+    <mergeCell ref="E214:E218"/>
+    <mergeCell ref="L214:L218"/>
+    <mergeCell ref="M214:M218"/>
+    <mergeCell ref="A219:A219"/>
+    <mergeCell ref="B219:B219"/>
+    <mergeCell ref="C219:C219"/>
+    <mergeCell ref="D219:D219"/>
+    <mergeCell ref="E219:E219"/>
+    <mergeCell ref="L219:L219"/>
+    <mergeCell ref="M219:M219"/>
+    <mergeCell ref="A220:A224"/>
+    <mergeCell ref="B220:B224"/>
+    <mergeCell ref="C220:C224"/>
+    <mergeCell ref="D220:D224"/>
+    <mergeCell ref="E220:E224"/>
+    <mergeCell ref="L220:L224"/>
+    <mergeCell ref="M220:M224"/>
     <mergeCell ref="A225:A225"/>
     <mergeCell ref="B225:B225"/>
     <mergeCell ref="C225:C225"/>
     <mergeCell ref="D225:D225"/>
     <mergeCell ref="E225:E225"/>
     <mergeCell ref="L225:L225"/>
     <mergeCell ref="M225:M225"/>
     <mergeCell ref="A226:A226"/>
     <mergeCell ref="B226:B226"/>
     <mergeCell ref="C226:C226"/>
     <mergeCell ref="D226:D226"/>
     <mergeCell ref="E226:E226"/>
     <mergeCell ref="L226:L226"/>
     <mergeCell ref="M226:M226"/>
     <mergeCell ref="A227:A227"/>
     <mergeCell ref="B227:B227"/>
     <mergeCell ref="C227:C227"/>
     <mergeCell ref="D227:D227"/>
     <mergeCell ref="E227:E227"/>
     <mergeCell ref="L227:L227"/>
     <mergeCell ref="M227:M227"/>
-    <mergeCell ref="A228:A229"/>
-[...103 lines deleted...]
-    <mergeCell ref="M291:M291"/>
+    <mergeCell ref="A228:A228"/>
+    <mergeCell ref="B228:B228"/>
+    <mergeCell ref="C228:C228"/>
+    <mergeCell ref="D228:D228"/>
+    <mergeCell ref="E228:E228"/>
+    <mergeCell ref="L228:L228"/>
+    <mergeCell ref="M228:M228"/>
+    <mergeCell ref="A229:A230"/>
+    <mergeCell ref="B229:B230"/>
+    <mergeCell ref="C229:C230"/>
+    <mergeCell ref="D229:D230"/>
+    <mergeCell ref="E229:E230"/>
+    <mergeCell ref="L229:L230"/>
+    <mergeCell ref="M229:M230"/>
+    <mergeCell ref="A231:A235"/>
+    <mergeCell ref="B231:B235"/>
+    <mergeCell ref="C231:C235"/>
+    <mergeCell ref="D231:D235"/>
+    <mergeCell ref="E231:E235"/>
+    <mergeCell ref="L231:L235"/>
+    <mergeCell ref="M231:M235"/>
+    <mergeCell ref="A236:A239"/>
+    <mergeCell ref="B236:B239"/>
+    <mergeCell ref="C236:C239"/>
+    <mergeCell ref="D236:D239"/>
+    <mergeCell ref="E236:E239"/>
+    <mergeCell ref="L236:L239"/>
+    <mergeCell ref="M236:M239"/>
+    <mergeCell ref="A240:A247"/>
+    <mergeCell ref="B240:B247"/>
+    <mergeCell ref="C240:C247"/>
+    <mergeCell ref="D240:D247"/>
+    <mergeCell ref="E240:E247"/>
+    <mergeCell ref="L240:L247"/>
+    <mergeCell ref="M240:M247"/>
+    <mergeCell ref="A248:A253"/>
+    <mergeCell ref="B248:B253"/>
+    <mergeCell ref="C248:C253"/>
+    <mergeCell ref="D248:D253"/>
+    <mergeCell ref="E248:E253"/>
+    <mergeCell ref="L248:L253"/>
+    <mergeCell ref="M248:M253"/>
+    <mergeCell ref="A254:A255"/>
+    <mergeCell ref="B254:B255"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="D254:D255"/>
+    <mergeCell ref="E254:E255"/>
+    <mergeCell ref="L254:L255"/>
+    <mergeCell ref="M254:M255"/>
+    <mergeCell ref="A256:A262"/>
+    <mergeCell ref="B256:B262"/>
+    <mergeCell ref="C256:C262"/>
+    <mergeCell ref="D256:D262"/>
+    <mergeCell ref="E256:E262"/>
+    <mergeCell ref="L256:L262"/>
+    <mergeCell ref="M256:M262"/>
+    <mergeCell ref="A263:A264"/>
+    <mergeCell ref="B263:B264"/>
+    <mergeCell ref="C263:C264"/>
+    <mergeCell ref="D263:D264"/>
+    <mergeCell ref="E263:E264"/>
+    <mergeCell ref="L263:L264"/>
+    <mergeCell ref="M263:M264"/>
+    <mergeCell ref="A265:A266"/>
+    <mergeCell ref="B265:B266"/>
+    <mergeCell ref="C265:C266"/>
+    <mergeCell ref="D265:D266"/>
+    <mergeCell ref="E265:E266"/>
+    <mergeCell ref="L265:L266"/>
+    <mergeCell ref="M265:M266"/>
+    <mergeCell ref="A267:A278"/>
+    <mergeCell ref="B267:B278"/>
+    <mergeCell ref="C267:C278"/>
+    <mergeCell ref="D267:D278"/>
+    <mergeCell ref="E267:E278"/>
+    <mergeCell ref="L267:L278"/>
+    <mergeCell ref="M267:M278"/>
+    <mergeCell ref="A279:A280"/>
+    <mergeCell ref="B279:B280"/>
+    <mergeCell ref="C279:C280"/>
+    <mergeCell ref="D279:D280"/>
+    <mergeCell ref="E279:E280"/>
+    <mergeCell ref="L279:L280"/>
+    <mergeCell ref="M279:M280"/>
+    <mergeCell ref="A281:A281"/>
+    <mergeCell ref="B281:B281"/>
+    <mergeCell ref="C281:C281"/>
+    <mergeCell ref="D281:D281"/>
+    <mergeCell ref="E281:E281"/>
+    <mergeCell ref="L281:L281"/>
+    <mergeCell ref="M281:M281"/>
+    <mergeCell ref="A282:A289"/>
+    <mergeCell ref="B282:B289"/>
+    <mergeCell ref="C282:C289"/>
+    <mergeCell ref="D282:D289"/>
+    <mergeCell ref="E282:E289"/>
+    <mergeCell ref="L282:L289"/>
+    <mergeCell ref="M282:M289"/>
+    <mergeCell ref="A290:A291"/>
+    <mergeCell ref="B290:B291"/>
+    <mergeCell ref="C290:C291"/>
+    <mergeCell ref="D290:D291"/>
+    <mergeCell ref="E290:E291"/>
+    <mergeCell ref="L290:L291"/>
+    <mergeCell ref="M290:M291"/>
     <mergeCell ref="A292:A292"/>
     <mergeCell ref="B292:B292"/>
     <mergeCell ref="C292:C292"/>
     <mergeCell ref="D292:D292"/>
     <mergeCell ref="E292:E292"/>
     <mergeCell ref="L292:L292"/>
     <mergeCell ref="M292:M292"/>
-    <mergeCell ref="A293:A299"/>
-[...26 lines deleted...]
-    <mergeCell ref="M305:M305"/>
+    <mergeCell ref="A293:A293"/>
+    <mergeCell ref="B293:B293"/>
+    <mergeCell ref="C293:C293"/>
+    <mergeCell ref="D293:D293"/>
+    <mergeCell ref="E293:E293"/>
+    <mergeCell ref="L293:L293"/>
+    <mergeCell ref="M293:M293"/>
+    <mergeCell ref="A294:A300"/>
+    <mergeCell ref="B294:B300"/>
+    <mergeCell ref="C294:C300"/>
+    <mergeCell ref="D294:D300"/>
+    <mergeCell ref="E294:E300"/>
+    <mergeCell ref="L294:L300"/>
+    <mergeCell ref="M294:M300"/>
+    <mergeCell ref="A301:A301"/>
+    <mergeCell ref="B301:B301"/>
+    <mergeCell ref="C301:C301"/>
+    <mergeCell ref="D301:D301"/>
+    <mergeCell ref="E301:E301"/>
+    <mergeCell ref="L301:L301"/>
+    <mergeCell ref="M301:M301"/>
+    <mergeCell ref="A302:A305"/>
+    <mergeCell ref="B302:B305"/>
+    <mergeCell ref="C302:C305"/>
+    <mergeCell ref="D302:D305"/>
+    <mergeCell ref="E302:E305"/>
+    <mergeCell ref="L302:L305"/>
+    <mergeCell ref="M302:M305"/>
     <mergeCell ref="A306:A306"/>
     <mergeCell ref="B306:B306"/>
     <mergeCell ref="C306:C306"/>
     <mergeCell ref="D306:D306"/>
     <mergeCell ref="E306:E306"/>
     <mergeCell ref="L306:L306"/>
     <mergeCell ref="M306:M306"/>
     <mergeCell ref="A307:A307"/>
     <mergeCell ref="B307:B307"/>
     <mergeCell ref="C307:C307"/>
     <mergeCell ref="D307:D307"/>
     <mergeCell ref="E307:E307"/>
     <mergeCell ref="L307:L307"/>
     <mergeCell ref="M307:M307"/>
-    <mergeCell ref="A308:A309"/>
-[...75 lines deleted...]
-    <mergeCell ref="M351:M351"/>
+    <mergeCell ref="A308:A308"/>
+    <mergeCell ref="B308:B308"/>
+    <mergeCell ref="C308:C308"/>
+    <mergeCell ref="D308:D308"/>
+    <mergeCell ref="E308:E308"/>
+    <mergeCell ref="L308:L308"/>
+    <mergeCell ref="M308:M308"/>
+    <mergeCell ref="A309:A310"/>
+    <mergeCell ref="B309:B310"/>
+    <mergeCell ref="C309:C310"/>
+    <mergeCell ref="D309:D310"/>
+    <mergeCell ref="E309:E310"/>
+    <mergeCell ref="L309:L310"/>
+    <mergeCell ref="M309:M310"/>
+    <mergeCell ref="A311:A312"/>
+    <mergeCell ref="B311:B312"/>
+    <mergeCell ref="C311:C312"/>
+    <mergeCell ref="D311:D312"/>
+    <mergeCell ref="E311:E312"/>
+    <mergeCell ref="L311:L312"/>
+    <mergeCell ref="M311:M312"/>
+    <mergeCell ref="A313:A313"/>
+    <mergeCell ref="B313:B313"/>
+    <mergeCell ref="C313:C313"/>
+    <mergeCell ref="D313:D313"/>
+    <mergeCell ref="E313:E313"/>
+    <mergeCell ref="L313:L313"/>
+    <mergeCell ref="M313:M313"/>
+    <mergeCell ref="A314:A319"/>
+    <mergeCell ref="B314:B319"/>
+    <mergeCell ref="C314:C319"/>
+    <mergeCell ref="D314:D319"/>
+    <mergeCell ref="E314:E319"/>
+    <mergeCell ref="L314:L319"/>
+    <mergeCell ref="M314:M319"/>
+    <mergeCell ref="A320:A320"/>
+    <mergeCell ref="B320:B320"/>
+    <mergeCell ref="C320:C320"/>
+    <mergeCell ref="D320:D320"/>
+    <mergeCell ref="E320:E320"/>
+    <mergeCell ref="L320:L320"/>
+    <mergeCell ref="M320:M320"/>
+    <mergeCell ref="A321:A334"/>
+    <mergeCell ref="B321:B334"/>
+    <mergeCell ref="C321:C334"/>
+    <mergeCell ref="D321:D334"/>
+    <mergeCell ref="E321:E334"/>
+    <mergeCell ref="L321:L334"/>
+    <mergeCell ref="M321:M334"/>
+    <mergeCell ref="A335:A335"/>
+    <mergeCell ref="B335:B335"/>
+    <mergeCell ref="C335:C335"/>
+    <mergeCell ref="D335:D335"/>
+    <mergeCell ref="E335:E335"/>
+    <mergeCell ref="L335:L335"/>
+    <mergeCell ref="M335:M335"/>
+    <mergeCell ref="A336:A337"/>
+    <mergeCell ref="B336:B337"/>
+    <mergeCell ref="C336:C337"/>
+    <mergeCell ref="D336:D337"/>
+    <mergeCell ref="E336:E337"/>
+    <mergeCell ref="L336:L337"/>
+    <mergeCell ref="M336:M337"/>
+    <mergeCell ref="A338:A349"/>
+    <mergeCell ref="B338:B349"/>
+    <mergeCell ref="C338:C349"/>
+    <mergeCell ref="D338:D349"/>
+    <mergeCell ref="E338:E349"/>
+    <mergeCell ref="L338:L349"/>
+    <mergeCell ref="M338:M349"/>
+    <mergeCell ref="A350:A351"/>
+    <mergeCell ref="B350:B351"/>
+    <mergeCell ref="C350:C351"/>
+    <mergeCell ref="D350:D351"/>
+    <mergeCell ref="E350:E351"/>
+    <mergeCell ref="L350:L351"/>
+    <mergeCell ref="M350:M351"/>
     <mergeCell ref="A352:A352"/>
     <mergeCell ref="B352:B352"/>
     <mergeCell ref="C352:C352"/>
     <mergeCell ref="D352:D352"/>
     <mergeCell ref="E352:E352"/>
     <mergeCell ref="L352:L352"/>
     <mergeCell ref="M352:M352"/>
     <mergeCell ref="A353:A353"/>
     <mergeCell ref="B353:B353"/>
     <mergeCell ref="C353:C353"/>
     <mergeCell ref="D353:D353"/>
     <mergeCell ref="E353:E353"/>
     <mergeCell ref="L353:L353"/>
     <mergeCell ref="M353:M353"/>
     <mergeCell ref="A354:A354"/>
     <mergeCell ref="B354:B354"/>
     <mergeCell ref="C354:C354"/>
     <mergeCell ref="D354:D354"/>
     <mergeCell ref="E354:E354"/>
     <mergeCell ref="L354:L354"/>
     <mergeCell ref="M354:M354"/>
     <mergeCell ref="A355:A355"/>
     <mergeCell ref="B355:B355"/>
     <mergeCell ref="C355:C355"/>
     <mergeCell ref="D355:D355"/>
     <mergeCell ref="E355:E355"/>
     <mergeCell ref="L355:L355"/>
     <mergeCell ref="M355:M355"/>
     <mergeCell ref="A356:A356"/>
     <mergeCell ref="B356:B356"/>
     <mergeCell ref="C356:C356"/>
     <mergeCell ref="D356:D356"/>
     <mergeCell ref="E356:E356"/>
     <mergeCell ref="L356:L356"/>
     <mergeCell ref="M356:M356"/>
-    <mergeCell ref="A357:A365"/>
-[...19 lines deleted...]
-    <mergeCell ref="M369:M369"/>
+    <mergeCell ref="A357:A357"/>
+    <mergeCell ref="B357:B357"/>
+    <mergeCell ref="C357:C357"/>
+    <mergeCell ref="D357:D357"/>
+    <mergeCell ref="E357:E357"/>
+    <mergeCell ref="L357:L357"/>
+    <mergeCell ref="M357:M357"/>
+    <mergeCell ref="A358:A366"/>
+    <mergeCell ref="B358:B366"/>
+    <mergeCell ref="C358:C366"/>
+    <mergeCell ref="D358:D366"/>
+    <mergeCell ref="E358:E366"/>
+    <mergeCell ref="L358:L366"/>
+    <mergeCell ref="M358:M366"/>
+    <mergeCell ref="A367:A369"/>
+    <mergeCell ref="B367:B369"/>
+    <mergeCell ref="C367:C369"/>
+    <mergeCell ref="D367:D369"/>
+    <mergeCell ref="E367:E369"/>
+    <mergeCell ref="L367:L369"/>
+    <mergeCell ref="M367:M369"/>
     <mergeCell ref="A370:A370"/>
     <mergeCell ref="B370:B370"/>
     <mergeCell ref="C370:C370"/>
     <mergeCell ref="D370:D370"/>
     <mergeCell ref="E370:E370"/>
     <mergeCell ref="L370:L370"/>
     <mergeCell ref="M370:M370"/>
     <mergeCell ref="A371:A371"/>
     <mergeCell ref="B371:B371"/>
     <mergeCell ref="C371:C371"/>
     <mergeCell ref="D371:D371"/>
     <mergeCell ref="E371:E371"/>
     <mergeCell ref="L371:L371"/>
     <mergeCell ref="M371:M371"/>
     <mergeCell ref="A372:A372"/>
     <mergeCell ref="B372:B372"/>
     <mergeCell ref="C372:C372"/>
     <mergeCell ref="D372:D372"/>
     <mergeCell ref="E372:E372"/>
     <mergeCell ref="L372:L372"/>
     <mergeCell ref="M372:M372"/>
     <mergeCell ref="A373:A373"/>
     <mergeCell ref="B373:B373"/>
     <mergeCell ref="C373:C373"/>
     <mergeCell ref="D373:D373"/>
     <mergeCell ref="E373:E373"/>
     <mergeCell ref="L373:L373"/>
     <mergeCell ref="M373:M373"/>
-    <mergeCell ref="A374:A379"/>
-[...97 lines deleted...]
-    <mergeCell ref="A451:L451"/>
+    <mergeCell ref="A374:A374"/>
+    <mergeCell ref="B374:B374"/>
+    <mergeCell ref="C374:C374"/>
+    <mergeCell ref="D374:D374"/>
+    <mergeCell ref="E374:E374"/>
+    <mergeCell ref="L374:L374"/>
+    <mergeCell ref="M374:M374"/>
+    <mergeCell ref="A375:A380"/>
+    <mergeCell ref="B375:B380"/>
+    <mergeCell ref="C375:C380"/>
+    <mergeCell ref="D375:D380"/>
+    <mergeCell ref="E375:E380"/>
+    <mergeCell ref="L375:L380"/>
+    <mergeCell ref="M375:M380"/>
+    <mergeCell ref="A381:A389"/>
+    <mergeCell ref="B381:B389"/>
+    <mergeCell ref="C381:C389"/>
+    <mergeCell ref="D381:D389"/>
+    <mergeCell ref="E381:E389"/>
+    <mergeCell ref="L381:L389"/>
+    <mergeCell ref="M381:M389"/>
+    <mergeCell ref="A390:A390"/>
+    <mergeCell ref="B390:B390"/>
+    <mergeCell ref="C390:C390"/>
+    <mergeCell ref="D390:D390"/>
+    <mergeCell ref="E390:E390"/>
+    <mergeCell ref="L390:L390"/>
+    <mergeCell ref="M390:M390"/>
+    <mergeCell ref="A391:A400"/>
+    <mergeCell ref="B391:B400"/>
+    <mergeCell ref="C391:C400"/>
+    <mergeCell ref="D391:D400"/>
+    <mergeCell ref="E391:E400"/>
+    <mergeCell ref="L391:L400"/>
+    <mergeCell ref="M391:M400"/>
+    <mergeCell ref="A401:A413"/>
+    <mergeCell ref="B401:B413"/>
+    <mergeCell ref="C401:C413"/>
+    <mergeCell ref="D401:D413"/>
+    <mergeCell ref="E401:E413"/>
+    <mergeCell ref="L401:L413"/>
+    <mergeCell ref="M401:M413"/>
+    <mergeCell ref="A414:A422"/>
+    <mergeCell ref="B414:B422"/>
+    <mergeCell ref="C414:C422"/>
+    <mergeCell ref="D414:D422"/>
+    <mergeCell ref="E414:E422"/>
+    <mergeCell ref="L414:L422"/>
+    <mergeCell ref="M414:M422"/>
+    <mergeCell ref="A423:A423"/>
+    <mergeCell ref="B423:B423"/>
+    <mergeCell ref="C423:C423"/>
+    <mergeCell ref="D423:D423"/>
+    <mergeCell ref="E423:E423"/>
+    <mergeCell ref="L423:L423"/>
+    <mergeCell ref="M423:M423"/>
+    <mergeCell ref="A424:A428"/>
+    <mergeCell ref="B424:B428"/>
+    <mergeCell ref="C424:C428"/>
+    <mergeCell ref="D424:D428"/>
+    <mergeCell ref="E424:E428"/>
+    <mergeCell ref="L424:L428"/>
+    <mergeCell ref="M424:M428"/>
+    <mergeCell ref="A429:A434"/>
+    <mergeCell ref="B429:B434"/>
+    <mergeCell ref="C429:C434"/>
+    <mergeCell ref="D429:D434"/>
+    <mergeCell ref="E429:E434"/>
+    <mergeCell ref="L429:L434"/>
+    <mergeCell ref="M429:M434"/>
+    <mergeCell ref="A435:A435"/>
+    <mergeCell ref="B435:B435"/>
+    <mergeCell ref="C435:C435"/>
+    <mergeCell ref="D435:D435"/>
+    <mergeCell ref="E435:E435"/>
+    <mergeCell ref="L435:L435"/>
+    <mergeCell ref="M435:M435"/>
+    <mergeCell ref="A436:A446"/>
+    <mergeCell ref="B436:B446"/>
+    <mergeCell ref="C436:C446"/>
+    <mergeCell ref="D436:D446"/>
+    <mergeCell ref="E436:E446"/>
+    <mergeCell ref="L436:L446"/>
+    <mergeCell ref="M436:M446"/>
+    <mergeCell ref="A447:A447"/>
+    <mergeCell ref="B447:B447"/>
+    <mergeCell ref="C447:C447"/>
+    <mergeCell ref="D447:D447"/>
+    <mergeCell ref="E447:E447"/>
+    <mergeCell ref="L447:L447"/>
+    <mergeCell ref="M447:M447"/>
+    <mergeCell ref="A448:A450"/>
+    <mergeCell ref="B448:B450"/>
+    <mergeCell ref="C448:C450"/>
+    <mergeCell ref="D448:D450"/>
+    <mergeCell ref="E448:E450"/>
+    <mergeCell ref="L448:L450"/>
+    <mergeCell ref="M448:M450"/>
+    <mergeCell ref="A451:A451"/>
+    <mergeCell ref="B451:B451"/>
+    <mergeCell ref="C451:C451"/>
+    <mergeCell ref="D451:D451"/>
+    <mergeCell ref="E451:E451"/>
+    <mergeCell ref="L451:L451"/>
+    <mergeCell ref="M451:M451"/>
+    <mergeCell ref="A452:L452"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A8" r:id="rId_hyperlink_1"/>
-[...101 lines deleted...]
-    <hyperlink ref="A446" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A144" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A146" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A165" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A171" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A188" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A193" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A197" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A208" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A213" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A214" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A219" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A220" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A225" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A226" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A227" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A228" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A229" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A231" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A236" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A240" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A254" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A256" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A263" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A265" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A267" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A279" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A281" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A282" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A290" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A292" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A293" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A301" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A302" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A306" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A307" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A308" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A309" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A311" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A313" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A314" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A320" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A321" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A336" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A338" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A350" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A352" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A353" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A354" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A355" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A356" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A357" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="A358" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="A367" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A370" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A371" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A372" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A373" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A374" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A375" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A391" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A414" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A424" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A429" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A435" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A436" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A447" r:id="rId_hyperlink_103"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>