--- v3 (2026-05-27)
+++ v4 (2026-07-28)
@@ -5572,51 +5572,51 @@
  Ato_Convoca??o_Velti_F000123_PL319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10952/download;
  E-mail_Resposta Velti_Convoca??o_apresenta??o_proposta.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10954/download;
  SEI_MPMG - 2547710 - Despacho Desclassifica??o Velti.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10955/download;
  CRC_transp_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10927/download;
  e-mail_manifestacao_intencao_de_recurso_F000179_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10929/download;
  habilitacao_prazo_recursal_rocket_F000114_pe_pl319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10928/download;
  E-mail_razoes_de_recurso_protech_F000179_pe_pl_319_2020.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/10938/download;
 </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/05/2026</t>
+    <t>Data da última atualização: 28/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>