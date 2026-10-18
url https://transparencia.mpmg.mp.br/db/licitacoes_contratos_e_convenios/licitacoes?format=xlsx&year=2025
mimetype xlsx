--- v4 (2026-08-18)
+++ v5 (2026-10-18)
@@ -3951,51 +3951,51 @@
   <si>
     <t xml:space="preserve">FITA DUPLA FACE </t>
   </si>
   <si>
     <t xml:space="preserve">HIGIENIZADOR ANTISSEPTICO DE MAOS </t>
   </si>
   <si>
     <t>1.710,00</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 18/08/2026</t>
+    <t>Data da última atualização: 18/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>