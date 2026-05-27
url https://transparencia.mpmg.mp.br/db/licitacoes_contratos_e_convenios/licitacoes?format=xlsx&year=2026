--- v1 (2026-03-27)
+++ v2 (2026-05-27)
@@ -12,173 +12,538 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+  <si>
+    <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
+  </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2026</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Lotes</t>
   </si>
   <si>
     <t>Publicações</t>
   </si>
   <si>
     <t>Arquivo(s) ***</t>
   </si>
   <si>
     <t>Lote nº</t>
   </si>
   <si>
     <t>Situação **</t>
   </si>
   <si>
     <t>Resultado (licitante vendedor)</t>
   </si>
   <si>
     <t>Valor Adjudicado/Registrado (R$)</t>
   </si>
   <si>
     <t>Margem de Preferência</t>
   </si>
   <si>
+    <t xml:space="preserve"> 73 / 2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENOR PREÇO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EM ANDAMENTO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aguardando </t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>23-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0095247/2025-76 Recebimento das propostas: até às 10 horas do dia 15/06/2026. Início da disputa de preços: às 10 horas do dia 15/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 22 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 27-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. Licitantes, informamos que o edital foi republicado, diante da necessidade de revalidação de orçamentos. Não houve alteração dos termos do edital e não haverá modificação na data da sessão inicial de lances.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_73_2026_Licenca_Commvault_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14508/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 65 / 2026</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>REGISTRO DE PREÇO para a aquisição de Canaletas Metálicas Dutotec e seus acessórios.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PREGÃO ELETRÔNICO P/ REGISTRO DE PREÇOS  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETA STANDART D25 COM DIVISÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">08-05-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0102660/2025-64 Recebimento das propostas: até às 10 horas do dia 26/05/2026. Início da disputa de preços: às 10 horas do dia 26/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 08 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 12-05-2026 RETIFICAÇÃO - AVISO DE LICITAÇÃO Srs. licitantes, informamos que o tópico 13.1.1 do Anexo V (Termo de Referência) do Edital foi retificado, tendo passado a constar nele a seguinte redação: o prazo de entrega do objeto deverá ser de, no máximo, 30 (trinta) dias corridos, contados do recebimento da Autorização de Fornecimento. A retificação pode ser consultada no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Não haverá modificação na data da sessão inicial de lances. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_65_2026_rp_canaletas_dutotec_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14454/download;
+ Lista_referencia_produtos_Dutotec.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14456/download;
+ edital_processo_65_2026_retificacao_rp_canaletas_dutotec_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/14464/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETA STANDART D45 - COM DIVISÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETA STANDART D25 - DUTO SIMPLES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAMPA STANDART PLANA LISA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAMPA TERMINAL PARA CANALETA D25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAMPA TERMINAL PARA CANALETA D45 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D25 - ADAPTADOR 3X1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D45 - ADAPTADOR 2X1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D25 - LUVA DE ARREMATE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D45 - LUVA DE ARREMATE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS D25 - CAIXA DE DERIVAÇÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS PIAL PLUS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS RJ-45 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS PIAL PLUS + </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 61 / 2026</t>
+  </si>
+  <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de renovação do licenciamento e suporte de equipamentos da solução de hiperconvergência Nutanix e renovação do suporte aos switchs CISCO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serviços de renovação do licenciamento e suporte de equipamentos Nutanix </t>
+  </si>
+  <si>
+    <t>23-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0002786/2026-31 Recebimento das propostas: até as 10 horas do dia 10/06/2026. Início da disputa de preços: às 10 horas do dia 10/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 25 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_61_2026_licenciamento_suporte_nutanix_renovacao_suporte_switchs_cisco_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14509/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renovação do suporte aos switchs CISCO </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 60 / 2026</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de gerenciamento integrado dos serviços de lavagem e higienização veicular por meio da disponibilização de sistema informatizado, com utilização de cartão magnético ou meio equivalente em rede de estabelecimentos credenciados para a frota veicular do Ministério Público do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERENCIAMENTO DA LIMPEZA DA FROTA DE VEICULOS, ATRAVES DO FORNECIMENTO DE CARTAO MAGNETICO </t>
+  </si>
+  <si>
+    <t>15-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3905.0006986/2026-32 Recebimento das propostas: até às 10 horas do dia 02/06/2026. Início da disputa de preços: às 10 horas do dia 02/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8129 / 8334 / 9464 / 0263 / 0237, ou pelo e-mail licitacao@mpmg.mp.br. Belo Horizonte, 14/05/2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 20-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. licitantes, informamos que o tópico 22 do Anexo IV (Termo de Referência) do Edital foi retificado, tendo passado a constar nele a seguinte redação: 22.1. A estimativa da despesa será oportunamente informada nos autos do processo pela DGCL, conforme Mapa de Preços a ser elaborado. A retificação pode ser consultada no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Não haverá modificação na data da sessão inicial de lances. ----------------------------- 26-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DGET) ao pedido de esclarecimento nº 1, apresentado pela empresa VÓLUS INSTITUIÇÃO DE PAGAMENTO LTDA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ processo_60_2026_pedido_esclarec_1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14510/download;
+ processo_60_2026_resposta_pedido_esclarec_1.PNG : https://transparencia.mpmg.mp.br/licitacao/arquivo/14511/download;
+ edital_processo_60_2026_Lavagem_veicular_retificado_item_22_TR_DGET.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14493/download;
+ edital_processo_60_2026_servicos_de_gerenciamento_integrado_dos_servicos_de_lavagem_e_higienizacao_veicular_DGET.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14476/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 52 / 2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>Canaletas de PVC Dutoplast, acessórios e módulos Tramontina.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETA - MATERIA-PRIMA: PVC; DIMENSAO: 50 X 20 X 2000 MM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homologado Preço registrado </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gama Luz Comércio de Materiais Elétricos Ltda. - EPP </t>
+  </si>
+  <si>
+    <t>56.280,00</t>
+  </si>
+  <si>
+    <t>05-05-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0101608/2025-47 Recebimento das propostas: até as 10 horas do dia 18/05/2026. Início da disputa de preços: às 10 horas do dia 18/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 04 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ homologacao_planejamento52_2026_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14512/download;
+ edital_processo_52_2026_rp_canaletas_Dutoplast_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14453/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO INTERNO; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO/50 X 20 MM; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t>2.088,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: TAMPA DE EXTREMIDADE;; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO, 50MM X 20MM; MATERIA-PRIMA: PLASTICO ABS TERMOPLASTICO </t>
+  </si>
+  <si>
+    <t>1.497,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO EXTERNO; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO/50 X 20MM; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t>1.545,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: DERIVACAO; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO/50 X 20MM; MATERIA-PRIMA: PVC; COMPLEMENTAÇÃO: Acessórios para canaleta tipo mata junta derivação, sistema x, 50 x 20 mm, em PVC </t>
+  </si>
+  <si>
+    <t>2.200,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: LUVA; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 50 X 20MM; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t>420,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO; TIPO DE CANALETA: CANALETA SISTEMA X 50X20MM; INFORMACOES TECNICAS: EXTERNO; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suprema Hidroelétrica Ltda - EPP </t>
+  </si>
+  <si>
+    <t>1.175,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOMADA SISTEMA X - TIPO CONECTOR: UNIVERSAL; MATERIA-PRIMA: PVC; FORMATO: QUADRADO; PINOS/POLOS: 2 PINOS + T ( DUPLA ); TENSAO: 127V; CORRENTE: 10A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">B2B Distribuidora EIRELE </t>
+  </si>
+  <si>
+    <t>28.800,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOMADA SISTEMA X - TIPO CONECTOR: EMBUTIR; MATERIA-PRIMA: PVC; FORMATO: QUADRADO (70X70MM); PINOS/POLOS: 3 PINOS 2P+T; TENSAO: 250 V; CORRENTE: 20 A </t>
+  </si>
+  <si>
+    <t>9.780,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INTERRUPTOR SISTEMA X - NUMERO SECOES: 02 SECOES; TIPO: EXTERNO VERTICAL; MATERIA-PRIMA: PVC; TENSAO: 250 VOLTS CA / 60HZ; AMPERAGEM: 10 AMPERES </t>
+  </si>
+  <si>
+    <t>5.495,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAIXA DE CONEXAO ELETRICA - MATERIA PRIMA: PVC; NUMERO DE TOMADAS: 02 TOMADAS; TIPO DISJUNTOR:NAO </t>
+  </si>
+  <si>
+    <t>8.475,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPELHO PARA INSTALACAO ELETRICA/LOGICA - TIPO: REDE LOGICA, COMPATIVEL TRAMONTINA LIZ; MATERIA-PRIMA: POLICARBONATO; TOMADAS/FORMATO: RJ45; MEDIDAS: PADRAO RJ45; COR: BRANCA </t>
+  </si>
+  <si>
+    <t>890,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONECTOR PARA USO EM INFORMATICA - TIPO: RJ-45, CAT. 5E, MODULO ENCAIXE DE PRESSAO </t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAIXA DE CONEXAO ELETRICA - MATERIA PRIMA: PVC; NUMERO DE TOMADAS: 03 TOMADAS; TIPO DISJUNTOR: SEM DISJUNTOR </t>
+  </si>
+  <si>
+    <t>3.155,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETA - MATERIA-PRIMA: PVC; DIMENSAO: 20MM(LARG) X 10MM(ALT) X 2200MM(COMP) </t>
+  </si>
+  <si>
+    <t>4.600,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO 90 GRAUS; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 20 X 10MM; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t>149,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: DERIVACAO T; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 20MMX10MM; MATERIA-PRIMA: PVC </t>
+  </si>
+  <si>
+    <t>115,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 43 / 2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de armazenamento de dados em nuvem e de gerenciamento e operação de recursos em nuvem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIÇOS DE ARMAZENAMENTO DE DADOS EM NUVEM E DE GERENCIAMENTO E OPERAÇÃO DE RECURSOS EM NUVEM </t>
+  </si>
+  <si>
+    <t>05-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0023609/2025-16 Recebimento das propostas: até as 10 horas do dia 21/05/2026. Início da disputa de preços: às 10 horas do dia 21/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 05 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 12-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0001, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 13-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Comissão de Assessoria Contábil e Financeira à Licitação (CACFL) ao Pedido de Esclarecimento n. 0003, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 14-05-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Unidade 1091012 - PROCESSO SEI: Nº 19.16.1216.0023609/2025-16 - Impugnante: DIMENOC SOLUÇÕES DE INFORMÁTICA LTDA - HOSTDIME - CNPJ 09.452.853/0001-39 (solicitação via e-mail): Conhecemos a peça impugnativa e, no mérito, negamos-lhe procedência. A íntegra da decisão encontra-se publicada nesta página. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9h às 18h ou pelos telefones: (31) 3330-8190 / 8233 / 9464. Belo Horizonte, 14 de maio de 2026. Vinicius Queiroz Reis - Pregoeiro. ----------------------------- 14-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0002, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 14-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0004, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0006, apresentado pela empresa VS DATA COMERCIO &amp; DISTRIBUICAO LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Comissão de Assessoria Contábil e Financeira à Licitação (CACFL) ao Pedido de Esclarecimento n. 0005, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0008, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento apresentado, via e-mail, pela MOUSSONI CONSULTORIA &amp; ASSESSORIA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0007, apresentado pela empresa DATACENTRICS INTEGRADOR MULTINUVEM LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0009 e 0013, apresentados pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0010 e 0012, apresentados pela empresa TELMEX DO BRASIL S/A. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0011 e 0014, apresentados pela empresa VS DATA COMERCIO &amp; DISTRIBUICAO LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0015, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0016, apresentado pela empresa GWCLOUD TECNOLOGIA E SERVICOS S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_pedido_de_esclarec_email_MOUSSONI_CONSULTORIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14494/download;
+ pedido_de_esclarec_e-mail_empresa_MOUSSONI_CONSULTORIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14492/download;
+ pedido_de_esclarec_n.15_empresa_VIRTOS INFORMATICA LTDA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14495/download;
+ pedido_de_esclarec_n.10_e_12_empresa_TELMEX_DO_BRASIL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14490/download;
+ pedido_de_esclarec_n.14_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14491/download;
+ pedido_de_esclarec_n.16_empresa_GWCLOUD_TECNOLOGIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14496/download;
+ resposta_ pedido_de_esclarec_n.07_empresa_DATACENTRICS_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14498/download;
+ respostas_ pedidos_de_esclarec_n.09_e_13_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14499/download;
+ respostas_ pedidos_de_esclarec_n.10_e_12_empresa_TELMEX_DO_BRASIL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14500/download;
+ resposta_ pedido_de_esclarec_n.11_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14501/download;
+ resposta_ pedido_de_esclarec_n.14_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14502/download;
+ resposta_ pedido_de_esclarec_n.15_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14503/download;
+ resposta_ pedido_de_esclarec_n.16_empresa_GWCLOUD_TECNOLOGIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14504/download;
+ pedido_de_esclarec_n.06_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14480/download;
+ pedido_de_esclarec_n.05_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14481/download;
+ resposta_ pedido_de_esclarec_n.06_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14483/download;
+ decisao_impugnacao_DIMENOC_HOSTDIME_nuvem_pl43-2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14471/download;
+ resposta_ pedido_de_esclarec_n.02_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14472/download;
+ resposta_ pedido_de_esclarec_n.04_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14473/download;
+ resposta_ pedido_de_esclarec_n.01_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14475/download;
+ resposta_ pedido_de_esclarec_n.05_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14484/download;
+ pedido_de_esclarec_n.08_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14485/download;
+ pedido_de_esclarec_n.09_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14486/download;
+ resposta_ pedido_de_esclarec_n.08_empresa_ VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14487/download;
+ pedido_de_esclarec_n.09_e_13_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14488/download;
+ pedido_de_esclarec_n.11_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14489/download;
+ edital_processo_43_2026_nuvem_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14452/download;
+ pedido_de_esclarec_n.01_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14458/download;
+ pedido_de_esclarec_n.02_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14459/download;
+ impugnacao_email_11_05_26_empresa_DIMENOC_HOSTDIME_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14460/download;
+ pedido_de_esclarec_n.03_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14466/download;
+ pedido_de_esclarec_n.04_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14468/download;
+ resposta_ pedido_de_esclarec_n.03_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14469/download;
+</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 20 / 2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço de fornecimento e instalação de planos de corte em MDF/laminados, incluindo acabamento e ferragens.</t>
   </si>
   <si>
-    <t xml:space="preserve">MENOR PREÇO </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">LOTE 1 - PAINÉIS E PORTAS DIVISÓRIAS </t>
   </si>
   <si>
-    <t xml:space="preserve">EM ANDAMENTO </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">- </t>
-  </si>
-[...4 lines deleted...]
-    <t>Não se aplica</t>
   </si>
   <si>
     <t>12-03-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0071016/2025-76 Recebimento das propostas: até as 10 horas do dia 26/03/2026. Início da disputa de preços: às 10 horas do dia 26/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 11 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_20_2026_MDF_laminados_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download;
+ SEI_9964439_Despacho_HabilitacaoTecnica_Lotes1e4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14463/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 - MESA AUXILIAR </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 3 - MÓVEL EXPOSITOR </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 4 - FITA LED </t>
   </si>
   <si>
+    <t xml:space="preserve"> 17 / 2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva e corretiva de sistemas centrais de refrigeração e renovação de ar, com fornecimento de mão de obra, materiais e inclusão total de peças, em edificações ocupadas pelo Ministério Público na Região Norte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO EM SISTEMA CENTRAL DE CONDICIONAMENTO DE AR ? REGIÃO NORTE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homologado Adjudicado </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acomar Reforma e Refrigeração Ltda. - EPP </t>
+  </si>
+  <si>
+    <t>37.200,00</t>
+  </si>
+  <si>
+    <t>01-04-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0102002/2025-79 Recebimento das propostas: até às 10 horas do dia 27/04/2026. Início da disputa de preços: às 10 horas do dia 27/04/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 31 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_017_2026_Manuten??oPreventivaECorretivaDeSistemasCentraisDeRefrigera??oERenova??oDeAr_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14441/download;
+ Apenso_I_Quant_descricao_loc.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14443/download;
+ Apenso_II_Rotinas.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14444/download;
+ Apenso_III_Modelo_de_composicao_de_BDI.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14445/download;
+ Apenso_IV_Modelo_composicao_de_custos.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14448/download;
+ Apenso_V_Modelo_Planilha_Orcamentaria.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14449/download;
+ homologacao_processo17_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14457/download;
+</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 13 / 2026</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>Aquisição e instalação de Sistema Abrandador Automático para a remoção de calcário da água.</t>
   </si>
   <si>
     <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº 13 </t>
   </si>
   <si>
     <t xml:space="preserve">Sistema Abrandador Automático de Água </t>
   </si>
   <si>
-    <t xml:space="preserve">Aguardando </t>
+    <t xml:space="preserve">Santa Helena Multiserviços Ltda. </t>
+  </si>
+  <si>
+    <t>148.849,95</t>
   </si>
   <si>
     <t>26-03-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0088478/2025-22 Recebimento das propostas: até às 10 horas do dia 10/04/2026. Início da disputa de preços: às 10 horas do dia 10/04/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 26 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_13_2026_sistema_abrandador_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14437/download;
  Apensos I e II.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14438/download;
+ SEI_9907133_Despacho_pl13_2026_F000105.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14442/download;
+ Homologa??o_processo_13_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14451/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 8 / 2026</t>
   </si>
   <si>
     <t>14/02/2026</t>
   </si>
   <si>
     <t>Data center na modalidade colocation, com o fornecimento de fibra ótica entre os prédios da PGJ, links de internet de alta disponibilidade e serviço de moving</t>
   </si>
   <si>
     <t xml:space="preserve">DATA CENTER NA MODALIDADE COLOCATION, COM O FORNECIMENTO DE FIBRA ÓTICA </t>
   </si>
   <si>
     <t xml:space="preserve">Homologado Fracassado </t>
   </si>
   <si>
     <t>02-03-2025 COMUNICAÇÃO Srs. licitantes, segue, em arquivo anexo, parecer técnico, oriundo da Unidade Gestora de Contratação (Diretoria de Gestão de Materiais - DMAT), acerca da qualidade de mobiliário, fundamentando a dispensa da amostra/protótipo dos itens 1 a 10 do lote 1, bem como dos itens 1 a 2 do lote 2, quanto à proposta pela licitante primeira colocada nos lotes 1 e 2. ----------------------------- 14-02-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0086305/2025-77 Recebimento das propostas: até às 10 horas do dia 10/03/2026. Início da disputa de preços: às 10 horas do dia 10/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 14 de fevereiro de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 04-03-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (Diretoria de Infraestrutura e Conectividade - DINF) ao pedido de esclarecimento n. 1, apresentado pela empresa CENTURY TELECOM LTDA. ----------------------------- 09-03-2026 COMUNICAÇÃO ATENÇÃO Srs. Licitantes! Informamos que houve a alteração da data da sessão inaugural do certame, devido à necessidade de prazo para responder a impugnações e a pedido de esclarecimento apresentados por empresas interessadas em participar desta licitação. Dessa forma, o prazo para recebimento das propostas deste certame é até as 10 horas do dia 12/03/202. Início da disputa de preços: às 10 horas do dia 12/03/2026. Não houve alteração do instrumento convocatório. ----------------------------- 10-03-2026 ESCLARECIMENTOS Seguem, em arquivos abaixo anexados, respostas da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (Diretoria de Infraestrutura e Conectividade - DINF) aos pedidos de esclarecimentos n. 2 a 3 e 5 a 6, apresentados pela empresa ATIVAS DATA CENTER LTDA. ----------------------------- 11-03-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Unidade 1091012 - PROCESSO SEI: Nº 19.16.6531.0086305/2025-77 - Impugnante: ATIVAS DATA CENTER LTDA - CNPJ 10.587.932/0001-36 (solicitação n.º 0007 - SIAD): Conhecemos a peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão encontra-se publicada nesta página, bem como no Portal de Compras/MG. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9h às 18h ou pelos telefones: (31) 3330-8190 / 8233 / 9464. Belo Horizonte, 11 de março de 2026. Vinicius Queiroz Reis - Pregoeiro. ----------------------------- 11-03-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Unidade 1091012 - PROCESSO SEI: Nº 19.16.6531.0086305/2025-77 - Impugnante: WIN LICITAÇÕES LTDA - CNPJ 44.940.206/0001-77 (SEMPRE TELECOMUNICACOES LTDA ? CNPJ 24.605.227/0001-29) - (Impugnação: solicitação n.º 0004 - SIAD). Síntese da decisão: Apresentou peça impugnativa, tempestiva, no entanto, a empresa não cumpriu a exigência editalícia quanto à forma de apresentação da impugnação, estando em desconformidade com o Item 2.3.1 do edital. Dessa forma, será recebida como requerimento administrativo, em atenção ao direito constitucional de petição e ao princípio da autotutela. Os arquivos contendo o documento da empresa e as respostas aos seus apontamentos encontram-se em arquivo abaixo anexado, para consulta aos interessados.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  homologacao_processo008_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14426/download;
  pedido_de_esclarec_n.2_empresa_ATIVAS_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14418/download;
@@ -190,86 +555,106 @@
  resposta_ pedido_de_esclarec_n.2_empresa_ATIVAS_DATA_CENTER_LTDA _pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14400/download;
  resposta_ pedido_de_esclarec_n.3_empresa_ATIVAS_DATA_CENTER_LTDA _pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14401/download;
  resposta_ pedido_de_esclarec_n.5_empresa_ATIVAS_DATA_CENTER_LTDA _pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14402/download;
  resposta_ pedido_de_esclarec_n.6_empresa_ATIVAS_DATA_CENTER_LTDA _pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14405/download;
  impugnacao_n.4_recebida_como_pedido_esclarecimento_empresa_WIN_LICITACAOES_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14413/download;
  impugnacao_n.7.empresa_ATIVAS_DATA_CENTER_LTDA_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14414/download;
  decisao_impugnacao_n.4_recebida_como_pedido_esclarecimento_empresa_WIN_LICITACAOES_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14415/download;
  decisao_impugnacao_n.7.empresa_ATIVAS_DATA_CENTER_LTDA_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14416/download;
  pedido_de_esclarec_n.1_empresa_CENTURY_pe_pl8_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14417/download;
  edital_processo_8_2026_datacenter_colocation_moving_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14376/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 6 / 2026</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Aquisição de equipamento de videoconferência e seus acessórios, sob a forma de entrega integral, conforme especificações, exigências e quantidades estabelecidas no Edital.</t>
   </si>
   <si>
     <t xml:space="preserve">EQUIPAMENTO DE VIDEOCONFERÊNCIA E SEUS ACESSÓRIOS </t>
   </si>
   <si>
-    <t xml:space="preserve">Homologado Adjudicado </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">L&amp;S TECNOLOGIA E EQUIPAMENTOS LTDA </t>
   </si>
   <si>
     <t>62.799,99</t>
   </si>
   <si>
     <t>20-02-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0089009/2025-13 Recebimento das propostas: até às 10 horas do dia 06/03/2026. Início da disputa de preços: às 10 horas do dia 06/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 19 de fevereiro de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 14-03-2026 HOMOLOGAÇÃO - Número do processo: 006 / Ano: 2026 Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0089009/2025-13 Objeto: Aquisição de equipamento de videoconferência e seus acessórios, incluindo instalação, configuração, suporte técnico e demais atividades correlatas, sob a forma de entrega integral, conforme especificações, exigências e quantidades estabelecidas neste Edital. Modalidade: Pregão eletrônico Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e adjudicatário(s) o(s) licitante(s): Lote 1 (único): L&amp;S TECNOLOGIA E EQUIPAMENTOS LTDA; CNPJ nº 62.300.625/0001-26; Valor (total) adjudicado: R$62.799,99. Belo Horizonte, 13 de março de 2026. IRAÍDES DE OLIVEIRA MARQUES Procuradora-Geral de Justiça Adjunta Administrativa</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  homologacao_processo-006_pe_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14424/download;
  ata_homologacao_processo-006_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14432/download;
  edital_processo_006_2026_EquipamentoDeVideoconferencia_DSSA.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download;
 </t>
   </si>
   <si>
+    <t xml:space="preserve"> 5 / 2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para elaboração de projetos de sistema de climatização (ar-condicionado, ventilação mecânica e automação integrada) das três Torres que compõem o Edifício-Sede da Procuradoria-Geral de Justiça do Ministério Público do Estado de Minas Gerais, bem como para subsídio à fiscalização da execução de obra.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TÉCNICA E PREÇO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCORRÊNCIA  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELABORAÇÃO DE PROJETO E SUBSÍDIO À FISCALIZAÇÃO DE EXECUÇÃO DE OBRA </t>
+  </si>
+  <si>
+    <t>31-03-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0070206/2025-24 Recebimento das propostas técnica e preço: até às 10 horas do dia 28/05/2026. Início da sessão de disputa: às 10 horas do dia 28/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 30 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 30-04-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*) Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0070206/2025-24 - Recebimento das propostas técnica e preço: até as 10 horas do dia 28/05/2026. Início da sessão pública: às 10 horas do dia 28/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8190 / 8233 / 9464, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 24 de abril de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG (*)O edital foi republicado exclusivamente para divulgação da composição dos membros da Comissão. Não houve alteração de datas. ----------------------------- 22-05-2026 ESCLARECIMENTOS Prezados Senhores, esclarecemos que, embora o licitante informe na proposta o valor unitário de cada item ao preencher o modelo constante do Anexo II do Edital, deverá cadastrar, no Portal de Compras, o VALOR TOTAL de cada item. Dessa forma, no Portal de Compras, a soma dos valores totais dos itens comporá o valor total do lote para fins de disputa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ ANEXO_VI_Caderno_de_Documentacao_Tecnica.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14440/download;
+ edital_05_2026_concorrencia_projeto_sistema_climatizacao_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14439/download;
+ edital_05_2026_concorrencia_projeto_sistema_climatizacao_DIMAN_REP.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/14450/download;
+</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 401 / 2025</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇO para aquisição de Bebedouros refrigerados de Coluna, Bebedouros para pessoas com deficiência, Apoio para os pés, Fones de ouvido Headset e Cadeira Fixa para Escritório destinados a suprir as necessidades das unidades da Capital e do interior do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO P/ REGISTRO DE PREÇOS  Nº </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BEBEDOURO REFRIGERADO - TIPO: PRESSAO/COLUNA </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Homologado Preço registrado </t>
   </si>
   <si>
     <t xml:space="preserve">LOBO SOLUCOES EM LICITACOES E COMERCIO LTDA. </t>
   </si>
   <si>
     <t>61.875,00</t>
   </si>
   <si>
     <t>30-12-2025 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0089294/2025-63 Recebimento das propostas: até às 10 horas do dia 14/01/2026. Início da disputa de preços: às 10 horas do dia 14/01/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 29 de dezembro de 2025. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG (*) O PL 284/2025 foi cancelado, sendo recadastrado novo PL, que recebeu o número 401/2025. Trata-se de republicação do edital devido à adequação na descrição do item único dos lotes 2 e 6. Houve alteração de datas. ----------------------------- 02-02-2026 INTERPOSIÇÃO DE RECURSO ADMINISTRATIVO Comunicamos a apresentação de Recurso Administrativo por parte da licitante B2W INFORMÁTICA LTDA ? EPP, contra a decisão da pregoeira que declarou vencedora do LOTE2 desta licitação a licitante WU COMÉRCIO &amp; SERVIÇOS LTDA. O arquivo contendo a peça aviada encontra-se disponível para consulta nesta página e no campo próprio do site do Portal de Compras MG, www. compras.mg.gov.br. ----------------------------- 04-02-2026 INTERPOSIÇÃO DE RECURSO CONTRARRAZÃO DE RECURSO: Comunicamos a apresentação de Contrarrazão de Recurso Administrativo por parte da licitante WU COMÉRCIO &amp; SERVIÇOS LTDA face ao Recurso apresentado pela empresa B2W INFORMÁTICA LTDA ? EPP. O arquivo contendo a peça aviada encontra-se disponível para consulta nesta página e no campo próprio do site do Portal de Compras MG, www.compras.mg.gov.br. ----------------------------- 10-02-2026 RESULTADO DO JULGAMENTO DE RECURSO ADMINISTRATIVO Número do processo: 401 / Ano: 2025 Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0089294/2025-63 Objeto: REGISTRO DE PREÇO para aquisição de Bebedouros refrigerados de Coluna, Bebedouros para pessoas com deficiência, Apoio para os pés, Fones de ouvido Headset e Cadeira Fixa para Escritório destinados a suprir as necessidades das unidades da Capital e do interior do Ministério Público do Estado de Minas Gerais. Modalidade: Pregão eletrônico Recorrente: B2W Informática Ltda ? EPP, CNPJ 31.495.962/0002-73. Síntese da decisão: Conheço do recurso interposto para, no mérito, desprovê-lo pelos fundamentos constantes da decisão da Pregoeira. A íntegra da decisão encontra-se disponível nos autos do processo licitatório, nos sites www.compras.mg.gov.br e www.mpmg.mp.br. Belo Horizonte, 6 de fevereiro de 2026 IRAÍDES DE OLIVEIRA MARQUES Procuradora-Geral de Justiça Adjunta Administrativa ----------------------------- 12-02-2026 HOMOLOGAÇÃO Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e registrou(ram) seu(s) preço(s) o(s) licitante(s): Lotes 1, 3, 8 e 9: LOBO SOLUÇÕES EM LICITAÇÕES E COMÉRCIO LTDA CNPJ 36.996.487/0001-51 Valor (total) registrado para o lote 1: R$ 61.875,00 Valor (total) registrado para o lote 3: R$ 181.500,00 Valor (total) registrado para o lote 8: R$ 20.750,00 Valor (total) registrado para o lote 9: R$ 60.000,00 Lotes 2 e 6: WU COMÉRCIO &amp; SERVIÇOS LTDA CNPJ 58.077.235/0001-61 Valor (total) registrado para o lote 2: R$ 179.075,25 Valor (total) registrado para o lote 6: R$ 59.691,75 Lote 4: AGEM TECNOLOGIA DISTRIBUIDORA LTDA CNPJ 09.022.398/0001-31 Valor (total) registrado para o lote: R$ 107.100,00 Lote 5: FOCO LICITAÇÕES LTDA CNPJ 11.090.831/0001-18 Valor (total) registrado para o lote: R$ 472.400,00 Lote 7: NASH TECH DISTRIBUIDORA LTDA CNPJ 40.138.217/0001-87 Valor (total) registrado para o lote: R$ 21.000,00 Belo Horizonte, 11 de fevereiro de 2026. IRAÍDES DE OLIVEIRA MARQUES Procuradora-Geral de Justiça Adjunta Administrativa</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  ata_homologacao_processo_401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14377/download;
  Contrarrazoes_adm_WU_lote2_pl401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14359/download;
  dec_rec_adm_F000269_pe_pl401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14363/download;
  Parecer_tecnico_aprova_amostra_F540_lote_5_pl401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14365/download;
  edital_processo_401_2025_bebedouros_apoio_de_pes_fone_cadeiras_DMAT_rp.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14291/download;
  Documentacao_habiitacao_F134_lote1_PL_401_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14348/download;
  parecer_reprova_proposta_F575_PL_401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14349/download;
  Documentacao_habiitacao_F351_lote3_PL_401_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14351/download;
  Documentacao_habilitacao_F626_lote_6_PL_401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14352/download;
  Documentacao_habiitacao_F949_lote9_PL_401_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14355/download;
  Documentacao_habiitacao_F876_lote8_PL_401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14354/download;
  razoes_recurso_adm_B2W_lote_2_pl401_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14358/download;
@@ -311,91 +696,99 @@
   <si>
     <t>59.691,75</t>
   </si>
   <si>
     <t xml:space="preserve">NASH TECH DISTRIBUIDORA LTDA. </t>
   </si>
   <si>
     <t>21.000,00</t>
   </si>
   <si>
     <t>20.750,00</t>
   </si>
   <si>
     <t>60.000,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 398 / 2025</t>
   </si>
   <si>
     <t>Registro de preço para aquisição de estofados.</t>
   </si>
   <si>
     <t xml:space="preserve">ESTOFADOS </t>
   </si>
   <si>
+    <t xml:space="preserve">MILAN MOVEIS INDUSTRIA E COMERCIO LTDA. </t>
+  </si>
+  <si>
+    <t>126.000,00</t>
+  </si>
+  <si>
     <t>20-02-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0071382/2025-45 Recebimento das propostas: até às 10 horas do dia 06/03/2026. Início da disputa de preços: às 10 horas do dia 06/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 19 de fevereiro de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_398_2025_rp_estofados_DMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14381/download;
+ ata_homologacao_planejamento_pe_2025_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14505/download;
+ homologacao_planejamento398_pe_2025_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14506/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 397 / 2025</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇO para aquisição de mobiliário padrão.</t>
   </si>
   <si>
     <t xml:space="preserve">Mobiliário Padrão </t>
   </si>
   <si>
     <t xml:space="preserve">TECNO 2000 INDÚSTRIA E COMÉRCIO LTDA. </t>
   </si>
   <si>
     <t>973.604,81</t>
   </si>
   <si>
     <t>10-02-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0057984/2025-78 Recebimento das propostas: até as 10 horas do dia 26/02/2026. Início da disputa de preços: às 10 horas do dia 26/02/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 9 de fevereiro de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 13-02-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e ao Pedido de Esclarecimento 0001 apresentado empresa ALBERFLEX INDUSTRIA DE MOVEIS LTDA. ----------------------------- 20-02-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação ao Pedido de Esclarecimento 0005 apresentado pela empresa B2G IX COMERCIO de PRODUTOS e EQUIPAMENTOS LTDA. ----------------------------- 24-02-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Unidade Gestora de Contratação (Diretoria de Gestão de Compras - DMAT) ao Pedido de Esclarecimento apresentado pela empresa TECNOFLEX ao e-mail institucional. ----------------------------- 24-02-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Unidade Gestora de Contratação (Diretoria de Gestão de Materiais - DMAT) ao Pedido de Esclarecimento 0006 apresentado pela empresa RIVIERA MOVEIS INDUSTRIA E COMERCIO LTDA. ----------------------------- 25-02-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Conhecemos a peça impugnativa interposta, registrada sob os números 0002, 0003 e 0004, e, no mérito, negamos-lhe provimento. A íntegra da decisão encontra-se publicada nesta página, bem como no Portal de Compras/MG. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9h às 18h ou pelos telefones: (31) 3330-8190 / 8334 / 0263 / 9464 / 0237. Belo Horizonte, 25 de fevereiro de 2026. Amarílis Assis Simão Curcio - Pregoeira</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  Resposta_Pedido_de_Esclarecimento_0005_B2G_IX_COM_de_PROD_e_EQUIP_LTDA.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14383/download;
  Resposta_Pedido_de_Esclarecimento_via_e_mail_institucional_TECNOFLEX.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14385/download;
  Resposta_Pedido_de_Eslarecimento_0006_RIVERA_MOVEIS_IND_E_COM_LTDA.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14387/download;
  errata_data_da_resposta_ao_pedido_de_esclarecimento_0001.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14371/download;
  edital_processo_397_2025_rp_mobiliariopadrao_DMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14366/download;
  Resposta_Pedido_Esclarecimento_0001_Alberflex_Ind_de_Moveis_Ltda_pe_pl_397_2025_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14370/download;
+ homologacao_planejamento397_pe_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14436/download;
  parecer_tecnico_SEA_DIMAN_DMAT_aprovacacao_proposta_fotos_DMAT_Tecno_2000_Ind_e_Com_ltda_Lote2.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14434/download;
  ata_do_pregao_planejameento_397_pe_2025_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14435/download;
- homologacao_planejamento397_pe_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14436/download;
  Parecer_Tecnico_Qualidade_Mobiliario.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14396/download;
  decisao_impugnacao_002_0003_0004_MILANFLEX_IND_e_COM_de_MOVEIS_e_EQUIP_pe_pl397_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14389/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mobiliário Padrão Promotor </t>
   </si>
   <si>
     <t>622.782,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 344 / 2025</t>
   </si>
   <si>
     <t>Registro de Preços para aquisição de materiais diversificados</t>
   </si>
   <si>
     <t xml:space="preserve">PREGÃO ELETRÔNICO P/ REGISTRO DE PREÇOS  Nº 344 </t>
   </si>
   <si>
     <t xml:space="preserve">Etiqueta Adesiva </t>
   </si>
   <si>
     <t xml:space="preserve">Revogado </t>
   </si>
@@ -645,51 +1038,51 @@
  homologacao_planejamento228_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14234/download;
  Edital_processo_pl_228_2025_RP_xicaras_DMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download;
   : https://transparencia.mpmg.mp.br/licitacao/arquivo/14233/download;
  resposta_ ped_de_esclarec_n1 _pe_pl_228_2025_scpl.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14328/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">XÍCARAS PERSONALIZADAS </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/03/2026</t>
+    <t>Data da última atualização: 27/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,54 +1152,54 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1067,59 +1460,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14437/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14376/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14291/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14381/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14366/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14292/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14235/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14353/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14307/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14296/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14315/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14508/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14464/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14509/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14476/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14453/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14452/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14441/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14437/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14376/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14450/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14291/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14381/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14366/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14292/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14235/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14353/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14307/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14296/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14315/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z48"/>
+  <dimension ref="A1:Z87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -1129,1890 +1522,3592 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="M7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="4" t="s">
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="32">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="G8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="I8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="J8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="4"/>
-[...3 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="K8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E9" s="8"/>
+    <row r="9" spans="1:26" customHeight="1" ht="133.28571428571">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F9" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="M9" s="5"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E10" s="8"/>
+    <row r="10" spans="1:26" customHeight="1" ht="171.28571428571">
+      <c r="A10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>32</v>
+      </c>
       <c r="F10" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="M10" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>35</v>
+      </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E11" s="8"/>
+    <row r="11" spans="1:26" customHeight="1" ht="37">
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
       <c r="F11" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="90.285714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="12" spans="1:26" customHeight="1" ht="37">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
       <c r="F12" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="539.85714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="13" spans="1:26" customHeight="1" ht="30">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
       <c r="F13" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="214.42857142857">
-[...14 lines deleted...]
-      </c>
+    <row r="14" spans="1:26" customHeight="1" ht="33">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
       <c r="F14" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="565.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="15" spans="1:26" customHeight="1" ht="33">
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
       <c r="F15" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="59">
-[...4 lines deleted...]
-      <c r="E16" s="8"/>
+    <row r="16" spans="1:26" customHeight="1" ht="46">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
       <c r="F16" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E17" s="8"/>
+    <row r="17" spans="1:26" customHeight="1" ht="46">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
       <c r="F17" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="35">
-[...4 lines deleted...]
-      <c r="E18" s="8"/>
+    <row r="18" spans="1:26" customHeight="1" ht="49">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
       <c r="F18" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E19" s="8"/>
+    <row r="19" spans="1:26" customHeight="1" ht="49">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
       <c r="F19" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="59">
-[...4 lines deleted...]
-      <c r="E20" s="8"/>
+    <row r="20" spans="1:26" customHeight="1" ht="54">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
       <c r="F20" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E21" s="8"/>
+    <row r="21" spans="1:26" customHeight="1" ht="58">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
       <c r="F21" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E22" s="8"/>
+    <row r="22" spans="1:26" customHeight="1" ht="54">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
       <c r="F22" s="5">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="J22" s="6" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="45">
-[...4 lines deleted...]
-      <c r="E23" s="8"/>
+    <row r="23" spans="1:26" customHeight="1" ht="60">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
       <c r="F23" s="5">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="88.285714285714">
-[...13 lines deleted...]
-        <v>58</v>
+    <row r="24" spans="1:26" customHeight="1" ht="89.857142857143">
+      <c r="A24" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>21</v>
       </c>
       <c r="F24" s="5">
         <v>1</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L24" s="5" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="323.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="25" spans="1:26" customHeight="1" ht="41">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
       <c r="F25" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="40">
-[...4 lines deleted...]
-      <c r="E26" s="8"/>
+    <row r="26" spans="1:26" customHeight="1" ht="224.14285714286">
+      <c r="A26" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F26" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="H26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="I26" s="5" t="s">
-[...9 lines deleted...]
-      <c r="M26" s="5"/>
+      <c r="M26" s="5" t="s">
+        <v>61</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="267.85714285714">
-[...13 lines deleted...]
-        <v>98</v>
+    <row r="27" spans="1:26" customHeight="1" ht="87.428571428571">
+      <c r="A27" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>32</v>
       </c>
       <c r="F27" s="5">
         <v>1</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L27" s="5" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E28" s="8"/>
+    <row r="28" spans="1:26" customHeight="1" ht="157">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
       <c r="F28" s="5">
         <v>2</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E29" s="8"/>
+    <row r="29" spans="1:26" customHeight="1" ht="187">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
       <c r="F29" s="5">
         <v>3</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E30" s="8"/>
+    <row r="30" spans="1:26" customHeight="1" ht="156">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
       <c r="F30" s="5">
         <v>4</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E31" s="8"/>
+    <row r="31" spans="1:26" customHeight="1" ht="36.142857142857">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
       <c r="F31" s="5">
         <v>5</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="638">
-[...14 lines deleted...]
-      </c>
+    <row r="32" spans="1:26" customHeight="1" ht="125">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
       <c r="F32" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="J32" s="6" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="31">
-[...4 lines deleted...]
-      <c r="E33" s="8"/>
+    <row r="33" spans="1:26" customHeight="1" ht="144">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
       <c r="F33" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="J33" s="6" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="47">
-[...4 lines deleted...]
-      <c r="E34" s="8"/>
+    <row r="34" spans="1:26" customHeight="1" ht="148">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
       <c r="F34" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="33">
-[...4 lines deleted...]
-      <c r="E35" s="8"/>
+    <row r="35" spans="1:26" customHeight="1" ht="149">
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
       <c r="F35" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="90.428571428571">
-[...14 lines deleted...]
-      </c>
+    <row r="36" spans="1:26" customHeight="1" ht="145">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
       <c r="F36" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="J36" s="6" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="628.42857142857">
-[...14 lines deleted...]
-      </c>
+    <row r="37" spans="1:26" customHeight="1" ht="98">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
       <c r="F37" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>137</v>
+        <v>67</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="703.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="38" spans="1:26" customHeight="1" ht="175">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
       <c r="F38" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>144</v>
+        <v>66</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="J38" s="6" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="361.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="39" spans="1:26" customHeight="1" ht="83">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
       <c r="F39" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="J39" s="6" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="135.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="40" spans="1:26" customHeight="1" ht="109">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
       <c r="F40" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>158</v>
+        <v>67</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E41" s="8"/>
+    <row r="41" spans="1:26" customHeight="1" ht="79">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
       <c r="F41" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="30">
-[...12 lines deleted...]
-      <c r="K42" s="5"/>
+    <row r="42" spans="1:26" customHeight="1" ht="138">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="5">
+        <v>16</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>26</v>
+      </c>
       <c r="L42" s="5"/>
-      <c r="M42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="M42" s="5"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="44" spans="1:26">
-      <c r="A44" t="s">
+    <row r="43" spans="1:26" customHeight="1" ht="132">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="5">
+        <v>17</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="789.85714285714">
+      <c r="A44" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" s="5">
+        <v>1</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="90.142857142857">
+      <c r="A45" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="30">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="5">
+        <v>2</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="30">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="5">
+        <v>3</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="30">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="5">
+        <v>4</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="125">
+      <c r="A49" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="5">
+        <v>1</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="90.285714285714">
+      <c r="A50" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F50" s="5">
+        <v>1</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="539.85714285714">
+      <c r="A51" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" s="5">
+        <v>1</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="214.42857142857">
+      <c r="A52" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" s="5">
+        <v>1</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L52" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="279.42857142857">
+      <c r="A53" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="565.71428571429">
+      <c r="A54" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1</v>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" t="s">
+      <c r="H54" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" t="s">
+      <c r="J54" s="6" t="s">
         <v>166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" t="s">
+      <c r="K54" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="5" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s">
+      <c r="M54" s="5" t="s">
         <v>168</v>
+      </c>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="59">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="5">
+        <v>2</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55"/>
+      <c r="O55"/>
+      <c r="P55"/>
+      <c r="Q55"/>
+      <c r="R55"/>
+      <c r="S55"/>
+      <c r="T55"/>
+      <c r="U55"/>
+      <c r="V55"/>
+      <c r="W55"/>
+      <c r="X55"/>
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="45">
+      <c r="A56" s="7"/>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="5">
+        <v>3</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56"/>
+      <c r="O56"/>
+      <c r="P56"/>
+      <c r="Q56"/>
+      <c r="R56"/>
+      <c r="S56"/>
+      <c r="T56"/>
+      <c r="U56"/>
+      <c r="V56"/>
+      <c r="W56"/>
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="35">
+      <c r="A57" s="7"/>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="5">
+        <v>4</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57"/>
+      <c r="O57"/>
+      <c r="P57"/>
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57"/>
+      <c r="T57"/>
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57"/>
+      <c r="X57"/>
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="30">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="5">
+        <v>5</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58"/>
+      <c r="O58"/>
+      <c r="P58"/>
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58"/>
+      <c r="T58"/>
+      <c r="U58"/>
+      <c r="V58"/>
+      <c r="W58"/>
+      <c r="X58"/>
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="59">
+      <c r="A59" s="7"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="5">
+        <v>6</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="30">
+      <c r="A60" s="7"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="5">
+        <v>7</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60"/>
+      <c r="O60"/>
+      <c r="P60"/>
+      <c r="Q60"/>
+      <c r="R60"/>
+      <c r="S60"/>
+      <c r="T60"/>
+      <c r="U60"/>
+      <c r="V60"/>
+      <c r="W60"/>
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="45">
+      <c r="A61" s="7"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="5">
+        <v>8</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="45">
+      <c r="A62" s="7"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="5">
+        <v>9</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="88.285714285714">
+      <c r="A63" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F63" s="5">
+        <v>1</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="N63"/>
+      <c r="O63"/>
+      <c r="P63"/>
+      <c r="Q63"/>
+      <c r="R63"/>
+      <c r="S63"/>
+      <c r="T63"/>
+      <c r="U63"/>
+      <c r="V63"/>
+      <c r="W63"/>
+      <c r="X63"/>
+      <c r="Y63"/>
+      <c r="Z63"/>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="323.57142857143">
+      <c r="A64" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F64" s="5">
+        <v>1</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="N64"/>
+      <c r="O64"/>
+      <c r="P64"/>
+      <c r="Q64"/>
+      <c r="R64"/>
+      <c r="S64"/>
+      <c r="T64"/>
+      <c r="U64"/>
+      <c r="V64"/>
+      <c r="W64"/>
+      <c r="X64"/>
+      <c r="Y64"/>
+      <c r="Z64"/>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="40">
+      <c r="A65" s="7"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="5">
+        <v>2</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65"/>
+      <c r="O65"/>
+      <c r="P65"/>
+      <c r="Q65"/>
+      <c r="R65"/>
+      <c r="S65"/>
+      <c r="T65"/>
+      <c r="U65"/>
+      <c r="V65"/>
+      <c r="W65"/>
+      <c r="X65"/>
+      <c r="Y65"/>
+      <c r="Z65"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="267.85714285714">
+      <c r="A66" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="F66" s="5">
+        <v>1</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J66" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="N66"/>
+      <c r="O66"/>
+      <c r="P66"/>
+      <c r="Q66"/>
+      <c r="R66"/>
+      <c r="S66"/>
+      <c r="T66"/>
+      <c r="U66"/>
+      <c r="V66"/>
+      <c r="W66"/>
+      <c r="X66"/>
+      <c r="Y66"/>
+      <c r="Z66"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="30">
+      <c r="A67" s="7"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="5">
+        <v>2</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67"/>
+      <c r="O67"/>
+      <c r="P67"/>
+      <c r="Q67"/>
+      <c r="R67"/>
+      <c r="S67"/>
+      <c r="T67"/>
+      <c r="U67"/>
+      <c r="V67"/>
+      <c r="W67"/>
+      <c r="X67"/>
+      <c r="Y67"/>
+      <c r="Z67"/>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="30">
+      <c r="A68" s="7"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="5">
+        <v>3</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68"/>
+      <c r="O68"/>
+      <c r="P68"/>
+      <c r="Q68"/>
+      <c r="R68"/>
+      <c r="S68"/>
+      <c r="T68"/>
+      <c r="U68"/>
+      <c r="V68"/>
+      <c r="W68"/>
+      <c r="X68"/>
+      <c r="Y68"/>
+      <c r="Z68"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="30">
+      <c r="A69" s="7"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="5">
+        <v>4</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69"/>
+      <c r="O69"/>
+      <c r="P69"/>
+      <c r="Q69"/>
+      <c r="R69"/>
+      <c r="S69"/>
+      <c r="T69"/>
+      <c r="U69"/>
+      <c r="V69"/>
+      <c r="W69"/>
+      <c r="X69"/>
+      <c r="Y69"/>
+      <c r="Z69"/>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="30">
+      <c r="A70" s="7"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="5">
+        <v>5</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70"/>
+      <c r="O70"/>
+      <c r="P70"/>
+      <c r="Q70"/>
+      <c r="R70"/>
+      <c r="S70"/>
+      <c r="T70"/>
+      <c r="U70"/>
+      <c r="V70"/>
+      <c r="W70"/>
+      <c r="X70"/>
+      <c r="Y70"/>
+      <c r="Z70"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="638">
+      <c r="A71" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F71" s="5">
+        <v>1</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="N71"/>
+      <c r="O71"/>
+      <c r="P71"/>
+      <c r="Q71"/>
+      <c r="R71"/>
+      <c r="S71"/>
+      <c r="T71"/>
+      <c r="U71"/>
+      <c r="V71"/>
+      <c r="W71"/>
+      <c r="X71"/>
+      <c r="Y71"/>
+      <c r="Z71"/>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="31">
+      <c r="A72" s="7"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="5">
+        <v>2</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L72" s="5"/>
+      <c r="M72" s="5"/>
+      <c r="N72"/>
+      <c r="O72"/>
+      <c r="P72"/>
+      <c r="Q72"/>
+      <c r="R72"/>
+      <c r="S72"/>
+      <c r="T72"/>
+      <c r="U72"/>
+      <c r="V72"/>
+      <c r="W72"/>
+      <c r="X72"/>
+      <c r="Y72"/>
+      <c r="Z72"/>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="47">
+      <c r="A73" s="7"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="5">
+        <v>3</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L73" s="5"/>
+      <c r="M73" s="5"/>
+      <c r="N73"/>
+      <c r="O73"/>
+      <c r="P73"/>
+      <c r="Q73"/>
+      <c r="R73"/>
+      <c r="S73"/>
+      <c r="T73"/>
+      <c r="U73"/>
+      <c r="V73"/>
+      <c r="W73"/>
+      <c r="X73"/>
+      <c r="Y73"/>
+      <c r="Z73"/>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="33">
+      <c r="A74" s="7"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="5">
+        <v>4</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L74" s="5"/>
+      <c r="M74" s="5"/>
+      <c r="N74"/>
+      <c r="O74"/>
+      <c r="P74"/>
+      <c r="Q74"/>
+      <c r="R74"/>
+      <c r="S74"/>
+      <c r="T74"/>
+      <c r="U74"/>
+      <c r="V74"/>
+      <c r="W74"/>
+      <c r="X74"/>
+      <c r="Y74"/>
+      <c r="Z74"/>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="90.428571428571">
+      <c r="A75" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" s="5">
+        <v>1</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L75" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="N75"/>
+      <c r="O75"/>
+      <c r="P75"/>
+      <c r="Q75"/>
+      <c r="R75"/>
+      <c r="S75"/>
+      <c r="T75"/>
+      <c r="U75"/>
+      <c r="V75"/>
+      <c r="W75"/>
+      <c r="X75"/>
+      <c r="Y75"/>
+      <c r="Z75"/>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="628.42857142857">
+      <c r="A76" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F76" s="5">
+        <v>1</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L76" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="N76"/>
+      <c r="O76"/>
+      <c r="P76"/>
+      <c r="Q76"/>
+      <c r="R76"/>
+      <c r="S76"/>
+      <c r="T76"/>
+      <c r="U76"/>
+      <c r="V76"/>
+      <c r="W76"/>
+      <c r="X76"/>
+      <c r="Y76"/>
+      <c r="Z76"/>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="703.71428571429">
+      <c r="A77" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" s="5">
+        <v>1</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L77" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="N77"/>
+      <c r="O77"/>
+      <c r="P77"/>
+      <c r="Q77"/>
+      <c r="R77"/>
+      <c r="S77"/>
+      <c r="T77"/>
+      <c r="U77"/>
+      <c r="V77"/>
+      <c r="W77"/>
+      <c r="X77"/>
+      <c r="Y77"/>
+      <c r="Z77"/>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="361.57142857143">
+      <c r="A78" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" s="5">
+        <v>1</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L78" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="N78"/>
+      <c r="O78"/>
+      <c r="P78"/>
+      <c r="Q78"/>
+      <c r="R78"/>
+      <c r="S78"/>
+      <c r="T78"/>
+      <c r="U78"/>
+      <c r="V78"/>
+      <c r="W78"/>
+      <c r="X78"/>
+      <c r="Y78"/>
+      <c r="Z78"/>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="135.57142857143">
+      <c r="A79" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F79" s="5">
+        <v>1</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="J79" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L79" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="N79"/>
+      <c r="O79"/>
+      <c r="P79"/>
+      <c r="Q79"/>
+      <c r="R79"/>
+      <c r="S79"/>
+      <c r="T79"/>
+      <c r="U79"/>
+      <c r="V79"/>
+      <c r="W79"/>
+      <c r="X79"/>
+      <c r="Y79"/>
+      <c r="Z79"/>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="30">
+      <c r="A80" s="7"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="5">
+        <v>2</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J80" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L80" s="5"/>
+      <c r="M80" s="5"/>
+      <c r="N80"/>
+      <c r="O80"/>
+      <c r="P80"/>
+      <c r="Q80"/>
+      <c r="R80"/>
+      <c r="S80"/>
+      <c r="T80"/>
+      <c r="U80"/>
+      <c r="V80"/>
+      <c r="W80"/>
+      <c r="X80"/>
+      <c r="Y80"/>
+      <c r="Z80"/>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="M81">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="F6:K6"/>
-[...98 lines deleted...]
-    <mergeCell ref="A42:L42"/>
+    <mergeCell ref="F7:K7"/>
+    <mergeCell ref="A9:A9"/>
+    <mergeCell ref="B9:B9"/>
+    <mergeCell ref="C9:C9"/>
+    <mergeCell ref="D9:D9"/>
+    <mergeCell ref="E9:E9"/>
+    <mergeCell ref="L9:L9"/>
+    <mergeCell ref="M9:M9"/>
+    <mergeCell ref="A10:A23"/>
+    <mergeCell ref="B10:B23"/>
+    <mergeCell ref="C10:C23"/>
+    <mergeCell ref="D10:D23"/>
+    <mergeCell ref="E10:E23"/>
+    <mergeCell ref="L10:L23"/>
+    <mergeCell ref="M10:M23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="A26:A26"/>
+    <mergeCell ref="B26:B26"/>
+    <mergeCell ref="C26:C26"/>
+    <mergeCell ref="D26:D26"/>
+    <mergeCell ref="E26:E26"/>
+    <mergeCell ref="L26:L26"/>
+    <mergeCell ref="M26:M26"/>
+    <mergeCell ref="A27:A43"/>
+    <mergeCell ref="B27:B43"/>
+    <mergeCell ref="C27:C43"/>
+    <mergeCell ref="D27:D43"/>
+    <mergeCell ref="E27:E43"/>
+    <mergeCell ref="L27:L43"/>
+    <mergeCell ref="M27:M43"/>
+    <mergeCell ref="A44:A44"/>
+    <mergeCell ref="B44:B44"/>
+    <mergeCell ref="C44:C44"/>
+    <mergeCell ref="D44:D44"/>
+    <mergeCell ref="E44:E44"/>
+    <mergeCell ref="L44:L44"/>
+    <mergeCell ref="M44:M44"/>
+    <mergeCell ref="A45:A48"/>
+    <mergeCell ref="B45:B48"/>
+    <mergeCell ref="C45:C48"/>
+    <mergeCell ref="D45:D48"/>
+    <mergeCell ref="E45:E48"/>
+    <mergeCell ref="L45:L48"/>
+    <mergeCell ref="M45:M48"/>
+    <mergeCell ref="A49:A49"/>
+    <mergeCell ref="B49:B49"/>
+    <mergeCell ref="C49:C49"/>
+    <mergeCell ref="D49:D49"/>
+    <mergeCell ref="E49:E49"/>
+    <mergeCell ref="L49:L49"/>
+    <mergeCell ref="M49:M49"/>
+    <mergeCell ref="A50:A50"/>
+    <mergeCell ref="B50:B50"/>
+    <mergeCell ref="C50:C50"/>
+    <mergeCell ref="D50:D50"/>
+    <mergeCell ref="E50:E50"/>
+    <mergeCell ref="L50:L50"/>
+    <mergeCell ref="M50:M50"/>
+    <mergeCell ref="A51:A51"/>
+    <mergeCell ref="B51:B51"/>
+    <mergeCell ref="C51:C51"/>
+    <mergeCell ref="D51:D51"/>
+    <mergeCell ref="E51:E51"/>
+    <mergeCell ref="L51:L51"/>
+    <mergeCell ref="M51:M51"/>
+    <mergeCell ref="A52:A52"/>
+    <mergeCell ref="B52:B52"/>
+    <mergeCell ref="C52:C52"/>
+    <mergeCell ref="D52:D52"/>
+    <mergeCell ref="E52:E52"/>
+    <mergeCell ref="L52:L52"/>
+    <mergeCell ref="M52:M52"/>
+    <mergeCell ref="A53:A53"/>
+    <mergeCell ref="B53:B53"/>
+    <mergeCell ref="C53:C53"/>
+    <mergeCell ref="D53:D53"/>
+    <mergeCell ref="E53:E53"/>
+    <mergeCell ref="L53:L53"/>
+    <mergeCell ref="M53:M53"/>
+    <mergeCell ref="A54:A62"/>
+    <mergeCell ref="B54:B62"/>
+    <mergeCell ref="C54:C62"/>
+    <mergeCell ref="D54:D62"/>
+    <mergeCell ref="E54:E62"/>
+    <mergeCell ref="L54:L62"/>
+    <mergeCell ref="M54:M62"/>
+    <mergeCell ref="A63:A63"/>
+    <mergeCell ref="B63:B63"/>
+    <mergeCell ref="C63:C63"/>
+    <mergeCell ref="D63:D63"/>
+    <mergeCell ref="E63:E63"/>
+    <mergeCell ref="L63:L63"/>
+    <mergeCell ref="M63:M63"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="D64:D65"/>
+    <mergeCell ref="E64:E65"/>
+    <mergeCell ref="L64:L65"/>
+    <mergeCell ref="M64:M65"/>
+    <mergeCell ref="A66:A70"/>
+    <mergeCell ref="B66:B70"/>
+    <mergeCell ref="C66:C70"/>
+    <mergeCell ref="D66:D70"/>
+    <mergeCell ref="E66:E70"/>
+    <mergeCell ref="L66:L70"/>
+    <mergeCell ref="M66:M70"/>
+    <mergeCell ref="A71:A74"/>
+    <mergeCell ref="B71:B74"/>
+    <mergeCell ref="C71:C74"/>
+    <mergeCell ref="D71:D74"/>
+    <mergeCell ref="E71:E74"/>
+    <mergeCell ref="L71:L74"/>
+    <mergeCell ref="M71:M74"/>
+    <mergeCell ref="A75:A75"/>
+    <mergeCell ref="B75:B75"/>
+    <mergeCell ref="C75:C75"/>
+    <mergeCell ref="D75:D75"/>
+    <mergeCell ref="E75:E75"/>
+    <mergeCell ref="L75:L75"/>
+    <mergeCell ref="M75:M75"/>
+    <mergeCell ref="A76:A76"/>
+    <mergeCell ref="B76:B76"/>
+    <mergeCell ref="C76:C76"/>
+    <mergeCell ref="D76:D76"/>
+    <mergeCell ref="E76:E76"/>
+    <mergeCell ref="L76:L76"/>
+    <mergeCell ref="M76:M76"/>
+    <mergeCell ref="A77:A77"/>
+    <mergeCell ref="B77:B77"/>
+    <mergeCell ref="C77:C77"/>
+    <mergeCell ref="D77:D77"/>
+    <mergeCell ref="E77:E77"/>
+    <mergeCell ref="L77:L77"/>
+    <mergeCell ref="M77:M77"/>
+    <mergeCell ref="A78:A78"/>
+    <mergeCell ref="B78:B78"/>
+    <mergeCell ref="C78:C78"/>
+    <mergeCell ref="D78:D78"/>
+    <mergeCell ref="E78:E78"/>
+    <mergeCell ref="L78:L78"/>
+    <mergeCell ref="M78:M78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="L79:L80"/>
+    <mergeCell ref="M79:M80"/>
+    <mergeCell ref="A81:L81"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A8" r:id="rId_hyperlink_1"/>
-[...12 lines deleted...]
-    <hyperlink ref="A40" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>