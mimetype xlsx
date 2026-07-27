--- v2 (2026-05-27)
+++ v3 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Transparência - MPMG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>new window.VLibras.Widget('https://vlibras.gov.br/app');</t>
   </si>
   <si>
     <t>MPMG - Transparência</t>
   </si>
   <si>
     <t>Licitações, Contratos e Convênios - Licitações</t>
   </si>
   <si>
     <t>Período: 2026</t>
   </si>
   <si>
     <t>Nº do Processo / Ano</t>
   </si>
   <si>
     <t>Data do Edital *</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -65,215 +65,651 @@
   <si>
     <t>Lotes</t>
   </si>
   <si>
     <t>Publicações</t>
   </si>
   <si>
     <t>Arquivo(s) ***</t>
   </si>
   <si>
     <t>Lote nº</t>
   </si>
   <si>
     <t>Situação **</t>
   </si>
   <si>
     <t>Resultado (licitante vendedor)</t>
   </si>
   <si>
     <t>Valor Adjudicado/Registrado (R$)</t>
   </si>
   <si>
     <t>Margem de Preferência</t>
   </si>
   <si>
-    <t xml:space="preserve"> 73 / 2026</t>
-[...5 lines deleted...]
-    <t>Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User.</t>
+    <t xml:space="preserve"> 135 / 2026</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços mediante licenças de softwares na modalidade SaaS (Software as a Service) para design gráfico, edição de vídeo e banco de ativos, além de aquisição de licenciamento perpétuo de ferramenta para customização de imagens de sistema operacional.</t>
   </si>
   <si>
     <t xml:space="preserve">MENOR PREÇO </t>
   </si>
   <si>
     <t xml:space="preserve">PREGÃO ELETRÔNICO  Nº </t>
   </si>
   <si>
-    <t xml:space="preserve">Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User. </t>
+    <t xml:space="preserve">CANVA PRO+ </t>
   </si>
   <si>
     <t xml:space="preserve">EM ANDAMENTO </t>
   </si>
   <si>
     <t xml:space="preserve">Aguardando </t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
-    <t>23-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0095247/2025-76 Recebimento das propostas: até às 10 horas do dia 15/06/2026. Início da disputa de preços: às 10 horas do dia 15/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 22 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 27-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. Licitantes, informamos que o edital foi republicado, diante da necessidade de revalidação de orçamentos. Não houve alteração dos termos do edital e não haverá modificação na data da sessão inicial de lances.</t>
+    <t>18-07-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3686.0018115/2026-42 Recebimento das propostas: até as 10 horas do dia 10/08/2026. Início da disputa de preços: às 10 horas do dia 10/08/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 17 de julho de 2026. Vinicius da Silva Lima Coordenador da Diretoria de Compras e Licitações/PGJ-MG (em substituição)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_135_2026_licencas_SAAS_design_DIPE.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14602/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPCUT PRO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENVATO ELEMENTS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NTLITE BUSINESS </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 123 / 2026</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>REGISTRO DE PREÇO para aquisição de bens permanentes diversificados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PREGÃO ELETRÔNICO P/ REGISTRO DE PREÇOS  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORNO MICROONDAS </t>
+  </si>
+  <si>
+    <t>25-06-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0007930/2026-32 Recebimento das propostas: até às 10 horas do dia 10/07/2026. Início da disputa de preços: às 10 horas do dia 10/07/2026 Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 24 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 06-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (Diretoria de Gestão de Materiais) ao pedido de esclarecimento apresentado pela empresa Willians Paulo Teixeira de Souza. ----------------------------- 06-07-2026 IMPUGNAÇÃO Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (Diretoria de Gestão de Materiais) à impugnação apresentada pela empresa Willians Paulo Teixeira de Souza. ----------------------------- 07-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DMAT) aos pedidos de esclarecimentos apresentados pela Vanguarda Informática Ltda. e Microtecnica Informática Ltda. ----------------------------- 09-07-2026 AVISO DE LICITAÇÃO Número do planejamento: 123 / Ano: 2026 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3913.0007930/2026-32 Recebimento das propostas: até às 10 horas do dia 29/07/2026 Início da disputa de preços: às 10 horas do dia 29/07/2026 Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8129 / 8334 / 0263 / 9464 / 0237, ou pelo e-mail licitacao@mpmg.mp.br. Belo Horizonte, 08 de julho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_pedido de escarec_n.0001 _Willians_pe_pl123_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14557/download;
+ decis?o_impugnacao_n.0001_Wilians_pe_pl123_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14558/download;
+ resposta_pedido_esclarec_n 3 e 4_pe_pl123_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14560/download;
+ edital_processo_123_2026_rp_bens permanentes_DMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14562/download;
+ edital_processo_123_2026_rp_bens_permanentes_diversificados.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14542/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GELADEIRA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VENTILADOR DE PAREDE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAFETEIRA ELÉTRICA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELEVISÃO 55 POLEGADAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELEVISÃO 75 POLEGADAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRAGMENTADORA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAFETEIRA INDUSTRIAL 6L </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAFETEIRA INDUSTRIAL 20L </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPORTE DE TETO PARA TELEVISÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPORTE DE PAREDE PARA TELEVISÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 121 / 2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de hospedagem Moodle em servidor de internet no modelo SaaS (Software as a Service), incluindo serviço de atualização, instalação, configuração e migração de dados e plug-ins da plataforma atualmente em uso pelo Ministério Público de Minas Gerais ? MPMG, serviços de manutenção e suporte à gestão operacional da plataforma, armazenamento de dados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIÇOS DE HOSPEDAGEM MOODLE </t>
+  </si>
+  <si>
+    <t>15-07-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3708.0007283/2026-12 Recebimento das propostas: até às 10 horas do dia 07/08/2026. Início da disputa de preços: às 10 horas do dia 07/08/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 14 de julho de 2026. Vinicius da Silva Lima Coordenador da Diretoria de Gestão de Compras e Licitações (em substituição) /PGJ-MG ----------------------------- 23-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DFAP) ao pedido de esclarecimento apresentado pela empresa LEARNING TECHNOLOGIES GROUP BRASIL SERVIÇOS DE TECNOLOGIA LTDA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_pedido_de_esclarec_0001_learning_pl121_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14604/download;
+ edital_processo_121_2026_servi?os de hospedagem moodle_DFAP.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14598/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 115 / 2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução da obra de edificação da Sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais na cidade de Ipatinga ? MG.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAIOR DESCONTO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCORRÊNCIA  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Execução da obra de edificação da Sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais na cidade de Ipatinga ? MG. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">- </t>
+  </si>
+  <si>
+    <t>18-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.2304.0057501/2025-06 - Objeto: Contratação de empresa especializada para a execução da obra de edificação da Sede das Promotorias de Justiça, com fornecimento de mão-de-obra e materiais na cidade de Ipatinga ? MG. - Modalidade: Concorrência Eletrônica - Recebimento das propostas: até às 10 horas do dia 24/07/2026. Início da disputa de preços: às 10 horas do dia 24/07/2026 Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8190 / 8233 / 9464, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 17 de junho de 2026 Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 24-06-2026 ESCLARECIMENTOS Segue(m), em arquivo(s) abaixo anexado(s), resposta(s) da Diretoria de Gestão de Compras e Licitações ao(s) pedido(s) de esclarecimento(s) apresentado(s) pelo(a) Sr(a)/empresa Villa Construtora. ----------------------------- 10-07-2026 ESCLARECIMENTOS Segue(m), em arquivo(s) abaixo anexado(s), resposta(s) da Direte da Unidade Gestora de Contratação (XXX) ao(s) pedido(s) de esclarecimento(s) apresentado(s) pelo(a) Sr(a)/empresa Construtora Alcance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ anexo_V_IPAT_Pasta_f_COMP_09_10.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14583/download;
+ anexo_V_IPAT_Pasta_f_COMP_11_12.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14584/download;
+ resposta_ ped_de_esclarec_n.02_Alcance_Constr._co_pl115_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14594/download;
+ anexo_V_IPAT_Pasta_f_COMP_02_ELE_e_ILE.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14579/download;
+ anexo_V_IPAT_Pasta_f_COMP_03_04_05_06_07.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14580/download;
+ anexo_V_IPAT_Pasta_f_COMP_08_HID_parte_1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14581/download;
+ anexo_V_IPAT_Pasta_f_COMP_08_HID_parte_2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14582/download;
+ anexo_V_Pasta_g_h_i.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14585/download;
+ anexo_V_ARTs_IPAT.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14574/download;
+ anexo_V_IPAT_Pasta_a_b_c.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14575/download;
+ anexo_V_IPAT_Pasta_d_e.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14576/download;
+ anexo_V_IPAT_Pasta_f_COMP_01_EST_parte1.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14577/download;
+ anexo_V_IPAT_Pasta_f_COMP_01_EST_parte2.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14578/download;
+ anexo_VII_criterio_de_medicao_processo_115_2026.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14535/download;
+ edital_processo_115_2026_Execucao_Obra_cidade_Ipatinga_SEA.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14530/download;
+ resposta_ ped_de_esclarec_n.01_Villa_Constr._co_pl115_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14539/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 109 / 2026</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de locação veicular, conforme especificações, exigências e quantidades estabelecidas no Edital.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PREGÃO  Nº </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOCAÇÃO DE VEÍCULOS </t>
+  </si>
+  <si>
+    <t>13-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3905.0016903/2026-90 Recebimento das propostas: até às 10 horas do dia 02/07/2026. Início da disputa de preços: às 10 horas do dia 02/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 12 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 01-07-2026 COMUNICAÇÃO ATENÇÃO Srs. Licitantes! Informamos que houve a alteração da data da sessão inaugural do certame, devido à necessidade de prazo para responder aos pedidos de esclarecimentos e impugnações apresentados por empresas interessadas em participar desta licitação. Dessa forma, o prazo para recebimento das propostas deste certame é até as 10 horas do dia 14/07/2026. Início da disputa de preços: às 10 horas do dia 14/07/2026. ----------------------------- 07-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DIRETORIA DE GESTÃO DE TRANSPORTES) ao pedido de esclarecimento apresentado por e-mail pela empresa LOCALIZA RENT A CAR LTDA. ----------------------------- 09-07-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Impugnante: CS Brasil Frotas S.A. (solicitação n.º 0004 e 0008 SIAD): Conhecemos a peça impugnativa interposta e, no mérito, negamos-lhe provimento. A íntegra da decisão encontra-se publicada nesta página, bem como no Portal de Compras/MG. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9h às 18h ou pelos telefones: (31) 3330-8190 / 8233 / 9464. Belo Horizonte, 09 de julho de 2026. Lizziane de Souza Trindade - Pregoeira ----------------------------- 09-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DIRETORIA DE GESTÃO DE TRANSPORTES) ao pedido de esclarecimento apresentado por e-mail e via SIAD (nº 0001 e 0006) pela empresa CS Brasil Frotas S.A. ----------------------------- 09-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DIRETORIA DE GESTÃO DE TRANSPORTES) ao pedido de esclarecimento SIAD n. 0002, apresentado pela empresa Estrela Logística Ltda. ----------------------------- 09-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DIRETORIA DE GESTÃO DE TRANSPORTES) ao pedido de esclarecimento SIAD n. 0005, apresentado pela empresa Rondave Ltda. ----------------------------- 10-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DIRETORIA DE GESTÃO DE TRANSPORTES) aos pedidos de esclarecimentos SIAD n. 0003 e 0007 apresentados pela empresa CS Brasil Frotas S.A. ----------------------------- 13-07-2026 COMUNICAÇÃO ATENÇÃO Srs. Licitantes! Informamos que, em virtude da análise dos pedidos de esclarecimentos, o instrumento convocatório será readequado e oportunamente republicado com definição de nova data para sessão inaugural. ----------------------------- 27-07-2026 COMUNICAÇÃO ATENÇÃO Srs. Licitantes! Informamos que houve uma nova alteração da data da sessão inaugural do certame, para fins de análise da impugnação apresentada por e-mail pela empresa Localiza Rent a Car S.A e do pedido de esclarecimento 0009, formulado pela empresa CS BRASIL FROTAS S.A, e também devido à necessidade de reavaliação do instrumento convocatório. Esclarecemos que a nova data prevista para o início da sessão inaugural (04/08/2026) é provisória, uma vez que o pregão possivelmente será republicado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_109_2026_LocacaoDeVeiculos_DGET.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14519/download;
+ decisao_impugnacao_0004_0008_CS_Brasil_Frotas_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14568/download;
+ resposta_pedido_esclarec._email_LOCALIZA_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14559/download;
+ resposta_pedido_esclarec._n.0001_0006_email_CS_Brasil_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14588/download;
+ resposta_pedido_esclarec._n.0005_RONDAVE_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14590/download;
+ resposta_pedido_esclarec._n.0003_0007_CS_Brasil_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14595/download;
+ resposta_pedido_esclarec._n.0002_ESTRELA_pe_pl109_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14589/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 107 / 2026</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviço de fornecimento de CERTIFICADO SSL OV DO TIPO WILDCARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de Serviço de Certificados SSL OV do tipo Wildcard </t>
+  </si>
+  <si>
+    <t>25-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0013631/2026-59 Recebimento das propostas: até às 10 horas do dia 16/07/2026. Início da disputa de preços: às 10 horas do dia 16/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 23 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 02-07-2026 COMUNICAÇÃO Prezados Srs. Licitantes, informo que a regra de participação de licitantes foi alterada no edital e no sistema SIAD, passando a ser ABERTO A TODOS OS LICITANTES (AMPLA COMPETIÇÃO) ao invés de exclusividade para ME/EPP, em razão do disposto no art. 49, III, da Lei Complementar 123/2006. O edital retificado foi inserido no sistema SIAD, no PNCP, e no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Destaco que a data da sessão inaugural foi mantida (dia 16/07/2026, às 10h).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_modificado_processo_107_2026_certificado_wildcard_DINF_DINI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14554/download;
+ edital_processo_107_2026_servico_certif._wildcard_Dinf.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/14540/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 99 / 2026</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>SUPORTE TÉCNICO OFICIAL PARA SWITCHES DE ACESSO DA FABRICANTE HUAWEI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPORTE TÉCNICO OFICIAL PARA SWITCHES DE ACESSO DA FABRICANTE HUAWEI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homologado Adjudicado </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Compwire Informática Ltda. </t>
+  </si>
+  <si>
+    <t>492.975,00</t>
+  </si>
+  <si>
+    <t>24-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0088670/2025-48 Recebimento das propostas: até às 10 horas do dia 15/07/2026. Início da disputa de preços: às 10 horas do dia 15/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 23 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 08-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DINF) ao pedido de esclarecimento SIAD 001.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ pedido_de_esclarec_resposta_n.001_pe_pl99_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14561/download;
+ homologacao_processo99_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14601/download;
+ edital_processo_99_2026_SuporteSwitchesHuawei_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14538/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 98 / 2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de divisórias modulares, incluindo instalação e desinstalação, a serem destinadas a imóveis do MPMG com fornecimento sob demanda.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOTE ÚNICO </t>
+  </si>
+  <si>
+    <t>03-07-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0087126/2025-54 Recebimento das propostas: até As 10 horas do dia 28/07/2026. Início da disputa de preços: às 10 horas do dia 28/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 2 de julho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_98_2026_divisorias_modulares_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14556/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 97 / 2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de INFRAESTRUTURA DE REDE SEM FIO GERENCIADA CONTEMPLANDO EQUIPAMENTOS EM COMODATO, INSTALAÇÃO, CONFIGURAÇÃO, MANUTENÇÃO, ATUALIZAÇÃO, MONITORAMENTO, GERENCIAMENTO CENTRALIZADO E SUPORTE TÉCNICO, na forma presencial e não presencial, a ser executado de maneira contínua, nas diversas unidades do Ministério Público de Minas Gerais, compreendidas no Estado de Minas Gerais e na cidade de Brasília/DF.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INFRAESTRUTURA DE REDE </t>
+  </si>
+  <si>
+    <t>24-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0084072/2025-34 Recebimento das propostas: até às 10 horas do dia 15/07/2026. Início da disputa de preços: às 10 horas do dia 15/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 24 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 30-06-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DINF) ao pedido de esclarecimento SIAD 001. ----------------------------- 09-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DINF) aos pedidos de esclarecimento SIAD 0002, 0003, 0004, 0005 e 0006. ----------------------------- 14-07-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DINF) aos pedidos de esclarecimento SIAD 0007, 0008, 0009 e ao pedido por e-mail 0001.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ SEI_10166793_Despacho_RespostaPedidoDeDiligencia_Q13.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14600/download;
+ SEI_10162268_Despacho_PedidoDeDiligencia_Q13.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14599/download;
+ pedido_de_esclarec_resposta_n.007_008_009_001_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14596/download;
+ pedido_de_esclarec_resposta_n.004_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14565/download;
+ pedido_de_esclarec_resposta_n.005_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14566/download;
+ pedido_de_esclarec_resposta_n.006_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14567/download;
+ pedido_de_esclarec_resposta_n.002_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14555/download;
+ pedido_de_esclarec_resposta_n.003_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14564/download;
+ pedido_de_esclarec_resposta_n.001_pe_pl97_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14553/download;
+ edital_processo_97_2026_infraestrutura de rede_STI.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14536/download;
+ APENSO_I___LISTA_DE_ENDERECOS___PROCESSO_WIFI_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14537/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 96 / 2026</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de subscrições de licenças de uso de softwares da Autodesk e SketchUp, inclusive suporte técnico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOFTWARES AUTODESK </t>
+  </si>
+  <si>
+    <t>16-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2304.0026757/2026-62 Recebimento das propostas: até às 10 horas do dia 03/07/2026. Início da disputa de preços: às 10 horas do dia 03/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 15 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 30-06-2026 COMUNICAÇÃO Srs. Licitantes, informo que este pregão, de n. 96/2026, será excluído do sistema "[...] a fim de viabilizar a correção do código SIAD do item 1 do Lote 1 do Termo de Referência, de modo a assegurar a plena correspondência entre o cadastro do item e o objeto da contratação", conforme decisão da Unidade Gestora da Contratação, qual seja a Superintendência de Engenharia e Arquitetura (SEA). No mais, informo que, oportunamente, o pregão será republicado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ edital_processo_96_2026_autodesk_e_sketchup_SEA.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14520/download;
+ Apenso_I_Especificacoes_Tecnicas_Softwares_Autodesk.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14523/download;
+ Apenso_II_Especificacoes_Tecnicas_SketchUp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14524/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOFTWARE SKETCHUP </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 95 / 2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de suporte de banners</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suporte para banners </t>
+  </si>
+  <si>
+    <t xml:space="preserve">B2B Distribuidora EIRELE </t>
+  </si>
+  <si>
+    <t>9.246,00</t>
+  </si>
+  <si>
+    <t>26-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2107.0094141/2025-74 Recebimento das propostas: até às 10 horas do dia 13/07/2026. Início da disputa de preços: às 10 horas do dia 13/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 24 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ homologacao_processo95_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14605/download;
+ Edital_pl_95_2026_Aquisicao__suporte_banner__ASSCOM..pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14545/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 89 / 2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de adequação do sistema de proteção contra descargas atmosféricas (SPDA) nas três torres da Procuradoria-Geral de Justiça em Belo Horizonte/MG, com o fornecimento de materiais e mão de obra, e com a emissão de laudo de vistoria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serviços de adequação do Sistema de Proteção contra Descargas Atmosféricas (SPDA) </t>
+  </si>
+  <si>
+    <t>26-06-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0042868/2025-77 Recebimento das propostas: até às 10 horas do dia 20/07/2026. Início da disputa de preços: às 10 horas do dia 20/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 26 de junho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 08-07-2026 COMUNICAÇÃO Prezados senhores, informamos que o edital será republicado devido à adequação no Item 9.2 do Termo de Referência. Por essa razão, a data da sessão do pregão 1091012 89/2026 será alterada. Informaremos nova data brevemente. Favor acompanharem as publicações. ----------------------------- 10-07-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0042868/2025-77 Recebimento das propostas: até as 10 horas do dia 31/07/2026. Início da disputa de preços: às 10 horas do dia 31/07/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 10 de julho de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG (Edital republicado para adequação no Item 9.2 do Termo de Referência. Houve alteração de datas).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ Apensos_ao_Edital_processo_89_2026_sistema_protecao_descargas_atmosfericas_laudo_vistoria_DIMAN.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14550/download;
+ edital_processo_89_2026_sistema_protecao_descargas_atmosfericas_laudo_vistoria_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14552/download;
+ edital_processo_89_2026_republicado_SPDA_descargas_atmosfericas_laudo_vistoria_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14591/download;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 73 / 2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de serviços de subscrição de licença Commvault Backup &amp; Recovery for Mail and Cloud Applications, Per User. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servix Informática Ltda. </t>
+  </si>
+  <si>
+    <t>2.400.000,00</t>
+  </si>
+  <si>
+    <t>23-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0095247/2025-76 Recebimento das propostas: até às 10 horas do dia 15/06/2026. Início da disputa de preços: às 10 horas do dia 15/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 22 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 27-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. Licitantes, informamos que o edital foi republicado, diante da necessidade de revalidação de orçamentos. Não houve alteração dos termos do edital e não haverá modificação na data da sessão inicial de lances.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ homologacao_processo73_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14525/download;
  edital_processo_73_2026_Licenca_Commvault_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14508/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 65 / 2026</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇO para a aquisição de Canaletas Metálicas Dutotec e seus acessórios.</t>
   </si>
   <si>
-    <t xml:space="preserve">PREGÃO ELETRÔNICO P/ REGISTRO DE PREÇOS  Nº </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CANALETA STANDART D25 COM DIVISÃO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homologado Preço registrado </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAMA LUZ COMERCIO DE MATERIAIS ELETRICOS LTDA -EPP </t>
+  </si>
+  <si>
+    <t>71.760,00</t>
   </si>
   <si>
     <t xml:space="preserve">08-05-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0102660/2025-64 Recebimento das propostas: até às 10 horas do dia 26/05/2026. Início da disputa de preços: às 10 horas do dia 26/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 08 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 12-05-2026 RETIFICAÇÃO - AVISO DE LICITAÇÃO Srs. licitantes, informamos que o tópico 13.1.1 do Anexo V (Termo de Referência) do Edital foi retificado, tendo passado a constar nele a seguinte redação: o prazo de entrega do objeto deverá ser de, no máximo, 30 (trinta) dias corridos, contados do recebimento da Autorização de Fornecimento. A retificação pode ser consultada no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Não haverá modificação na data da sessão inicial de lances. </t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_65_2026_rp_canaletas_dutotec_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14454/download;
  Lista_referencia_produtos_Dutotec.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14456/download;
  edital_processo_65_2026_retificacao_rp_canaletas_dutotec_DIMAN.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/14464/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">CANALETA STANDART D45 - COM DIVISÃO </t>
   </si>
   <si>
+    <t>95.000,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">CANALETA STANDART D25 - DUTO SIMPLES </t>
   </si>
   <si>
+    <t>25.700,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">TAMPA STANDART PLANA LISA </t>
   </si>
   <si>
+    <t>108.600,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">TAMPA TERMINAL PARA CANALETA D25 </t>
   </si>
   <si>
+    <t>1.910,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">TAMPA TERMINAL PARA CANALETA D45 </t>
   </si>
   <si>
+    <t>1.620,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D25 - ADAPTADOR 3X1 </t>
   </si>
   <si>
+    <t>9.900,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D45 - ADAPTADOR 2X1 </t>
   </si>
   <si>
+    <t>7.600,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D25 - LUVA DE ARREMATE </t>
   </si>
   <si>
+    <t xml:space="preserve">SUPREMA HIDROELÉTRICA LTDA - ME </t>
+  </si>
+  <si>
+    <t>8.080,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETA D45 - LUVA DE ARREMATE </t>
   </si>
   <si>
+    <t>9.350,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS D25 - CAIXA DE DERIVAÇÃO </t>
   </si>
   <si>
+    <t>18.020,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS PIAL PLUS </t>
   </si>
   <si>
+    <t>35.000,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS RJ-45 </t>
   </si>
   <si>
+    <t>9.400,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">ACESSÓRIOS PARA CANALETAS - PORTA EQUIPAMENTOS PIAL PLUS + </t>
   </si>
   <si>
+    <t>14.000,00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 61 / 2026</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de renovação do licenciamento e suporte de equipamentos da solução de hiperconvergência Nutanix e renovação do suporte aos switchs CISCO.</t>
   </si>
   <si>
     <t xml:space="preserve">Serviços de renovação do licenciamento e suporte de equipamentos Nutanix </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add Value Participacoes Comercio e Serviços de Informatica Ltda. </t>
+  </si>
+  <si>
+    <t>15.918.192,00</t>
   </si>
   <si>
     <t>23-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0002786/2026-31 Recebimento das propostas: até as 10 horas do dia 10/06/2026. Início da disputa de preços: às 10 horas do dia 10/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 25 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_61_2026_licenciamento_suporte_nutanix_renovacao_suporte_switchs_cisco_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14509/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Renovação do suporte aos switchs CISCO </t>
   </si>
   <si>
+    <t>209.754,00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 60 / 2026</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>Prestação de serviços de gerenciamento integrado dos serviços de lavagem e higienização veicular por meio da disponibilização de sistema informatizado, com utilização de cartão magnético ou meio equivalente em rede de estabelecimentos credenciados para a frota veicular do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t xml:space="preserve">GERENCIAMENTO DA LIMPEZA DA FROTA DE VEICULOS, ATRAVES DO FORNECIMENTO DE CARTAO MAGNETICO </t>
   </si>
   <si>
-    <t>15-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3905.0006986/2026-32 Recebimento das propostas: até às 10 horas do dia 02/06/2026. Início da disputa de preços: às 10 horas do dia 02/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8129 / 8334 / 9464 / 0263 / 0237, ou pelo e-mail licitacao@mpmg.mp.br. Belo Horizonte, 14/05/2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 20-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. licitantes, informamos que o tópico 22 do Anexo IV (Termo de Referência) do Edital foi retificado, tendo passado a constar nele a seguinte redação: 22.1. A estimativa da despesa será oportunamente informada nos autos do processo pela DGCL, conforme Mapa de Preços a ser elaborado. A retificação pode ser consultada no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Não haverá modificação na data da sessão inicial de lances. ----------------------------- 26-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DGET) ao pedido de esclarecimento nº 1, apresentado pela empresa VÓLUS INSTITUIÇÃO DE PAGAMENTO LTDA.</t>
+    <t xml:space="preserve">LINK CARD ADMINISTRADORA DE BENEFÍCIOS LTDA. </t>
+  </si>
+  <si>
+    <t>786.239,50</t>
+  </si>
+  <si>
+    <t>15-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.3905.0006986/2026-32 Recebimento das propostas: até às 10 horas do dia 02/06/2026. Início da disputa de preços: às 10 horas do dia 02/06/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18 h, pelos telefones: (31) 3330-8129 / 8334 / 9464 / 0263 / 0237, ou pelo e-mail licitacao@mpmg.mp.br. Belo Horizonte, 14/05/2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG ----------------------------- 20-05-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO Srs. licitantes, informamos que o tópico 22 do Anexo IV (Termo de Referência) do Edital foi retificado, tendo passado a constar nele a seguinte redação: 22.1. A estimativa da despesa será oportunamente informada nos autos do processo pela DGCL, conforme Mapa de Preços a ser elaborado. A retificação pode ser consultada no site www.mpmg.mp.br (Serviços - Consultas - Licitações e Contratos - Portal Transparência MPMG). Não haverá modificação na data da sessão inicial de lances. ----------------------------- 26-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações e da Unidade Gestora de Contratação (DGET) ao pedido de esclarecimento nº 1, apresentado pela empresa VÓLUS INSTITUIÇÃO DE PAGAMENTO LTDA. ----------------------------- 02-06-2026 COMUNICAÇÃO Prezados Srs. Licitantes, informo que a data da sessão inicial foi alterada para 03/06/2026, às 10:00h, para o fim de conferência, junto ao setor técnico, do valor estimado para a contratação. ----------------------------- 02-06-2026 COMUNICAÇÃO Prezados Srs. Licitantes, informo que a somatória do valor fixo de R$828.754,58, aludido na tabela 1 do Anexo II (Modelo de proposta), com o eventual valor do percentual de desconto nos serviços (item 4) e com o valor do percentual da taxa de administração dos serviços de gerenciamento (item 5) deve perfazer, NO MÁXIMO, R$850.854,70, que corresponde ao valor total estimado da contratação. ----------------------------- 03-06-2026 COMUNICAÇÃO Prezados Srs. Licitantes, informamos que a data do pregão foi alterada para 22/06/2026, às 10:00h, devido à necessidade de adequação do critério de julgamento no sistema SIAD, para fins de compatibilização com o instrumento convocatório. Em virtude da aludida alteração, os licitantes deverão proceder a um novo cadastro das propostas, sem a necessidade de preenchimento do campo específico para a taxa de administração dentro do sistema SIAD. Vale destacar que não houve alteração do instrumento convocatório. ----------------------------- 18-06-2026 COMUNICAÇÃO Prezados Srs. Licitantes, informamos que o horário de início do pregão foi alterado para as 14:00h do dia 22/06/2026, por motivo de organização interna do setor.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  processo_60_2026_pedido_esclarec_1.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14510/download;
  processo_60_2026_resposta_pedido_esclarec_1.PNG : https://transparencia.mpmg.mp.br/licitacao/arquivo/14511/download;
+ processo_60_2026_aviso_adiamento.pdf.PNG : https://transparencia.mpmg.mp.br/licitacao/arquivo/14514/download;
+ processo_60_2026_comunicado.pdf.PNG : https://transparencia.mpmg.mp.br/licitacao/arquivo/14515/download;
+ processo_60_2026_aviso_novo_horario.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14528/download;
+ processo_60_2026_novo_aviso_adiamento_dia03-06-26.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14516/download;
  edital_processo_60_2026_Lavagem_veicular_retificado_item_22_TR_DGET.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14493/download;
  edital_processo_60_2026_servicos_de_gerenciamento_integrado_dos_servicos_de_lavagem_e_higienizacao_veicular_DGET.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14476/download;
+ homologacao_processo60_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14544/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 52 / 2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>Canaletas de PVC Dutoplast, acessórios e módulos Tramontina.</t>
   </si>
   <si>
     <t xml:space="preserve">CANALETA - MATERIA-PRIMA: PVC; DIMENSAO: 50 X 20 X 2000 MM </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Homologado Preço registrado </t>
   </si>
   <si>
     <t xml:space="preserve">Gama Luz Comércio de Materiais Elétricos Ltda. - EPP </t>
   </si>
   <si>
     <t>56.280,00</t>
   </si>
   <si>
     <t>05-05-2026 AVISO DE LICITAÇÃO Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0101608/2025-47 Recebimento das propostas: até as 10 horas do dia 18/05/2026. Início da disputa de preços: às 10 horas do dia 18/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 04 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  homologacao_planejamento52_2026_rp.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14512/download;
  edital_processo_52_2026_rp_canaletas_Dutoplast_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14453/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO INTERNO; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO/50 X 20 MM; MATERIA-PRIMA: PVC </t>
   </si>
   <si>
     <t>2.088,00</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: TAMPA DE EXTREMIDADE;; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO, 50MM X 20MM; MATERIA-PRIMA: PLASTICO ABS TERMOPLASTICO </t>
@@ -290,53 +726,50 @@
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: DERIVACAO; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: ENCAIXE DE PRESSAO/50 X 20MM; MATERIA-PRIMA: PVC; COMPLEMENTAÇÃO: Acessórios para canaleta tipo mata junta derivação, sistema x, 50 x 20 mm, em PVC </t>
   </si>
   <si>
     <t>2.200,00</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: LUVA; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 50 X 20MM; MATERIA-PRIMA: PVC </t>
   </si>
   <si>
     <t>420,00</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO; TIPO DE CANALETA: CANALETA SISTEMA X 50X20MM; INFORMACOES TECNICAS: EXTERNO; MATERIA-PRIMA: PVC </t>
   </si>
   <si>
     <t xml:space="preserve">Suprema Hidroelétrica Ltda - EPP </t>
   </si>
   <si>
     <t>1.175,00</t>
   </si>
   <si>
     <t xml:space="preserve">TOMADA SISTEMA X - TIPO CONECTOR: UNIVERSAL; MATERIA-PRIMA: PVC; FORMATO: QUADRADO; PINOS/POLOS: 2 PINOS + T ( DUPLA ); TENSAO: 127V; CORRENTE: 10A </t>
   </si>
   <si>
-    <t xml:space="preserve">B2B Distribuidora EIRELE </t>
-[...1 lines deleted...]
-  <si>
     <t>28.800,00</t>
   </si>
   <si>
     <t xml:space="preserve">TOMADA SISTEMA X - TIPO CONECTOR: EMBUTIR; MATERIA-PRIMA: PVC; FORMATO: QUADRADO (70X70MM); PINOS/POLOS: 3 PINOS 2P+T; TENSAO: 250 V; CORRENTE: 20 A </t>
   </si>
   <si>
     <t>9.780,00</t>
   </si>
   <si>
     <t xml:space="preserve">INTERRUPTOR SISTEMA X - NUMERO SECOES: 02 SECOES; TIPO: EXTERNO VERTICAL; MATERIA-PRIMA: PVC; TENSAO: 250 VOLTS CA / 60HZ; AMPERAGEM: 10 AMPERES </t>
   </si>
   <si>
     <t>5.495,00</t>
   </si>
   <si>
     <t xml:space="preserve">CAIXA DE CONEXAO ELETRICA - MATERIA PRIMA: PVC; NUMERO DE TOMADAS: 02 TOMADAS; TIPO DISJUNTOR:NAO </t>
   </si>
   <si>
     <t>8.475,00</t>
   </si>
   <si>
     <t xml:space="preserve">ESPELHO PARA INSTALACAO ELETRICA/LOGICA - TIPO: REDE LOGICA, COMPATIVEL TRAMONTINA LIZ; MATERIA-PRIMA: POLICARBONATO; TOMADAS/FORMATO: RJ45; MEDIDAS: PADRAO RJ45; COR: BRANCA </t>
   </si>
   <si>
     <t>890,00</t>
@@ -357,140 +790,165 @@
     <t xml:space="preserve">CANALETA - MATERIA-PRIMA: PVC; DIMENSAO: 20MM(LARG) X 10MM(ALT) X 2200MM(COMP) </t>
   </si>
   <si>
     <t>4.600,00</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: COTOVELO 90 GRAUS; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 20 X 10MM; MATERIA-PRIMA: PVC </t>
   </si>
   <si>
     <t>149,00</t>
   </si>
   <si>
     <t xml:space="preserve">ACESSORIOS PARA CANALETA - DESCRICAO: DERIVACAO T; TIPO DE CANALETA: SISTEMA X; INFORMACOES TECNICAS: 20MMX10MM; MATERIA-PRIMA: PVC </t>
   </si>
   <si>
     <t>115,00</t>
   </si>
   <si>
     <t xml:space="preserve"> 43 / 2026</t>
   </si>
   <si>
     <t>Prestação de serviços de armazenamento de dados em nuvem e de gerenciamento e operação de recursos em nuvem.</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE ARMAZENAMENTO DE DADOS EM NUVEM E DE GERENCIAMENTO E OPERAÇÃO DE RECURSOS EM NUVEM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXTREME DIGITAL CONSULTORIA E REPRESENTAÇÕES LTDA </t>
+  </si>
+  <si>
+    <t>1.847.868,00</t>
   </si>
   <si>
     <t>05-05-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.1216.0023609/2025-16 Recebimento das propostas: até as 10 horas do dia 21/05/2026. Início da disputa de preços: às 10 horas do dia 21/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 05 de maio de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 12-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0001, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 13-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Comissão de Assessoria Contábil e Financeira à Licitação (CACFL) ao Pedido de Esclarecimento n. 0003, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 14-05-2026 INTERPOSIÇÃO DE IMPUGNAÇÃO, RESULTADO E INFORMAÇÃO Unidade 1091012 - PROCESSO SEI: Nº 19.16.1216.0023609/2025-16 - Impugnante: DIMENOC SOLUÇÕES DE INFORMÁTICA LTDA - HOSTDIME - CNPJ 09.452.853/0001-39 (solicitação via e-mail): Conhecemos a peça impugnativa e, no mérito, negamos-lhe procedência. A íntegra da decisão encontra-se publicada nesta página. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9h às 18h ou pelos telefones: (31) 3330-8190 / 8233 / 9464. Belo Horizonte, 14 de maio de 2026. Vinicius Queiroz Reis - Pregoeiro. ----------------------------- 14-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0002, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 14-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0004, apresentado pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0006, apresentado pela empresa VS DATA COMERCIO &amp; DISTRIBUICAO LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Comissão de Assessoria Contábil e Financeira à Licitação (CACFL) ao Pedido de Esclarecimento n. 0005, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 18-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0008, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento apresentado, via e-mail, pela MOUSSONI CONSULTORIA &amp; ASSESSORIA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) ao Pedido de Esclarecimento n. 0007, apresentado pela empresa DATACENTRICS INTEGRADOR MULTINUVEM LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0009 e 0013, apresentados pela empresa EXTREME DIGITAL CONSULTORIA E REPRESENTACOES LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0010 e 0012, apresentados pela empresa TELMEX DO BRASIL S/A. ----------------------------- 20-05-2026 ESCLARECIMENTOS Seguem, em arquivo abaixo anexado, respostas da Diretoria de Gestão de Compras e Licitações (DGCL) e da Diretoria de Infraestrutura e Conectividade (DINF) aos Pedidos de Esclarecimento n. 0011 e 0014, apresentados pela empresa VS DATA COMERCIO &amp; DISTRIBUICAO LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0015, apresentado pela empresa VIRTOS INFORMATICA LTDA. ----------------------------- 20-05-2026 ESCLARECIMENTOS Segue, em arquivo abaixo anexado, resposta da Diretoria de Gestão de Compras e Licitações (DGCL) ao Pedido de Esclarecimento n. 0016, apresentado pela empresa GWCLOUD TECNOLOGIA E SERVICOS S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
+ resposta_ pedido_de_esclarec_n.15_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14503/download;
+ resposta_ pedido_de_esclarec_n.16_empresa_GWCLOUD_TECNOLOGIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14504/download;
+ homologacao_processo43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14513/download;
  resposta_pedido_de_esclarec_email_MOUSSONI_CONSULTORIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14494/download;
  pedido_de_esclarec_e-mail_empresa_MOUSSONI_CONSULTORIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14492/download;
  pedido_de_esclarec_n.15_empresa_VIRTOS INFORMATICA LTDA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14495/download;
  pedido_de_esclarec_n.10_e_12_empresa_TELMEX_DO_BRASIL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14490/download;
  pedido_de_esclarec_n.14_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14491/download;
  pedido_de_esclarec_n.16_empresa_GWCLOUD_TECNOLOGIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14496/download;
  resposta_ pedido_de_esclarec_n.07_empresa_DATACENTRICS_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14498/download;
  respostas_ pedidos_de_esclarec_n.09_e_13_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14499/download;
  respostas_ pedidos_de_esclarec_n.10_e_12_empresa_TELMEX_DO_BRASIL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14500/download;
  resposta_ pedido_de_esclarec_n.11_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14501/download;
  resposta_ pedido_de_esclarec_n.14_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14502/download;
- resposta_ pedido_de_esclarec_n.15_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14503/download;
- resposta_ pedido_de_esclarec_n.16_empresa_GWCLOUD_TECNOLOGIA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14504/download;
  pedido_de_esclarec_n.06_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14480/download;
- pedido_de_esclarec_n.05_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14481/download;
- resposta_ pedido_de_esclarec_n.06_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14483/download;
  decisao_impugnacao_DIMENOC_HOSTDIME_nuvem_pl43-2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14471/download;
  resposta_ pedido_de_esclarec_n.02_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14472/download;
  resposta_ pedido_de_esclarec_n.04_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14473/download;
  resposta_ pedido_de_esclarec_n.01_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14475/download;
+ pedido_de_esclarec_n.05_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14481/download;
+ resposta_ pedido_de_esclarec_n.06_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14483/download;
  resposta_ pedido_de_esclarec_n.05_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14484/download;
  pedido_de_esclarec_n.08_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14485/download;
  pedido_de_esclarec_n.09_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14486/download;
  resposta_ pedido_de_esclarec_n.08_empresa_ VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14487/download;
  pedido_de_esclarec_n.09_e_13_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14488/download;
  pedido_de_esclarec_n.11_empresa_VS_DATA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14489/download;
  edital_processo_43_2026_nuvem_DINF.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14452/download;
  pedido_de_esclarec_n.01_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14458/download;
  pedido_de_esclarec_n.02_empresa_VIRTOS_INFORMATICA_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14459/download;
  impugnacao_email_11_05_26_empresa_DIMENOC_HOSTDIME_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14460/download;
  pedido_de_esclarec_n.03_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14466/download;
  pedido_de_esclarec_n.04_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14468/download;
  resposta_ pedido_de_esclarec_n.03_empresa_EXTREME_DIGITAL_pe_pl43_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14469/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 20 / 2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviço de fornecimento e instalação de planos de corte em MDF/laminados, incluindo acabamento e ferragens.</t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 1 - PAINÉIS E PORTAS DIVISÓRIAS </t>
   </si>
   <si>
-    <t xml:space="preserve">- </t>
+    <t xml:space="preserve">Estilo Design Ltda </t>
+  </si>
+  <si>
+    <t>690.010,00</t>
   </si>
   <si>
     <t>12-03-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0071016/2025-76 Recebimento das propostas: até as 10 horas do dia 26/03/2026. Início da disputa de preços: às 10 horas do dia 26/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 11 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_20_2026_MDF_laminados_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download;
+ SEI_10038257_Despacho_Diligencia_Estilo_Design.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14518/download;
+ Parecer_Tecnico_Marcenaria___Estilo_Design.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14517/download;
  SEI_9964439_Despacho_HabilitacaoTecnica_Lotes1e4.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14463/download;
+ homologacao_processo20_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14593/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">LOTE 2 - MESA AUXILIAR </t>
   </si>
   <si>
+    <t xml:space="preserve">Tech Master Soluções Integradas Ltda </t>
+  </si>
+  <si>
+    <t>26.985,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOTE 3 - MÓVEL EXPOSITOR </t>
   </si>
   <si>
+    <t xml:space="preserve">BERNARDO DINIZ DE PAULA 11803948604 </t>
+  </si>
+  <si>
+    <t>46.959,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOTE 4 - FITA LED </t>
   </si>
   <si>
+    <t>68.935,00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 17 / 2026</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Prestação de serviços continuados de manutenção preventiva e corretiva de sistemas centrais de refrigeração e renovação de ar, com fornecimento de mão de obra, materiais e inclusão total de peças, em edificações ocupadas pelo Ministério Público na Região Norte.</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE MANUTENÇÃO EM SISTEMA CENTRAL DE CONDICIONAMENTO DE AR ? REGIÃO NORTE </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Homologado Adjudicado </t>
   </si>
   <si>
     <t xml:space="preserve">Acomar Reforma e Refrigeração Ltda. - EPP </t>
   </si>
   <si>
     <t>37.200,00</t>
   </si>
   <si>
     <t>01-04-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0102002/2025-79 Recebimento das propostas: até às 10 horas do dia 27/04/2026. Início da disputa de preços: às 10 horas do dia 27/04/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 31 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  edital_processo_017_2026_Manuten??oPreventivaECorretivaDeSistemasCentraisDeRefrigera??oERenova??oDeAr_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14441/download;
  Apenso_I_Quant_descricao_loc.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14443/download;
  Apenso_II_Rotinas.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14444/download;
  Apenso_III_Modelo_de_composicao_de_BDI.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14445/download;
  Apenso_IV_Modelo_composicao_de_custos.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14448/download;
  Apenso_V_Modelo_Planilha_Orcamentaria.xls : https://transparencia.mpmg.mp.br/licitacao/arquivo/14449/download;
  homologacao_processo17_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14457/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 13 / 2026</t>
   </si>
@@ -582,53 +1040,50 @@
   <si>
     <t>62.799,99</t>
   </si>
   <si>
     <t>20-02-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0089009/2025-13 Recebimento das propostas: até às 10 horas do dia 06/03/2026. Início da disputa de preços: às 10 horas do dia 06/03/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 19 de fevereiro de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 14-03-2026 HOMOLOGAÇÃO - Número do processo: 006 / Ano: 2026 Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.6531.0089009/2025-13 Objeto: Aquisição de equipamento de videoconferência e seus acessórios, incluindo instalação, configuração, suporte técnico e demais atividades correlatas, sob a forma de entrega integral, conforme especificações, exigências e quantidades estabelecidas neste Edital. Modalidade: Pregão eletrônico Homologo o resultado do julgamento deste processo, no qual foi(ram) vencedor(es) e adjudicatário(s) o(s) licitante(s): Lote 1 (único): L&amp;S TECNOLOGIA E EQUIPAMENTOS LTDA; CNPJ nº 62.300.625/0001-26; Valor (total) adjudicado: R$62.799,99. Belo Horizonte, 13 de março de 2026. IRAÍDES DE OLIVEIRA MARQUES Procuradora-Geral de Justiça Adjunta Administrativa</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  homologacao_processo-006_pe_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14424/download;
  ata_homologacao_processo-006_2026.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14432/download;
  edital_processo_006_2026_EquipamentoDeVideoconferencia_DSSA.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 5 / 2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para elaboração de projetos de sistema de climatização (ar-condicionado, ventilação mecânica e automação integrada) das três Torres que compõem o Edifício-Sede da Procuradoria-Geral de Justiça do Ministério Público do Estado de Minas Gerais, bem como para subsídio à fiscalização da execução de obra.</t>
   </si>
   <si>
     <t xml:space="preserve">TÉCNICA E PREÇO </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">CONCORRÊNCIA  Nº </t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAÇÃO DE PROJETO E SUBSÍDIO À FISCALIZAÇÃO DE EXECUÇÃO DE OBRA </t>
   </si>
   <si>
     <t>31-03-2026 AVISO DE LICITAÇÃO Unidade: 1091012 Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0070206/2025-24 Recebimento das propostas técnica e preço: até às 10 horas do dia 28/05/2026. Início da sessão de disputa: às 10 horas do dia 28/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br e na Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 8 às 18 h. Demais informações: (31) 3330-8190 / 8233 / 8334. Belo Horizonte, 30 de março de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Compras e Licitações/PGJ-MG ----------------------------- 30-04-2026 REPUBLICAÇÃO - AVISO DE LICITAÇÃO (*) Unidade: 1091012 - Processo no Sistema Eletrônico de Informações (SEI): 19.16.2481.0070206/2025-24 - Recebimento das propostas técnica e preço: até as 10 horas do dia 28/05/2026. Início da sessão pública: às 10 horas do dia 28/05/2026. Disposições Gerais: O edital e seus anexos estão disponíveis para consulta e download no site www.mpmg.mp.br. Demais informações: Av. Álvares Cabral, 1740, 6º andar, BH/MG, de 2ª a 6ª feira, das 9 às 18h, pelos telefones: (31) 3330-8190 / 8233 / 9464, ou pelo e-mail dgcl@mpmg.mp.br. Belo Horizonte, 24 de abril de 2026. Catarina Natalino Calixto Coordenadora da Diretoria de Gestão de Compras e Licitações /PGJ-MG (*)O edital foi republicado exclusivamente para divulgação da composição dos membros da Comissão. Não houve alteração de datas. ----------------------------- 22-05-2026 ESCLARECIMENTOS Prezados Senhores, esclarecemos que, embora o licitante informe na proposta o valor unitário de cada item ao preencher o modelo constante do Anexo II do Edital, deverá cadastrar, no Portal de Compras, o VALOR TOTAL de cada item. Dessa forma, no Portal de Compras, a soma dos valores totais dos itens comporá o valor total do lote para fins de disputa.</t>
   </si>
   <si>
     <t xml:space="preserve">
  Compras MG - SIAD : http://www.compras.mg.gov.br/;
  ANEXO_VI_Caderno_de_Documentacao_Tecnica.zip : https://transparencia.mpmg.mp.br/licitacao/arquivo/14440/download;
  edital_05_2026_concorrencia_projeto_sistema_climatizacao_DIMAN.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14439/download;
  edital_05_2026_concorrencia_projeto_sistema_climatizacao_DIMAN_REP.docx : https://transparencia.mpmg.mp.br/licitacao/arquivo/14450/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 401 / 2025</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇO para aquisição de Bebedouros refrigerados de Coluna, Bebedouros para pessoas com deficiência, Apoio para os pés, Fones de ouvido Headset e Cadeira Fixa para Escritório destinados a suprir as necessidades das unidades da Capital e do interior do Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
@@ -1038,51 +1493,51 @@
  homologacao_planejamento228_2025.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14234/download;
  Edital_processo_pl_228_2025_RP_xicaras_DMAT.rtf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download;
   : https://transparencia.mpmg.mp.br/licitacao/arquivo/14233/download;
  resposta_ ped_de_esclarec_n1 _pe_pl_228_2025_scpl.pdf : https://transparencia.mpmg.mp.br/licitacao/arquivo/14328/download;
 </t>
   </si>
   <si>
     <t xml:space="preserve">XÍCARAS PERSONALIZADAS </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>* Data de publicação do último aviso licitatório no Diário Oficial Eletrônico do Ministério Público de Minas Gerais.</t>
   </si>
   <si>
     <t>** Situação e resultado variam conforme o lote.</t>
   </si>
   <si>
     <t>*** Consulta de planilha (XLSX) apresenta nome e url (endereço web) dos arquivos sob a forma de texto. Para acessar determinado arquivo, favor copiar e colar o respectivo url no navegador. Para visualizar todos os hiperlinks de arquivos, favor consultar pesquisa HTML.</t>
   </si>
   <si>
     <t>Fonte: Sistema de Controle de Processos Licitatórios - MPMG</t>
   </si>
   <si>
-    <t>Data da última atualização: 27/05/2026</t>
+    <t>Data da última atualização: 27/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1460,59 +1915,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14508/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14464/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14509/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14476/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14453/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14452/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14441/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14437/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14376/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14450/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14291/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14381/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14366/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14292/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14235/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14353/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14307/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14296/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14315/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14602/download" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14542/download" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14598/download" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14530/download" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14519/download" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14540/download" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14538/download" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14556/download" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14536/download" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14520/download" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14545/download" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14591/download" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14508/download" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14464/download" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14509/download" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14476/download" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14453/download" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14452/download" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14423/download" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14441/download" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14437/download" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14376/download" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14380/download" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14450/download" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14291/download" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14381/download" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14366/download" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14292/download" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14235/download" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14353/download" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14307/download" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14296/download" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14315/download" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.mpmg.mp.br/licitacao/arquivo/14135/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z87"/>
+  <dimension ref="A1:Z113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="100" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="60" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="40" customWidth="true" style="0"/>
     <col min="12" max="12" width="150" customWidth="true" style="0"/>
     <col min="13" max="13" width="150" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -1660,51 +2115,51 @@
       <c r="I8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="133.28571428571">
+    <row r="9" spans="1:26" customHeight="1" ht="92.285714285714">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="5">
         <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="5" t="s">
@@ -1714,625 +2169,625 @@
         <v>25</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="171.28571428571">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:26" customHeight="1" ht="30">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="5">
+        <v>2</v>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L10" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="37">
+    <row r="11" spans="1:26" customHeight="1" ht="30">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="37">
+    <row r="12" spans="1:26" customHeight="1" ht="30">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E13" s="7"/>
+    <row r="13" spans="1:26" customHeight="1" ht="326.71428571429">
+      <c r="A13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="F13" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L13" s="5"/>
-      <c r="M13" s="5"/>
+      <c r="L13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>38</v>
+      </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="33">
+    <row r="14" spans="1:26" customHeight="1" ht="30">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="33">
+    <row r="15" spans="1:26" customHeight="1" ht="30">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="46">
+    <row r="16" spans="1:26" customHeight="1" ht="30">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="46">
+    <row r="17" spans="1:26" customHeight="1" ht="30">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="49">
+    <row r="18" spans="1:26" customHeight="1" ht="30">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="49">
+    <row r="19" spans="1:26" customHeight="1" ht="30">
       <c r="A19" s="7"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="54">
+    <row r="20" spans="1:26" customHeight="1" ht="30">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="58">
+    <row r="21" spans="1:26" customHeight="1" ht="30">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="54">
+    <row r="22" spans="1:26" customHeight="1" ht="32">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="60">
+    <row r="23" spans="1:26" customHeight="1" ht="34">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="89.857142857143">
+    <row r="24" spans="1:26" customHeight="1" ht="138.85714285714">
       <c r="A24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="5">
         <v>1</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="5" t="s">
@@ -2342,2772 +2797,4076 @@
         <v>25</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>54</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="41">
-[...4 lines deleted...]
-      <c r="E25" s="7"/>
+    <row r="25" spans="1:26" customHeight="1" ht="267.28571428571">
+      <c r="A25" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>59</v>
+      </c>
       <c r="F25" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L25" s="5"/>
-      <c r="M25" s="5"/>
+      <c r="L25" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>63</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="224.14285714286">
+    <row r="26" spans="1:26" customHeight="1" ht="594.71428571429">
       <c r="A26" s="8" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F26" s="5">
         <v>1</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="5" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="87.428571428571">
+    <row r="27" spans="1:26" customHeight="1" ht="174.85714285714">
       <c r="A27" s="8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F27" s="5">
         <v>1</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="157">
-[...4 lines deleted...]
-      <c r="E28" s="7"/>
+    <row r="28" spans="1:26" customHeight="1" ht="123.42857142857">
+      <c r="A28" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F28" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L28" s="5"/>
-      <c r="M28" s="5"/>
+      <c r="L28" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>85</v>
+      </c>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="187">
-[...4 lines deleted...]
-      <c r="E29" s="7"/>
+    <row r="29" spans="1:26" customHeight="1" ht="89.857142857143">
+      <c r="A29" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F29" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L29" s="5"/>
-      <c r="M29" s="5"/>
+      <c r="L29" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="156">
-[...4 lines deleted...]
-      <c r="E30" s="7"/>
+    <row r="30" spans="1:26" customHeight="1" ht="202.71428571429">
+      <c r="A30" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F30" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L30" s="5"/>
-      <c r="M30" s="5"/>
+      <c r="L30" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="36.142857142857">
-[...4 lines deleted...]
-      <c r="E31" s="7"/>
+    <row r="31" spans="1:26" customHeight="1" ht="165.42857142857">
+      <c r="A31" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F31" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L31" s="5"/>
-      <c r="M31" s="5"/>
+      <c r="L31" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>102</v>
+      </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="125">
+    <row r="32" spans="1:26" customHeight="1" ht="30">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="J32" s="6" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="144">
-[...4 lines deleted...]
-      <c r="E33" s="7"/>
+    <row r="33" spans="1:26" customHeight="1" ht="90.142857142857">
+      <c r="A33" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F33" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G33" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="H33" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="5" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="J33" s="6" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L33" s="5"/>
-      <c r="M33" s="5"/>
+      <c r="L33" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="148">
-[...4 lines deleted...]
-      <c r="E34" s="7"/>
+    <row r="34" spans="1:26" customHeight="1" ht="248.14285714286">
+      <c r="A34" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F34" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L34" s="5"/>
-      <c r="M34" s="5"/>
+      <c r="L34" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="149">
-[...4 lines deleted...]
-      <c r="E35" s="7"/>
+    <row r="35" spans="1:26" customHeight="1" ht="133.28571428571">
+      <c r="A35" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F35" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>88</v>
+        <v>123</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L35" s="5"/>
-      <c r="M35" s="5"/>
+      <c r="L35" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="145">
-[...4 lines deleted...]
-      <c r="E36" s="7"/>
+    <row r="36" spans="1:26" customHeight="1" ht="171.28571428571">
+      <c r="A36" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="F36" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J36" s="6" t="s">
-        <v>90</v>
+        <v>132</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L36" s="5"/>
-      <c r="M36" s="5"/>
+      <c r="L36" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="98">
+    <row r="37" spans="1:26" customHeight="1" ht="51">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>92</v>
+        <v>136</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="175">
+    <row r="38" spans="1:26" customHeight="1" ht="51">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>93</v>
+        <v>137</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J38" s="6" t="s">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="83">
+    <row r="39" spans="1:26" customHeight="1" ht="51">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="J39" s="6" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="109">
+    <row r="40" spans="1:26" customHeight="1" ht="51">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>98</v>
+        <v>142</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="79">
+    <row r="41" spans="1:26" customHeight="1" ht="51">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="138">
+    <row r="42" spans="1:26" customHeight="1" ht="51">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>101</v>
+        <v>145</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="132">
+    <row r="43" spans="1:26" customHeight="1" ht="51">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="J43" s="6" t="s">
-        <v>104</v>
+        <v>148</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="789.85714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="44" spans="1:26" customHeight="1" ht="49">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
       <c r="F44" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>24</v>
+        <v>150</v>
       </c>
       <c r="J44" s="6" t="s">
-        <v>25</v>
+        <v>151</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L44" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="90.142857142857">
-[...14 lines deleted...]
-      </c>
+    <row r="45" spans="1:26" customHeight="1" ht="51">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
       <c r="F45" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>113</v>
+        <v>152</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="J45" s="6" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L45" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="30">
+    <row r="46" spans="1:26" customHeight="1" ht="54">
       <c r="A46" s="7"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="30">
+    <row r="47" spans="1:26" customHeight="1" ht="58">
       <c r="A47" s="7"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="30">
+    <row r="48" spans="1:26" customHeight="1" ht="54">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>25</v>
+        <v>159</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="125">
-[...14 lines deleted...]
-      </c>
+    <row r="49" spans="1:26" customHeight="1" ht="60">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
       <c r="F49" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="J49" s="6" t="s">
-        <v>126</v>
+        <v>161</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L49" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="90.285714285714">
+    <row r="50" spans="1:26" customHeight="1" ht="89.857142857143">
       <c r="A50" s="8" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="F50" s="5">
         <v>1</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="J50" s="6" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="5" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="539.85714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="51" spans="1:26" customHeight="1" ht="66">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
       <c r="F51" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="J51" s="6" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L51" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="214.42857142857">
+    <row r="52" spans="1:26" customHeight="1" ht="440.71428571429">
       <c r="A52" s="8" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="5">
         <v>1</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="5" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="279.42857142857">
+    <row r="53" spans="1:26" customHeight="1" ht="87.428571428571">
       <c r="A53" s="8" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="F53" s="5">
         <v>1</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="J53" s="6" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="5" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="565.71428571429">
-[...14 lines deleted...]
-      </c>
+    <row r="54" spans="1:26" customHeight="1" ht="157">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
       <c r="F54" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="J54" s="6" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L54" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="59">
+    <row r="55" spans="1:26" customHeight="1" ht="187">
       <c r="A55" s="7"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="J55" s="6" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="45">
+    <row r="56" spans="1:26" customHeight="1" ht="156">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="J56" s="6" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="35">
+    <row r="57" spans="1:26" customHeight="1" ht="36.142857142857">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J57" s="6" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="30">
+    <row r="58" spans="1:26" customHeight="1" ht="125">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="J58" s="6" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="59">
+    <row r="59" spans="1:26" customHeight="1" ht="144">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="J59" s="6" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="30">
+    <row r="60" spans="1:26" customHeight="1" ht="148">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="45">
+    <row r="61" spans="1:26" customHeight="1" ht="149">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="J61" s="6" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="45">
+    <row r="62" spans="1:26" customHeight="1" ht="145">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="J62" s="6" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="88.285714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="63" spans="1:26" customHeight="1" ht="98">
+      <c r="A63" s="7"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
       <c r="F63" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="J63" s="6" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L63" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="323.57142857143">
-[...14 lines deleted...]
-      </c>
+    <row r="64" spans="1:26" customHeight="1" ht="175">
+      <c r="A64" s="7"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
       <c r="F64" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L64" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="40">
+    <row r="65" spans="1:26" customHeight="1" ht="83">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="267.85714285714">
-[...14 lines deleted...]
-      </c>
+    <row r="66" spans="1:26" customHeight="1" ht="109">
+      <c r="A66" s="7"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
       <c r="F66" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>206</v>
+        <v>130</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>25</v>
+        <v>214</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L66" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="30">
+    <row r="67" spans="1:26" customHeight="1" ht="79">
       <c r="A67" s="7"/>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="J67" s="6" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="30">
+    <row r="68" spans="1:26" customHeight="1" ht="138">
       <c r="A68" s="7"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="J68" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="30">
+    <row r="69" spans="1:26" customHeight="1" ht="132">
       <c r="A69" s="7"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="J69" s="6" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E70" s="7"/>
+    <row r="70" spans="1:26" customHeight="1" ht="789.85714285714">
+      <c r="A70" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="F70" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>114</v>
+        <v>224</v>
       </c>
       <c r="J70" s="6" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L70" s="5"/>
-      <c r="M70" s="5"/>
+      <c r="L70" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>227</v>
+      </c>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="638">
+    <row r="71" spans="1:26" customHeight="1" ht="91.142857142857">
       <c r="A71" s="8" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F71" s="5">
         <v>1</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>221</v>
+        <v>81</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>114</v>
+        <v>232</v>
       </c>
       <c r="J71" s="6" t="s">
-        <v>25</v>
+        <v>233</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="5" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="31">
+    <row r="72" spans="1:26" customHeight="1" ht="39">
       <c r="A72" s="7"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="5">
         <v>2</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>221</v>
+        <v>81</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>114</v>
+        <v>237</v>
       </c>
       <c r="J72" s="6" t="s">
-        <v>25</v>
+        <v>238</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="5"/>
       <c r="M72" s="5"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72"/>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="47">
+    <row r="73" spans="1:26" customHeight="1" ht="36">
       <c r="A73" s="7"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="5">
         <v>3</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="J73" s="6" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="K73" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="33">
+    <row r="74" spans="1:26" customHeight="1" ht="36">
       <c r="A74" s="7"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="5">
         <v>4</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="J74" s="6" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="90.428571428571">
+    <row r="75" spans="1:26" customHeight="1" ht="125">
       <c r="A75" s="8" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="5">
         <v>1</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="J75" s="6" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75"/>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="628.42857142857">
+    <row r="76" spans="1:26" customHeight="1" ht="90.285714285714">
       <c r="A76" s="8" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>21</v>
+        <v>255</v>
       </c>
       <c r="F76" s="5">
         <v>1</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76"/>
       <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="703.71428571429">
+    <row r="77" spans="1:26" customHeight="1" ht="539.85714285714">
       <c r="A77" s="8" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>162</v>
+        <v>262</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="5">
         <v>1</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="J77" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="5" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="361.57142857143">
+    <row r="78" spans="1:26" customHeight="1" ht="214.42857142857">
       <c r="A78" s="8" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="5">
         <v>1</v>
       </c>
       <c r="G78" s="5" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>24</v>
+        <v>272</v>
       </c>
       <c r="J78" s="6" t="s">
-        <v>25</v>
+        <v>273</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="5" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="135.57142857143">
+    <row r="79" spans="1:26" customHeight="1" ht="279.42857142857">
       <c r="A79" s="8" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>262</v>
+        <v>59</v>
       </c>
       <c r="F79" s="5">
         <v>1</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>124</v>
+        <v>23</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>264</v>
+        <v>61</v>
       </c>
       <c r="J79" s="6" t="s">
-        <v>265</v>
+        <v>25</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="5" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="30">
-[...4 lines deleted...]
-      <c r="E80" s="7"/>
+    <row r="80" spans="1:26" customHeight="1" ht="565.71428571429">
+      <c r="A80" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="F80" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>114</v>
+        <v>287</v>
       </c>
       <c r="J80" s="6" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L80" s="5"/>
-      <c r="M80" s="5"/>
+      <c r="L80" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>290</v>
+      </c>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
-    <row r="81" spans="1:26">
-      <c r="A81" t="s">
+    <row r="81" spans="1:26" customHeight="1" ht="59">
+      <c r="A81" s="7"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="5">
+        <v>2</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="J81" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81"/>
+      <c r="O81"/>
+      <c r="P81"/>
+      <c r="Q81"/>
+      <c r="R81"/>
+      <c r="S81"/>
+      <c r="T81"/>
+      <c r="U81"/>
+      <c r="V81"/>
+      <c r="W81"/>
+      <c r="X81"/>
+      <c r="Y81"/>
+      <c r="Z81"/>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="45">
+      <c r="A82" s="7"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="5">
+        <v>3</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="J82" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82"/>
+      <c r="O82"/>
+      <c r="P82"/>
+      <c r="Q82"/>
+      <c r="R82"/>
+      <c r="S82"/>
+      <c r="T82"/>
+      <c r="U82"/>
+      <c r="V82"/>
+      <c r="W82"/>
+      <c r="X82"/>
+      <c r="Y82"/>
+      <c r="Z82"/>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="35">
+      <c r="A83" s="7"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="5">
+        <v>4</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="J83" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L83" s="5"/>
+      <c r="M83" s="5"/>
+      <c r="N83"/>
+      <c r="O83"/>
+      <c r="P83"/>
+      <c r="Q83"/>
+      <c r="R83"/>
+      <c r="S83"/>
+      <c r="T83"/>
+      <c r="U83"/>
+      <c r="V83"/>
+      <c r="W83"/>
+      <c r="X83"/>
+      <c r="Y83"/>
+      <c r="Z83"/>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="30">
+      <c r="A84" s="7"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="5">
+        <v>5</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="J84" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="N84"/>
+      <c r="O84"/>
+      <c r="P84"/>
+      <c r="Q84"/>
+      <c r="R84"/>
+      <c r="S84"/>
+      <c r="T84"/>
+      <c r="U84"/>
+      <c r="V84"/>
+      <c r="W84"/>
+      <c r="X84"/>
+      <c r="Y84"/>
+      <c r="Z84"/>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="59">
+      <c r="A85" s="7"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="5">
+        <v>6</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="J85" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
+      <c r="N85"/>
+      <c r="O85"/>
+      <c r="P85"/>
+      <c r="Q85"/>
+      <c r="R85"/>
+      <c r="S85"/>
+      <c r="T85"/>
+      <c r="U85"/>
+      <c r="V85"/>
+      <c r="W85"/>
+      <c r="X85"/>
+      <c r="Y85"/>
+      <c r="Z85"/>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="30">
+      <c r="A86" s="7"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="5">
+        <v>7</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J86" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L86" s="5"/>
+      <c r="M86" s="5"/>
+      <c r="N86"/>
+      <c r="O86"/>
+      <c r="P86"/>
+      <c r="Q86"/>
+      <c r="R86"/>
+      <c r="S86"/>
+      <c r="T86"/>
+      <c r="U86"/>
+      <c r="V86"/>
+      <c r="W86"/>
+      <c r="X86"/>
+      <c r="Y86"/>
+      <c r="Z86"/>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="45">
+      <c r="A87" s="7"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="5">
+        <v>8</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="J87" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L87" s="5"/>
+      <c r="M87" s="5"/>
+      <c r="N87"/>
+      <c r="O87"/>
+      <c r="P87"/>
+      <c r="Q87"/>
+      <c r="R87"/>
+      <c r="S87"/>
+      <c r="T87"/>
+      <c r="U87"/>
+      <c r="V87"/>
+      <c r="W87"/>
+      <c r="X87"/>
+      <c r="Y87"/>
+      <c r="Z87"/>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="45">
+      <c r="A88" s="7"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="5">
+        <v>9</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L88" s="5"/>
+      <c r="M88" s="5"/>
+      <c r="N88"/>
+      <c r="O88"/>
+      <c r="P88"/>
+      <c r="Q88"/>
+      <c r="R88"/>
+      <c r="S88"/>
+      <c r="T88"/>
+      <c r="U88"/>
+      <c r="V88"/>
+      <c r="W88"/>
+      <c r="X88"/>
+      <c r="Y88"/>
+      <c r="Z88"/>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="88.285714285714">
+      <c r="A89" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B89" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="M81">
-[...25 lines deleted...]
-        <v>274</v>
+      <c r="C89" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F89" s="5">
+        <v>1</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="J89" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N89"/>
+      <c r="O89"/>
+      <c r="P89"/>
+      <c r="Q89"/>
+      <c r="R89"/>
+      <c r="S89"/>
+      <c r="T89"/>
+      <c r="U89"/>
+      <c r="V89"/>
+      <c r="W89"/>
+      <c r="X89"/>
+      <c r="Y89"/>
+      <c r="Z89"/>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="323.57142857143">
+      <c r="A90" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F90" s="5">
+        <v>1</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="J90" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="N90"/>
+      <c r="O90"/>
+      <c r="P90"/>
+      <c r="Q90"/>
+      <c r="R90"/>
+      <c r="S90"/>
+      <c r="T90"/>
+      <c r="U90"/>
+      <c r="V90"/>
+      <c r="W90"/>
+      <c r="X90"/>
+      <c r="Y90"/>
+      <c r="Z90"/>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="40">
+      <c r="A91" s="7"/>
+      <c r="B91" s="7"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="5">
+        <v>2</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="J91" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L91" s="5"/>
+      <c r="M91" s="5"/>
+      <c r="N91"/>
+      <c r="O91"/>
+      <c r="P91"/>
+      <c r="Q91"/>
+      <c r="R91"/>
+      <c r="S91"/>
+      <c r="T91"/>
+      <c r="U91"/>
+      <c r="V91"/>
+      <c r="W91"/>
+      <c r="X91"/>
+      <c r="Y91"/>
+      <c r="Z91"/>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="267.85714285714">
+      <c r="A92" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J92" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="N92"/>
+      <c r="O92"/>
+      <c r="P92"/>
+      <c r="Q92"/>
+      <c r="R92"/>
+      <c r="S92"/>
+      <c r="T92"/>
+      <c r="U92"/>
+      <c r="V92"/>
+      <c r="W92"/>
+      <c r="X92"/>
+      <c r="Y92"/>
+      <c r="Z92"/>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="30">
+      <c r="A93" s="7"/>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="5">
+        <v>2</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J93" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L93" s="5"/>
+      <c r="M93" s="5"/>
+      <c r="N93"/>
+      <c r="O93"/>
+      <c r="P93"/>
+      <c r="Q93"/>
+      <c r="R93"/>
+      <c r="S93"/>
+      <c r="T93"/>
+      <c r="U93"/>
+      <c r="V93"/>
+      <c r="W93"/>
+      <c r="X93"/>
+      <c r="Y93"/>
+      <c r="Z93"/>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="30">
+      <c r="A94" s="7"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="5">
+        <v>3</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="J94" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L94" s="5"/>
+      <c r="M94" s="5"/>
+      <c r="N94"/>
+      <c r="O94"/>
+      <c r="P94"/>
+      <c r="Q94"/>
+      <c r="R94"/>
+      <c r="S94"/>
+      <c r="T94"/>
+      <c r="U94"/>
+      <c r="V94"/>
+      <c r="W94"/>
+      <c r="X94"/>
+      <c r="Y94"/>
+      <c r="Z94"/>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="30">
+      <c r="A95" s="7"/>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="5">
+        <v>4</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="J95" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L95" s="5"/>
+      <c r="M95" s="5"/>
+      <c r="N95"/>
+      <c r="O95"/>
+      <c r="P95"/>
+      <c r="Q95"/>
+      <c r="R95"/>
+      <c r="S95"/>
+      <c r="T95"/>
+      <c r="U95"/>
+      <c r="V95"/>
+      <c r="W95"/>
+      <c r="X95"/>
+      <c r="Y95"/>
+      <c r="Z95"/>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="30">
+      <c r="A96" s="7"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="5">
+        <v>5</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J96" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L96" s="5"/>
+      <c r="M96" s="5"/>
+      <c r="N96"/>
+      <c r="O96"/>
+      <c r="P96"/>
+      <c r="Q96"/>
+      <c r="R96"/>
+      <c r="S96"/>
+      <c r="T96"/>
+      <c r="U96"/>
+      <c r="V96"/>
+      <c r="W96"/>
+      <c r="X96"/>
+      <c r="Y96"/>
+      <c r="Z96"/>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="638">
+      <c r="A97" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F97" s="5">
+        <v>1</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J97" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L97" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="N97"/>
+      <c r="O97"/>
+      <c r="P97"/>
+      <c r="Q97"/>
+      <c r="R97"/>
+      <c r="S97"/>
+      <c r="T97"/>
+      <c r="U97"/>
+      <c r="V97"/>
+      <c r="W97"/>
+      <c r="X97"/>
+      <c r="Y97"/>
+      <c r="Z97"/>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="31">
+      <c r="A98" s="7"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="5">
+        <v>2</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J98" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L98" s="5"/>
+      <c r="M98" s="5"/>
+      <c r="N98"/>
+      <c r="O98"/>
+      <c r="P98"/>
+      <c r="Q98"/>
+      <c r="R98"/>
+      <c r="S98"/>
+      <c r="T98"/>
+      <c r="U98"/>
+      <c r="V98"/>
+      <c r="W98"/>
+      <c r="X98"/>
+      <c r="Y98"/>
+      <c r="Z98"/>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="47">
+      <c r="A99" s="7"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="5">
+        <v>3</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="J99" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L99" s="5"/>
+      <c r="M99" s="5"/>
+      <c r="N99"/>
+      <c r="O99"/>
+      <c r="P99"/>
+      <c r="Q99"/>
+      <c r="R99"/>
+      <c r="S99"/>
+      <c r="T99"/>
+      <c r="U99"/>
+      <c r="V99"/>
+      <c r="W99"/>
+      <c r="X99"/>
+      <c r="Y99"/>
+      <c r="Z99"/>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="33">
+      <c r="A100" s="7"/>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="5">
+        <v>4</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="J100" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L100" s="5"/>
+      <c r="M100" s="5"/>
+      <c r="N100"/>
+      <c r="O100"/>
+      <c r="P100"/>
+      <c r="Q100"/>
+      <c r="R100"/>
+      <c r="S100"/>
+      <c r="T100"/>
+      <c r="U100"/>
+      <c r="V100"/>
+      <c r="W100"/>
+      <c r="X100"/>
+      <c r="Y100"/>
+      <c r="Z100"/>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="90.428571428571">
+      <c r="A101" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F101" s="5">
+        <v>1</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="J101" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L101" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="N101"/>
+      <c r="O101"/>
+      <c r="P101"/>
+      <c r="Q101"/>
+      <c r="R101"/>
+      <c r="S101"/>
+      <c r="T101"/>
+      <c r="U101"/>
+      <c r="V101"/>
+      <c r="W101"/>
+      <c r="X101"/>
+      <c r="Y101"/>
+      <c r="Z101"/>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="628.42857142857">
+      <c r="A102" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F102" s="5">
+        <v>1</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="J102" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L102" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="N102"/>
+      <c r="O102"/>
+      <c r="P102"/>
+      <c r="Q102"/>
+      <c r="R102"/>
+      <c r="S102"/>
+      <c r="T102"/>
+      <c r="U102"/>
+      <c r="V102"/>
+      <c r="W102"/>
+      <c r="X102"/>
+      <c r="Y102"/>
+      <c r="Z102"/>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="703.71428571429">
+      <c r="A103" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F103" s="5">
+        <v>1</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L103" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="N103"/>
+      <c r="O103"/>
+      <c r="P103"/>
+      <c r="Q103"/>
+      <c r="R103"/>
+      <c r="S103"/>
+      <c r="T103"/>
+      <c r="U103"/>
+      <c r="V103"/>
+      <c r="W103"/>
+      <c r="X103"/>
+      <c r="Y103"/>
+      <c r="Z103"/>
+    </row>
+    <row r="104" spans="1:26" customHeight="1" ht="361.57142857143">
+      <c r="A104" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F104" s="5">
+        <v>1</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J104" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L104" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="N104"/>
+      <c r="O104"/>
+      <c r="P104"/>
+      <c r="Q104"/>
+      <c r="R104"/>
+      <c r="S104"/>
+      <c r="T104"/>
+      <c r="U104"/>
+      <c r="V104"/>
+      <c r="W104"/>
+      <c r="X104"/>
+      <c r="Y104"/>
+      <c r="Z104"/>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="135.57142857143">
+      <c r="A105" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="F105" s="5">
+        <v>1</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="J105" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L105" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="N105"/>
+      <c r="O105"/>
+      <c r="P105"/>
+      <c r="Q105"/>
+      <c r="R105"/>
+      <c r="S105"/>
+      <c r="T105"/>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105"/>
+      <c r="X105"/>
+      <c r="Y105"/>
+      <c r="Z105"/>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="30">
+      <c r="A106" s="7"/>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
+      <c r="F106" s="5">
+        <v>2</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J106" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L106" s="5"/>
+      <c r="M106" s="5"/>
+      <c r="N106"/>
+      <c r="O106"/>
+      <c r="P106"/>
+      <c r="Q106"/>
+      <c r="R106"/>
+      <c r="S106"/>
+      <c r="T106"/>
+      <c r="U106"/>
+      <c r="V106"/>
+      <c r="W106"/>
+      <c r="X106"/>
+      <c r="Y106"/>
+      <c r="Z106"/>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>391</v>
+      </c>
+      <c r="M107">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="F7:K7"/>
-    <mergeCell ref="A9:A9"/>
-[...19 lines deleted...]
-    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="E9:E12"/>
+    <mergeCell ref="L9:L12"/>
+    <mergeCell ref="M9:M12"/>
+    <mergeCell ref="A13:A23"/>
+    <mergeCell ref="B13:B23"/>
+    <mergeCell ref="C13:C23"/>
+    <mergeCell ref="D13:D23"/>
+    <mergeCell ref="E13:E23"/>
+    <mergeCell ref="L13:L23"/>
+    <mergeCell ref="M13:M23"/>
+    <mergeCell ref="A24:A24"/>
+    <mergeCell ref="B24:B24"/>
+    <mergeCell ref="C24:C24"/>
+    <mergeCell ref="D24:D24"/>
+    <mergeCell ref="E24:E24"/>
+    <mergeCell ref="L24:L24"/>
+    <mergeCell ref="M24:M24"/>
+    <mergeCell ref="A25:A25"/>
+    <mergeCell ref="B25:B25"/>
+    <mergeCell ref="C25:C25"/>
+    <mergeCell ref="D25:D25"/>
+    <mergeCell ref="E25:E25"/>
+    <mergeCell ref="L25:L25"/>
+    <mergeCell ref="M25:M25"/>
     <mergeCell ref="A26:A26"/>
     <mergeCell ref="B26:B26"/>
     <mergeCell ref="C26:C26"/>
     <mergeCell ref="D26:D26"/>
     <mergeCell ref="E26:E26"/>
     <mergeCell ref="L26:L26"/>
     <mergeCell ref="M26:M26"/>
-    <mergeCell ref="A27:A43"/>
-[...40 lines deleted...]
-    <mergeCell ref="M51:M51"/>
+    <mergeCell ref="A27:A27"/>
+    <mergeCell ref="B27:B27"/>
+    <mergeCell ref="C27:C27"/>
+    <mergeCell ref="D27:D27"/>
+    <mergeCell ref="E27:E27"/>
+    <mergeCell ref="L27:L27"/>
+    <mergeCell ref="M27:M27"/>
+    <mergeCell ref="A28:A28"/>
+    <mergeCell ref="B28:B28"/>
+    <mergeCell ref="C28:C28"/>
+    <mergeCell ref="D28:D28"/>
+    <mergeCell ref="E28:E28"/>
+    <mergeCell ref="L28:L28"/>
+    <mergeCell ref="M28:M28"/>
+    <mergeCell ref="A29:A29"/>
+    <mergeCell ref="B29:B29"/>
+    <mergeCell ref="C29:C29"/>
+    <mergeCell ref="D29:D29"/>
+    <mergeCell ref="E29:E29"/>
+    <mergeCell ref="L29:L29"/>
+    <mergeCell ref="M29:M29"/>
+    <mergeCell ref="A30:A30"/>
+    <mergeCell ref="B30:B30"/>
+    <mergeCell ref="C30:C30"/>
+    <mergeCell ref="D30:D30"/>
+    <mergeCell ref="E30:E30"/>
+    <mergeCell ref="L30:L30"/>
+    <mergeCell ref="M30:M30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="A33:A33"/>
+    <mergeCell ref="B33:B33"/>
+    <mergeCell ref="C33:C33"/>
+    <mergeCell ref="D33:D33"/>
+    <mergeCell ref="E33:E33"/>
+    <mergeCell ref="L33:L33"/>
+    <mergeCell ref="M33:M33"/>
+    <mergeCell ref="A34:A34"/>
+    <mergeCell ref="B34:B34"/>
+    <mergeCell ref="C34:C34"/>
+    <mergeCell ref="D34:D34"/>
+    <mergeCell ref="E34:E34"/>
+    <mergeCell ref="L34:L34"/>
+    <mergeCell ref="M34:M34"/>
+    <mergeCell ref="A35:A35"/>
+    <mergeCell ref="B35:B35"/>
+    <mergeCell ref="C35:C35"/>
+    <mergeCell ref="D35:D35"/>
+    <mergeCell ref="E35:E35"/>
+    <mergeCell ref="L35:L35"/>
+    <mergeCell ref="M35:M35"/>
+    <mergeCell ref="A36:A49"/>
+    <mergeCell ref="B36:B49"/>
+    <mergeCell ref="C36:C49"/>
+    <mergeCell ref="D36:D49"/>
+    <mergeCell ref="E36:E49"/>
+    <mergeCell ref="L36:L49"/>
+    <mergeCell ref="M36:M49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="L50:L51"/>
+    <mergeCell ref="M50:M51"/>
     <mergeCell ref="A52:A52"/>
     <mergeCell ref="B52:B52"/>
     <mergeCell ref="C52:C52"/>
     <mergeCell ref="D52:D52"/>
     <mergeCell ref="E52:E52"/>
     <mergeCell ref="L52:L52"/>
     <mergeCell ref="M52:M52"/>
-    <mergeCell ref="A53:A53"/>
-[...33 lines deleted...]
-    <mergeCell ref="M66:M70"/>
+    <mergeCell ref="A53:A69"/>
+    <mergeCell ref="B53:B69"/>
+    <mergeCell ref="C53:C69"/>
+    <mergeCell ref="D53:D69"/>
+    <mergeCell ref="E53:E69"/>
+    <mergeCell ref="L53:L69"/>
+    <mergeCell ref="M53:M69"/>
+    <mergeCell ref="A70:A70"/>
+    <mergeCell ref="B70:B70"/>
+    <mergeCell ref="C70:C70"/>
+    <mergeCell ref="D70:D70"/>
+    <mergeCell ref="E70:E70"/>
+    <mergeCell ref="L70:L70"/>
+    <mergeCell ref="M70:M70"/>
     <mergeCell ref="A71:A74"/>
     <mergeCell ref="B71:B74"/>
     <mergeCell ref="C71:C74"/>
     <mergeCell ref="D71:D74"/>
     <mergeCell ref="E71:E74"/>
     <mergeCell ref="L71:L74"/>
     <mergeCell ref="M71:M74"/>
     <mergeCell ref="A75:A75"/>
     <mergeCell ref="B75:B75"/>
     <mergeCell ref="C75:C75"/>
     <mergeCell ref="D75:D75"/>
     <mergeCell ref="E75:E75"/>
     <mergeCell ref="L75:L75"/>
     <mergeCell ref="M75:M75"/>
     <mergeCell ref="A76:A76"/>
     <mergeCell ref="B76:B76"/>
     <mergeCell ref="C76:C76"/>
     <mergeCell ref="D76:D76"/>
     <mergeCell ref="E76:E76"/>
     <mergeCell ref="L76:L76"/>
     <mergeCell ref="M76:M76"/>
     <mergeCell ref="A77:A77"/>
     <mergeCell ref="B77:B77"/>
     <mergeCell ref="C77:C77"/>
     <mergeCell ref="D77:D77"/>
     <mergeCell ref="E77:E77"/>
     <mergeCell ref="L77:L77"/>
     <mergeCell ref="M77:M77"/>
     <mergeCell ref="A78:A78"/>
     <mergeCell ref="B78:B78"/>
     <mergeCell ref="C78:C78"/>
     <mergeCell ref="D78:D78"/>
     <mergeCell ref="E78:E78"/>
     <mergeCell ref="L78:L78"/>
     <mergeCell ref="M78:M78"/>
-    <mergeCell ref="A79:A80"/>
-[...6 lines deleted...]
-    <mergeCell ref="A81:L81"/>
+    <mergeCell ref="A79:A79"/>
+    <mergeCell ref="B79:B79"/>
+    <mergeCell ref="C79:C79"/>
+    <mergeCell ref="D79:D79"/>
+    <mergeCell ref="E79:E79"/>
+    <mergeCell ref="L79:L79"/>
+    <mergeCell ref="M79:M79"/>
+    <mergeCell ref="A80:A88"/>
+    <mergeCell ref="B80:B88"/>
+    <mergeCell ref="C80:C88"/>
+    <mergeCell ref="D80:D88"/>
+    <mergeCell ref="E80:E88"/>
+    <mergeCell ref="L80:L88"/>
+    <mergeCell ref="M80:M88"/>
+    <mergeCell ref="A89:A89"/>
+    <mergeCell ref="B89:B89"/>
+    <mergeCell ref="C89:C89"/>
+    <mergeCell ref="D89:D89"/>
+    <mergeCell ref="E89:E89"/>
+    <mergeCell ref="L89:L89"/>
+    <mergeCell ref="M89:M89"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="C90:C91"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="L90:L91"/>
+    <mergeCell ref="M90:M91"/>
+    <mergeCell ref="A92:A96"/>
+    <mergeCell ref="B92:B96"/>
+    <mergeCell ref="C92:C96"/>
+    <mergeCell ref="D92:D96"/>
+    <mergeCell ref="E92:E96"/>
+    <mergeCell ref="L92:L96"/>
+    <mergeCell ref="M92:M96"/>
+    <mergeCell ref="A97:A100"/>
+    <mergeCell ref="B97:B100"/>
+    <mergeCell ref="C97:C100"/>
+    <mergeCell ref="D97:D100"/>
+    <mergeCell ref="E97:E100"/>
+    <mergeCell ref="L97:L100"/>
+    <mergeCell ref="M97:M100"/>
+    <mergeCell ref="A101:A101"/>
+    <mergeCell ref="B101:B101"/>
+    <mergeCell ref="C101:C101"/>
+    <mergeCell ref="D101:D101"/>
+    <mergeCell ref="E101:E101"/>
+    <mergeCell ref="L101:L101"/>
+    <mergeCell ref="M101:M101"/>
+    <mergeCell ref="A102:A102"/>
+    <mergeCell ref="B102:B102"/>
+    <mergeCell ref="C102:C102"/>
+    <mergeCell ref="D102:D102"/>
+    <mergeCell ref="E102:E102"/>
+    <mergeCell ref="L102:L102"/>
+    <mergeCell ref="M102:M102"/>
+    <mergeCell ref="A103:A103"/>
+    <mergeCell ref="B103:B103"/>
+    <mergeCell ref="C103:C103"/>
+    <mergeCell ref="D103:D103"/>
+    <mergeCell ref="E103:E103"/>
+    <mergeCell ref="L103:L103"/>
+    <mergeCell ref="M103:M103"/>
+    <mergeCell ref="A104:A104"/>
+    <mergeCell ref="B104:B104"/>
+    <mergeCell ref="C104:C104"/>
+    <mergeCell ref="D104:D104"/>
+    <mergeCell ref="E104:E104"/>
+    <mergeCell ref="L104:L104"/>
+    <mergeCell ref="M104:M104"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="B105:B106"/>
+    <mergeCell ref="C105:C106"/>
+    <mergeCell ref="D105:D106"/>
+    <mergeCell ref="E105:E106"/>
+    <mergeCell ref="L105:L106"/>
+    <mergeCell ref="M105:M106"/>
+    <mergeCell ref="A107:L107"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A10" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A24" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="A26" r:id="rId_hyperlink_4"/>
-[...17 lines deleted...]
-    <hyperlink ref="A79" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>